--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6B9A4096" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="000C5C43">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>Jacques Bérubé</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17AC9B9A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="000C5C43">
         <w:t>372</w:t>
       </w:r>
@@ -301,88 +301,83 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1D1B76C3" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00DD7B90" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Traité </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41A7D854" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F22DEE9" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57CE8D06" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
-        <w:t>Ta</w:t>
-[...4 lines deleted...]
-        <w:t>ble des matières</w:t>
+        <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47DE7ABA" w14:textId="320D1180" w:rsidR="00B6656A" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc32823151" w:history="1">
         <w:r w:rsidR="00B6656A" w:rsidRPr="005241DA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="00B6656A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00B6656A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00B6656A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc32823151 \h </w:instrText>
         </w:r>
@@ -413,51 +408,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3D17105B" w14:textId="46D0E733" w:rsidR="00B6656A" w:rsidRDefault="00B6656A">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc32823152" w:history="1">
         <w:r w:rsidRPr="005241DA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P372/A Documents iconographiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc32823152 \h </w:instrText>
         </w:r>
@@ -487,51 +482,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="38DB4448" w14:textId="5212DD28" w:rsidR="00B6656A" w:rsidRDefault="00B6656A">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc32823153" w:history="1">
         <w:r w:rsidRPr="005241DA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P372/A1 Événements</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc32823153 \h </w:instrText>
         </w:r>
@@ -559,51 +554,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4ED75419" w14:textId="28BCD676" w:rsidR="00B6656A" w:rsidRDefault="00B6656A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc32823154" w:history="1">
         <w:r w:rsidRPr="005241DA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P372/A1/1 : Expositions</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc32823154 \h </w:instrText>
         </w:r>
@@ -631,51 +626,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="35C22A09" w14:textId="32482867" w:rsidR="00B6656A" w:rsidRDefault="00B6656A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc32823155" w:history="1">
         <w:r w:rsidRPr="005241DA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P372/A1/1.1 : Démo forêt 2000</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc32823155 \h </w:instrText>
@@ -704,51 +699,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="74D364C5" w14:textId="779551B2" w:rsidR="00B6656A" w:rsidRDefault="00B6656A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc32823156" w:history="1">
         <w:r w:rsidRPr="005241DA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P372/A1/2 : Festivals</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc32823156 \h </w:instrText>
         </w:r>
@@ -776,51 +771,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6CCDE109" w14:textId="196C4C0A" w:rsidR="00B6656A" w:rsidRDefault="00B6656A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc32823157" w:history="1">
         <w:r w:rsidRPr="005241DA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P372/A1/2.1 : Festival western</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc32823157 \h </w:instrText>
@@ -849,51 +844,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="313EFFB2" w14:textId="2DE289A3" w:rsidR="00B6656A" w:rsidRDefault="00B6656A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc32823158" w:history="1">
         <w:r w:rsidRPr="005241DA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P372/A1/3 : Terexfor</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc32823158 \h </w:instrText>
         </w:r>
@@ -921,51 +916,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="58E41905" w14:textId="78ECEBA3" w:rsidR="00B6656A" w:rsidRDefault="00B6656A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc32823159" w:history="1">
         <w:r w:rsidRPr="005241DA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P372/A1/3.1 : Activités sociales</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc32823159 \h </w:instrText>
@@ -996,51 +991,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="41A0A7FD" w14:textId="758F62A2" w:rsidR="00B6656A" w:rsidRDefault="00B6656A">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc32823160" w:history="1">
         <w:r w:rsidRPr="005241DA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P372/A2 Travaux</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc32823160 \h </w:instrText>
         </w:r>
@@ -1068,51 +1063,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4B596036" w14:textId="2C47DC82" w:rsidR="00B6656A" w:rsidRDefault="00B6656A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc32823161" w:history="1">
         <w:r w:rsidRPr="005241DA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P372/A2/1 : Travaux publics</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc32823161 \h </w:instrText>
         </w:r>
@@ -1140,51 +1135,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3ECCE683" w14:textId="6858D1AD" w:rsidR="00B6656A" w:rsidRDefault="00B6656A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc32823162" w:history="1">
         <w:r w:rsidRPr="005241DA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P372/A2/1.1 : Travaux aux barrages</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc32823162 \h </w:instrText>
@@ -1213,51 +1208,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="55B402D6" w14:textId="1BAA3BD1" w:rsidR="00B6656A" w:rsidRDefault="00B6656A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc32823163" w:history="1">
         <w:r w:rsidRPr="005241DA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P372/A2/1.2 : Travaux ville Dolbeau-Mistassini</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc32823163 \h </w:instrText>
@@ -1286,51 +1281,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="75DD9E03" w14:textId="46456417" w:rsidR="00B6656A" w:rsidRDefault="00B6656A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc32823164" w:history="1">
         <w:r w:rsidRPr="005241DA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P372/A2/1.3 : Travaux à Saint-Thomas-Didyme</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc32823164 \h </w:instrText>
@@ -1359,51 +1354,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5203C3DD" w14:textId="3A9FE54D" w:rsidR="00B6656A" w:rsidRDefault="00B6656A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc32823165" w:history="1">
         <w:r w:rsidRPr="005241DA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P372/A2/1.4 : Travaux à Notre-Dame-de-Lorette</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc32823165 \h </w:instrText>
@@ -1432,51 +1427,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="757DC8FA" w14:textId="7EA042EC" w:rsidR="00B6656A" w:rsidRDefault="00B6656A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc32823166" w:history="1">
         <w:r w:rsidRPr="005241DA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P372/A2/1.5 : Travaux à Normandin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc32823166 \h </w:instrText>
@@ -1505,51 +1500,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="75941AE6" w14:textId="0B772EEF" w:rsidR="00B6656A" w:rsidRDefault="00B6656A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc32823167" w:history="1">
         <w:r w:rsidRPr="005241DA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P372/A2/1.6 : Travaux à Albanel</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc32823167 \h </w:instrText>
@@ -1578,51 +1573,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4DD8E1F7" w14:textId="5382AEA4" w:rsidR="00B6656A" w:rsidRDefault="00B6656A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc32823168" w:history="1">
         <w:r w:rsidRPr="005241DA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P372/A2/2 : Travaux d’infrastructures</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc32823168 \h </w:instrText>
         </w:r>
@@ -1650,51 +1645,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="146196AD" w14:textId="357933FB" w:rsidR="00B6656A" w:rsidRDefault="00B6656A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc32823169" w:history="1">
         <w:r w:rsidRPr="005241DA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P372/A2/2.1 : Travaux lors de sinistres</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc32823169 \h </w:instrText>
@@ -1723,51 +1718,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7EDE2B6F" w14:textId="5FDCD7B6" w:rsidR="00B6656A" w:rsidRDefault="00B6656A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc32823170" w:history="1">
         <w:r w:rsidRPr="005241DA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P372/A2/2.2 : Travaux aux Serres Lalancette</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc32823170 \h </w:instrText>
@@ -1796,51 +1791,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2C353132" w14:textId="673CE4CA" w:rsidR="00B6656A" w:rsidRDefault="00B6656A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc32823171" w:history="1">
         <w:r w:rsidRPr="005241DA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P372/A2/2.3 : Travaux à l’usine Produits forestiers Alliance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc32823171 \h </w:instrText>
@@ -1872,51 +1867,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0FAD05FC" w14:textId="587E5D5E" w:rsidR="00B6656A" w:rsidRDefault="00B6656A">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc32823172" w:history="1">
         <w:r w:rsidRPr="005241DA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P372/B Documents audiovisuels</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc32823172 \h </w:instrText>
         </w:r>
@@ -1946,51 +1941,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7BCB5E93" w14:textId="2F5ECDE2" w:rsidR="00B6656A" w:rsidRDefault="00B6656A">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc32823173" w:history="1">
         <w:r w:rsidRPr="005241DA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P372/B1 Images en mouvement</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc32823173 \h </w:instrText>
         </w:r>
@@ -2018,51 +2013,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="43F818ED" w14:textId="5F23AF5E" w:rsidR="00B6656A" w:rsidRDefault="00B6656A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc32823174" w:history="1">
         <w:r w:rsidRPr="005241DA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P372/B1/1 : Travaux</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc32823174 \h </w:instrText>
         </w:r>
@@ -2090,51 +2085,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1FE108C0" w14:textId="385F3C0C" w:rsidR="00B6656A" w:rsidRDefault="00B6656A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc32823175" w:history="1">
         <w:r w:rsidRPr="005241DA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P372/B1/1.1 : Réalisation du projet de minicentrale à Val-Jabert</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc32823175 \h </w:instrText>
@@ -2161,156 +2156,349 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0DF91667" w14:textId="171980A0" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="27DD2877" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc32823151"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc32823151"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="6A6615CD" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="695F38A1" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="000C5C43" w:rsidP="00923766">
+    <w:p w14:paraId="695F38A1" w14:textId="0C8122FA" w:rsidR="00931389" w:rsidRDefault="000C5C43" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>P372 Fonds Jacques Bérubé</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00071DBF">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>– [ca 1990] -2003. – 616 photographies. – 336 négatifs.</w:t>
+        <w:t>– [</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00071DBF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ca</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00071DBF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1990] -20</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6835">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00071DBF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. – 616 photographies.</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6835" w:rsidRPr="002D6835">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D6835" w:rsidRPr="002D6835">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002D6835" w:rsidRPr="002D6835">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>originales</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002D6835" w:rsidRPr="002D6835">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et numérisées) [</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002D6835" w:rsidRPr="002D6835">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ca</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002D6835" w:rsidRPr="002D6835">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1990] - 2003</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6835">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00071DBF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 336 négatifs.</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6835" w:rsidRPr="002D6835">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D6835" w:rsidRPr="002D6835">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002D6835" w:rsidRPr="002D6835">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>originaux</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002D6835" w:rsidRPr="002D6835">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et numérisés) [</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002D6835" w:rsidRPr="002D6835">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ca</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002D6835" w:rsidRPr="002D6835">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1990] </w:t>
+      </w:r>
+      <w:r w:rsidR="002D6835">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6835" w:rsidRPr="002D6835">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2003</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34505F13" w14:textId="77777777" w:rsidR="002D6835" w:rsidRDefault="002D6835" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75E853CF" w14:textId="50D380F2" w:rsidR="002D6835" w:rsidRPr="002D6835" w:rsidRDefault="002D6835" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D6835">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Collation :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="630F7913" w14:textId="77777777" w:rsidR="002D6835" w:rsidRDefault="002D6835" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39F40D4E" w14:textId="77777777" w:rsidR="002D6835" w:rsidRDefault="002D6835" w:rsidP="002D6835">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Ajouts 2020:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62AF4678" w14:textId="77777777" w:rsidR="002D6835" w:rsidRDefault="002D6835" w:rsidP="002D6835">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42394DDD" w14:textId="792F6153" w:rsidR="002D6835" w:rsidRPr="00A674F8" w:rsidRDefault="002D6835" w:rsidP="002D6835">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>1 CD concernant la réalisation de la minicentrale Val-Jalbert [2015] (11 février 2020)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="050C6C8E" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="48AD44EC" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A39FA8F" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
     <w:p w14:paraId="5D4E1E35" w14:textId="77777777" w:rsidR="00071DBF" w:rsidRPr="0045758A" w:rsidRDefault="00071DBF" w:rsidP="00071DBF">
       <w:r>
-        <w:t xml:space="preserve">Jacques Bérubé, homme actif dans son milieu, est le fils de Gérard Bérubé et de Florence </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. Il possède la compagnie de machinerie </w:t>
+        <w:t xml:space="preserve">Jacques Bérubé, homme actif dans son milieu, est le fils de Gérard Bérubé et de Florence Grimard. Il possède la compagnie de machinerie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Terexfor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> quelques années. Il demeure à Dolbeau-Mistassini. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18E9C46D" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="5B215606" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28EE0883" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
-    <w:p w14:paraId="4EC94562" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00071DBF" w:rsidP="00923766">
+    <w:p w14:paraId="4EC94562" w14:textId="1742D4B8" w:rsidR="00D30256" w:rsidRDefault="00071DBF" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Le fonds a été cédé par Jacques Bérubé, sollicité par Yves Rousseau, un bénévole de la Société d’histoire, le 7 août 2019. </w:t>
+      </w:r>
+      <w:r w:rsidR="002D6835" w:rsidRPr="002D6835">
+        <w:t xml:space="preserve">Yves Rousseau a fait l'ajout d'un CD concernant la réalisation de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002D6835" w:rsidRPr="002D6835">
+        <w:t>mini-centrale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002D6835" w:rsidRPr="002D6835">
+        <w:t xml:space="preserve"> Val-Jalbert le 11 février 2020.</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6835">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0004775E">
         <w:t xml:space="preserve">La numérisation de ce fonds a été entamée le </w:t>
       </w:r>
       <w:r w:rsidR="00D750C1">
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="0004775E">
         <w:t xml:space="preserve"> août 2019, s’est poursuivie jusqu’au 29 août 2019 et a été mise en pause le temps de numériser des fonds prioritaires.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A77987F" w14:textId="77777777" w:rsidR="00071DBF" w:rsidRPr="00071DBF" w:rsidRDefault="00071DBF" w:rsidP="00923766"/>
     <w:p w14:paraId="7921F615" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
@@ -2336,113 +2524,331 @@
       <w:r w:rsidR="00223AF5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00071DBF">
         <w:t>de Dolbeau-Mistassini entre 1995</w:t>
       </w:r>
       <w:r w:rsidR="00223AF5">
         <w:t xml:space="preserve"> et 2003 sur le territoire de la MRC de Maria-Chapdelaine et ailleurs, en plus de présenter des images d’événements auxquels la compagnie de machineries a participé. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D69DC3A" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="713289F0" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AE2B978" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-    <w:p w14:paraId="26F1FF0C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
+    <w:p w14:paraId="2CD229A8" w14:textId="79E755A1" w:rsidR="00E06067" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Ce fonds </w:t>
       </w:r>
       <w:r w:rsidR="0004775E">
         <w:t xml:space="preserve">est </w:t>
       </w:r>
       <w:r w:rsidR="00223AF5">
         <w:t xml:space="preserve">traité. </w:t>
       </w:r>
       <w:r w:rsidR="00CC2055">
         <w:t xml:space="preserve">Les photographies ont été numérisées par Guillaume Trottier, préposé à la numérisation, entre le 15 août et le 11 septembre 2019 (JPEG, 600 dpi). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CD229A8" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
+    <w:p w14:paraId="6702E6D2" w14:textId="77777777" w:rsidR="002D6835" w:rsidRDefault="002D6835" w:rsidP="00923766"/>
+    <w:p w14:paraId="58D90206" w14:textId="77777777" w:rsidR="002D6835" w:rsidRDefault="002D6835" w:rsidP="002D6835">
+      <w:r>
+        <w:t>Traité par : Frédérique Fradet, archiviste</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="182F8DBA" w14:textId="77777777" w:rsidR="002D6835" w:rsidRDefault="002D6835" w:rsidP="002D6835">
+      <w:r>
+        <w:t>Date du traitement : 7 et 8 août 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F746C41" w14:textId="735CE179" w:rsidR="002D6835" w:rsidRDefault="002D6835" w:rsidP="002D6835">
+      <w:r>
+        <w:t>Numérisation par : Guillaume Trottier, préposé à la numérisation, du 15 août au 11 septembre 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F3EB07" w14:textId="77777777" w:rsidR="002D6835" w:rsidRPr="00A674F8" w:rsidRDefault="002D6835" w:rsidP="002D6835"/>
     <w:p w14:paraId="1594D1A6" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="093B88F4" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="4C019C3B" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74D367FC" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-    <w:p w14:paraId="6D49259B" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-[...4 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="0C7E3CC4" w14:textId="25D64F96" w:rsidR="002D6835" w:rsidRPr="002D6835" w:rsidRDefault="002D6835" w:rsidP="002D6835">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D6835">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6835">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B3B3F0" w14:textId="77777777" w:rsidR="002D6835" w:rsidRDefault="002D6835" w:rsidP="002D6835"/>
+    <w:p w14:paraId="61EDD8E8" w14:textId="77777777" w:rsidR="002D6835" w:rsidRDefault="002D6835" w:rsidP="002D6835">
+      <w:r>
+        <w:t>Fonds traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F4DC09" w14:textId="77777777" w:rsidR="002D6835" w:rsidRPr="002D6835" w:rsidRDefault="002D6835" w:rsidP="002D6835">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CAA18AA" w14:textId="77777777" w:rsidR="002D6835" w:rsidRPr="002D6835" w:rsidRDefault="002D6835" w:rsidP="002D6835">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D6835">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="548111F7" w14:textId="77777777" w:rsidR="002D6835" w:rsidRDefault="002D6835" w:rsidP="002D6835"/>
+    <w:p w14:paraId="769B1342" w14:textId="77777777" w:rsidR="002D6835" w:rsidRDefault="002D6835" w:rsidP="002D6835">
+      <w:r>
+        <w:t>Boite 1 (unique)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="363EC5B6" w14:textId="77777777" w:rsidR="002D6835" w:rsidRDefault="002D6835" w:rsidP="002D6835">
+      <w:r>
+        <w:t>R E T P</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21339EFA" w14:textId="77777777" w:rsidR="002D6835" w:rsidRDefault="002D6835" w:rsidP="002D6835">
+      <w:r>
+        <w:t>P372/A1/1 à P372/A2/2.3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52BEDEE5" w14:textId="77777777" w:rsidR="002D6835" w:rsidRDefault="002D6835" w:rsidP="002D6835"/>
+    <w:p w14:paraId="3B60B030" w14:textId="7DF80674" w:rsidR="002D6835" w:rsidRPr="002D6835" w:rsidRDefault="002D6835" w:rsidP="002D6835">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D6835">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Séries</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6835">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74DD5D18" w14:textId="77777777" w:rsidR="002D6835" w:rsidRDefault="002D6835" w:rsidP="002D6835"/>
+    <w:p w14:paraId="35A2FFE9" w14:textId="77777777" w:rsidR="002D6835" w:rsidRDefault="002D6835" w:rsidP="002D6835">
+      <w:r>
+        <w:t>P372/A Documents iconographiques</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49406563" w14:textId="77777777" w:rsidR="002D6835" w:rsidRDefault="002D6835" w:rsidP="002D6835"/>
+    <w:p w14:paraId="467E5557" w14:textId="77777777" w:rsidR="002D6835" w:rsidRDefault="002D6835" w:rsidP="002D6835">
+      <w:r>
+        <w:t>P372/A1 : Événements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="779CC44B" w14:textId="77777777" w:rsidR="002D6835" w:rsidRDefault="002D6835" w:rsidP="002D6835">
+      <w:r>
+        <w:t>P372/A1/1 : Expositions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54235B58" w14:textId="77777777" w:rsidR="002D6835" w:rsidRPr="002D6835" w:rsidRDefault="002D6835" w:rsidP="002D6835">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D6835">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>P372/A1/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002D6835">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2 :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002D6835">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Festivals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B742099" w14:textId="77777777" w:rsidR="002D6835" w:rsidRPr="002D6835" w:rsidRDefault="002D6835" w:rsidP="002D6835">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D6835">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>P372/A1/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002D6835">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3 :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002D6835">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D6835">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Terexfor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6113816B" w14:textId="77777777" w:rsidR="002D6835" w:rsidRPr="002D6835" w:rsidRDefault="002D6835" w:rsidP="002D6835">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4458DF2E" w14:textId="77777777" w:rsidR="002D6835" w:rsidRDefault="002D6835" w:rsidP="002D6835">
+      <w:r>
+        <w:t>P372/A2 : Travaux</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2076C479" w14:textId="77777777" w:rsidR="002D6835" w:rsidRDefault="002D6835" w:rsidP="002D6835">
+      <w:r>
+        <w:t>P372/A2/1 : Travaux publics</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="075C2ADB" w14:textId="77777777" w:rsidR="002D6835" w:rsidRDefault="002D6835" w:rsidP="002D6835">
+      <w:r>
+        <w:t>P372/A2/2 : Travaux d'infrastructures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75E4BF50" w14:textId="77777777" w:rsidR="002D6835" w:rsidRDefault="002D6835" w:rsidP="002D6835"/>
+    <w:p w14:paraId="638C6343" w14:textId="77777777" w:rsidR="002D6835" w:rsidRDefault="002D6835" w:rsidP="002D6835">
+      <w:r>
+        <w:t>P372/B Documents audiovisuels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC8DD48" w14:textId="77777777" w:rsidR="002D6835" w:rsidRDefault="002D6835" w:rsidP="002D6835"/>
+    <w:p w14:paraId="03DDC1C4" w14:textId="77777777" w:rsidR="002D6835" w:rsidRDefault="002D6835" w:rsidP="002D6835">
+      <w:r>
+        <w:t>P372/B1 : Images en mouvement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A349D47" w14:textId="7713A583" w:rsidR="00B25321" w:rsidRDefault="002D6835" w:rsidP="00923766">
+      <w:r>
+        <w:t>P372/B1/1 : Travaux</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A7C1CD" w14:textId="77777777" w:rsidR="002D6835" w:rsidRPr="00A674F8" w:rsidRDefault="002D6835" w:rsidP="00923766"/>
     <w:p w14:paraId="3F826AE9" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="0061334C" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc32823152"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc32823152"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P372</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000C5C43">
         <w:t>iconographiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="094C3661" w14:textId="77777777" w:rsidR="006A1F63" w:rsidRDefault="006A1F63" w:rsidP="006A1F63">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="00FC3D7C">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">[ca 1990] -2003. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
@@ -2512,61 +2918,61 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D894926" w14:textId="77777777" w:rsidR="0028732E" w:rsidRDefault="00FC3D7C" w:rsidP="0028732E">
       <w:r>
         <w:t xml:space="preserve">Originaux. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36C7FF1D" w14:textId="77777777" w:rsidR="00FC3D7C" w:rsidRPr="00A674F8" w:rsidRDefault="00FC3D7C" w:rsidP="0028732E">
       <w:r>
         <w:t xml:space="preserve">Boîte 1. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3192B9E0" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="00923766"/>
     <w:p w14:paraId="64F1A502" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="25542761" w14:textId="77777777" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="0061334C" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc32823153"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc32823153"/>
       <w:r>
         <w:t>P372</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r w:rsidR="007364D7">
         <w:t>Événements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="28776C10" w14:textId="77777777" w:rsidR="006A1F63" w:rsidRDefault="006A1F63" w:rsidP="006A1F63">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>– 1997- [ca 2000]. – 167 photographies. – 117 négatifs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="087961A8" w14:textId="77777777" w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:p w14:paraId="33A41438" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -2631,116 +3037,115 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1459B441" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5064E247" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="0061334C" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Toc32823154"/>
+            <w:bookmarkStart w:id="3" w:name="_Toc32823154"/>
             <w:r>
               <w:t>P372</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="004A61BA">
               <w:t>Expositions</w:t>
             </w:r>
+            <w:bookmarkEnd w:id="3"/>
+          </w:p>
+          <w:p w14:paraId="49498E44" w14:textId="77777777" w:rsidR="006A1F63" w:rsidRDefault="006A1F63" w:rsidP="006A1F63">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>– 1997- [ca 2000]. – 113 photographies. – 100 négatifs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25E3A3B1" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="290B80BD" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="0061334C" w:rsidP="00AA09E9">
+            <w:pPr>
+              <w:pStyle w:val="Niveau4"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="4" w:name="_Toc32823155"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P372</w:t>
+            </w:r>
+            <w:r w:rsidR="000C5C43">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/A1/1.1 : </w:t>
+            </w:r>
+            <w:r w:rsidR="004A61BA">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Démo forêt 2000</w:t>
+            </w:r>
             <w:bookmarkEnd w:id="4"/>
-          </w:p>
-[...46 lines deleted...]
-            <w:bookmarkEnd w:id="5"/>
           </w:p>
           <w:p w14:paraId="3956986B" w14:textId="77777777" w:rsidR="00AC1FE0" w:rsidRDefault="00B57A43" w:rsidP="00B57A43">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="006A1F63">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1997- [ca 2000]</w:t>
             </w:r>
             <w:r w:rsidR="00AC1FE0">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>. –</w:t>
             </w:r>
@@ -2937,121 +3342,176 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004A61BA" w:rsidRPr="00A674F8" w14:paraId="3FDF2141" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2A2B5A4F" w14:textId="77777777" w:rsidR="004A61BA" w:rsidRPr="00A674F8" w:rsidRDefault="004A61BA" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5C345BA5" w14:textId="77777777" w:rsidR="004A61BA" w:rsidRPr="00B321DF" w:rsidRDefault="004A61BA" w:rsidP="004A61BA">
+          <w:p w14:paraId="5C345BA5" w14:textId="77777777" w:rsidR="004A61BA" w:rsidRPr="002D6835" w:rsidRDefault="004A61BA" w:rsidP="004A61BA">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
-            </w:pPr>
-[...8 lines deleted...]
-              <w:t>Festivals</w:t>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="5" w:name="_Toc32823156"/>
+            <w:r w:rsidRPr="002D6835">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P372/A1/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002D6835">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2 :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002D6835">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Festivals</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="5"/>
+          </w:p>
+          <w:p w14:paraId="5FACA5B3" w14:textId="77777777" w:rsidR="006A1F63" w:rsidRPr="002D6835" w:rsidRDefault="006A1F63" w:rsidP="006A1F63">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D6835">
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– [ca 2000]. – 15 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002D6835">
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>photographies</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002D6835">
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D5DBF48" w14:textId="77777777" w:rsidR="004A61BA" w:rsidRPr="002D6835" w:rsidRDefault="004A61BA" w:rsidP="004A61BA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="108025A5" w14:textId="77777777" w:rsidR="004A61BA" w:rsidRPr="002D6835" w:rsidRDefault="004A61BA" w:rsidP="00AA09E9">
+            <w:pPr>
+              <w:pStyle w:val="Niveau4"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="6" w:name="_Toc32823157"/>
+            <w:r w:rsidRPr="002D6835">
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P372/A1/2.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002D6835">
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1 :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002D6835">
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Festival western</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
-          <w:p w14:paraId="5FACA5B3" w14:textId="77777777" w:rsidR="006A1F63" w:rsidRDefault="006A1F63" w:rsidP="006A1F63">
-[...34 lines deleted...]
-          </w:p>
           <w:p w14:paraId="1F30E16B" w14:textId="77777777" w:rsidR="004A61BA" w:rsidRDefault="004A61BA" w:rsidP="004A61BA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00AA09E9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>[ca 2000]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00AA09E9">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00AA09E9">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2000]</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="00AA09E9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies; couleur, </w:t>
             </w:r>
             <w:r w:rsidR="00AA09E9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>10 x 15 cm</w:t>
             </w:r>
@@ -3192,105 +3652,104 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004A61BA" w:rsidRPr="00A674F8" w14:paraId="4E9AD429" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6E0B8AA2" w14:textId="77777777" w:rsidR="004A61BA" w:rsidRPr="00A674F8" w:rsidRDefault="004A61BA" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4BD268C1" w14:textId="77777777" w:rsidR="004A61BA" w:rsidRPr="00B321DF" w:rsidRDefault="004A61BA" w:rsidP="004A61BA">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="8" w:name="_Toc32823158"/>
+            <w:bookmarkStart w:id="7" w:name="_Toc32823158"/>
             <w:r>
               <w:t>P372/A1/3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Terexfor</w:t>
             </w:r>
+            <w:bookmarkEnd w:id="7"/>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="62099059" w14:textId="77777777" w:rsidR="006A1F63" w:rsidRDefault="006A1F63" w:rsidP="006A1F63">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>– 1997. – 39 photographies. – 17 négatifs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23F3972D" w14:textId="77777777" w:rsidR="004A61BA" w:rsidRDefault="004A61BA" w:rsidP="004A61BA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52FB61F4" w14:textId="77777777" w:rsidR="004A61BA" w:rsidRDefault="004A61BA" w:rsidP="00AA09E9">
+            <w:pPr>
+              <w:pStyle w:val="Niveau4"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="8" w:name="_Toc32823159"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P372/A1/3.1 : Activités sociales</w:t>
+            </w:r>
             <w:bookmarkEnd w:id="8"/>
-            <w:proofErr w:type="spellEnd"/>
-[...35 lines deleted...]
-            <w:bookmarkEnd w:id="9"/>
           </w:p>
           <w:p w14:paraId="10E9A7DC" w14:textId="77777777" w:rsidR="004A61BA" w:rsidRDefault="004A61BA" w:rsidP="004A61BA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00AA09E9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1997</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
@@ -3447,64 +3906,64 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Boîte 1. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FACE395" w14:textId="77777777" w:rsidR="004A61BA" w:rsidRDefault="004A61BA" w:rsidP="004A61BA">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="06A3A26D" w14:textId="77777777" w:rsidR="009B5904" w:rsidRPr="009B5904" w:rsidRDefault="009B5904" w:rsidP="009B5904"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="24CA1B50" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78868D8C" w14:textId="77777777" w:rsidR="000C5C43" w:rsidRPr="00A674F8" w:rsidRDefault="000C5C43" w:rsidP="00923766"/>
     <w:p w14:paraId="5CF12A9F" w14:textId="77777777" w:rsidR="007364D7" w:rsidRPr="00A674F8" w:rsidRDefault="0061334C" w:rsidP="007364D7">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc32823160"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc32823160"/>
       <w:r>
         <w:t>P372</w:t>
       </w:r>
       <w:r w:rsidR="007364D7">
         <w:t>/A2</w:t>
       </w:r>
       <w:r w:rsidR="007364D7" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E5386">
         <w:t>Travaux</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="2AFCEBDB" w14:textId="77777777" w:rsidR="006A1F63" w:rsidRDefault="006A1F63" w:rsidP="006A1F63">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>– [ca 1990] -2003. – 449 photographies. – 219 négatifs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43F0FF15" w14:textId="77777777" w:rsidR="007364D7" w:rsidRDefault="007364D7" w:rsidP="007364D7"/>
     <w:p w14:paraId="0F76B042" w14:textId="77777777" w:rsidR="007364D7" w:rsidRPr="00AB6798" w:rsidRDefault="007364D7" w:rsidP="007364D7">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -3605,363 +4064,334 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47395CB2" w14:textId="77777777" w:rsidR="007364D7" w:rsidRPr="00A674F8" w:rsidRDefault="007364D7" w:rsidP="007E6402">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7EA5E0BE" w14:textId="77777777" w:rsidR="007364D7" w:rsidRPr="00B321DF" w:rsidRDefault="0061334C" w:rsidP="007E6402">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="11" w:name="_Toc32823161"/>
+            <w:bookmarkStart w:id="10" w:name="_Toc32823161"/>
             <w:r>
               <w:t>P372/A2</w:t>
             </w:r>
             <w:r w:rsidR="007364D7" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="007364D7">
               <w:t>Travaux</w:t>
             </w:r>
             <w:r w:rsidR="00953EF0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00223AF5">
               <w:t>publics</w:t>
             </w:r>
+            <w:bookmarkEnd w:id="10"/>
+          </w:p>
+          <w:p w14:paraId="3CABCF30" w14:textId="77777777" w:rsidR="009E700F" w:rsidRDefault="009E700F" w:rsidP="009E700F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– [ca 1990] -2003. – 349 photographies. – </w:t>
+            </w:r>
+            <w:r w:rsidR="006A1F63">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>156 négatifs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26382926" w14:textId="77777777" w:rsidR="00223AF5" w:rsidRDefault="00223AF5" w:rsidP="007E6402">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="538F5FEF" w14:textId="77777777" w:rsidR="007364D7" w:rsidRDefault="0061334C" w:rsidP="00D8646F">
+            <w:pPr>
+              <w:pStyle w:val="Niveau4"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="11" w:name="_Toc32823162"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P372/A2</w:t>
+            </w:r>
+            <w:r w:rsidR="007364D7">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>/1.1 :</w:t>
+            </w:r>
+            <w:r w:rsidR="00D902FF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Travaux aux b</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>arrages</w:t>
+            </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
-          <w:p w14:paraId="3CABCF30" w14:textId="77777777" w:rsidR="009E700F" w:rsidRDefault="009E700F" w:rsidP="009E700F">
-[...25 lines deleted...]
-          <w:p w14:paraId="538F5FEF" w14:textId="77777777" w:rsidR="007364D7" w:rsidRDefault="0061334C" w:rsidP="00D8646F">
+          <w:p w14:paraId="3E603874" w14:textId="77777777" w:rsidR="007364D7" w:rsidRDefault="007364D7" w:rsidP="007E6402">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r w:rsidR="00877367">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>[ca 1990]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. – 24 photographies; couleur, </w:t>
+            </w:r>
+            <w:r w:rsidR="00877367">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10 x 15 cm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. – 25 négatifs; polyester, couleur, 2,4 x 3,6 cm. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C6291CF" w14:textId="77777777" w:rsidR="007364D7" w:rsidRDefault="007364D7" w:rsidP="007E6402">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C80799B" w14:textId="77777777" w:rsidR="007364D7" w:rsidRPr="00B57A43" w:rsidRDefault="007364D7" w:rsidP="007E6402">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B57A43">
+              <w:rPr>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Portée et contenu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B57A43">
+              <w:rPr>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27C60D1F" w14:textId="77777777" w:rsidR="007364D7" w:rsidRDefault="007364D7" w:rsidP="007E6402">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ce dossier concerne des travaux effectué</w:t>
+            </w:r>
+            <w:r w:rsidR="00D902FF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>s par de la machinerie lourde dans le secteur du</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> barrage Hydro-Inu de la rivière Mistassibi. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73F2219F" w14:textId="77777777" w:rsidR="007364D7" w:rsidRDefault="007364D7" w:rsidP="007E6402">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B00B5EB" w14:textId="77777777" w:rsidR="007364D7" w:rsidRPr="00B57A43" w:rsidRDefault="007364D7" w:rsidP="007E6402">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B57A43">
+              <w:rPr>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B57A43">
+              <w:rPr>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="554FB43D" w14:textId="77777777" w:rsidR="007364D7" w:rsidRDefault="007364D7" w:rsidP="007E6402">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Originaux. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DC26704" w14:textId="77777777" w:rsidR="007364D7" w:rsidRDefault="007364D7" w:rsidP="007E6402">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boîte 1. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55F70302" w14:textId="77777777" w:rsidR="007364D7" w:rsidRDefault="007364D7" w:rsidP="007E6402">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="003B35A1" w14:textId="77777777" w:rsidR="007364D7" w:rsidRDefault="0061334C" w:rsidP="00D8646F">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="12" w:name="_Toc32823162"/>
+            <w:bookmarkStart w:id="12" w:name="_Toc32823163"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P372/A2</w:t>
             </w:r>
             <w:r w:rsidR="007364D7">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>/1.1 :</w:t>
-[...11 lines deleted...]
-              <w:t>arrages</w:t>
+              <w:t xml:space="preserve">/1.2 : Travaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ville </w:t>
+            </w:r>
+            <w:r w:rsidR="007364D7">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Dolbeau-Mistassini</w:t>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
-          </w:p>
-[...227 lines deleted...]
-            <w:bookmarkEnd w:id="13"/>
           </w:p>
           <w:p w14:paraId="7A85030E" w14:textId="77777777" w:rsidR="007364D7" w:rsidRDefault="007364D7" w:rsidP="007364D7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00B65E9D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1995-</w:t>
             </w:r>
             <w:r w:rsidR="005674F0">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2003</w:t>
             </w:r>
@@ -4136,65 +4566,51 @@
             </w:r>
             <w:r w:rsidR="00950008">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ceux de la rue </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00950008">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Lamontagne</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00950008">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>, secteur Dolbeau, en 2002</w:t>
             </w:r>
             <w:r w:rsidR="005674F0">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">, ainsi que d’autres travaux sur le boulevard </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, secteur Dolbeau (en face de Yamaha), de 1995 à 2003. </w:t>
+              <w:t xml:space="preserve">, ainsi que d’autres travaux sur le boulevard Wallberg, secteur Dolbeau (en face de Yamaha), de 1995 à 2003. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67B6910E" w14:textId="77777777" w:rsidR="007364D7" w:rsidRDefault="007364D7" w:rsidP="007364D7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="61E7C23E" w14:textId="77777777" w:rsidR="007364D7" w:rsidRPr="00B57A43" w:rsidRDefault="007364D7" w:rsidP="007364D7">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B57A43">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -4242,678 +4658,656 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Boîte 1. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47A78956" w14:textId="77777777" w:rsidR="00D77388" w:rsidRDefault="00D77388" w:rsidP="007364D7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="014C824F" w14:textId="77777777" w:rsidR="00D77388" w:rsidRDefault="00D77388" w:rsidP="00D8646F">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="14" w:name="_Toc32823164"/>
+            <w:bookmarkStart w:id="13" w:name="_Toc32823164"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P372/A2/1.3 : Travaux à Saint-Thomas-Didyme</w:t>
             </w:r>
+            <w:bookmarkEnd w:id="13"/>
+          </w:p>
+          <w:p w14:paraId="6F2FD0E9" w14:textId="77777777" w:rsidR="00D77388" w:rsidRDefault="00D77388" w:rsidP="00D77388">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– [ca 2000]. – 18 photographies; couleur, 10 x 15 cm. – 25 négatifs; polyester, couleur, 2,4 x 3,6 cm. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="186E6E0A" w14:textId="77777777" w:rsidR="00D77388" w:rsidRDefault="00D77388" w:rsidP="00D77388">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F802A28" w14:textId="77777777" w:rsidR="00D77388" w:rsidRPr="00B57A43" w:rsidRDefault="00D77388" w:rsidP="00D77388">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B57A43">
+              <w:rPr>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Portée et contenu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B57A43">
+              <w:rPr>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52DE2708" w14:textId="77777777" w:rsidR="00D77388" w:rsidRDefault="00D77388" w:rsidP="00D77388">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ce dossier montre des travaux sur le pont de Saint-Thomas-Didyme, à l’entrée de la municipalité, effe</w:t>
+            </w:r>
+            <w:r w:rsidR="005C07A6">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ctués au début des années 2000.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F8C4A54" w14:textId="77777777" w:rsidR="00D77388" w:rsidRDefault="00D77388" w:rsidP="00D77388">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="340C4BFD" w14:textId="77777777" w:rsidR="00D77388" w:rsidRPr="00B57A43" w:rsidRDefault="00D77388" w:rsidP="00D77388">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B57A43">
+              <w:rPr>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B57A43">
+              <w:rPr>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56CBE9B9" w14:textId="77777777" w:rsidR="00D77388" w:rsidRDefault="00D77388" w:rsidP="00D77388">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Originaux. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67D23C9D" w14:textId="77777777" w:rsidR="00D77388" w:rsidRDefault="00D77388" w:rsidP="00D77388">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boîte 1. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="076C4E25" w14:textId="77777777" w:rsidR="00D77388" w:rsidRDefault="00D77388" w:rsidP="007364D7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60FEA5A0" w14:textId="77777777" w:rsidR="00D77388" w:rsidRDefault="00D77388" w:rsidP="00D8646F">
+            <w:pPr>
+              <w:pStyle w:val="Niveau4"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="14" w:name="_Toc32823165"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P372/A2/1.4 : Travaux à Notre-Dame-de-Lorette</w:t>
+            </w:r>
             <w:bookmarkEnd w:id="14"/>
           </w:p>
-          <w:p w14:paraId="6F2FD0E9" w14:textId="77777777" w:rsidR="00D77388" w:rsidRDefault="00D77388" w:rsidP="00D77388">
-[...19 lines deleted...]
-          <w:p w14:paraId="5F802A28" w14:textId="77777777" w:rsidR="00D77388" w:rsidRPr="00B57A43" w:rsidRDefault="00D77388" w:rsidP="00D77388">
+          <w:p w14:paraId="2424D035" w14:textId="77777777" w:rsidR="00D77388" w:rsidRDefault="00D77388" w:rsidP="00D77388">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– 1998. – </w:t>
+            </w:r>
+            <w:r w:rsidR="005C07A6">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> photographies; couleur, 10 x 15 cm. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33543601" w14:textId="77777777" w:rsidR="00D77388" w:rsidRDefault="00D77388" w:rsidP="00D77388">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40A89968" w14:textId="77777777" w:rsidR="00D77388" w:rsidRPr="00B57A43" w:rsidRDefault="00D77388" w:rsidP="00D77388">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B57A43">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B57A43">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52DE2708" w14:textId="77777777" w:rsidR="00D77388" w:rsidRDefault="00D77388" w:rsidP="00D77388">
-[...9 lines deleted...]
-              <w:t>Ce dossier montre des travaux sur le pont de Saint-Thomas-Didyme, à l’entrée de la municipalité, effe</w:t>
+          <w:p w14:paraId="1F120AD7" w14:textId="77777777" w:rsidR="00D77388" w:rsidRDefault="00D77388" w:rsidP="00D77388">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ce dossier montre des travaux effectués en octobre 1998 sur le pont de Notre-Dame-de-Lorette</w:t>
             </w:r>
             <w:r w:rsidR="005C07A6">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>ctués au début des années 2000.</w:t>
-[...9 lines deleted...]
-          <w:p w14:paraId="340C4BFD" w14:textId="77777777" w:rsidR="00D77388" w:rsidRPr="00B57A43" w:rsidRDefault="00D77388" w:rsidP="00D77388">
+              <w:t xml:space="preserve"> et sur la route v</w:t>
+            </w:r>
+            <w:r w:rsidR="00C0506B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ers la centrale, aussi en 1998.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1236AEB4" w14:textId="77777777" w:rsidR="00D77388" w:rsidRDefault="00D77388" w:rsidP="00D77388">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56D8E5A3" w14:textId="77777777" w:rsidR="00D77388" w:rsidRPr="00B57A43" w:rsidRDefault="00D77388" w:rsidP="00D77388">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B57A43">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B57A43">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56CBE9B9" w14:textId="77777777" w:rsidR="00D77388" w:rsidRDefault="00D77388" w:rsidP="00D77388">
+          <w:p w14:paraId="59EE8B89" w14:textId="77777777" w:rsidR="00D77388" w:rsidRDefault="00D77388" w:rsidP="00D77388">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Originaux. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67D23C9D" w14:textId="77777777" w:rsidR="00D77388" w:rsidRDefault="00D77388" w:rsidP="00D77388">
+          <w:p w14:paraId="2F6BE122" w14:textId="77777777" w:rsidR="00D77388" w:rsidRDefault="00D77388" w:rsidP="00D77388">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Boîte 1. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="076C4E25" w14:textId="77777777" w:rsidR="00D77388" w:rsidRDefault="00D77388" w:rsidP="007364D7">
-[...6 lines deleted...]
-          <w:p w14:paraId="60FEA5A0" w14:textId="77777777" w:rsidR="00D77388" w:rsidRDefault="00D77388" w:rsidP="00D8646F">
+          <w:p w14:paraId="58A8B170" w14:textId="77777777" w:rsidR="00D77388" w:rsidRDefault="00D77388" w:rsidP="007364D7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5AABF897" w14:textId="77777777" w:rsidR="00D8646F" w:rsidRDefault="00D8646F" w:rsidP="00D8646F">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="15" w:name="_Toc32823165"/>
-[...4 lines deleted...]
-              <w:t>P372/A2/1.4 : Travaux à Notre-Dame-de-Lorette</w:t>
+            <w:bookmarkStart w:id="15" w:name="_Toc32823166"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P372/A2/1.5 : Travaux à Normandin</w:t>
             </w:r>
             <w:bookmarkEnd w:id="15"/>
           </w:p>
-          <w:p w14:paraId="2424D035" w14:textId="77777777" w:rsidR="00D77388" w:rsidRDefault="00D77388" w:rsidP="00D77388">
-[...31 lines deleted...]
-          <w:p w14:paraId="40A89968" w14:textId="77777777" w:rsidR="00D77388" w:rsidRPr="00B57A43" w:rsidRDefault="00D77388" w:rsidP="00D77388">
+          <w:p w14:paraId="126CB012" w14:textId="77777777" w:rsidR="00D8646F" w:rsidRDefault="00D8646F" w:rsidP="00D8646F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r w:rsidR="00C819B4">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. – </w:t>
+            </w:r>
+            <w:r w:rsidR="00C819B4">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>57</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> photographies; couleur, 10 x 15 cm. – </w:t>
+            </w:r>
+            <w:r w:rsidR="00C819B4">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> négatifs; polyester, couleur, 2,4 x 3,6 cm. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EAB55A3" w14:textId="77777777" w:rsidR="00D8646F" w:rsidRDefault="00D8646F" w:rsidP="00D8646F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E0149C6" w14:textId="77777777" w:rsidR="00D8646F" w:rsidRPr="00B57A43" w:rsidRDefault="00D8646F" w:rsidP="00D8646F">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B57A43">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B57A43">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F120AD7" w14:textId="77777777" w:rsidR="00D77388" w:rsidRDefault="00D77388" w:rsidP="00D77388">
-[...31 lines deleted...]
-          <w:p w14:paraId="56D8E5A3" w14:textId="77777777" w:rsidR="00D77388" w:rsidRPr="00B57A43" w:rsidRDefault="00D77388" w:rsidP="00D77388">
+          <w:p w14:paraId="5277F8A3" w14:textId="77777777" w:rsidR="00D8646F" w:rsidRDefault="00D8646F" w:rsidP="00D8646F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce dossier montre des travaux </w:t>
+            </w:r>
+            <w:r w:rsidR="006F0C5C">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de construction d’un ponceau en béton à Normandin </w:t>
+            </w:r>
+            <w:r w:rsidR="00C819B4">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(entre Saint-Méthode et Normandin) réalisés par le ministère des Transports du </w:t>
+            </w:r>
+            <w:r w:rsidR="00953EF0">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Québec en 1998.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F8A5889" w14:textId="77777777" w:rsidR="00D8646F" w:rsidRDefault="00D8646F" w:rsidP="00D8646F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59735902" w14:textId="77777777" w:rsidR="00D8646F" w:rsidRPr="00B57A43" w:rsidRDefault="00D8646F" w:rsidP="00D8646F">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B57A43">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B57A43">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59EE8B89" w14:textId="77777777" w:rsidR="00D77388" w:rsidRDefault="00D77388" w:rsidP="00D77388">
+          <w:p w14:paraId="392A8861" w14:textId="77777777" w:rsidR="00D8646F" w:rsidRDefault="00D8646F" w:rsidP="00D8646F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Originaux. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F6BE122" w14:textId="77777777" w:rsidR="00D77388" w:rsidRDefault="00D77388" w:rsidP="00D77388">
+          <w:p w14:paraId="2FBEC53C" w14:textId="77777777" w:rsidR="00D8646F" w:rsidRDefault="00D8646F" w:rsidP="00D8646F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Boîte 1. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58A8B170" w14:textId="77777777" w:rsidR="00D77388" w:rsidRDefault="00D77388" w:rsidP="007364D7">
-[...6 lines deleted...]
-          <w:p w14:paraId="5AABF897" w14:textId="77777777" w:rsidR="00D8646F" w:rsidRDefault="00D8646F" w:rsidP="00D8646F">
+          <w:p w14:paraId="44A15A06" w14:textId="77777777" w:rsidR="00D8646F" w:rsidRDefault="00D8646F" w:rsidP="007364D7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D07801A" w14:textId="77777777" w:rsidR="00D8646F" w:rsidRDefault="00D8646F" w:rsidP="00D8646F">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="16" w:name="_Toc32823166"/>
-[...4 lines deleted...]
-              <w:t>P372/A2/1.5 : Travaux à Normandin</w:t>
+            <w:bookmarkStart w:id="16" w:name="_Toc32823167"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P372/A2/1.6 : Travaux à Albanel</w:t>
             </w:r>
             <w:bookmarkEnd w:id="16"/>
           </w:p>
-          <w:p w14:paraId="126CB012" w14:textId="77777777" w:rsidR="00D8646F" w:rsidRDefault="00D8646F" w:rsidP="00D8646F">
-[...39 lines deleted...]
-              <w:t>25</w:t>
+          <w:p w14:paraId="23CA632D" w14:textId="77777777" w:rsidR="00D8646F" w:rsidRDefault="00D8646F" w:rsidP="00D8646F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– 1998. – 32 photographies; couleur, 10 x 15 cm. – </w:t>
+            </w:r>
+            <w:r w:rsidR="00D902FF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> négatifs; polyester, couleur, 2,4 x 3,6 cm. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EAB55A3" w14:textId="77777777" w:rsidR="00D8646F" w:rsidRDefault="00D8646F" w:rsidP="00D8646F">
-[...6 lines deleted...]
-          <w:p w14:paraId="3E0149C6" w14:textId="77777777" w:rsidR="00D8646F" w:rsidRPr="00B57A43" w:rsidRDefault="00D8646F" w:rsidP="00D8646F">
+          <w:p w14:paraId="264B8765" w14:textId="77777777" w:rsidR="00D8646F" w:rsidRDefault="00D8646F" w:rsidP="00D8646F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A96038F" w14:textId="77777777" w:rsidR="00D8646F" w:rsidRPr="00B57A43" w:rsidRDefault="00D8646F" w:rsidP="00D8646F">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B57A43">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B57A43">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5277F8A3" w14:textId="77777777" w:rsidR="00D8646F" w:rsidRDefault="00D8646F" w:rsidP="00D8646F">
-[...183 lines deleted...]
-          </w:p>
           <w:p w14:paraId="281364EF" w14:textId="77777777" w:rsidR="00D8646F" w:rsidRDefault="00D8646F" w:rsidP="00D8646F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ce dossier montre des travaux d’excavation pour l’aqueduc (eau potable) du rang nord à </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, en 1998. </w:t>
+              <w:t xml:space="preserve">Ce dossier montre des travaux d’excavation pour l’aqueduc (eau potable) du rang nord à Albanel, en 1998. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B13F274" w14:textId="77777777" w:rsidR="00D8646F" w:rsidRDefault="00D8646F" w:rsidP="00D8646F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="17490683" w14:textId="77777777" w:rsidR="00D8646F" w:rsidRPr="00B57A43" w:rsidRDefault="00D8646F" w:rsidP="00D8646F">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B57A43">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -4996,103 +5390,102 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E5386" w:rsidRPr="00A674F8" w14:paraId="6C46C4EE" w14:textId="77777777" w:rsidTr="007E6402">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="487E3FF9" w14:textId="77777777" w:rsidR="002E5386" w:rsidRPr="00A674F8" w:rsidRDefault="002E5386" w:rsidP="007E6402">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E6910F8" w14:textId="77777777" w:rsidR="002E5386" w:rsidRPr="00B321DF" w:rsidRDefault="002E5386" w:rsidP="002E5386">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="18" w:name="_Toc32823168"/>
+            <w:bookmarkStart w:id="17" w:name="_Toc32823168"/>
             <w:r>
               <w:t>P372/A2/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Travaux d’infrastructures</w:t>
             </w:r>
+            <w:bookmarkEnd w:id="17"/>
+          </w:p>
+          <w:p w14:paraId="0FBCC7F3" w14:textId="77777777" w:rsidR="006A1F63" w:rsidRDefault="006A1F63" w:rsidP="006A1F63">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>– 1996-1998. – 100 photographies. – 63 négatifs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="584F5E30" w14:textId="77777777" w:rsidR="002E5386" w:rsidRDefault="002E5386" w:rsidP="002E5386">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77DD3804" w14:textId="77777777" w:rsidR="002E5386" w:rsidRDefault="002E5386" w:rsidP="002E5386">
+            <w:pPr>
+              <w:pStyle w:val="Niveau4"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="18" w:name="_Toc32823169"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P372/A2/2.1 : Travaux lors de sinistres</w:t>
+            </w:r>
             <w:bookmarkEnd w:id="18"/>
-          </w:p>
-[...34 lines deleted...]
-            <w:bookmarkEnd w:id="19"/>
           </w:p>
           <w:p w14:paraId="7CBAF6D2" w14:textId="77777777" w:rsidR="002E5386" w:rsidRDefault="002E5386" w:rsidP="002E5386">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00BB4C8E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1997-1998</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
@@ -5272,66 +5665,58 @@
           <w:p w14:paraId="0578B6CB" w14:textId="77777777" w:rsidR="002E5386" w:rsidRDefault="002E5386" w:rsidP="002E5386">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Boîte 1. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03092F4A" w14:textId="77777777" w:rsidR="002E5386" w:rsidRDefault="002E5386" w:rsidP="007E6402">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1267DD70" w14:textId="77777777" w:rsidR="00BB4C8E" w:rsidRDefault="00BB4C8E" w:rsidP="00BB4C8E">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="20" w:name="_Toc32823170"/>
-[...14 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:bookmarkStart w:id="19" w:name="_Toc32823170"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P372/A2/2.2 : Travaux aux Serres Lalancette</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
           <w:p w14:paraId="35A6C3F8" w14:textId="77777777" w:rsidR="00BB4C8E" w:rsidRDefault="00BB4C8E" w:rsidP="00BB4C8E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00A5461C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1997</w:t>
             </w:r>
             <w:r w:rsidR="000024EC">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>. – 1 photographie</w:t>
             </w:r>
@@ -5386,65 +5771,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce dossier concerne </w:t>
             </w:r>
             <w:r w:rsidR="00A5461C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">un travail de reconstruction de l’entreprise </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00A5461C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Terexfor</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00A5461C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> aux Serres </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> de façon bénévole. </w:t>
+              <w:t xml:space="preserve"> aux Serres Lalancette de façon bénévole. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B85E455" w14:textId="77777777" w:rsidR="00BB4C8E" w:rsidRDefault="00BB4C8E" w:rsidP="00BB4C8E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A956CAB" w14:textId="77777777" w:rsidR="00BB4C8E" w:rsidRPr="00B57A43" w:rsidRDefault="00BB4C8E" w:rsidP="00BB4C8E">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B57A43">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -5473,58 +5844,58 @@
               </w:rPr>
               <w:t xml:space="preserve">Originaux. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F5DF07F" w14:textId="77777777" w:rsidR="00BB4C8E" w:rsidRDefault="00BB4C8E" w:rsidP="00BB4C8E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Boîte 1. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01E0368B" w14:textId="77777777" w:rsidR="00BB4C8E" w:rsidRDefault="00BB4C8E" w:rsidP="00BB4C8E"/>
           <w:p w14:paraId="11993676" w14:textId="77777777" w:rsidR="00D223EB" w:rsidRDefault="00D223EB" w:rsidP="00D223EB">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="21" w:name="_Toc32823171"/>
+            <w:bookmarkStart w:id="20" w:name="_Toc32823171"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P372/A2/2.3 : Travaux à l’usine Produits forestiers Alliance</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="20"/>
           </w:p>
           <w:p w14:paraId="3DCAF6AE" w14:textId="77777777" w:rsidR="00D223EB" w:rsidRDefault="00D223EB" w:rsidP="00D223EB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– 1996-1998</w:t>
             </w:r>
             <w:r w:rsidR="005F3D1A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>. – 88</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographie</w:t>
             </w:r>
@@ -5786,163 +6157,156 @@
               </w:rPr>
               <w:t xml:space="preserve">Boîte 1. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42305317" w14:textId="77777777" w:rsidR="006A1F63" w:rsidRDefault="006A1F63" w:rsidP="00D223EB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="52F06B07" w14:textId="77777777" w:rsidR="00D223EB" w:rsidRPr="00BB4C8E" w:rsidRDefault="00D223EB" w:rsidP="00BB4C8E"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71FDD30C" w14:textId="17C586E9" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="0FD55A96" w14:textId="0700D9FA" w:rsidR="008E2631" w:rsidRDefault="008E2631" w:rsidP="00923766"/>
     <w:p w14:paraId="46B7091D" w14:textId="76E56756" w:rsidR="008E2631" w:rsidRDefault="008E2631" w:rsidP="00923766"/>
     <w:p w14:paraId="59BA4B39" w14:textId="5AE4A2A5" w:rsidR="008E2631" w:rsidRDefault="008E2631" w:rsidP="00923766"/>
     <w:p w14:paraId="10408516" w14:textId="77777777" w:rsidR="008E2631" w:rsidRDefault="008E2631" w:rsidP="00923766"/>
     <w:p w14:paraId="53AFFEB7" w14:textId="77777777" w:rsidR="00232634" w:rsidRDefault="00232634" w:rsidP="00923766"/>
     <w:p w14:paraId="26673F47" w14:textId="64908830" w:rsidR="00232634" w:rsidRPr="00A674F8" w:rsidRDefault="00232634" w:rsidP="00232634">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc32823172"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc32823172"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P372</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="008E2631">
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Documents </w:t>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="22"/>
+        <w:t>Documents audiovisuels</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="2A160B98" w14:textId="77777777" w:rsidR="00232634" w:rsidRDefault="00232634" w:rsidP="00232634">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>– [</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ca</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2015]. – 05 minutes 11 secondes d’images en mouvement (1 DVD).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C73AAB4" w14:textId="77777777" w:rsidR="00232634" w:rsidRDefault="00232634" w:rsidP="00232634"/>
     <w:p w14:paraId="0C68887F" w14:textId="77777777" w:rsidR="00232634" w:rsidRPr="00AB6798" w:rsidRDefault="00232634" w:rsidP="00232634">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21492018" w14:textId="1E879275" w:rsidR="00232634" w:rsidRPr="00A674F8" w:rsidRDefault="00232634" w:rsidP="00232634">
       <w:r>
-        <w:t xml:space="preserve">Cette série comprend </w:t>
-[...2 lines deleted...]
-        <w:t>un vidéo de présentation du projet de minicentrale à Val-Jalbert.</w:t>
+        <w:t>Cette série comprend un vidéo de présentation du projet de minicentrale à Val-Jalbert.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D60F5CA" w14:textId="77777777" w:rsidR="00232634" w:rsidRDefault="00232634" w:rsidP="00232634"/>
     <w:p w14:paraId="5BC1FB48" w14:textId="77777777" w:rsidR="00232634" w:rsidRPr="00AB6798" w:rsidRDefault="00232634" w:rsidP="00232634">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BD1DC23" w14:textId="77777777" w:rsidR="00232634" w:rsidRDefault="00232634" w:rsidP="00232634">
       <w:r>
         <w:t xml:space="preserve">Originaux. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B28F0C0" w14:textId="77777777" w:rsidR="00232634" w:rsidRPr="00A674F8" w:rsidRDefault="00232634" w:rsidP="00232634"/>
     <w:p w14:paraId="5CA8CB64" w14:textId="77777777" w:rsidR="00232634" w:rsidRPr="00A674F8" w:rsidRDefault="00232634" w:rsidP="00232634"/>
     <w:p w14:paraId="528FACC5" w14:textId="77437802" w:rsidR="00232634" w:rsidRPr="00A674F8" w:rsidRDefault="00232634" w:rsidP="00232634">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc32823173"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc32823173"/>
       <w:r>
         <w:t>P372</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="008E2631">
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r>
         <w:t>Images en mouvement</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="76691067" w14:textId="77777777" w:rsidR="00F124B5" w:rsidRDefault="00F124B5" w:rsidP="00F124B5">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>– [</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ca</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -6020,267 +6384,218 @@
           </w:tcPr>
           <w:p w14:paraId="438BA654" w14:textId="77777777" w:rsidR="00232634" w:rsidRDefault="00232634" w:rsidP="00F8210D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06925F6F" w14:textId="1ECD42E2" w:rsidR="00232634" w:rsidRPr="00A674F8" w:rsidRDefault="00232634" w:rsidP="00F8210D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3863E0CF" w14:textId="713A0AE6" w:rsidR="00232634" w:rsidRPr="00B321DF" w:rsidRDefault="00232634" w:rsidP="00F8210D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="24" w:name="_Toc32823174"/>
+            <w:bookmarkStart w:id="23" w:name="_Toc32823174"/>
             <w:r>
               <w:t>P372</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="008E2631">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Travaux</w:t>
             </w:r>
+            <w:bookmarkEnd w:id="23"/>
+          </w:p>
+          <w:p w14:paraId="6AB43852" w14:textId="67B06D22" w:rsidR="00232634" w:rsidRDefault="00232634" w:rsidP="00F8210D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>– [</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2015]. – 05 minutes 11 secondes d’images en mouvement (1 DVD).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EE193E8" w14:textId="77777777" w:rsidR="00232634" w:rsidRDefault="00232634" w:rsidP="00F8210D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EF3F742" w14:textId="3B7F0AD0" w:rsidR="00232634" w:rsidRDefault="00232634" w:rsidP="00F8210D">
+            <w:pPr>
+              <w:pStyle w:val="Niveau4"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="24" w:name="_Toc32823175"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P372/</w:t>
+            </w:r>
+            <w:r w:rsidR="008E2631">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1/1.1 : Réalisation du projet de minicentrale à Val-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Jabert</w:t>
+            </w:r>
             <w:bookmarkEnd w:id="24"/>
-          </w:p>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> [</w:t>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="45CED033" w14:textId="77777777" w:rsidR="00232634" w:rsidRDefault="00232634" w:rsidP="00232634">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>– [</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ca</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 20</w:t>
-[...98 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> 2015]. – 05 minutes 11 secondes d’images en mouvement (1 DVD).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3772EF71" w14:textId="77777777" w:rsidR="00232634" w:rsidRDefault="00232634" w:rsidP="00F8210D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4F5897B2" w14:textId="77777777" w:rsidR="00232634" w:rsidRPr="00B57A43" w:rsidRDefault="00232634" w:rsidP="00F8210D">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B57A43">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B57A43">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14C06122" w14:textId="755C6764" w:rsidR="00232634" w:rsidRDefault="00232634" w:rsidP="00F8210D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ce dossier comprend </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Ce dossier comprend un DVD présentant le projet de minicentrale à Val-Jalbert ainsi que des détails techniques sur sa construction. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E729D13" w14:textId="47B5ECB9" w:rsidR="00232634" w:rsidRDefault="00232634" w:rsidP="00F8210D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="319EBACA" w14:textId="77777777" w:rsidR="00232634" w:rsidRPr="00D902FF" w:rsidRDefault="00232634" w:rsidP="00232634">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D902FF">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29475BEF" w14:textId="512250C4" w:rsidR="00232634" w:rsidRDefault="00232634" w:rsidP="00F8210D">
             <w:pPr>
               <w:rPr>
@@ -6309,132 +6624,132 @@
           </w:p>
           <w:p w14:paraId="5E009B5F" w14:textId="77777777" w:rsidR="00232634" w:rsidRPr="00A674F8" w:rsidRDefault="00232634" w:rsidP="00F8210D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0BCF2FBE" w14:textId="77777777" w:rsidR="00232634" w:rsidRDefault="00232634" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00232634" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09FE19E8" w14:textId="77777777" w:rsidR="007D6D00" w:rsidRDefault="007D6D00" w:rsidP="00923766">
+    <w:p w14:paraId="07EA414A" w14:textId="77777777" w:rsidR="00A30023" w:rsidRDefault="00A30023" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E118B46" w14:textId="77777777" w:rsidR="007D6D00" w:rsidRDefault="007D6D00" w:rsidP="00923766">
+    <w:p w14:paraId="20496141" w14:textId="77777777" w:rsidR="00A30023" w:rsidRDefault="00A30023" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="23DE62CF" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49322C9B" wp14:editId="24E6194A">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -6526,70 +6841,70 @@
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00CC2055" w:rsidRPr="00CC2055">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6F1693F4" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E6F0A8F" w14:textId="77777777" w:rsidR="007D6D00" w:rsidRDefault="007D6D00" w:rsidP="00923766">
+    <w:p w14:paraId="7FA8099D" w14:textId="77777777" w:rsidR="00A30023" w:rsidRDefault="00A30023" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33CDAFB7" w14:textId="77777777" w:rsidR="007D6D00" w:rsidRDefault="007D6D00" w:rsidP="00923766">
+    <w:p w14:paraId="62D9AD39" w14:textId="77777777" w:rsidR="00A30023" w:rsidRDefault="00A30023" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F8F20A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F6CEF642"/>
     <w:lvl w:ilvl="0" w:tplc="39A86E88">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6659,66 +6974,67 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="155195001">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="000024EC"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="0004775E"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="00071DBF"/>
@@ -6728,65 +7044,67 @@
     <w:rsid w:val="000C5C43"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="0011335F"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00154CAD"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="00181402"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="00223AF5"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00232634"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
+    <w:rsid w:val="002D6835"/>
     <w:rsid w:val="002E5386"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="004A61BA"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
+    <w:rsid w:val="00536FED"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="005674F0"/>
     <w:rsid w:val="005778ED"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005C07A6"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="005F3D1A"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="0061334C"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="00634B62"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A1F63"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="006B1520"/>
     <w:rsid w:val="006F0C5C"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="007364D7"/>
     <w:rsid w:val="0076644B"/>
@@ -6800,50 +7118,51 @@
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="008E2631"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00925FC5"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="009372CB"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="00950008"/>
     <w:rsid w:val="00952462"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="00953EF0"/>
     <w:rsid w:val="00954181"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009B24B8"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009B5904"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009E700F"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A22EB3"/>
+    <w:rsid w:val="00A30023"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A5461C"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AA09E9"/>
     <w:rsid w:val="00AA48C7"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AB6798"/>
     <w:rsid w:val="00AC1FE0"/>
     <w:rsid w:val="00B148D8"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B321DF"/>
     <w:rsid w:val="00B3412B"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B514D4"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B57A43"/>
     <w:rsid w:val="00B65E9D"/>
     <w:rsid w:val="00B6656A"/>
     <w:rsid w:val="00B70F0F"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BB2D08"/>
@@ -6904,65 +7223,65 @@
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D7C"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="004BBF60"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7034,94 +7353,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -7810,91 +8133,91 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00AC1FE0"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8227,70 +8550,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>9922</Characters>
+  <Pages>1</Pages>
+  <Words>1936</Words>
+  <Characters>10651</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>82</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>88</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11703</CharactersWithSpaces>
+  <CharactersWithSpaces>12562</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>