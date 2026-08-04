--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -2,392 +2,392 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="7A03A554" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="00C03A72">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>Paul Ménard</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="78EA7150" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00C03A72">
         <w:t>368</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="5509F62F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="7A36471B" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="0F52D571" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="77D302A0" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="7518A544" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="4D890655" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="1CC4C29F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="436B1C23" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="7F234467" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="07040D85" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="41876296" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="01DDE1F9" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="3832B9E4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="0D122EA9" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="0D94B0CF" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t>Société d’histoire et de généalogie Maria-Chapdelaine</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="1C4FBD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t>Dolbeau-Mistassini</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="3A25E291" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="5A71B34F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="56F8C759" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="21047F85" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="449CD128" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="4F10BC14" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="500C2F38" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="000E44D9"/>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="7E7C5D05" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="000E44D9"/>
+    <w:p w14:paraId="04097551" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="79E6587F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="14DE098F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="25216B86" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="0E26AC7B" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">Répertoire numérique </w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t>simple</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="7CB39204" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="0FF5B185" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="5FA7FDC7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="4ABF998D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="000E44D9"/>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="3372A365" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="000E44D9"/>
+    <w:p w14:paraId="4FF3261E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="3E0A313A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="280F603A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00850264" w:rsidRPr="00A674F8" w:rsidRDefault="00850264" w:rsidP="00923766">
+    <w:p w14:paraId="70EB68F5" w14:textId="77777777" w:rsidR="00850264" w:rsidRPr="00A674F8" w:rsidRDefault="00850264" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B148D8" w:rsidRPr="00A674F8" w:rsidRDefault="000E44D9" w:rsidP="000E44D9">
+    <w:p w14:paraId="122681AF" w14:textId="77777777" w:rsidR="00B148D8" w:rsidRPr="00A674F8" w:rsidRDefault="000E44D9" w:rsidP="000E44D9">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Instrument de recherche entamé </w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t xml:space="preserve">par </w:t>
       </w:r>
       <w:r w:rsidR="00C03A72">
         <w:t>Frédérique Fradet</w:t>
       </w:r>
       <w:r>
         <w:t>, l</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r w:rsidR="00C03A72">
         <w:t>10 avril</w:t>
       </w:r>
       <w:r w:rsidR="00B64D23">
         <w:t xml:space="preserve"> et le 9 mai</w:t>
       </w:r>
       <w:r w:rsidR="00C03A72">
         <w:t xml:space="preserve"> 2019</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E44D9" w:rsidRDefault="000E44D9" w:rsidP="00923766">
+    <w:p w14:paraId="6A49C1A8" w14:textId="77777777" w:rsidR="000E44D9" w:rsidRDefault="000E44D9" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Numérisation par la stagiaire France Lemieux, le</w:t>
       </w:r>
       <w:r w:rsidR="00881233">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 10 </w:t>
       </w:r>
       <w:r w:rsidR="00881233">
         <w:t xml:space="preserve">et 16 </w:t>
       </w:r>
       <w:r>
         <w:t>avril 2019</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRDefault="000E44D9" w:rsidP="00923766">
+    <w:p w14:paraId="2A9734E1" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="000E44D9" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00B64D23">
         <w:t>pré</w:t>
       </w:r>
       <w:r w:rsidR="00DA6900">
         <w:t>traité</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E44D9" w:rsidRDefault="000E44D9" w:rsidP="00923766">
+    <w:p w14:paraId="05D47655" w14:textId="77777777" w:rsidR="000E44D9" w:rsidRDefault="000E44D9" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000E44D9" w:rsidRDefault="000E44D9" w:rsidP="00923766">
+    <w:p w14:paraId="42CC3F25" w14:textId="77777777" w:rsidR="000E44D9" w:rsidRDefault="000E44D9" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="309F44FC" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="69264984" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
+    <w:p w14:paraId="7CDF4236" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B64D23" w:rsidRDefault="00BD4041">
+    <w:p w14:paraId="1BFC1C16" w14:textId="77777777" w:rsidR="00B64D23" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc8287710" w:history="1">
         <w:r w:rsidR="00B64D23" w:rsidRPr="00422A6D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="00B64D23">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00B64D23">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00B64D23">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc8287710 \h </w:instrText>
         </w:r>
@@ -398,71 +398,71 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00B64D23">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B64D23">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00B64D23">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
+    <w:p w14:paraId="31CE453F" w14:textId="77777777" w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc8287711" w:history="1">
         <w:r w:rsidRPr="00422A6D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P368/A Documents iconographiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc8287711 \h </w:instrText>
         </w:r>
@@ -473,70 +473,70 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
+    <w:p w14:paraId="51433FC7" w14:textId="77777777" w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc8287712" w:history="1">
         <w:r w:rsidRPr="00422A6D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P368/A1 Photographies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc8287712 \h </w:instrText>
         </w:r>
@@ -547,68 +547,68 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
+    <w:p w14:paraId="1BF2907C" w14:textId="77777777" w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc8287713" w:history="1">
         <w:r w:rsidRPr="00422A6D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P368/A1/1 : Hockey</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc8287713 \h </w:instrText>
         </w:r>
@@ -619,68 +619,68 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
+    <w:p w14:paraId="439D9AB2" w14:textId="77777777" w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc8287714" w:history="1">
         <w:r w:rsidRPr="00422A6D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P368/A1/1.1 : Équipe intermédiaire de Dolbeau</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc8287714 \h </w:instrText>
         </w:r>
@@ -691,68 +691,68 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
+    <w:p w14:paraId="10447A9B" w14:textId="77777777" w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc8287715" w:history="1">
         <w:r w:rsidRPr="00422A6D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P368/A1/1.2 : Castors de Dolbeau</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc8287715 \h </w:instrText>
         </w:r>
@@ -763,68 +763,68 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
+    <w:p w14:paraId="2E203AEA" w14:textId="77777777" w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc8287716" w:history="1">
         <w:r w:rsidRPr="00422A6D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P368/A1/1.3 : Barons de Dolbeau</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc8287716 \h </w:instrText>
         </w:r>
@@ -835,68 +835,68 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
+    <w:p w14:paraId="2580FC19" w14:textId="77777777" w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc8287717" w:history="1">
         <w:r w:rsidRPr="00422A6D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P368/A1/1.4 : Collège de Saint-Tharcisius</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc8287717 \h </w:instrText>
         </w:r>
@@ -907,68 +907,68 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
+    <w:p w14:paraId="605423CC" w14:textId="77777777" w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc8287718" w:history="1">
         <w:r w:rsidRPr="00422A6D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P368/A1/1.5 : Rockets de Dolbeau</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc8287718 \h </w:instrText>
         </w:r>
@@ -979,68 +979,68 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
+    <w:p w14:paraId="16EE2559" w14:textId="77777777" w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc8287719" w:history="1">
         <w:r w:rsidRPr="00422A6D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P368/A1/1.6 : Les Optimistes de Dolbeau</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc8287719 \h </w:instrText>
         </w:r>
@@ -1051,68 +1051,68 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
+    <w:p w14:paraId="491B91CF" w14:textId="77777777" w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc8287720" w:history="1">
         <w:r w:rsidRPr="00422A6D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P368/A1/1.7 : Mercury</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc8287720 \h </w:instrText>
@@ -1124,68 +1124,68 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
+    <w:p w14:paraId="41B5A12B" w14:textId="77777777" w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc8287721" w:history="1">
         <w:r w:rsidRPr="00422A6D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P368/A1/1.8 : Lamontagne</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc8287721 \h </w:instrText>
@@ -1197,75 +1197,75 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
+    <w:p w14:paraId="6FF4C8D5" w14:textId="77777777" w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc8287722" w:history="1">
         <w:r w:rsidRPr="00422A6D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P368/A1/2 : </w:t>
         </w:r>
         <w:r w:rsidRPr="00422A6D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Centre sportif</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc8287722 \h </w:instrText>
@@ -1277,68 +1277,68 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
+    <w:p w14:paraId="1CC987E5" w14:textId="77777777" w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc8287723" w:history="1">
         <w:r w:rsidRPr="00422A6D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P368/A1/2.1 : Bar Les Castors</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc8287723 \h </w:instrText>
         </w:r>
@@ -1349,70 +1349,70 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
+    <w:p w14:paraId="7A6F210C" w14:textId="77777777" w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc8287724" w:history="1">
         <w:r w:rsidRPr="00422A6D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P368/A2 Cartes de collection</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc8287724 \h </w:instrText>
         </w:r>
@@ -1423,75 +1423,75 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
+    <w:p w14:paraId="1453C6CB" w14:textId="77777777" w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc8287725" w:history="1">
         <w:r w:rsidRPr="00422A6D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P368/A2/1 : </w:t>
         </w:r>
         <w:r w:rsidRPr="00422A6D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Cartes de hockey</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc8287725 \h </w:instrText>
@@ -1503,68 +1503,68 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
+    <w:p w14:paraId="6CFE0FEB" w14:textId="77777777" w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc8287726" w:history="1">
         <w:r w:rsidRPr="00422A6D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P368/A2/1.1 : Joueurs des Castors de Dolbeau</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc8287726 \h </w:instrText>
         </w:r>
@@ -1575,71 +1575,71 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
+    <w:p w14:paraId="69B590B9" w14:textId="77777777" w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc8287727" w:history="1">
         <w:r w:rsidRPr="00422A6D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P368/B Documents administratifs</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc8287727 \h </w:instrText>
         </w:r>
@@ -1650,70 +1650,70 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
+    <w:p w14:paraId="757DE7D7" w14:textId="77777777" w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc8287728" w:history="1">
         <w:r w:rsidRPr="00422A6D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P368/B1 Historique et structure</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc8287728 \h </w:instrText>
         </w:r>
@@ -1724,68 +1724,68 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
+    <w:p w14:paraId="7A340CC0" w14:textId="77777777" w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc8287729" w:history="1">
         <w:r w:rsidRPr="00422A6D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P368/B1/1 : Historique</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc8287729 \h </w:instrText>
         </w:r>
@@ -1796,70 +1796,70 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
+    <w:p w14:paraId="39DA2673" w14:textId="77777777" w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc8287730" w:history="1">
         <w:r w:rsidRPr="00422A6D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P368/B2 Publications</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc8287730 \h </w:instrText>
         </w:r>
@@ -1870,68 +1870,68 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
+    <w:p w14:paraId="0101D7A2" w14:textId="77777777" w:rsidR="00B64D23" w:rsidRDefault="00B64D23">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc8287731" w:history="1">
         <w:r w:rsidRPr="00422A6D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P368/B2/1 : Bulletins</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc8287731 \h </w:instrText>
         </w:r>
@@ -1942,334 +1942,448 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
+    <w:p w14:paraId="3EBA0AC3" w14:textId="77777777" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="023BBB6D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc8287710"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="489208B5" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
+    <w:p w14:paraId="2564E5DE" w14:textId="0C7468A5" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00C03A72">
         <w:t xml:space="preserve">368 Fonds Paul Ménard. </w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidR="008915EF">
         <w:t>1944-2019</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t>] –</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008915EF">
         <w:t>0,2 cm de documents textuels. – 27</w:t>
       </w:r>
       <w:r w:rsidR="00F16783">
         <w:t xml:space="preserve"> photographie</w:t>
       </w:r>
       <w:r w:rsidR="008915EF">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00F16783">
         <w:t xml:space="preserve"> (analogique</w:t>
       </w:r>
       <w:r w:rsidR="008915EF">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00F16783">
-        <w:t xml:space="preserve">). – X photographies numérisées. </w:t>
+        <w:t>). –</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5E8B">
+        <w:t xml:space="preserve">136 </w:t>
+      </w:r>
+      <w:r w:rsidR="00F16783">
+        <w:t xml:space="preserve">photographies numérisées. </w:t>
       </w:r>
       <w:r w:rsidR="000E44D9">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00F16783">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000E44D9">
         <w:t xml:space="preserve">16 cartes de hockey numérisées. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
-    <w:p w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
+    <w:p w14:paraId="2AD34586" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
+    <w:p w14:paraId="061EF149" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00D31A27" w:rsidRDefault="00D31A27" w:rsidP="00923766">
+    <w:p w14:paraId="6C1B3B8F" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
+    <w:p w14:paraId="6BC8C612" w14:textId="77777777" w:rsidR="007F33D1" w:rsidRDefault="00D31A27" w:rsidP="00923766">
+      <w:r>
+        <w:t xml:space="preserve">Paul Ménard, fils de Léo Ménard, camionneur, et de Florence Martel de Chambord, au Lac-Saint-Jean, épouse Hélène </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Lamontagne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, le 24 juillet 1976. De cette union naissent deux filles, Priscilla et Caroline. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10639AC0" w14:textId="77777777" w:rsidR="00D31A27" w:rsidRDefault="00D31A27" w:rsidP="00923766"/>
+    <w:p w14:paraId="5834751D" w14:textId="77777777" w:rsidR="00D31A27" w:rsidRDefault="00D31A27" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">M. Ménard a été joueur de hockey à Long Island, New York, et à Rhode Island, Chicago, Illinois, de 1973 à 1975 (1 an par équipe). Il a aussi travaillé chez Postes Canada pendant 32 ans. Aujourd’hui à la retraite, Paul Ménard vit à Trois-Rivières, mais il est le président du </w:t>
       </w:r>
       <w:r w:rsidR="00803B6B">
         <w:t>R</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">egroupement des Anciens Castors de Dolbeau. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
-    <w:p w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
+    <w:p w14:paraId="6F7DD0AB" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
+    <w:p w14:paraId="48BB28FB" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
-    <w:p w:rsidR="00561EAD" w:rsidRPr="0045758A" w:rsidRDefault="00D31A27" w:rsidP="00923766">
+    <w:p w14:paraId="4F1FFE93" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
+    <w:p w14:paraId="19761BA1" w14:textId="20517162" w:rsidR="00561EAD" w:rsidRPr="0045758A" w:rsidRDefault="00D31A27" w:rsidP="00923766">
       <w:r>
         <w:t>Le donateur, M. Paul Ménard, effectue des recherches concernant l’équipe de hockey Les Castors de Dolbeau depuis 15 ans</w:t>
       </w:r>
       <w:r w:rsidR="00326C82">
         <w:t>. Il parcourt les sociétés d’histoire et contacte d’anciens joueurs pour rassembler les photographies disponibles de l’équipe et de ses joueurs. Il retrace aussi l’histoire des Cas</w:t>
       </w:r>
       <w:r w:rsidR="000E44D9">
         <w:t xml:space="preserve">tors dans un bulletin distribué aux membres du </w:t>
       </w:r>
       <w:r w:rsidR="00803B6B">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="000E44D9">
         <w:t xml:space="preserve">egroupement des Anciens Castors de Dolbeau. M. Ménard a déposé ses documents pour numérisation à la Société d’histoire et de généalogie Maria-Chapdelaine, afin d’ouvrir un fonds d’archives, le 9 avril 2019. </w:t>
       </w:r>
       <w:r w:rsidR="00803B6B">
-        <w:t xml:space="preserve">La Société reçoit des documents par la poste de façon récurrente, notamment le 7 mai 2019. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
+        <w:t xml:space="preserve">La Société reçoit des documents par la poste de façon récurrente, notamment le 7 mai </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00803B6B">
+        <w:t>2019</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5E8B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5E8B" w:rsidRPr="00EE5E8B">
+        <w:t xml:space="preserve"> et</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EE5E8B" w:rsidRPr="00EE5E8B">
+        <w:t xml:space="preserve"> le 3 juillet 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="630EBB3D" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="47320580" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
-    <w:p w:rsidR="00922E8E" w:rsidRDefault="001153BB" w:rsidP="00923766">
+    <w:p w14:paraId="6509E061" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
+    <w:p w14:paraId="46F1E41F" w14:textId="77777777" w:rsidR="00922E8E" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r w:rsidRPr="001153BB">
         <w:t xml:space="preserve">Ce fonds est constitué </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="000E44D9">
         <w:t xml:space="preserve">photographies et de cartes de hockey numérisées des équipes de hockey de Dolbeau : les Castors, les Barons, les Rockets, les Optimistes et des joueurs du Collège Saint-Tharcisius de Dolbeau. </w:t>
       </w:r>
       <w:r w:rsidR="00803B6B">
         <w:t xml:space="preserve">À cela s’ajoute un historique et un bulletin publié par le Regroupement des Anciens Castors de Dolbeau ainsi que des photographies du Bar Les Castors de l’aréna secteur Dolbeau. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="48C94EE8" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
+    <w:p w14:paraId="6DE4E55B" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
+    <w:p w14:paraId="013FD46A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
+    <w:p w14:paraId="08C49FD5" w14:textId="6F77765E" w:rsidR="00B46FC4" w:rsidRDefault="001153BB" w:rsidP="00EE5E8B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ce fonds </w:t>
       </w:r>
       <w:r w:rsidR="00501A99">
         <w:t xml:space="preserve">est prétraité. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-    <w:p w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
+      <w:r w:rsidR="00EE5E8B">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A610F8B" w14:textId="68E27029" w:rsidR="00EE5E8B" w:rsidRPr="00A674F8" w:rsidRDefault="00EE5E8B" w:rsidP="00EE5E8B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE5E8B">
+        <w:t>L'instrument de recherche et le prétraitement ont été entamés par Frédérique Fradet, archiviste, le 10 avril et le 9 mai 2019. La numérisation des documents a été effectuée par France Lemieux, stagiaire, les 10 et 16 avril 2019. Frédérique Fradet, archiviste, a également participé à la numérisation de documents en mai et en juillet 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A346021" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
+    <w:p w14:paraId="4658CEB5" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="57FEC999" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
+    <w:p w14:paraId="6488D63C" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B43933" w:rsidP="00923766">
+    <w:p w14:paraId="57683A3B" w14:textId="77777777" w:rsidR="00EE5E8B" w:rsidRDefault="00EE5E8B" w:rsidP="00EE5E8B"/>
+    <w:p w14:paraId="37FB4A36" w14:textId="3466661D" w:rsidR="00EE5E8B" w:rsidRPr="00EE5E8B" w:rsidRDefault="00EE5E8B" w:rsidP="00EE5E8B">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE5E8B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5E8B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41BE1632" w14:textId="77777777" w:rsidR="00EE5E8B" w:rsidRDefault="00EE5E8B" w:rsidP="00EE5E8B"/>
+    <w:p w14:paraId="3E5AC78B" w14:textId="77777777" w:rsidR="00EE5E8B" w:rsidRDefault="00EE5E8B" w:rsidP="00EE5E8B">
+      <w:r>
+        <w:t>Fonds prétraité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C4F959" w14:textId="3BA5F5BD" w:rsidR="00C70C4E" w:rsidRDefault="00EE5E8B" w:rsidP="00EE5E8B">
+      <w:r>
+        <w:t>Fonds non traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03480D38" w14:textId="77777777" w:rsidR="00EE5E8B" w:rsidRDefault="00EE5E8B" w:rsidP="00EE5E8B"/>
+    <w:p w14:paraId="4985B954" w14:textId="4C8EAF48" w:rsidR="00EE5E8B" w:rsidRPr="00EE5E8B" w:rsidRDefault="00EE5E8B" w:rsidP="00EE5E8B">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE5E8B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5E8B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="792FE690" w14:textId="77777777" w:rsidR="00EE5E8B" w:rsidRDefault="00EE5E8B" w:rsidP="00EE5E8B"/>
+    <w:p w14:paraId="2A23B158" w14:textId="77777777" w:rsidR="00EE5E8B" w:rsidRDefault="00EE5E8B" w:rsidP="00EE5E8B">
+      <w:r>
+        <w:t xml:space="preserve">Boite </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3657510A" w14:textId="77777777" w:rsidR="00EE5E8B" w:rsidRDefault="00EE5E8B" w:rsidP="00EE5E8B">
+      <w:r>
+        <w:t>R E T P</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ECCBED4" w14:textId="77777777" w:rsidR="00EE5E8B" w:rsidRDefault="00EE5E8B" w:rsidP="00EE5E8B">
+      <w:r>
+        <w:t>Aucune boîte, ce fonds est numérique</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC1AED3" w14:textId="77777777" w:rsidR="00EE5E8B" w:rsidRDefault="00EE5E8B" w:rsidP="00EE5E8B">
+      <w:r>
+        <w:t>Voir disque dur externe « Transfert »</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699EA445" w14:textId="3DAD2A4F" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
+    <w:p w14:paraId="0610DC36" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B43933" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc8287711"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="1" w:name="_Toc8287711"/>
+      <w:r>
         <w:t>P368</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00C03A72">
         <w:t>Documents iconographiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="4FDCC1BB" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="63011306" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
+    <w:p w14:paraId="3B43C331" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -2279,148 +2393,148 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028732E" w:rsidRDefault="0028732E" w:rsidP="0028732E"/>
-    <w:p w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
+    <w:p w14:paraId="31A40BDD" w14:textId="77777777" w:rsidR="0028732E" w:rsidRDefault="0028732E" w:rsidP="0028732E"/>
+    <w:p w14:paraId="7D67E7AF" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
+    <w:p w14:paraId="163032F1" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="00923766"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00B43933" w:rsidP="00923766">
+    <w:p w14:paraId="521EFF85" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="00923766"/>
+    <w:p w14:paraId="0A3D8575" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="7535A1CF" w14:textId="77777777" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00B43933" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc8287712"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc8287712"/>
       <w:r>
         <w:t>P368</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r w:rsidR="00C03A72">
         <w:t>Photographies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="258D66E8" w14:textId="77777777" w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
+    <w:p w14:paraId="3CB18A8E" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
+    <w:p w14:paraId="021D2CE0" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -2430,1251 +2544,1276 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
+    <w:p w14:paraId="344F4533" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA48C7" w:rsidRPr="00A674F8" w:rsidTr="00C11F5D">
+      <w:tr w:rsidR="00AA48C7" w:rsidRPr="00EE5E8B" w14:paraId="42D51419" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
+          <w:p w14:paraId="601E755E" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E57F6F" w:rsidRDefault="00B43933" w:rsidP="00B321DF">
+          <w:p w14:paraId="0B897EB4" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00B43933" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Toc8287713"/>
+            <w:bookmarkStart w:id="3" w:name="_Toc8287713"/>
             <w:r>
               <w:t>P368</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00C03A72">
               <w:t>Hockey</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w:rsidR="00C03A72" w:rsidRDefault="00C03A72" w:rsidP="00C03A72"/>
-          <w:p w:rsidR="00C03A72" w:rsidRDefault="00C03A72" w:rsidP="00B43933">
+          <w:p w14:paraId="34CE73EB" w14:textId="77777777" w:rsidR="00C03A72" w:rsidRDefault="00C03A72" w:rsidP="00C03A72"/>
+          <w:p w14:paraId="6F41BE82" w14:textId="77777777" w:rsidR="00C03A72" w:rsidRDefault="00C03A72" w:rsidP="00B43933">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="_Toc8287714"/>
+            <w:bookmarkStart w:id="4" w:name="_Toc8287714"/>
             <w:r>
               <w:t>P368/A1/1.1 : Équipe intermédiaire de Dolbeau</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
-          <w:p w:rsidR="00C03A72" w:rsidRDefault="00C03A72" w:rsidP="00C03A72">
+          <w:p w14:paraId="48366DA6" w14:textId="77777777" w:rsidR="00C03A72" w:rsidRDefault="00C03A72" w:rsidP="00C03A72">
             <w:r>
               <w:t>1944-1946. Ligue J.K.L.S. Intermédiaire A</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C03A72" w:rsidRDefault="00C03A72" w:rsidP="00C03A72"/>
-          <w:p w:rsidR="00C03A72" w:rsidRDefault="00C03A72" w:rsidP="00B43933">
+          <w:p w14:paraId="6B194CD9" w14:textId="77777777" w:rsidR="00C03A72" w:rsidRDefault="00C03A72" w:rsidP="00C03A72"/>
+          <w:p w14:paraId="44A60EFA" w14:textId="77777777" w:rsidR="00C03A72" w:rsidRDefault="00C03A72" w:rsidP="00B43933">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="6" w:name="_Toc8287715"/>
+            <w:bookmarkStart w:id="5" w:name="_Toc8287715"/>
             <w:r>
               <w:t>P368/A1/1.2 : Castors de Dolbeau</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
-          <w:p w:rsidR="00C03A72" w:rsidRDefault="006A75D4" w:rsidP="00C03A72">
+          <w:p w14:paraId="31996743" w14:textId="77777777" w:rsidR="00C03A72" w:rsidRDefault="006A75D4" w:rsidP="00C03A72">
             <w:r>
               <w:t xml:space="preserve">1946-1992. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006A75D4" w:rsidRDefault="006A75D4" w:rsidP="00C03A72">
+          <w:p w14:paraId="651B3208" w14:textId="77777777" w:rsidR="006A75D4" w:rsidRDefault="006A75D4" w:rsidP="00C03A72">
             <w:r>
               <w:t>1946-1955 Ligue régionale, ligue L.H.S.S.L. Senior</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006A75D4" w:rsidRDefault="006A75D4" w:rsidP="00C03A72">
+          <w:p w14:paraId="5F5B3BB0" w14:textId="77777777" w:rsidR="006A75D4" w:rsidRDefault="006A75D4" w:rsidP="00C03A72">
             <w:r>
               <w:t>1956-1992 Castors Junior (Ligue de hockey junior régionale)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006A75D4" w:rsidRDefault="006A75D4" w:rsidP="00C03A72">
+          <w:p w14:paraId="4A0DC686" w14:textId="77777777" w:rsidR="006A75D4" w:rsidRDefault="006A75D4" w:rsidP="00C03A72">
             <w:r>
               <w:t>1977-1978, 1986 à aujourd’hui Castors Midget (Tournoi Michel Goulet, etc.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D3C5F" w:rsidRDefault="002D3C5F" w:rsidP="00C03A72"/>
-          <w:p w:rsidR="002D3C5F" w:rsidRDefault="002D3C5F" w:rsidP="00B43933">
+          <w:p w14:paraId="0D85D8A0" w14:textId="77777777" w:rsidR="002D3C5F" w:rsidRDefault="002D3C5F" w:rsidP="00C03A72"/>
+          <w:p w14:paraId="62D432B6" w14:textId="77777777" w:rsidR="002D3C5F" w:rsidRDefault="002D3C5F" w:rsidP="00B43933">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="_Toc8287716"/>
+            <w:bookmarkStart w:id="6" w:name="_Toc8287716"/>
             <w:r>
               <w:t>P368/A1/1.3 : Barons de Dolbeau</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
-          <w:p w:rsidR="002D3C5F" w:rsidRDefault="002D3C5F" w:rsidP="00C03A72">
+          <w:p w14:paraId="01AA5FFD" w14:textId="77777777" w:rsidR="002D3C5F" w:rsidRDefault="002D3C5F" w:rsidP="00C03A72">
             <w:r>
               <w:t>1967-1968, 1971-1972 Barons sénior de Dolbeau</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008E07AA" w:rsidRDefault="008E07AA" w:rsidP="00C03A72"/>
-          <w:p w:rsidR="008E07AA" w:rsidRDefault="008E07AA" w:rsidP="00B43933">
+          <w:p w14:paraId="003127A8" w14:textId="77777777" w:rsidR="008E07AA" w:rsidRDefault="008E07AA" w:rsidP="00C03A72"/>
+          <w:p w14:paraId="78CB1B17" w14:textId="77777777" w:rsidR="008E07AA" w:rsidRDefault="008E07AA" w:rsidP="00B43933">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="8" w:name="_Toc8287717"/>
+            <w:bookmarkStart w:id="7" w:name="_Toc8287717"/>
             <w:r>
               <w:t>P368/A1/1.4 : Collège de Saint-Tharcisius</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
-          <w:p w:rsidR="008E07AA" w:rsidRDefault="008E07AA" w:rsidP="00C03A72"/>
-          <w:p w:rsidR="008E07AA" w:rsidRDefault="008E07AA" w:rsidP="00B43933">
+          <w:p w14:paraId="22DB4800" w14:textId="77777777" w:rsidR="008E07AA" w:rsidRDefault="008E07AA" w:rsidP="00C03A72"/>
+          <w:p w14:paraId="5165DB07" w14:textId="77777777" w:rsidR="008E07AA" w:rsidRDefault="008E07AA" w:rsidP="00B43933">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="9" w:name="_Toc8287718"/>
+            <w:bookmarkStart w:id="8" w:name="_Toc8287718"/>
             <w:r>
               <w:t>P368/A1/1.5 : Rockets de Dolbeau</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
-          <w:p w:rsidR="008E07AA" w:rsidRDefault="008E07AA" w:rsidP="00C03A72"/>
-          <w:p w:rsidR="008E07AA" w:rsidRPr="00C03A72" w:rsidRDefault="008E07AA" w:rsidP="00B43933">
+          <w:p w14:paraId="4B9069C5" w14:textId="77777777" w:rsidR="008E07AA" w:rsidRDefault="008E07AA" w:rsidP="00C03A72"/>
+          <w:p w14:paraId="7E367651" w14:textId="77777777" w:rsidR="008E07AA" w:rsidRPr="00C03A72" w:rsidRDefault="008E07AA" w:rsidP="00B43933">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="10" w:name="_Toc8287719"/>
+            <w:bookmarkStart w:id="9" w:name="_Toc8287719"/>
             <w:r>
               <w:t>P368/A1/1.6 : Les Optimistes de Dolbeau</w:t>
             </w:r>
+            <w:bookmarkEnd w:id="9"/>
+          </w:p>
+          <w:p w14:paraId="0A65F3C5" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0445873D" w14:textId="77777777" w:rsidR="000567F9" w:rsidRPr="00EE5E8B" w:rsidRDefault="000567F9" w:rsidP="0062440D">
+            <w:pPr>
+              <w:pStyle w:val="Niveau4"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="10" w:name="_Toc8287720"/>
+            <w:r w:rsidRPr="00EE5E8B">
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P368/A1/1.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE5E8B">
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7 :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE5E8B">
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mercury</w:t>
+            </w:r>
             <w:bookmarkEnd w:id="10"/>
           </w:p>
-          <w:p w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
+          <w:p w14:paraId="7A61EB40" w14:textId="77777777" w:rsidR="000567F9" w:rsidRPr="00EE5E8B" w:rsidRDefault="000567F9" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
-                <w:lang w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000567F9" w:rsidRDefault="000567F9" w:rsidP="0062440D">
+          <w:p w14:paraId="198AEA04" w14:textId="77777777" w:rsidR="000567F9" w:rsidRPr="00EE5E8B" w:rsidRDefault="000567F9" w:rsidP="0062440D">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
-                <w:lang w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="11" w:name="_Toc8287720"/>
-[...4 lines deleted...]
-              <w:t>P368/A1/1.7 : Mercury</w:t>
+            <w:bookmarkStart w:id="11" w:name="_Toc8287721"/>
+            <w:r w:rsidRPr="00EE5E8B">
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P368/A1/1.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EE5E8B">
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>8 :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EE5E8B">
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lamontagne</w:t>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
-          <w:p w:rsidR="000567F9" w:rsidRDefault="000567F9" w:rsidP="00923766">
+          <w:p w14:paraId="0140675C" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00EE5E8B" w:rsidRDefault="00696AE2" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
-                <w:lang w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000567F9" w:rsidRDefault="000567F9" w:rsidP="0062440D">
+          <w:p w14:paraId="1EC9E7FA" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00EE5E8B" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
-              <w:pStyle w:val="Niveau4"/>
-[...23 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidTr="00C11F5D">
+      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="49E81A5B" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00923766">
+          <w:p w14:paraId="0370E3DB" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00EE5E8B" w:rsidRDefault="00C11F5D" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
-                <w:lang w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F2274F" w:rsidRDefault="00F2274F" w:rsidP="00C11F5D">
+          <w:p w14:paraId="1CE1FF69" w14:textId="77777777" w:rsidR="00F2274F" w:rsidRPr="00EE5E8B" w:rsidRDefault="00F2274F" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="00B43933" w:rsidP="00F2274F">
+          <w:p w14:paraId="25101120" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00B43933" w:rsidP="00F2274F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="13" w:name="_Toc8287722"/>
+            <w:bookmarkStart w:id="12" w:name="_Toc8287722"/>
             <w:r>
               <w:t>P368</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A1/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00C03A72" w:rsidRPr="00C03A72">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Centre </w:t>
             </w:r>
             <w:r w:rsidR="00C03A72" w:rsidRPr="00F2274F">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>sportif</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
-          <w:p w:rsidR="00703FDE" w:rsidRDefault="00703FDE" w:rsidP="00703FDE">
+          <w:p w14:paraId="746DB204" w14:textId="77777777" w:rsidR="00703FDE" w:rsidRDefault="00703FDE" w:rsidP="00703FDE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– 2003-2016. – 27 photographies (dont 26 photocopies) analogiques. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F2274F" w:rsidRDefault="00F2274F" w:rsidP="00F2274F"/>
-          <w:p w:rsidR="00F2274F" w:rsidRPr="00F2274F" w:rsidRDefault="00F2274F" w:rsidP="00F2274F">
+          <w:p w14:paraId="2F5348E7" w14:textId="77777777" w:rsidR="00F2274F" w:rsidRDefault="00F2274F" w:rsidP="00F2274F"/>
+          <w:p w14:paraId="29208CBA" w14:textId="77777777" w:rsidR="00F2274F" w:rsidRPr="00F2274F" w:rsidRDefault="00F2274F" w:rsidP="00F2274F">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="14" w:name="_Toc8287723"/>
+            <w:bookmarkStart w:id="13" w:name="_Toc8287723"/>
             <w:r>
               <w:t>P368/A1/2.1 : Bar Les Castors</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="00F2274F" w:rsidP="00F2274F">
+          <w:p w14:paraId="60C387FF" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00F2274F" w:rsidP="00F2274F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– 2003-2016. – 27 photographies (dont 26 photocopies) analogiques. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00C11F5D">
+          <w:p w14:paraId="484525F7" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00C11F5D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00923766"/>
+          <w:p w14:paraId="1FCE56E4" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00923766"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00F2274F"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00B43933" w:rsidP="00923766">
+    <w:p w14:paraId="6847F15E" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00F2274F"/>
+    <w:p w14:paraId="2B039AF6" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
+    <w:p w14:paraId="445C93DA" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00B43933" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc8287724"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc8287724"/>
       <w:r>
         <w:t>P368</w:t>
       </w:r>
       <w:r w:rsidR="00E57F6F" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A2 </w:t>
       </w:r>
       <w:r w:rsidR="00C03A72">
         <w:t>Cartes de collection</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidR="00C03A72">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+    <w:p w14:paraId="2EA0ECC9" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+    <w:p w14:paraId="6EA8A5A5" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+    <w:p w14:paraId="56E7A7D9" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00881233">
         <w:t xml:space="preserve">des cartes de hockey représentant les joueurs des Castors de Dolbeau de la ligue de hockey senior Saguenay/Lac-Saint-Jean (L.H.S.S.L.) entre 1951-1952 et préparées grâce à une commandite des produits alimentaires Dairy Laval (laiterie). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00881233" w:rsidRDefault="00881233" w:rsidP="00AB6798"/>
-    <w:p w:rsidR="00881233" w:rsidRPr="00881233" w:rsidRDefault="00881233" w:rsidP="00AB6798">
+    <w:p w14:paraId="101F01E2" w14:textId="77777777" w:rsidR="00881233" w:rsidRDefault="00881233" w:rsidP="00AB6798"/>
+    <w:p w14:paraId="1097EA9C" w14:textId="77777777" w:rsidR="00881233" w:rsidRPr="00881233" w:rsidRDefault="00881233" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881233">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Notes :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00881233" w:rsidRDefault="00881233" w:rsidP="00AB6798">
+    <w:p w14:paraId="2F101C4B" w14:textId="77777777" w:rsidR="00881233" w:rsidRDefault="00881233" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Originales et reproductions, version numérique seulement. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00881233" w:rsidRPr="00A674F8" w:rsidRDefault="00881233" w:rsidP="00AB6798">
+    <w:p w14:paraId="181A36E0" w14:textId="77777777" w:rsidR="00881233" w:rsidRPr="00A674F8" w:rsidRDefault="00881233" w:rsidP="00AB6798">
       <w:r>
         <w:t>Disque dur externe.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
+    <w:p w14:paraId="40B7E9BF" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidTr="007F33D1">
+      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="38A93437" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+          <w:p w14:paraId="6A8F0AF8" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00561EAD" w:rsidRDefault="00B43933" w:rsidP="004549ED">
+          <w:p w14:paraId="0CA4A9FB" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00B43933" w:rsidP="004549ED">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="16" w:name="_Toc8287725"/>
+            <w:bookmarkStart w:id="15" w:name="_Toc8287725"/>
             <w:r>
               <w:t>P368</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00C03A72" w:rsidRPr="00C03A72">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Cartes de hockey</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
-          <w:p w:rsidR="009B7CE7" w:rsidRDefault="009B7CE7" w:rsidP="009B7CE7"/>
-          <w:p w:rsidR="009B7CE7" w:rsidRDefault="009B7CE7" w:rsidP="004549ED">
+          <w:p w14:paraId="2419CC84" w14:textId="77777777" w:rsidR="009B7CE7" w:rsidRDefault="009B7CE7" w:rsidP="009B7CE7"/>
+          <w:p w14:paraId="0CC79EA0" w14:textId="77777777" w:rsidR="009B7CE7" w:rsidRDefault="009B7CE7" w:rsidP="004549ED">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="17" w:name="_Toc8287726"/>
+            <w:bookmarkStart w:id="16" w:name="_Toc8287726"/>
             <w:r>
               <w:t xml:space="preserve">P368/A2/1.1 : </w:t>
             </w:r>
             <w:r w:rsidR="002D3C5F">
               <w:t xml:space="preserve">Joueurs des </w:t>
             </w:r>
             <w:r>
               <w:t>Castors de Dolbeau</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
-          <w:p w:rsidR="004549ED" w:rsidRPr="004549ED" w:rsidRDefault="004549ED" w:rsidP="004549ED"/>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+          <w:p w14:paraId="611D1C37" w14:textId="77777777" w:rsidR="004549ED" w:rsidRPr="004549ED" w:rsidRDefault="004549ED" w:rsidP="004549ED"/>
+          <w:p w14:paraId="34D05DBF" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="004549ED" w:rsidRPr="00A674F8" w:rsidRDefault="004549ED" w:rsidP="004549ED">
+    <w:p w14:paraId="4E44F4ED" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
+    <w:p w14:paraId="467504DC" w14:textId="77777777" w:rsidR="00703FDE" w:rsidRDefault="00703FDE" w:rsidP="00923766"/>
+    <w:p w14:paraId="124840D2" w14:textId="77777777" w:rsidR="004549ED" w:rsidRPr="00A674F8" w:rsidRDefault="004549ED" w:rsidP="004549ED">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc8287727"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc8287727"/>
       <w:r>
         <w:t>P368</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Documents administratifs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00454BB7" w:rsidRDefault="00454BB7" w:rsidP="00454BB7">
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="78EB640B" w14:textId="77777777" w:rsidR="00454BB7" w:rsidRDefault="00454BB7" w:rsidP="00454BB7">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>– 2010-2019. – 0,2 cm de documents textuels.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004549ED" w:rsidRDefault="004549ED" w:rsidP="004549ED"/>
-    <w:p w:rsidR="004549ED" w:rsidRPr="00AB6798" w:rsidRDefault="004549ED" w:rsidP="004549ED">
+    <w:p w14:paraId="7969FD31" w14:textId="77777777" w:rsidR="004549ED" w:rsidRDefault="004549ED" w:rsidP="004549ED"/>
+    <w:p w14:paraId="72234319" w14:textId="77777777" w:rsidR="004549ED" w:rsidRPr="00AB6798" w:rsidRDefault="004549ED" w:rsidP="004549ED">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004549ED" w:rsidRPr="00A674F8" w:rsidRDefault="004549ED" w:rsidP="004549ED">
+    <w:p w14:paraId="4DD2117D" w14:textId="77777777" w:rsidR="004549ED" w:rsidRPr="00A674F8" w:rsidRDefault="004549ED" w:rsidP="004549ED">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00BA6FE7">
         <w:t xml:space="preserve">l’historique et une publication du Regroupement des Anciens Castors de Dolbeau-Mistassini. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004549ED" w:rsidRDefault="004549ED" w:rsidP="004549ED"/>
-    <w:p w:rsidR="004549ED" w:rsidRPr="00AB6798" w:rsidRDefault="004549ED" w:rsidP="004549ED">
+    <w:p w14:paraId="0EF5C88C" w14:textId="77777777" w:rsidR="004549ED" w:rsidRDefault="004549ED" w:rsidP="004549ED"/>
+    <w:p w14:paraId="061B5810" w14:textId="77777777" w:rsidR="004549ED" w:rsidRPr="00AB6798" w:rsidRDefault="004549ED" w:rsidP="004549ED">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004549ED" w:rsidRDefault="00BA6FE7" w:rsidP="004549ED">
+    <w:p w14:paraId="620E0FF0" w14:textId="77777777" w:rsidR="004549ED" w:rsidRDefault="00BA6FE7" w:rsidP="004549ED">
       <w:r>
         <w:t>Originaux.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA6FE7" w:rsidRPr="00A674F8" w:rsidRDefault="00BA6FE7" w:rsidP="004549ED">
+    <w:p w14:paraId="508657E2" w14:textId="77777777" w:rsidR="00BA6FE7" w:rsidRPr="00A674F8" w:rsidRDefault="00BA6FE7" w:rsidP="004549ED">
       <w:r>
         <w:t>Boîte 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004549ED" w:rsidRPr="00A674F8" w:rsidRDefault="004549ED" w:rsidP="004549ED"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="004549ED" w:rsidRPr="00A674F8" w:rsidRDefault="004549ED" w:rsidP="004549ED">
+    <w:p w14:paraId="4CE64FF1" w14:textId="77777777" w:rsidR="004549ED" w:rsidRPr="00A674F8" w:rsidRDefault="004549ED" w:rsidP="004549ED"/>
+    <w:p w14:paraId="3A95BE65" w14:textId="77777777" w:rsidR="004549ED" w:rsidRPr="00A674F8" w:rsidRDefault="004549ED" w:rsidP="004549ED"/>
+    <w:p w14:paraId="1DB60D79" w14:textId="77777777" w:rsidR="004549ED" w:rsidRPr="00A674F8" w:rsidRDefault="004549ED" w:rsidP="004549ED">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc8287728"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc8287728"/>
       <w:r>
         <w:t>P368</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r>
         <w:t>Historique et structure</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00454BB7" w:rsidRDefault="00454BB7" w:rsidP="00454BB7">
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="6C2F9A32" w14:textId="77777777" w:rsidR="00454BB7" w:rsidRDefault="00454BB7" w:rsidP="00454BB7">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>– 2019. – 0,1 cm de documents textuels.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004549ED" w:rsidRDefault="004549ED" w:rsidP="004549ED"/>
-    <w:p w:rsidR="004549ED" w:rsidRPr="00AB6798" w:rsidRDefault="004549ED" w:rsidP="004549ED">
+    <w:p w14:paraId="793B55B0" w14:textId="77777777" w:rsidR="004549ED" w:rsidRDefault="004549ED" w:rsidP="004549ED"/>
+    <w:p w14:paraId="745345EF" w14:textId="77777777" w:rsidR="004549ED" w:rsidRPr="00AB6798" w:rsidRDefault="004549ED" w:rsidP="004549ED">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004549ED" w:rsidRPr="00A674F8" w:rsidRDefault="004549ED" w:rsidP="004549ED">
+    <w:p w14:paraId="39AECB8C" w14:textId="77777777" w:rsidR="004549ED" w:rsidRPr="00A674F8" w:rsidRDefault="004549ED" w:rsidP="004549ED">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00F5147E">
         <w:t xml:space="preserve">des documents relatant l’historique du Regroupement des Anciens Castors de Dolbeau-Mistassini. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004549ED" w:rsidRPr="00A674F8" w:rsidRDefault="004549ED" w:rsidP="004549ED"/>
+    <w:p w14:paraId="01C39F17" w14:textId="77777777" w:rsidR="004549ED" w:rsidRPr="00A674F8" w:rsidRDefault="004549ED" w:rsidP="004549ED"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004549ED" w:rsidRPr="00A674F8" w:rsidTr="001E50A1">
+      <w:tr w:rsidR="004549ED" w:rsidRPr="00A674F8" w14:paraId="199B6A7F" w14:textId="77777777" w:rsidTr="001E50A1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004549ED" w:rsidRPr="00A674F8" w:rsidRDefault="004549ED" w:rsidP="001E50A1">
+          <w:p w14:paraId="48BAF80B" w14:textId="77777777" w:rsidR="004549ED" w:rsidRPr="00A674F8" w:rsidRDefault="004549ED" w:rsidP="001E50A1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004549ED" w:rsidRDefault="004549ED" w:rsidP="001E50A1">
+          <w:p w14:paraId="47CA8ACD" w14:textId="77777777" w:rsidR="004549ED" w:rsidRDefault="004549ED" w:rsidP="001E50A1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="20" w:name="_Toc8287729"/>
+            <w:bookmarkStart w:id="19" w:name="_Toc8287729"/>
             <w:r>
               <w:t>P368</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Historique</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
-          <w:p w:rsidR="004549ED" w:rsidRDefault="004549ED" w:rsidP="004549ED">
+          <w:p w14:paraId="403BABEC" w14:textId="77777777" w:rsidR="004549ED" w:rsidRDefault="004549ED" w:rsidP="004549ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– 2019. – 3 pages de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004549ED" w:rsidRDefault="004549ED" w:rsidP="004549ED">
+          <w:p w14:paraId="4C3F4138" w14:textId="77777777" w:rsidR="004549ED" w:rsidRDefault="004549ED" w:rsidP="004549ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004549ED" w:rsidRPr="004549ED" w:rsidRDefault="004549ED" w:rsidP="004549ED">
+          <w:p w14:paraId="31B5DBEF" w14:textId="77777777" w:rsidR="004549ED" w:rsidRPr="004549ED" w:rsidRDefault="004549ED" w:rsidP="004549ED">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004549ED">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004549ED" w:rsidRDefault="004549ED" w:rsidP="004549ED">
+          <w:p w14:paraId="28C32A74" w14:textId="77777777" w:rsidR="004549ED" w:rsidRDefault="004549ED" w:rsidP="004549ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce dossier comprend un historique du Regroupement des Anciens Castors de Dolbeau-Mistassini. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004549ED" w:rsidRDefault="004549ED" w:rsidP="004549ED">
+          <w:p w14:paraId="62407AAE" w14:textId="77777777" w:rsidR="004549ED" w:rsidRDefault="004549ED" w:rsidP="004549ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004549ED" w:rsidRPr="004549ED" w:rsidRDefault="004549ED" w:rsidP="004549ED">
+          <w:p w14:paraId="5EAF5D8B" w14:textId="77777777" w:rsidR="004549ED" w:rsidRPr="004549ED" w:rsidRDefault="004549ED" w:rsidP="004549ED">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004549ED">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004549ED" w:rsidRDefault="004549ED" w:rsidP="004549ED">
+          <w:p w14:paraId="08A492C3" w14:textId="77777777" w:rsidR="004549ED" w:rsidRDefault="004549ED" w:rsidP="004549ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Original. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004549ED" w:rsidRDefault="004549ED" w:rsidP="004549ED">
+          <w:p w14:paraId="2C9F0095" w14:textId="77777777" w:rsidR="004549ED" w:rsidRDefault="004549ED" w:rsidP="004549ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Boîte 1. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004549ED" w:rsidRPr="00A674F8" w:rsidRDefault="004549ED" w:rsidP="004549ED">
+          <w:p w14:paraId="6AE62161" w14:textId="77777777" w:rsidR="004549ED" w:rsidRPr="00A674F8" w:rsidRDefault="004549ED" w:rsidP="004549ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004549ED" w:rsidRDefault="004549ED" w:rsidP="00923766"/>
-    <w:p w:rsidR="004549ED" w:rsidRPr="00A674F8" w:rsidRDefault="004549ED" w:rsidP="004549ED">
+    <w:p w14:paraId="7A513F1C" w14:textId="77777777" w:rsidR="004549ED" w:rsidRDefault="004549ED" w:rsidP="00923766"/>
+    <w:p w14:paraId="19EEFF20" w14:textId="77777777" w:rsidR="004549ED" w:rsidRPr="00A674F8" w:rsidRDefault="004549ED" w:rsidP="004549ED">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc8287730"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc8287730"/>
       <w:r>
         <w:t>P368</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:t>B2</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00426E8D">
         <w:t>Publications</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00454BB7" w:rsidRDefault="00454BB7" w:rsidP="00454BB7">
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="00BE1C1C" w14:textId="77777777" w:rsidR="00454BB7" w:rsidRDefault="00454BB7" w:rsidP="00454BB7">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>– 2010. – 0,1 cm de documents textuels.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004549ED" w:rsidRDefault="004549ED" w:rsidP="004549ED"/>
-    <w:p w:rsidR="004549ED" w:rsidRPr="00AB6798" w:rsidRDefault="004549ED" w:rsidP="004549ED">
+    <w:p w14:paraId="18491B77" w14:textId="77777777" w:rsidR="004549ED" w:rsidRDefault="004549ED" w:rsidP="004549ED"/>
+    <w:p w14:paraId="47AF6E09" w14:textId="77777777" w:rsidR="004549ED" w:rsidRPr="00AB6798" w:rsidRDefault="004549ED" w:rsidP="004549ED">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004549ED" w:rsidRPr="00A674F8" w:rsidRDefault="004549ED" w:rsidP="004549ED">
+    <w:p w14:paraId="301D3164" w14:textId="77777777" w:rsidR="004549ED" w:rsidRPr="00A674F8" w:rsidRDefault="004549ED" w:rsidP="004549ED">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00F5147E">
         <w:t xml:space="preserve">les publications annuelles du Regroupement des Anciens Castors de Dolbeau-Mistassini, lesquelles seront ajoutées graduellement par le donateur du fonds d’archives. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004549ED" w:rsidRPr="00A674F8" w:rsidRDefault="004549ED" w:rsidP="004549ED"/>
+    <w:p w14:paraId="6AFC8A83" w14:textId="77777777" w:rsidR="004549ED" w:rsidRPr="00A674F8" w:rsidRDefault="004549ED" w:rsidP="004549ED"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004549ED" w:rsidRPr="00A674F8" w:rsidTr="001E50A1">
+      <w:tr w:rsidR="004549ED" w:rsidRPr="00A674F8" w14:paraId="71E69E44" w14:textId="77777777" w:rsidTr="001E50A1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004549ED" w:rsidRPr="00A674F8" w:rsidRDefault="004549ED" w:rsidP="001E50A1">
+          <w:p w14:paraId="755AC4D7" w14:textId="77777777" w:rsidR="004549ED" w:rsidRPr="00A674F8" w:rsidRDefault="004549ED" w:rsidP="001E50A1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004549ED" w:rsidRDefault="004549ED" w:rsidP="001E50A1">
+          <w:p w14:paraId="363E52AF" w14:textId="77777777" w:rsidR="004549ED" w:rsidRDefault="004549ED" w:rsidP="001E50A1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="22" w:name="_Toc8287731"/>
+            <w:bookmarkStart w:id="21" w:name="_Toc8287731"/>
             <w:r>
               <w:t>P368</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00426E8D">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00426E8D">
               <w:t>Bulletins</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
-          <w:p w:rsidR="004549ED" w:rsidRDefault="004549ED" w:rsidP="001E50A1">
+          <w:p w14:paraId="0FF6D0AE" w14:textId="77777777" w:rsidR="004549ED" w:rsidRDefault="004549ED" w:rsidP="001E50A1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– 201</w:t>
             </w:r>
             <w:r w:rsidR="00426E8D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="00426E8D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,1 cm</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004549ED" w:rsidRDefault="004549ED" w:rsidP="001E50A1">
+          <w:p w14:paraId="0AB0532B" w14:textId="77777777" w:rsidR="004549ED" w:rsidRDefault="004549ED" w:rsidP="001E50A1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004549ED" w:rsidRPr="004549ED" w:rsidRDefault="004549ED" w:rsidP="001E50A1">
+          <w:p w14:paraId="297355B0" w14:textId="77777777" w:rsidR="004549ED" w:rsidRPr="004549ED" w:rsidRDefault="004549ED" w:rsidP="001E50A1">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004549ED">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004549ED" w:rsidRDefault="004549ED" w:rsidP="001E50A1">
+          <w:p w14:paraId="48AB1C33" w14:textId="77777777" w:rsidR="004549ED" w:rsidRDefault="004549ED" w:rsidP="001E50A1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ce dossier comprend u</w:t>
             </w:r>
             <w:r w:rsidR="00426E8D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">n bulletin d’informations publié par le Regroupement des Anciens Castors de Dolbeau-Mistassini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004549ED" w:rsidRDefault="004549ED" w:rsidP="001E50A1">
+          <w:p w14:paraId="6765B381" w14:textId="77777777" w:rsidR="004549ED" w:rsidRDefault="004549ED" w:rsidP="001E50A1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004549ED" w:rsidRPr="004549ED" w:rsidRDefault="004549ED" w:rsidP="001E50A1">
+          <w:p w14:paraId="43A45A0B" w14:textId="77777777" w:rsidR="004549ED" w:rsidRPr="004549ED" w:rsidRDefault="004549ED" w:rsidP="001E50A1">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004549ED">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004549ED" w:rsidRDefault="004549ED" w:rsidP="001E50A1">
+          <w:p w14:paraId="131F2D58" w14:textId="77777777" w:rsidR="004549ED" w:rsidRDefault="004549ED" w:rsidP="001E50A1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Original. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004549ED" w:rsidRDefault="004549ED" w:rsidP="001E50A1">
+          <w:p w14:paraId="2E1B382D" w14:textId="77777777" w:rsidR="004549ED" w:rsidRDefault="004549ED" w:rsidP="001E50A1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Boîte 1. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F5147E" w:rsidRDefault="00F5147E" w:rsidP="001E50A1">
+          <w:p w14:paraId="6546DA75" w14:textId="77777777" w:rsidR="00F5147E" w:rsidRDefault="00F5147E" w:rsidP="001E50A1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004549ED" w:rsidRPr="00A674F8" w:rsidRDefault="004549ED" w:rsidP="001E50A1">
+          <w:p w14:paraId="6A37989D" w14:textId="77777777" w:rsidR="004549ED" w:rsidRPr="00A674F8" w:rsidRDefault="004549ED" w:rsidP="001E50A1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004549ED" w:rsidRPr="00A674F8" w:rsidRDefault="004549ED" w:rsidP="00923766"/>
+    <w:p w14:paraId="375291BC" w14:textId="77777777" w:rsidR="004549ED" w:rsidRPr="00A674F8" w:rsidRDefault="004549ED" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="004549ED" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008F7824" w:rsidRDefault="008F7824" w:rsidP="00923766">
+    <w:p w14:paraId="09BFAD4A" w14:textId="77777777" w:rsidR="00E8426A" w:rsidRDefault="00E8426A" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008F7824" w:rsidRDefault="008F7824" w:rsidP="00923766">
+    <w:p w14:paraId="395FE1AC" w14:textId="77777777" w:rsidR="00E8426A" w:rsidRDefault="00E8426A" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31815D5E" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69904029" wp14:editId="5DFA4972">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm flipV="1">
                         <a:off x="0" y="0"/>
                         <a:ext cx="5467350" cy="45085"/>
                       </a:xfrm>
                       <a:prstGeom prst="flowChartDecision">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:pattFill prst="ltHorz">
                         <a:fgClr>
                           <a:srgbClr val="000000"/>
                         </a:fgClr>
                         <a:bgClr>
@@ -3699,130 +3838,130 @@
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="50C7CF1E" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
             </v:shapetype>
             <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMQZZE2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddRbIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahR&#10;cDzs3jIQPmgyuneECr7Rw7p8fip0btxEFd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppR&#10;T1xue7lIkqW0uiNeaPWAHy3WX/urVbCrzNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeS&#10;mc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AID0Qf/FAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAExBlkTZAAAAAwEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" fillcolor="black" stroked="f">
               <v:fill r:id="rId1" o:title="" type="pattern"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00F41408" w:rsidRPr="009D2B71" w:rsidRDefault="00F41408" w:rsidP="00923766">
+  <w:p w14:paraId="4AE7AD99" w14:textId="77777777" w:rsidR="00F41408" w:rsidRPr="009D2B71" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>P3</w:t>
     </w:r>
     <w:r w:rsidR="00C03A72">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>68 Fonds Paul Ménard</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008D64A5" w:rsidRPr="008D64A5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
+  <w:p w14:paraId="34FBA73E" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008F7824" w:rsidRDefault="008F7824" w:rsidP="00923766">
+    <w:p w14:paraId="16EC754E" w14:textId="77777777" w:rsidR="00E8426A" w:rsidRDefault="00E8426A" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008F7824" w:rsidRDefault="008F7824" w:rsidP="00923766">
+    <w:p w14:paraId="702D00F0" w14:textId="77777777" w:rsidR="00E8426A" w:rsidRDefault="00E8426A" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01F71760"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58DA2118"/>
     <w:lvl w:ilvl="0" w:tplc="73946A82">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4003,116 +4142,119 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1774085015">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1126386212">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="156"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000567F9"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000E44D9"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="00191D03"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="002D3C5F"/>
     <w:rsid w:val="002D5626"/>
+    <w:rsid w:val="002F07D4"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="00326C82"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="00426E8D"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="004549ED"/>
     <w:rsid w:val="00454BB7"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="00501A99"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
@@ -4188,100 +4330,102 @@
     <w:rsid w:val="00C40995"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C817ED"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D31A27"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00D777D6"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E149A0"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E57F6F"/>
+    <w:rsid w:val="00E8426A"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
+    <w:rsid w:val="00EE5E8B"/>
     <w:rsid w:val="00F16783"/>
     <w:rsid w:val="00F2274F"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F41408"/>
     <w:rsid w:val="00F43CBC"/>
     <w:rsid w:val="00F5147E"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-[...1 lines deleted...]
-  <w14:docId w14:val="75EF7039"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="7339C0D8"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5133,82 +5277,82 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5541,70 +5685,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>6034</Characters>
+  <Pages>1</Pages>
+  <Words>1172</Words>
+  <Characters>6451</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>53</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7117</CharactersWithSpaces>
+  <CharactersWithSpaces>7608</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>