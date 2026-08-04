--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2D53A3C2" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="007C56C4">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>serge lavertu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CBE1C0B" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="007C56C4">
         <w:t>365</w:t>
       </w:r>
@@ -251,54 +251,50 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Traité entre le</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C56C4">
         <w:t>29 janvier 2019</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> et le </w:t>
       </w:r>
       <w:r w:rsidR="00327F53">
         <w:t xml:space="preserve">16 </w:t>
       </w:r>
       <w:r>
         <w:t>février 2019</w:t>
       </w:r>
       <w:r w:rsidR="00327F53">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00327F53">
         <w:br/>
-      </w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="00327F53">
         <w:t>ainsi que le 5 juillet 2019 pour les ajouts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2272B140" w14:textId="77777777" w:rsidR="00E922CE" w:rsidRDefault="00E922CE" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25069A20" w14:textId="77777777" w:rsidR="00E922CE" w:rsidRDefault="00E922CE" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>La numérisation du document audiovisuel a été effectué</w:t>
       </w:r>
       <w:r w:rsidR="007A19D0">
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A19D0">
         <w:br/>
       </w:r>
       <w:r>
@@ -347,51 +343,51 @@
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \t "Titre 3;3;Titre 4;4;Titre 5;5;Niveau 3;3;Niveau 4;4;Niveau 5;3" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc868907" w:history="1">
         <w:r w:rsidR="00AF2DB3" w:rsidRPr="00356E0F">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="00AF2DB3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00AF2DB3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00AF2DB3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc868907 \h </w:instrText>
         </w:r>
@@ -402,1329 +398,1328 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00AF2DB3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00AF2DB3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00AF2DB3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12F8FE5B" w14:textId="77777777" w:rsidR="00AF2DB3" w:rsidRDefault="003C2F11">
+    <w:p w14:paraId="12F8FE5B" w14:textId="77777777" w:rsidR="00AF2DB3" w:rsidRDefault="00AF2DB3">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc868908" w:history="1">
-        <w:r w:rsidR="00AF2DB3" w:rsidRPr="00356E0F">
+        <w:r w:rsidRPr="00356E0F">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P365/A Documents iconographiques</w:t>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc868908 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7542A333" w14:textId="77777777" w:rsidR="00AF2DB3" w:rsidRDefault="003C2F11">
+    <w:p w14:paraId="7542A333" w14:textId="77777777" w:rsidR="00AF2DB3" w:rsidRDefault="00AF2DB3">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc868909" w:history="1">
-        <w:r w:rsidR="00AF2DB3" w:rsidRPr="00356E0F">
+        <w:r w:rsidRPr="00356E0F">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P365/A1 Photographies</w:t>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc868909 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="187BD9EF" w14:textId="77777777" w:rsidR="00AF2DB3" w:rsidRDefault="003C2F11">
+    <w:p w14:paraId="187BD9EF" w14:textId="77777777" w:rsidR="00AF2DB3" w:rsidRDefault="00AF2DB3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc868910" w:history="1">
-        <w:r w:rsidR="00AF2DB3" w:rsidRPr="00356E0F">
+        <w:r w:rsidRPr="00356E0F">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P365/A1/1 : Drave en forêt</w:t>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc868910 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="626469C8" w14:textId="77777777" w:rsidR="00AF2DB3" w:rsidRDefault="003C2F11">
+    <w:p w14:paraId="626469C8" w14:textId="77777777" w:rsidR="00AF2DB3" w:rsidRDefault="00AF2DB3">
       <w:pPr>
         <w:pStyle w:val="TM4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc868911" w:history="1">
-        <w:r w:rsidR="00AF2DB3" w:rsidRPr="00356E0F">
+        <w:r w:rsidRPr="00356E0F">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P365/A1/1.1 : Camp aux 6 milles</w:t>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc868911 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="413B1431" w14:textId="77777777" w:rsidR="00AF2DB3" w:rsidRDefault="003C2F11">
+    <w:p w14:paraId="413B1431" w14:textId="77777777" w:rsidR="00AF2DB3" w:rsidRDefault="00AF2DB3">
       <w:pPr>
         <w:pStyle w:val="TM4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc868912" w:history="1">
-        <w:r w:rsidR="00AF2DB3" w:rsidRPr="00356E0F">
+        <w:r w:rsidRPr="00356E0F">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P365/A1/1.2 : Dépôt du lac Tchitogama</w:t>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc868912 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12828348" w14:textId="77777777" w:rsidR="00AF2DB3" w:rsidRDefault="003C2F11">
+    <w:p w14:paraId="12828348" w14:textId="77777777" w:rsidR="00AF2DB3" w:rsidRDefault="00AF2DB3">
       <w:pPr>
         <w:pStyle w:val="TM4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc868913" w:history="1">
-        <w:r w:rsidR="00AF2DB3" w:rsidRPr="00356E0F">
+        <w:r w:rsidRPr="00356E0F">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P365/A1/1.3 : Chute des Passes-Dangereuses</w:t>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc868913 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33F30EB7" w14:textId="77777777" w:rsidR="00AF2DB3" w:rsidRDefault="003C2F11">
+    <w:p w14:paraId="33F30EB7" w14:textId="77777777" w:rsidR="00AF2DB3" w:rsidRDefault="00AF2DB3">
       <w:pPr>
         <w:pStyle w:val="TM4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc868914" w:history="1">
-        <w:r w:rsidR="00AF2DB3" w:rsidRPr="00356E0F">
+        <w:r w:rsidRPr="00356E0F">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P365/A1/1.4 : Barrages de la Chute-du-Diable</w:t>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc868914 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E8846BE" w14:textId="77777777" w:rsidR="00AF2DB3" w:rsidRDefault="003C2F11">
+    <w:p w14:paraId="0E8846BE" w14:textId="77777777" w:rsidR="00AF2DB3" w:rsidRDefault="00AF2DB3">
       <w:pPr>
         <w:pStyle w:val="TM4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc868915" w:history="1">
-        <w:r w:rsidR="00AF2DB3" w:rsidRPr="00356E0F">
+        <w:r w:rsidRPr="00356E0F">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P365/A1/1.5 : Barrage Chute-de-la-Savane</w:t>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc868915 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D0EACB6" w14:textId="77777777" w:rsidR="00AF2DB3" w:rsidRDefault="003C2F11">
+    <w:p w14:paraId="1D0EACB6" w14:textId="77777777" w:rsidR="00AF2DB3" w:rsidRDefault="00AF2DB3">
       <w:pPr>
         <w:pStyle w:val="TM4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc868916" w:history="1">
-        <w:r w:rsidR="00AF2DB3" w:rsidRPr="00356E0F">
+        <w:r w:rsidRPr="00356E0F">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P365/A1/1.6 : Barrage Péribonka 4</w:t>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc868916 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="570472BF" w14:textId="77777777" w:rsidR="00AF2DB3" w:rsidRDefault="003C2F11">
+    <w:p w14:paraId="570472BF" w14:textId="77777777" w:rsidR="00AF2DB3" w:rsidRDefault="00AF2DB3">
       <w:pPr>
         <w:pStyle w:val="TM4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc868917" w:history="1">
-        <w:r w:rsidR="00AF2DB3" w:rsidRPr="00356E0F">
+        <w:r w:rsidRPr="00356E0F">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P365/A1/1.7 : Chargement du bois à la rivière Péribonka</w:t>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc868917 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="60B2DECE" w14:textId="77777777" w:rsidR="00AF2DB3" w:rsidRDefault="003C2F11">
+    <w:p w14:paraId="60B2DECE" w14:textId="77777777" w:rsidR="00AF2DB3" w:rsidRDefault="00AF2DB3">
       <w:pPr>
         <w:pStyle w:val="TM4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc868918" w:history="1">
-        <w:r w:rsidR="00AF2DB3" w:rsidRPr="00356E0F">
+        <w:r w:rsidRPr="00356E0F">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P365/A1/1.8 : Camp temporaire à la rivière Péribonka</w:t>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc868918 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="491A615F" w14:textId="77777777" w:rsidR="00AF2DB3" w:rsidRDefault="003C2F11">
+    <w:p w14:paraId="491A615F" w14:textId="77777777" w:rsidR="00AF2DB3" w:rsidRDefault="00AF2DB3">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc868919" w:history="1">
-        <w:r w:rsidR="00AF2DB3" w:rsidRPr="00356E0F">
+        <w:r w:rsidRPr="00356E0F">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P365/B Documents cartographiques</w:t>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc868919 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14165FDE" w14:textId="77777777" w:rsidR="00AF2DB3" w:rsidRDefault="003C2F11">
+    <w:p w14:paraId="14165FDE" w14:textId="77777777" w:rsidR="00AF2DB3" w:rsidRDefault="00AF2DB3">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc868920" w:history="1">
-        <w:r w:rsidR="00AF2DB3" w:rsidRPr="00356E0F">
+        <w:r w:rsidRPr="00356E0F">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P365/B1 Cartographie</w:t>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc868920 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="39687FC5" w14:textId="77777777" w:rsidR="00AF2DB3" w:rsidRDefault="003C2F11">
+    <w:p w14:paraId="39687FC5" w14:textId="77777777" w:rsidR="00AF2DB3" w:rsidRDefault="00AF2DB3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc868921" w:history="1">
-        <w:r w:rsidR="00AF2DB3" w:rsidRPr="00356E0F">
+        <w:r w:rsidRPr="00356E0F">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P365/B1/1 : Rivière Péribonka</w:t>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc868921 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78FA8447" w14:textId="77777777" w:rsidR="00AF2DB3" w:rsidRDefault="003C2F11">
+    <w:p w14:paraId="78FA8447" w14:textId="77777777" w:rsidR="00AF2DB3" w:rsidRDefault="00AF2DB3">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc868922" w:history="1">
-        <w:r w:rsidR="00AF2DB3" w:rsidRPr="00356E0F">
+        <w:r w:rsidRPr="00356E0F">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P365/C Documents audiovisuels</w:t>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc868922 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3DB17E38" w14:textId="77777777" w:rsidR="00AF2DB3" w:rsidRDefault="003C2F11">
+    <w:p w14:paraId="3DB17E38" w14:textId="77777777" w:rsidR="00AF2DB3" w:rsidRDefault="00AF2DB3">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc868923" w:history="1">
-        <w:r w:rsidR="00AF2DB3" w:rsidRPr="00356E0F">
+        <w:r w:rsidRPr="00356E0F">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P365/C1 Images en mouvement</w:t>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc868923 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5D440FDF" w14:textId="77777777" w:rsidR="00AF2DB3" w:rsidRDefault="003C2F11">
+    <w:p w14:paraId="5D440FDF" w14:textId="77777777" w:rsidR="00AF2DB3" w:rsidRDefault="00AF2DB3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc868924" w:history="1">
-        <w:r w:rsidR="00AF2DB3" w:rsidRPr="00356E0F">
+        <w:r w:rsidRPr="00356E0F">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P365/C1/1 : Drave</w:t>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc868924 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
-        <w:r w:rsidR="00AF2DB3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1721BC93" w14:textId="77777777" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00C51B3F" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00BD4041" w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="044C0FB9" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc868907"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc868907"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="7503E826" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31EDDFA2" w14:textId="4B51976A" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
+    <w:p w14:paraId="31EDDFA2" w14:textId="6E560D13" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="007C56C4">
         <w:t>365</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="007C56C4">
         <w:t>Serge Lavertu</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidR="00493800" w:rsidRPr="00493800">
         <w:t>1970-1997</w:t>
       </w:r>
       <w:r w:rsidR="001153BB" w:rsidRPr="00493800">
@@ -1736,51 +1731,57 @@
       <w:r w:rsidR="00B148D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00263C2F">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00AC6890">
         <w:t>09</w:t>
       </w:r>
       <w:r w:rsidR="00263C2F">
         <w:t xml:space="preserve"> photographies numériques. </w:t>
       </w:r>
       <w:r w:rsidR="00263C2F" w:rsidRPr="00D70DF6">
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="00D70DF6">
         <w:t>42</w:t>
       </w:r>
       <w:r w:rsidR="00263C2F" w:rsidRPr="00D70DF6">
         <w:t xml:space="preserve"> cartes</w:t>
       </w:r>
       <w:r w:rsidR="00493800" w:rsidRPr="00D70DF6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00493800" w:rsidRPr="00493800">
-        <w:t>(numérisées)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD67C1">
+        <w:t xml:space="preserve">reproductions </w:t>
+      </w:r>
+      <w:r w:rsidR="00493800" w:rsidRPr="00493800">
+        <w:t>numérisées)</w:t>
       </w:r>
       <w:r w:rsidR="00263C2F" w:rsidRPr="00493800">
         <w:t xml:space="preserve">. – </w:t>
       </w:r>
       <w:r w:rsidR="00493800" w:rsidRPr="00493800">
         <w:t>1 </w:t>
       </w:r>
       <w:r w:rsidR="00263C2F" w:rsidRPr="00493800">
         <w:t xml:space="preserve">heure, </w:t>
       </w:r>
       <w:r w:rsidR="00493800" w:rsidRPr="00493800">
         <w:t>37</w:t>
       </w:r>
       <w:r w:rsidR="00263C2F" w:rsidRPr="00493800">
         <w:t xml:space="preserve"> minutes et </w:t>
       </w:r>
       <w:r w:rsidR="00493800" w:rsidRPr="00493800">
         <w:t>32</w:t>
       </w:r>
       <w:r w:rsidR="00263C2F" w:rsidRPr="00493800">
         <w:t xml:space="preserve"> secondes d’images en mouvement</w:t>
       </w:r>
       <w:r w:rsidR="00493800">
         <w:t xml:space="preserve"> (fichier numérique). </w:t>
       </w:r>
@@ -1886,104 +1887,259 @@
       <w:r w:rsidR="00F17064">
         <w:t xml:space="preserve">photographies de </w:t>
       </w:r>
       <w:r w:rsidR="002A4383">
         <w:t xml:space="preserve">dépôts et de scènes de drave, d’une vidéo et de cartes (photocopiées) de la rivière Péribonka. </w:t>
       </w:r>
       <w:r w:rsidR="00634968">
         <w:t>Le tout est disponible en format numérique seulement, car les archives originales sont conservées par le donateur.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CD3248B" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="0B2DB60D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73ADC41F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-    <w:p w14:paraId="6C49CA53" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00634968" w:rsidP="00923766">
+    <w:p w14:paraId="6C49CA53" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00634968" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">En cours de traitement et en cours de numérisation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0535A973" w14:textId="77777777" w:rsidR="00CD67C1" w:rsidRDefault="00CD67C1" w:rsidP="00CD67C1">
+      <w:r>
+        <w:t>Traitement par Frédérique Fradet, archiviste, entre le 29 janvier 2019 et le 16 février 2019, ainsi que le 5 juillet 2019 pour les ajouts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B261AA" w14:textId="77777777" w:rsidR="00CD67C1" w:rsidRDefault="00CD67C1" w:rsidP="00CD67C1">
+      <w:r>
+        <w:t>La numérisation du document audiovisuel a été effectuée par Guillaume Trottier, préposé à la numérisation, le 30 janvier 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="221E766E" w14:textId="34599C23" w:rsidR="00CD67C1" w:rsidRPr="00A674F8" w:rsidRDefault="00CD67C1" w:rsidP="00CD67C1">
+      <w:r>
+        <w:t>La numérisation des documents iconographiques et cartographiques a été effectuée par Karen Ouellet, technicienne, les 7 et 8 février 2019. Les ajouts ont été numérisés par Guillaume Trottier, préposé à la numérisation, le 4 juillet 2019.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65E3D619" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="70997856" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AAA73BA" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="08268369" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="488C08A5" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-    <w:p w14:paraId="3F346FF1" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="488C08A5" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00CD67C1" w:rsidRDefault="00C70C4E" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65797C74" w14:textId="0CEFC72A" w:rsidR="00CD67C1" w:rsidRPr="00CD67C1" w:rsidRDefault="00CD67C1" w:rsidP="00CD67C1">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD67C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BF6EBB0" w14:textId="77777777" w:rsidR="00CD67C1" w:rsidRDefault="00CD67C1" w:rsidP="00CD67C1"/>
+    <w:p w14:paraId="00A86E32" w14:textId="33FDF0D9" w:rsidR="00CD67C1" w:rsidRDefault="00CD67C1" w:rsidP="00CD67C1">
+      <w:r>
+        <w:t>Fonds traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E820FC2" w14:textId="77777777" w:rsidR="00CD67C1" w:rsidRDefault="00CD67C1" w:rsidP="00CD67C1"/>
+    <w:p w14:paraId="7A93E5BB" w14:textId="4F3C0EC8" w:rsidR="00CD67C1" w:rsidRPr="00CD67C1" w:rsidRDefault="00CD67C1" w:rsidP="00CD67C1">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD67C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1054D3CE" w14:textId="77777777" w:rsidR="00CD67C1" w:rsidRDefault="00CD67C1" w:rsidP="00CD67C1"/>
+    <w:p w14:paraId="16E12A07" w14:textId="77777777" w:rsidR="00CD67C1" w:rsidRDefault="00CD67C1" w:rsidP="00CD67C1">
+      <w:r>
+        <w:t>Disque dur externe Archives SHGMC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BD4805F" w14:textId="57160205" w:rsidR="00CD67C1" w:rsidRDefault="00CD67C1" w:rsidP="00CD67C1">
+      <w:r>
+        <w:t>Fonds numérisé seulement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F169CFA" w14:textId="77777777" w:rsidR="00CD67C1" w:rsidRPr="00CD67C1" w:rsidRDefault="00CD67C1" w:rsidP="00CD67C1">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="589837E6" w14:textId="5BC1FB8F" w:rsidR="00CD67C1" w:rsidRPr="00CD67C1" w:rsidRDefault="00CD67C1" w:rsidP="00CD67C1">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Séries</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD67C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13027DDA" w14:textId="77777777" w:rsidR="00CD67C1" w:rsidRDefault="00CD67C1" w:rsidP="00CD67C1"/>
+    <w:p w14:paraId="62A55430" w14:textId="77777777" w:rsidR="00CD67C1" w:rsidRDefault="00CD67C1" w:rsidP="00CD67C1">
+      <w:r>
+        <w:t>Série A : Documents iconographiques</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B9B8E60" w14:textId="77777777" w:rsidR="00CD67C1" w:rsidRDefault="00CD67C1" w:rsidP="00CD67C1">
+      <w:r>
+        <w:t xml:space="preserve">Sous-série A1 : Photographies </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B1EA05" w14:textId="77777777" w:rsidR="00CD67C1" w:rsidRDefault="00CD67C1" w:rsidP="00CD67C1">
+      <w:r>
+        <w:t>Sous-sous-série A1/1: Drave en forêt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596B8015" w14:textId="77777777" w:rsidR="00CD67C1" w:rsidRDefault="00CD67C1" w:rsidP="00CD67C1"/>
+    <w:p w14:paraId="0C1D7D4C" w14:textId="77777777" w:rsidR="00CD67C1" w:rsidRDefault="00CD67C1" w:rsidP="00CD67C1">
+      <w:r>
+        <w:t>Série B : Documents cartographiques</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="625C9404" w14:textId="77777777" w:rsidR="00CD67C1" w:rsidRDefault="00CD67C1" w:rsidP="00CD67C1">
+      <w:r>
+        <w:t>Sous-série B1 : Cartographie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A73B44" w14:textId="77777777" w:rsidR="00CD67C1" w:rsidRDefault="00CD67C1" w:rsidP="00CD67C1">
+      <w:r>
+        <w:t>Sous-sous-série B1/1 : Rivière Péribonka</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E996310" w14:textId="77777777" w:rsidR="00CD67C1" w:rsidRDefault="00CD67C1" w:rsidP="00CD67C1"/>
+    <w:p w14:paraId="0D7A41F8" w14:textId="77777777" w:rsidR="00CD67C1" w:rsidRDefault="00CD67C1" w:rsidP="00CD67C1">
+      <w:r>
+        <w:t>Série C : Documents audiovisuels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F346FF1" w14:textId="264182F7" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00CD67C1" w:rsidP="00CD67C1">
+      <w:r>
+        <w:t>Sous-série C1 : Images en mouvement</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="59B74DC3" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="682F0A2E" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="002A4383" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc868908"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc868908"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P365</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>iconographiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="6FA66677" w14:textId="77777777" w:rsidR="005E0632" w:rsidRDefault="005E0632" w:rsidP="005E0632">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">– 1970-1997. – </w:t>
       </w:r>
       <w:r w:rsidRPr="005E0632">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00D70DF6">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
@@ -2045,61 +2201,61 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="281E3BCE" w14:textId="77777777" w:rsidR="005E0632" w:rsidRDefault="00AD46C3" w:rsidP="005E0632">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Les notes indiquées au verso ont été transcrites dans cet instrument de recherche. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AE91F49" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="005E0632" w:rsidP="0028732E">
       <w:r>
         <w:t>Documents numériques seulement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C61F801" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="657418F3" w14:textId="77777777" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="002A4383" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc868909"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc868909"/>
       <w:r>
         <w:t>P365</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r>
         <w:t>Photographies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="31EE1345" w14:textId="77777777" w:rsidR="005E0632" w:rsidRDefault="005E0632" w:rsidP="005E0632">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">– 1970-1997. – </w:t>
       </w:r>
       <w:r w:rsidRPr="005E0632">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00D70DF6">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
@@ -2165,135 +2321,134 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39A726DE" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="006E3DF9" w:rsidP="006E3DF9">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Disque dur externe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C8AF6E7" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="002A4383" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Toc868910"/>
+            <w:bookmarkStart w:id="3" w:name="_Toc868910"/>
             <w:r>
               <w:t>P365</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00C51B3F">
               <w:t>Drave en forêt</w:t>
             </w:r>
+            <w:bookmarkEnd w:id="3"/>
+          </w:p>
+          <w:p w14:paraId="5A2ED71B" w14:textId="77777777" w:rsidR="002A4383" w:rsidRDefault="00D63234" w:rsidP="002A4383">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>– 1970-</w:t>
+            </w:r>
+            <w:r w:rsidR="005E0632">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0632">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00417D37">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> photographies numériques.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51FF02D2" w14:textId="77777777" w:rsidR="00D63234" w:rsidRDefault="00D63234" w:rsidP="002A4383">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F1C0E3A" w14:textId="77777777" w:rsidR="002A4383" w:rsidRDefault="002A4383" w:rsidP="008F142C">
+            <w:pPr>
+              <w:pStyle w:val="Niveau4"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="4" w:name="_Toc868911"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P365/A1/1.1 : Camp aux 6 milles</w:t>
+            </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
-          <w:p w14:paraId="5A2ED71B" w14:textId="77777777" w:rsidR="002A4383" w:rsidRDefault="00D63234" w:rsidP="002A4383">
-[...64 lines deleted...]
-          </w:p>
           <w:p w14:paraId="325A9C0A" w14:textId="77777777" w:rsidR="002A4383" w:rsidRDefault="006E3DF9" w:rsidP="006E3DF9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00C44E47">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1970</w:t>
             </w:r>
             <w:r w:rsidR="008F142C">
@@ -2322,55 +2477,77 @@
             </w:r>
             <w:r w:rsidR="002A4383">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 19 photographies</w:t>
             </w:r>
             <w:r w:rsidR="00D63234">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">; format </w:t>
             </w:r>
             <w:r w:rsidR="00D63234">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">tiff, coul., </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>tiff</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">., </w:t>
             </w:r>
             <w:r w:rsidR="008F142C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1200 ppp.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="592104B9" w14:textId="77777777" w:rsidR="002A4383" w:rsidRDefault="002A4383" w:rsidP="002A4383">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="62BF05EC" w14:textId="77777777" w:rsidR="002A4383" w:rsidRPr="006E3DF9" w:rsidRDefault="002A4383" w:rsidP="002A4383">
             <w:pPr>
               <w:rPr>
                 <w:i/>
@@ -2629,51 +2806,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="5A3FBC6E" w14:textId="77777777" w:rsidR="00801743" w:rsidRDefault="00801743" w:rsidP="00801743">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Bâtiments du camp aux 6 milles pendant l’inondation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A2CB9C7" w14:textId="77777777" w:rsidR="00801743" w:rsidRDefault="00801743" w:rsidP="00801743">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>[197-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00DFDDC4" w14:textId="77777777" w:rsidR="00801743" w:rsidRDefault="00801743" w:rsidP="00801743">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>48 Mo, 4007 x 4192 px, couleur</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="274B4CD8" w14:textId="77777777" w:rsidR="00801743" w:rsidRDefault="00801743" w:rsidP="00801743">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -2748,51 +2924,65 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="4EE084CE" w14:textId="77777777" w:rsidR="00801743" w:rsidRDefault="00B87CA8" w:rsidP="00801743">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Bateau</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1653ABDB" w14:textId="77777777" w:rsidR="00801743" w:rsidRDefault="00A56154" w:rsidP="00801743">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>[ca 1980</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1980</w:t>
             </w:r>
             <w:r w:rsidR="00801743">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22F49BF2" w14:textId="77777777" w:rsidR="00801743" w:rsidRDefault="00801743" w:rsidP="00801743">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">47,7 Mo, </w:t>
             </w:r>
             <w:r w:rsidR="00A56154">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3996 x 4180</w:t>
@@ -3363,51 +3553,50 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="447C60A7" w14:textId="77777777" w:rsidR="00A56154" w:rsidRDefault="00A56154" w:rsidP="00A56154">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P365/A1/1.1,9</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7294C36D" w14:textId="77777777" w:rsidR="00A56154" w:rsidRDefault="00A70C12" w:rsidP="00A56154">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Bâtiments inondés</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="501A27DB" w14:textId="77777777" w:rsidR="00A56154" w:rsidRDefault="00A56154" w:rsidP="00A56154">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[19</w:t>
             </w:r>
             <w:r w:rsidR="007510BC">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -4318,51 +4507,50 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1DD3875D" w14:textId="77777777" w:rsidR="00A56154" w:rsidRDefault="00A56154" w:rsidP="00A56154">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P365/A1/1.1,16</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56FCCFAE" w14:textId="77777777" w:rsidR="00A56154" w:rsidRDefault="00A70C12" w:rsidP="00A56154">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Les bâtiments inondés, vus de près</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BB81855" w14:textId="77777777" w:rsidR="00A56154" w:rsidRDefault="00A56154" w:rsidP="00A56154">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[19</w:t>
             </w:r>
             <w:r w:rsidR="007510BC">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -4868,122 +5056,198 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C44E47" w:rsidRPr="00A674F8" w14:paraId="12477408" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7C910206" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="006E3DF9">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Disque dur externe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6207A5A0" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="6" w:name="_Toc868912"/>
-[...6 lines deleted...]
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkStart w:id="5" w:name="_Toc868912"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P365/A1/1.2 : Dépôt du lac </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Tchitogama</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="5"/>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="5A69D84B" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>– [ca 1980]-1985. – 21 photographies numériques; format .tiff, coul., 1200 ppp.</w:t>
+              <w:t>– [</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1980]-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1985. – 21 photographies numériques; format .</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>tiff</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>., 1200 ppp.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="299BA80A" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="538A4599" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRPr="006E3DF9" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E3DF9">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A9CE0BC" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ce dossier comprend des photographies de bateaux de transport de la compagnie au lac Tchitogama, dont un traversier, un bateau en cale sèche, une cuisine flottante et une chargeuse flottante. Certaines scènes montrent un déchargement de bômes et un chargement de bois sur le lac. </w:t>
+              <w:t xml:space="preserve">Ce dossier comprend des photographies de bateaux de transport de la compagnie au lac </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Tchitogama</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, dont un traversier, un bateau en cale sèche, une cuisine flottante et une chargeuse flottante. Certaines scènes montrent un déchargement de bômes et un chargement de bois sur le lac. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F668A8C" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4BDE1F9C" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRPr="006E3DF9" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E3DF9">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
@@ -5148,52 +5412,60 @@
           </w:p>
           <w:p w14:paraId="613C9FAC" w14:textId="77777777" w:rsidR="009E275A" w:rsidRPr="009E275A" w:rsidRDefault="009E275A" w:rsidP="009E275A"/>
           <w:p w14:paraId="6DC662B9" w14:textId="77777777" w:rsidR="009E275A" w:rsidRDefault="009E275A" w:rsidP="009E275A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P365/A1/1.2,2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EC639DB" w14:textId="77777777" w:rsidR="009E275A" w:rsidRDefault="009E275A" w:rsidP="009E275A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Le traversier du lac Tchitogama</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Le traversier du lac </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Tchitogama</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="007A7410">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (transportant un véhicule) ainsi qu’un bateau</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45A68111" w14:textId="77777777" w:rsidR="009E275A" w:rsidRDefault="009E275A" w:rsidP="009E275A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[198-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1FB2426B" w14:textId="77777777" w:rsidR="009E275A" w:rsidRDefault="007A7410" w:rsidP="009E275A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -5277,52 +5549,60 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Des bateaux accostés au petit</w:t>
             </w:r>
             <w:r w:rsidR="009E275A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> quai </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidR="009E275A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>u lac Tchitogama</w:t>
-            </w:r>
+              <w:t xml:space="preserve">u lac </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="009E275A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Tchitogama</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="6C20D874" w14:textId="77777777" w:rsidR="009E275A" w:rsidRDefault="009E275A" w:rsidP="009E275A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[198-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="431CD267" w14:textId="77777777" w:rsidR="009E275A" w:rsidRDefault="007A7410" w:rsidP="009E275A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>70</w:t>
@@ -5377,51 +5657,65 @@
                 <w:tab w:val="left" w:pos="1380"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E275A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Note au verso :</w:t>
             </w:r>
             <w:r w:rsidR="007A7410">
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007A7410">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Petit quai du lac Tchitogama, dépôt de la compagnie</w:t>
+              <w:t xml:space="preserve">Petit quai du lac </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="007A7410">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Tchitogama</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="007A7410">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, dépôt de la compagnie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="578773B7" w14:textId="77777777" w:rsidR="009E275A" w:rsidRDefault="009E275A" w:rsidP="009E275A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1380"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="026F1BA3" w14:textId="77777777" w:rsidR="009E275A" w:rsidRDefault="009E275A" w:rsidP="009E275A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P365/A1/1.2,4</w:t>
             </w:r>
@@ -5981,51 +6275,50 @@
               <w:t xml:space="preserve"> x </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4777</w:t>
             </w:r>
             <w:r w:rsidR="009E275A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> px, couleur</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D2D9393" w14:textId="77777777" w:rsidR="009E275A" w:rsidRDefault="009E275A" w:rsidP="009E275A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Photo numérique, format .tif, 1200 ppp</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18834266" w14:textId="77777777" w:rsidR="009E275A" w:rsidRDefault="009E275A" w:rsidP="009E275A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1380"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7E970E47" w14:textId="77777777" w:rsidR="009E275A" w:rsidRDefault="009E275A" w:rsidP="009E275A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P365/A1/1.2,9</w:t>
@@ -6131,52 +6424,60 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P365/A1/1.2,10</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1935C218" w14:textId="77777777" w:rsidR="009E275A" w:rsidRDefault="000D0EC6" w:rsidP="009E275A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Un bateau sur le</w:t>
             </w:r>
             <w:r w:rsidR="009E275A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> lac Tchitogama</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> lac </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="009E275A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Tchitogama</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="3E63DE06" w14:textId="77777777" w:rsidR="009E275A" w:rsidRDefault="009E275A" w:rsidP="009E275A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[198-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="184954B7" w14:textId="77777777" w:rsidR="009E275A" w:rsidRDefault="000D0EC6" w:rsidP="009E275A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>96,1</w:t>
@@ -6237,51 +6538,65 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7F92C2DB" w14:textId="77777777" w:rsidR="009E275A" w:rsidRDefault="009E275A" w:rsidP="009E275A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P365/A1/1.2,11</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C4A458B" w14:textId="77777777" w:rsidR="009E275A" w:rsidRDefault="000D0EC6" w:rsidP="009E275A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Un bateau sur le lac Tchitogama, à Notre-Dame-du-Rosaire</w:t>
+              <w:t xml:space="preserve">Un bateau sur le lac </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Tchitogama</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, à Notre-Dame-du-Rosaire</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="085AB440" w14:textId="77777777" w:rsidR="009E275A" w:rsidRDefault="009E275A" w:rsidP="009E275A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[198-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AC1AB0F" w14:textId="77777777" w:rsidR="009E275A" w:rsidRDefault="006E4D86" w:rsidP="009E275A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -6349,52 +6664,60 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P365/A1/1.2,12</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45379178" w14:textId="77777777" w:rsidR="009E275A" w:rsidRDefault="000D0EC6" w:rsidP="009E275A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Un bateau accosté à un quai du</w:t>
             </w:r>
             <w:r w:rsidR="009E275A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> lac Tchitogama</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> lac </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="009E275A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Tchitogama</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7FD480C8" w14:textId="77777777" w:rsidR="009E275A" w:rsidRDefault="009E275A" w:rsidP="009E275A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[198-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="165D70D8" w14:textId="77777777" w:rsidR="009E275A" w:rsidRDefault="006E4D86" w:rsidP="009E275A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>95,6</w:t>
@@ -6632,51 +6955,65 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Photo numérique, format .tif, 1200 ppp</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11396FD3" w14:textId="77777777" w:rsidR="00977060" w:rsidRDefault="00977060" w:rsidP="00977060">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00977060">
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Note au verso :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Ramassage du bois, lac Tchitogama, Notre-Dame-du-Rosaire</w:t>
+              <w:t xml:space="preserve"> Ramassage du bois, lac </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Tchitogama</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, Notre-Dame-du-Rosaire</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6383BE61" w14:textId="77777777" w:rsidR="00977060" w:rsidRDefault="00977060" w:rsidP="009E275A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1380"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="502B6914" w14:textId="77777777" w:rsidR="00977060" w:rsidRDefault="00977060" w:rsidP="00977060">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P365/A1/1.2,15</w:t>
             </w:r>
@@ -6768,51 +7105,50 @@
               </w:rPr>
               <w:t>Photo numérique, format .tif, 1200 ppp</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="764EEC84" w14:textId="77777777" w:rsidR="00977060" w:rsidRDefault="00977060" w:rsidP="009E275A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1380"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4CD48B33" w14:textId="77777777" w:rsidR="00977060" w:rsidRDefault="00977060" w:rsidP="00977060">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>P365/A1/1.2,16</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10ECF820" w14:textId="77777777" w:rsidR="00977060" w:rsidRDefault="00311E6A" w:rsidP="00977060">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>La cuisine flottante, peinte en turquoise</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DF799DF" w14:textId="77777777" w:rsidR="00977060" w:rsidRDefault="00977060" w:rsidP="00977060">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -6920,52 +7256,60 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P365/A1/1.2,17</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CE886DF" w14:textId="77777777" w:rsidR="00977060" w:rsidRDefault="00311E6A" w:rsidP="00977060">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>La c</w:t>
             </w:r>
             <w:r w:rsidR="00977060">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>uisine flottante du lac Tchitogama</w:t>
-            </w:r>
+              <w:t xml:space="preserve">uisine flottante du lac </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00977060">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Tchitogama</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>, avant d’être rafraîchie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F8AD99A" w14:textId="77777777" w:rsidR="00977060" w:rsidRDefault="00977060" w:rsidP="00977060">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[198-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CCAB274" w14:textId="77777777" w:rsidR="00977060" w:rsidRDefault="00977060" w:rsidP="00977060">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -7468,123 +7812,135 @@
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C44E47" w:rsidRPr="00A674F8" w14:paraId="6DA30028" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5A3B134C" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="006E3DF9">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Disque dur externe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="276033E3" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="_Toc868913"/>
+            <w:bookmarkStart w:id="6" w:name="_Toc868913"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P365/A1/1.3 : Chute des Passes</w:t>
             </w:r>
             <w:r w:rsidR="00C44A87">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>angereuses</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
           <w:p w14:paraId="30B346CF" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="0032524F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1975</w:t>
             </w:r>
             <w:r w:rsidR="0032524F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>. – 11 photographies numériques; format .tiff, n&amp;b, 1200 ppp.</w:t>
+              <w:t>. – 11 photographies numériques; format .</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>tiff</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, n&amp;b, 1200 ppp.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68B047A4" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4DB9539E" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRPr="006E3DF9" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E3DF9">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59C9A399" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
@@ -7598,84 +7954,83 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ce dossier comprend des photographies du chargement de bois et de la drave aux Passes</w:t>
             </w:r>
             <w:r w:rsidR="00C44A87">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">angereuses. </w:t>
             </w:r>
             <w:r w:rsidR="00C44A87">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Les </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidR="00C44A87" w:rsidRPr="00C44A87">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Passes-Dangereuses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00C44A87">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> sont situées en amont du barrage de la Chute-du-Diable.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2795FE33" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4045A74B" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRPr="006E3DF9" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E3DF9">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B2FCE00" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Certaines photos sont floues. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03FEA31B" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -7748,51 +8103,65 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Photo numérique,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> format .tif, 1200 ppp</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E1E37C2" w14:textId="77777777" w:rsidR="0081163A" w:rsidRPr="00C20985" w:rsidRDefault="0081163A" w:rsidP="00C20985">
             <w:r w:rsidRPr="0081163A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Note au verso :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> « Djame » de bois à jute des passes, 20 000 cordes de bois en haut des chutes, 4 semaines à défaire</w:t>
+              <w:t xml:space="preserve"> « </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Djame</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> » de bois à jute des passes, 20 000 cordes de bois en haut des chutes, 4 semaines à défaire</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="584DE2E5" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00C44E47"/>
           <w:p w14:paraId="3F0647BA" w14:textId="77777777" w:rsidR="0081163A" w:rsidRDefault="0081163A" w:rsidP="0081163A">
             <w:r>
               <w:t>P365/A1/1.3,2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EFA90EB" w14:textId="77777777" w:rsidR="0081163A" w:rsidRDefault="001306D4" w:rsidP="0081163A">
             <w:r>
               <w:t xml:space="preserve">Des billots de bois dérivant sur </w:t>
             </w:r>
             <w:r w:rsidR="00BC195A">
               <w:t>la rivière Péribonka</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D968C39" w14:textId="77777777" w:rsidR="0081163A" w:rsidRDefault="0081163A" w:rsidP="0081163A">
             <w:r>
               <w:t>[197</w:t>
             </w:r>
             <w:r w:rsidR="008A2631">
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
@@ -8304,200 +8673,247 @@
           </w:p>
           <w:p w14:paraId="1B1A8A92" w14:textId="77777777" w:rsidR="0081163A" w:rsidRDefault="0081163A" w:rsidP="00C44E47"/>
           <w:p w14:paraId="6442B191" w14:textId="77777777" w:rsidR="00B31D0E" w:rsidRPr="00C44E47" w:rsidRDefault="00B31D0E" w:rsidP="00C44E47"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C44E47" w:rsidRPr="00A674F8" w14:paraId="732779A7" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="214A01BC" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="006E3DF9">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Disque dur externe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F313EDF" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="8" w:name="_Toc868914"/>
+            <w:bookmarkStart w:id="7" w:name="_Toc868914"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P365/A1/1.4 : Barrage</w:t>
             </w:r>
             <w:r w:rsidR="0032524F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">s de la </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Chute</w:t>
             </w:r>
             <w:r w:rsidR="0032524F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-du-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Diable</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
           <w:p w14:paraId="0F45C5FC" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>– [ca 1980]-1984. – 13 photographies numériques; format .tiff, coul., 1200 ppp.</w:t>
+              <w:t>– [</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1980]-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1984. – 13 photographies numériques; format .</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>tiff</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>., 1200 ppp.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02C90747" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7528E124" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRPr="006E3DF9" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E3DF9">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C5224AE" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce dossier comprend des photographies du « démêleur » de bois qui sépare les billots de 4 pieds (acheminés au </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidRPr="0032524F">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>barrage Chute</w:t>
               </w:r>
               <w:r w:rsidR="0032524F" w:rsidRPr="0032524F">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>-du-</w:t>
               </w:r>
               <w:r w:rsidRPr="0032524F">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Diable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">) de ceux de 16 pieds (acheminés au moulin de </w:t>
             </w:r>
             <w:r w:rsidR="00124D59">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">’Ascension) dans les années 1980, du transport du bois, du barrage et du bateau Le Ciriac qui ramasse des cordes de bois pour l’amener jusqu’au barrage. </w:t>
             </w:r>
             <w:r w:rsidR="004E6351">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le barrage Chute-du-Diable est situé dans la </w:t>
-[...6 lines deleted...]
-              <w:t>municipalité L’Ascension-de-Notre-Seigneur, dans la MRC Lac-Saint-Jean Est, et prend place dans la rivière Péribonka</w:t>
+              <w:t>Le barrage Chute-du-Diable est situé dans la municipalité L’Ascension-de-Notre-Seigneur, dans la MRC Lac-Saint-Jean Est, et prend place dans la rivière Péribonka</w:t>
             </w:r>
             <w:r w:rsidR="004E6351">
               <w:rPr>
                 <w:rStyle w:val="Appelnotedebasdep"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
             <w:r w:rsidR="004E6351">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="365608B2" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D985435" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRPr="006E3DF9" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
@@ -8822,51 +9238,50 @@
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6537A5B5" w14:textId="77777777" w:rsidR="00036349" w:rsidRDefault="00207C2C" w:rsidP="00036349">
             <w:r>
               <w:t>95,6</w:t>
             </w:r>
             <w:r w:rsidR="00036349">
               <w:t xml:space="preserve"> Mo, </w:t>
             </w:r>
             <w:r>
               <w:t>6955</w:t>
             </w:r>
             <w:r w:rsidR="00036349">
               <w:t xml:space="preserve"> x 4</w:t>
             </w:r>
             <w:r>
               <w:t>805</w:t>
             </w:r>
             <w:r w:rsidR="00036349">
               <w:t xml:space="preserve"> px, couleur</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22DCFD54" w14:textId="77777777" w:rsidR="00036349" w:rsidRPr="00C20985" w:rsidRDefault="00036349" w:rsidP="00036349">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Photo numérique,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> format .tif, 1200 ppp</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12EF3A90" w14:textId="77777777" w:rsidR="00036349" w:rsidRDefault="00036349" w:rsidP="00C44E47"/>
           <w:p w14:paraId="7EA65EE1" w14:textId="77777777" w:rsidR="00036349" w:rsidRDefault="00036349" w:rsidP="00036349">
             <w:r>
               <w:t>P365/A1/1.4,7</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F92E343" w14:textId="77777777" w:rsidR="00036349" w:rsidRDefault="00003B01" w:rsidP="00036349">
             <w:r>
               <w:t>Pelle sauteuse à la Chute</w:t>
             </w:r>
             <w:r w:rsidR="0032524F">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>du</w:t>
             </w:r>
@@ -9217,157 +9632,182 @@
               <w:t>[198-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="149D73A6" w14:textId="77777777" w:rsidR="00036349" w:rsidRDefault="00207C2C" w:rsidP="00036349">
             <w:r>
               <w:t>68,8</w:t>
             </w:r>
             <w:r w:rsidR="00036349">
               <w:t xml:space="preserve"> Mo, 5</w:t>
             </w:r>
             <w:r>
               <w:t>798</w:t>
             </w:r>
             <w:r w:rsidR="00036349">
               <w:t xml:space="preserve"> x 4</w:t>
             </w:r>
             <w:r>
               <w:t>148</w:t>
             </w:r>
             <w:r w:rsidR="00036349">
               <w:t xml:space="preserve"> px, couleur</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="776A5203" w14:textId="77777777" w:rsidR="00036349" w:rsidRPr="00C20985" w:rsidRDefault="00036349" w:rsidP="00036349">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Photo numérique,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> format .tif, 1200 ppp</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44D92B76" w14:textId="77777777" w:rsidR="00036349" w:rsidRDefault="00036349" w:rsidP="00C44E47"/>
           <w:p w14:paraId="5A6516C5" w14:textId="77777777" w:rsidR="00036349" w:rsidRPr="00C44E47" w:rsidRDefault="00036349" w:rsidP="00C44E47"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C44E47" w:rsidRPr="00A674F8" w14:paraId="4E416791" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4C72DFB2" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="006E3DF9">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Disque dur externe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6DFC9C62" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="9" w:name="_Toc868915"/>
+            <w:bookmarkStart w:id="8" w:name="_Toc868915"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P365/A1/1.5 : Barrage Chute</w:t>
             </w:r>
             <w:r w:rsidR="00F93657">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
             <w:r w:rsidR="00F93657">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>la</w:t>
             </w:r>
             <w:r w:rsidR="00F93657">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Savane</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
           <w:p w14:paraId="0F084AF3" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>– 1985. – 11 photographies numériques; format .tiff, coul., 1200 ppp.</w:t>
+              <w:t>– 1985. – 11 photographies numériques; format .</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>tiff</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>., 1200 ppp.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C2FFCC1" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="680065F5" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRPr="006E3DF9" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E3DF9">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72544CC8" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
@@ -9689,51 +10129,50 @@
               <w:t>6788</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> x </w:t>
             </w:r>
             <w:r w:rsidR="00E90F28">
               <w:t>4755</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> px, couleur</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CCD2C82" w14:textId="77777777" w:rsidR="00C872E0" w:rsidRPr="00813F33" w:rsidRDefault="00C872E0" w:rsidP="00C872E0">
             <w:r>
               <w:t>Photo numérique, format .tif, 1200 ppp</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06314B3A" w14:textId="77777777" w:rsidR="00C872E0" w:rsidRDefault="00C872E0" w:rsidP="00C44E47"/>
           <w:p w14:paraId="2C1F94F0" w14:textId="77777777" w:rsidR="00C872E0" w:rsidRDefault="00C872E0" w:rsidP="00C872E0">
             <w:r>
               <w:t>P365/A1/1.5,5</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52A17CC0" w14:textId="77777777" w:rsidR="00C872E0" w:rsidRDefault="00AF2DB3" w:rsidP="00C872E0">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Un bateau, au loin, parmi les billots flottants</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="183BA91F" w14:textId="77777777" w:rsidR="00C872E0" w:rsidRDefault="00C872E0" w:rsidP="00C872E0">
             <w:r>
               <w:t>Juillet 1985</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43D3B5CC" w14:textId="77777777" w:rsidR="00C872E0" w:rsidRDefault="00E90F28" w:rsidP="00C872E0">
             <w:r>
               <w:t>91,1</w:t>
             </w:r>
             <w:r w:rsidR="00C872E0">
               <w:t xml:space="preserve"> Mo, </w:t>
             </w:r>
             <w:r>
               <w:t>6704</w:t>
             </w:r>
             <w:r w:rsidR="00C872E0">
               <w:t xml:space="preserve"> x </w:t>
             </w:r>
             <w:r>
               <w:t>4750</w:t>
             </w:r>
             <w:r w:rsidR="00C872E0">
@@ -10036,93 +10475,133 @@
           </w:p>
           <w:p w14:paraId="1F4F3DF0" w14:textId="77777777" w:rsidR="00C872E0" w:rsidRDefault="00C872E0" w:rsidP="00C44E47"/>
           <w:p w14:paraId="3E07D9F5" w14:textId="77777777" w:rsidR="00C872E0" w:rsidRPr="00C44E47" w:rsidRDefault="00C872E0" w:rsidP="00C44E47"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C44E47" w:rsidRPr="00A674F8" w14:paraId="4606FEB5" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3E2EFE2B" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="006E3DF9">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Disque dur externe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2BD97EF4" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="10" w:name="_Toc868916"/>
+            <w:bookmarkStart w:id="9" w:name="_Toc868916"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">P365/A1/1.6 : Barrage Péribonka </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="9"/>
             <w:r w:rsidR="00250D8D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>IV</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51E82D7B" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>– [ca 1989]. – 4 photographies numériques; format .tiff, coul., 1200 ppp.</w:t>
+              <w:t>– [</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1989]. – 4 photographies numériques; format .</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>tiff</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>., 1200 ppp.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5325B587" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="68B1E0D2" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRPr="006E3DF9" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E3DF9">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B0ABDE5" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
@@ -10218,244 +10697,327 @@
               <w:t>Disque dur externe.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B3821DE" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="437815CB" w14:textId="77777777" w:rsidR="00F452E7" w:rsidRDefault="00F452E7" w:rsidP="00F452E7">
             <w:r>
               <w:t>P365/A1/</w:t>
             </w:r>
             <w:r w:rsidR="002174BD">
               <w:t>1.6,1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70E8E5E8" w14:textId="77777777" w:rsidR="002174BD" w:rsidRDefault="002174BD" w:rsidP="00F452E7">
             <w:r>
               <w:t>Route de sable et billots sortis de la rivière</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31C8FB54" w14:textId="77777777" w:rsidR="002174BD" w:rsidRDefault="002174BD" w:rsidP="00F452E7">
             <w:r>
               <w:t>[</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00C63A48">
-              <w:t xml:space="preserve">ca </w:t>
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00C63A48">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>198</w:t>
             </w:r>
             <w:r w:rsidR="00C63A48">
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="065E9DB6" w14:textId="77777777" w:rsidR="002174BD" w:rsidRDefault="002174BD" w:rsidP="00F452E7">
             <w:r>
               <w:t>97,3 Mo, 7113 x 4782 px, couleur</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76D4FA93" w14:textId="77777777" w:rsidR="002174BD" w:rsidRPr="00F452E7" w:rsidRDefault="002174BD" w:rsidP="00F452E7">
             <w:r>
               <w:t>Photo numérique, format .tif, 1200 ppp</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="639DC0BA" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00C44E47"/>
           <w:p w14:paraId="35F78BFE" w14:textId="77777777" w:rsidR="002174BD" w:rsidRDefault="002174BD" w:rsidP="002174BD">
             <w:r>
               <w:t>P365/A1/1.6,2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74C262BE" w14:textId="77777777" w:rsidR="002174BD" w:rsidRDefault="002174BD" w:rsidP="002174BD">
             <w:r>
               <w:t>Construction d’un quai près de la jonction de la rivière Péribonka et du lac Manouane</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6052FA33" w14:textId="77777777" w:rsidR="00C63A48" w:rsidRDefault="00C63A48" w:rsidP="00C63A48">
             <w:r>
-              <w:t>[ca 1989]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 1989]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A555502" w14:textId="77777777" w:rsidR="002174BD" w:rsidRDefault="002174BD" w:rsidP="002174BD">
             <w:r>
               <w:t>97,3 Mo, 7114 x 4782 px, couleur</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66AB2FCD" w14:textId="77777777" w:rsidR="002174BD" w:rsidRDefault="002174BD" w:rsidP="002174BD">
             <w:r>
               <w:t>Photo numérique, format .tif, 1200 ppp</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5055B1E6" w14:textId="77777777" w:rsidR="002174BD" w:rsidRPr="002174BD" w:rsidRDefault="002174BD" w:rsidP="002174BD">
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Note au verso :</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> fin 1980</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0296AA03" w14:textId="77777777" w:rsidR="002174BD" w:rsidRDefault="002174BD" w:rsidP="00C44E47"/>
           <w:p w14:paraId="6904E651" w14:textId="77777777" w:rsidR="002174BD" w:rsidRDefault="002174BD" w:rsidP="002174BD">
             <w:r>
               <w:t>P365/A1/1.6,3</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C04983A" w14:textId="77777777" w:rsidR="002174BD" w:rsidRDefault="002174BD" w:rsidP="002174BD">
             <w:r>
               <w:t>Des billots jetés à l’eau par une machine</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5750E201" w14:textId="77777777" w:rsidR="00C63A48" w:rsidRDefault="00C63A48" w:rsidP="00C63A48">
             <w:r>
-              <w:t>[ca 1989]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 1989]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54FB20CC" w14:textId="77777777" w:rsidR="002174BD" w:rsidRDefault="002174BD" w:rsidP="002174BD">
             <w:r>
               <w:t>96,7 Mo, 7117 x 4750 px, couleur</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4126032F" w14:textId="77777777" w:rsidR="002174BD" w:rsidRPr="00F452E7" w:rsidRDefault="002174BD" w:rsidP="002174BD">
             <w:r>
               <w:t>Photo numérique, format .tif, 1200 ppp</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A54EA14" w14:textId="77777777" w:rsidR="002174BD" w:rsidRDefault="002174BD" w:rsidP="00C44E47"/>
           <w:p w14:paraId="56A4F075" w14:textId="77777777" w:rsidR="002174BD" w:rsidRDefault="002174BD" w:rsidP="002174BD">
             <w:r>
               <w:t>P365/A1/1.6,4</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10A9A7A0" w14:textId="77777777" w:rsidR="002174BD" w:rsidRDefault="002174BD" w:rsidP="002174BD">
             <w:r>
               <w:t>Construction du quai près de la jonction de la rivière Péribonka et du lac Manouane</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="579066E9" w14:textId="77777777" w:rsidR="00C63A48" w:rsidRDefault="00C63A48" w:rsidP="00C63A48">
             <w:r>
-              <w:t>[ca 1989]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 1989]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59C8E4EA" w14:textId="77777777" w:rsidR="002174BD" w:rsidRDefault="002174BD" w:rsidP="002174BD">
             <w:r>
               <w:t>97,3 Mo, 7115 x 4780 px, couleur</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B02D0E8" w14:textId="77777777" w:rsidR="002174BD" w:rsidRPr="00F452E7" w:rsidRDefault="002174BD" w:rsidP="002174BD">
             <w:r>
               <w:t>Photo numérique, format .tif, 1200 ppp</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06151D57" w14:textId="77777777" w:rsidR="002174BD" w:rsidRDefault="002174BD" w:rsidP="00C44E47"/>
           <w:p w14:paraId="731349E6" w14:textId="77777777" w:rsidR="002174BD" w:rsidRPr="00C44E47" w:rsidRDefault="002174BD" w:rsidP="00C44E47"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C44E47" w:rsidRPr="00A674F8" w14:paraId="0D87C613" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="15662CDD" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="006E3DF9">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Disque dur externe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0BD3DC3A" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="11" w:name="_Toc868917"/>
+            <w:bookmarkStart w:id="10" w:name="_Toc868917"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P365/A1/1.7 : Chargement du bois à la rivière Péribonka</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
           <w:p w14:paraId="59B44A8D" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>– [ca 1980]-1985. – 21 photographies numériques; format .tiff, coul., 1200 ppp.</w:t>
+              <w:t>– [</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1980]-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1985. – 21 photographies numériques; format .</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>tiff</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>., 1200 ppp.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="749CE6E0" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="42520F8B" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRPr="006E3DF9" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E3DF9">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="612B1E30" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ce dossier comprend des photographies illustrant des travaux à 25 ou 30 km de Notre-Dame-du-Rosaire et le long de la rivière Péribonka, notamment l’entretien des bômes de la rivière Péribonka, le transport d’un camp, du bois déchargé sur une plage, des chargeuses flottantes ramassant le bois flottant sur la rivière.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E31F758" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6DEAD7FD" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRPr="006E3DF9" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
@@ -10497,100 +11059,116 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Disque dur externe.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C77BF4C" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="38F276F0" w14:textId="77777777" w:rsidR="00884704" w:rsidRDefault="00884704" w:rsidP="00884704">
             <w:r>
               <w:t>P365/A1/1.7,1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48C9B518" w14:textId="77777777" w:rsidR="007E421C" w:rsidRDefault="007E421C" w:rsidP="00884704">
             <w:r>
               <w:t>Deux hommes à bord d’un canot</w:t>
             </w:r>
             <w:r w:rsidR="00C63A48">
               <w:t xml:space="preserve"> pour effectuer l’entretien des bômes au nord de la rivière Péribonka</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D3546BC" w14:textId="77777777" w:rsidR="00884704" w:rsidRDefault="00884704" w:rsidP="00884704">
             <w:r>
-              <w:t>[ca 1980]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 1980]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FE7A583" w14:textId="77777777" w:rsidR="00884704" w:rsidRDefault="00884704" w:rsidP="00884704">
             <w:r>
               <w:t>97</w:t>
             </w:r>
             <w:r w:rsidR="00A13EC5">
               <w:t>,3</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Mo, </w:t>
             </w:r>
             <w:r w:rsidR="00A13EC5">
               <w:t>7120</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> x 4</w:t>
             </w:r>
             <w:r w:rsidR="00A13EC5">
               <w:t>780</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> px, couleur</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74C57F4F" w14:textId="77777777" w:rsidR="00884704" w:rsidRDefault="00884704" w:rsidP="00884704">
             <w:r>
               <w:t>Photo numérique, format .tif, 1200 ppp</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57B1E91E" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRPr="00884704" w:rsidRDefault="00366BB2" w:rsidP="00884704"/>
           <w:p w14:paraId="5F4901A2" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00366BB2" w:rsidP="00366BB2">
             <w:r>
               <w:t>P365/A1/1.7,2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0ED0869C" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00826CE0" w:rsidP="00366BB2">
             <w:r>
               <w:t>La chargeuse soulève un arbre tombé dans la rivière</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70C8D195" w14:textId="77777777" w:rsidR="00826CE0" w:rsidRDefault="00826CE0" w:rsidP="00366BB2">
             <w:r>
               <w:t>Serge Lavertu, conducteur</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="631D22D5" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00366BB2" w:rsidP="00366BB2">
             <w:r>
-              <w:t>[ca 1980]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 1980]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FCE402F" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00366BB2" w:rsidP="00366BB2">
             <w:r>
               <w:t>97</w:t>
             </w:r>
             <w:r w:rsidR="00826CE0">
               <w:t>,1</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Mo, </w:t>
             </w:r>
             <w:r w:rsidR="00826CE0">
               <w:t>7120</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> x 4</w:t>
             </w:r>
             <w:r w:rsidR="00826CE0">
               <w:t>767</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> px, couleur</w:t>
             </w:r>
           </w:p>
@@ -10604,51 +11182,59 @@
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Note au verso :</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> La chargeuse que [Serge Lavertu] a conduit pendant 10 ans.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13EF30A8" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00C44E47"/>
           <w:p w14:paraId="5A2A518E" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00366BB2" w:rsidP="00366BB2">
             <w:r>
               <w:t>P365/A1/1.7,3</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24879B17" w14:textId="77777777" w:rsidR="00C63A48" w:rsidRDefault="00C63A48" w:rsidP="00366BB2">
             <w:r>
               <w:t>Préparation au déplacement d’un bâtiment</w:t>
             </w:r>
             <w:r w:rsidR="00240772">
               <w:t xml:space="preserve"> flottant</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0155876B" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00366BB2" w:rsidP="00366BB2">
             <w:r>
-              <w:t>[ca 1980]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 1980]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4938C0FA" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00366BB2" w:rsidP="00366BB2">
             <w:r>
               <w:t>97</w:t>
             </w:r>
             <w:r w:rsidR="00826CE0">
               <w:t>,5</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Mo, </w:t>
             </w:r>
             <w:r w:rsidR="00826CE0">
               <w:t>7120</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> x </w:t>
             </w:r>
             <w:r w:rsidR="00826CE0">
               <w:t>4789</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> px, couleur</w:t>
             </w:r>
           </w:p>
@@ -10665,165 +11251,188 @@
               <w:t>Note au verso :</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C63A48">
               <w:t>Un camp et du bois sur la plage à</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 6 heures le matin</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03C2D352" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00366BB2" w:rsidP="00C44E47"/>
           <w:p w14:paraId="6431A443" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00366BB2" w:rsidP="00366BB2">
             <w:r>
               <w:t>P365/A1/1.7,4</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F779660" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00240772" w:rsidP="00366BB2">
             <w:r>
               <w:t>Un bateau accroché au camp flottant</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09D0BA45" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00366BB2" w:rsidP="00366BB2">
             <w:r>
-              <w:t>[ca 1980]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 1980]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="278690EE" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00366BB2" w:rsidP="00366BB2">
             <w:r>
               <w:t xml:space="preserve">97 Mo, </w:t>
             </w:r>
             <w:r w:rsidR="00826CE0">
               <w:t>7120</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> x 4</w:t>
             </w:r>
             <w:r w:rsidR="00826CE0">
               <w:t>764</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> px, couleur</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7072C636" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00366BB2" w:rsidP="00366BB2">
             <w:r>
               <w:t>Photo numérique, format .tif, 1200 ppp</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E2AF7F4" w14:textId="77777777" w:rsidR="00826CE0" w:rsidRDefault="00826CE0" w:rsidP="00366BB2">
             <w:r w:rsidRPr="001C5E53">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Note au verso :</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Bateau ou alligator (?) modifié en bateau, un bateau que [Serge Lavertu] a conduit assez longtemps, le numéro 124</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51775309" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00366BB2" w:rsidP="00C44E47"/>
           <w:p w14:paraId="69B962CC" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00366BB2" w:rsidP="00366BB2">
             <w:r>
               <w:t>P365/A1/1.7,5</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="081026D8" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00240772" w:rsidP="00366BB2">
             <w:r>
               <w:t>Un bateau sur la rivière</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EAEF42C" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00366BB2" w:rsidP="00366BB2">
             <w:r>
-              <w:t>[ca 1980]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 1980]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48DA35AB" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00366BB2" w:rsidP="00366BB2">
             <w:r>
               <w:t>97</w:t>
             </w:r>
             <w:r w:rsidR="00826CE0">
               <w:t>,7</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Mo, </w:t>
             </w:r>
             <w:r w:rsidR="00826CE0">
               <w:t>4741</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> x </w:t>
             </w:r>
             <w:r w:rsidR="00826CE0">
               <w:t>7206</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> px, couleur</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7649BA5C" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00366BB2" w:rsidP="00366BB2">
             <w:r>
               <w:t>Photo numérique, format .tif, 1200 ppp</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="057F4214" w14:textId="77777777" w:rsidR="00826CE0" w:rsidRDefault="00826CE0" w:rsidP="00366BB2">
             <w:r w:rsidRPr="001C5E53">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Note au verso :</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Bateau et canot, en arrière-plan, la montagne L’Éternité</w:t>
             </w:r>
             <w:r w:rsidR="00EF6232">
               <w:rPr>
                 <w:rStyle w:val="Appelnotedebasdep"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E16A70B" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00366BB2" w:rsidP="00C44E47"/>
           <w:p w14:paraId="46135086" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00366BB2" w:rsidP="00366BB2">
             <w:r>
               <w:t>P365/A1/1.7,6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E050483" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="001C5E53" w:rsidP="00366BB2">
             <w:r>
               <w:t>Déplacement du camp</w:t>
             </w:r>
             <w:r w:rsidR="00240772">
               <w:t xml:space="preserve"> flottant par un bateau</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="518AFBA4" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00366BB2" w:rsidP="00366BB2">
             <w:r>
-              <w:t>[ca 1980]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 1980]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BE4ABB3" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00366BB2" w:rsidP="00366BB2">
             <w:r>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00F376DF">
               <w:t>8,1</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Mo, </w:t>
             </w:r>
             <w:r w:rsidR="00F376DF">
               <w:t>7138</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> x 4</w:t>
             </w:r>
             <w:r w:rsidR="00F376DF">
               <w:t>806</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> px, couleur</w:t>
             </w:r>
           </w:p>
@@ -10846,95 +11455,111 @@
               <w:t>E</w:t>
             </w:r>
             <w:r>
               <w:t>n arrière, il y avait 4 encres de ciment</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CD8CB21" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00366BB2" w:rsidP="00C44E47"/>
           <w:p w14:paraId="33F58E46" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00366BB2" w:rsidP="00366BB2">
             <w:r>
               <w:t>P365/A1/1.7,7</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E5FF2BC" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00240772" w:rsidP="00366BB2">
             <w:r>
               <w:t>Une c</w:t>
             </w:r>
             <w:r w:rsidR="001C5E53">
               <w:t>hargeuse flottante</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> aide au déplacement du camp</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71F0184B" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00366BB2" w:rsidP="00366BB2">
             <w:r>
-              <w:t>[ca 1980]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 1980]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22E0FB25" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00366BB2" w:rsidP="00366BB2">
             <w:r>
               <w:t>97</w:t>
             </w:r>
             <w:r w:rsidR="00F376DF">
               <w:t>,9</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Mo, </w:t>
             </w:r>
             <w:r w:rsidR="00F376DF">
               <w:t>7120</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> x 4</w:t>
             </w:r>
             <w:r w:rsidR="00F376DF">
               <w:t>809</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> px, couleur</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C0F84B2" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00366BB2" w:rsidP="00366BB2">
             <w:r>
               <w:t>Photo numérique, format .tif, 1200 ppp</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A627ABA" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00366BB2" w:rsidP="00C44E47"/>
           <w:p w14:paraId="5F0B1825" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00366BB2" w:rsidP="00366BB2">
             <w:r>
               <w:t>P365/A1/1.7,8</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47AA36D5" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="001C5E53" w:rsidP="00366BB2">
             <w:r>
               <w:t>Transport du camp flottant</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="680658BA" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00366BB2" w:rsidP="00366BB2">
             <w:r>
-              <w:t>[ca 1980]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 1980]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5686BF1F" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00366BB2" w:rsidP="00366BB2">
             <w:r>
               <w:t>97</w:t>
             </w:r>
             <w:r w:rsidR="00F376DF">
               <w:t>,6</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Mo, </w:t>
             </w:r>
             <w:r w:rsidR="00F376DF">
               <w:t>7126</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> x 4</w:t>
             </w:r>
             <w:r w:rsidR="00F376DF">
               <w:t>788</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> px, couleur</w:t>
             </w:r>
           </w:p>
@@ -11083,51 +11708,50 @@
               <w:t>795</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> px, couleur</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11065C10" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00366BB2" w:rsidP="00366BB2">
             <w:r>
               <w:t>Photo numérique, format .tif, 1200 ppp</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C0690AE" w14:textId="77777777" w:rsidR="003C0DCF" w:rsidRDefault="003C0DCF" w:rsidP="00366BB2">
             <w:r w:rsidRPr="003C0DCF">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Note au verso :</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Le canot fait 22 pieds de long et 6 pieds de large.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62E925E5" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00366BB2" w:rsidP="00366BB2"/>
           <w:p w14:paraId="255FB55C" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00366BB2" w:rsidP="00366BB2">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>P365/A1/1.7,12</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63BD44DD" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00240772" w:rsidP="00366BB2">
             <w:r>
               <w:t>Des hommes dans des chaloupes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F07C632" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="003C0DCF" w:rsidP="00366BB2">
             <w:r>
               <w:t>Juillet 1985</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="184B6C4B" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00366BB2" w:rsidP="00366BB2">
             <w:r>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="009172F6">
               <w:t>2,1</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Mo, 6</w:t>
             </w:r>
             <w:r w:rsidR="009172F6">
               <w:t>755</w:t>
@@ -11599,111 +12223,151 @@
           </w:p>
           <w:p w14:paraId="43110E01" w14:textId="77777777" w:rsidR="00366BB2" w:rsidRDefault="00366BB2" w:rsidP="00C44E47"/>
           <w:p w14:paraId="00530F8A" w14:textId="77777777" w:rsidR="00EF6232" w:rsidRPr="00C44E47" w:rsidRDefault="00EF6232" w:rsidP="00C44E47"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C44E47" w:rsidRPr="00A674F8" w14:paraId="3029F029" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2CC68F70" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="006E3DF9">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Disque dur externe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="587976F0" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="12" w:name="_Toc868918"/>
+            <w:bookmarkStart w:id="11" w:name="_Toc868918"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P365/A1/1.8 : Camp temporaire à la rivière Péribonka</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
           <w:p w14:paraId="46D4AA88" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00320107">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">[ca </w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00320107">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00320107">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1996</w:t>
             </w:r>
             <w:r w:rsidR="00320107">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>. – 7 photographies numériques; format .tiff, coul., 1200 ppp.</w:t>
+              <w:t>. – 7 photographies numériques; format .</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>tiff</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>., 1200 ppp.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="679EF8F9" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="58C252EE" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRPr="006E3DF9" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E3DF9">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31F45292" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00C44E47">
@@ -11790,101 +12454,128 @@
             <w:r>
               <w:t>P365/A1/1.8,1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73352566" w14:textId="77777777" w:rsidR="006B1B3E" w:rsidRDefault="00EE3770" w:rsidP="006B1B3E">
             <w:r>
               <w:t xml:space="preserve">Camp et dortoir pour 4 hommes, séchoir, pétrole et diesel pour les bateaux, à la </w:t>
             </w:r>
             <w:r w:rsidR="00320107">
               <w:t>Baie-</w:t>
             </w:r>
             <w:r>
               <w:t>Jolie, à 35 km au nord de Notre-Dame-du-Rosaire</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58E8AF3E" w14:textId="77777777" w:rsidR="00320107" w:rsidRDefault="00320107" w:rsidP="006B1B3E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>[ca 1996]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1996]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7197BAA8" w14:textId="77777777" w:rsidR="006B1B3E" w:rsidRDefault="006B1B3E" w:rsidP="006B1B3E">
             <w:r>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00EE3770">
               <w:t>6,9</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Mo, </w:t>
             </w:r>
             <w:r w:rsidR="00EE3770">
               <w:t>7100 x 4775</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> px, couleur</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64E0B6C4" w14:textId="77777777" w:rsidR="006B1B3E" w:rsidRDefault="006B1B3E" w:rsidP="006B1B3E">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Photo numérique, format .tif, 1200 ppp</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BD0613C" w14:textId="77777777" w:rsidR="006B1B3E" w:rsidRDefault="006B1B3E" w:rsidP="006B1B3E"/>
           <w:p w14:paraId="242F0115" w14:textId="77777777" w:rsidR="006B1B3E" w:rsidRDefault="006B1B3E" w:rsidP="006B1B3E">
             <w:r>
               <w:t>P365/A1/1.8,2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A4944A4" w14:textId="77777777" w:rsidR="006B1B3E" w:rsidRDefault="00EE3770" w:rsidP="006B1B3E">
             <w:r>
               <w:t xml:space="preserve">Entretien des bateaux devant le camp de la </w:t>
             </w:r>
             <w:r w:rsidR="00320107">
               <w:t>Baie-Jolie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27DB2265" w14:textId="77777777" w:rsidR="00320107" w:rsidRDefault="00320107" w:rsidP="006B1B3E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>[ca 1996]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1996]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CC335DD" w14:textId="77777777" w:rsidR="006B1B3E" w:rsidRDefault="006B1B3E" w:rsidP="006B1B3E">
             <w:r>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00EE3770">
               <w:t>6,8</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Mo, </w:t>
             </w:r>
             <w:r w:rsidR="00EE3770">
               <w:t>7088 x 4775</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> px, couleur</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07F62978" w14:textId="77777777" w:rsidR="006B1B3E" w:rsidRPr="006B1B3E" w:rsidRDefault="006B1B3E" w:rsidP="006B1B3E">
             <w:r>
               <w:t>Photo numérique, format .tif, 1200 ppp</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09A18D54" w14:textId="77777777" w:rsidR="006B1B3E" w:rsidRDefault="006B1B3E" w:rsidP="006B1B3E"/>
@@ -11900,97 +12591,125 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Entretien des bateaux devant le camp de la </w:t>
             </w:r>
             <w:r w:rsidR="00320107">
               <w:t>Baie-Jolie</w:t>
             </w:r>
             <w:r w:rsidR="00320107">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C04FDB3" w14:textId="77777777" w:rsidR="00320107" w:rsidRDefault="00320107" w:rsidP="006B1B3E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>[ca 1996]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1996]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6685B82E" w14:textId="77777777" w:rsidR="006B1B3E" w:rsidRDefault="006B1B3E" w:rsidP="006B1B3E">
             <w:r>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00D31C74">
               <w:t>6,9</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Mo, </w:t>
             </w:r>
             <w:r w:rsidR="00D31C74">
               <w:t>7090 x 4779</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> px, couleur</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32F7BC2A" w14:textId="77777777" w:rsidR="006B1B3E" w:rsidRPr="006B1B3E" w:rsidRDefault="006B1B3E" w:rsidP="006B1B3E">
             <w:r>
               <w:t>Photo numérique, format .tif, 1200 ppp</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64FA6FF9" w14:textId="77777777" w:rsidR="006B1B3E" w:rsidRDefault="006B1B3E" w:rsidP="006B1B3E"/>
           <w:p w14:paraId="76A67FB1" w14:textId="77777777" w:rsidR="006B1B3E" w:rsidRDefault="006B1B3E" w:rsidP="006B1B3E">
             <w:r>
               <w:t>P365/A1/1.8,4</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C7D9A24" w14:textId="77777777" w:rsidR="006B1B3E" w:rsidRDefault="00D31C74" w:rsidP="006B1B3E">
             <w:r>
               <w:t>Petit bateau en fer avec un 4 roues à bord, le bateau s’appelait Ti-Bé et était loué à un contremaître de Péribonka, M. Henri Boily</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="298F4633" w14:textId="77777777" w:rsidR="00320107" w:rsidRDefault="00320107" w:rsidP="006B1B3E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>[ca 1996]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1996]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7884D463" w14:textId="77777777" w:rsidR="006B1B3E" w:rsidRDefault="006B1B3E" w:rsidP="006B1B3E">
             <w:r>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00D31C74">
               <w:t>6,9</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Mo, </w:t>
             </w:r>
             <w:r w:rsidR="00D31C74">
               <w:t>7090 x 4779</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> px, couleur</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AD4CD35" w14:textId="77777777" w:rsidR="006B1B3E" w:rsidRPr="006B1B3E" w:rsidRDefault="006B1B3E" w:rsidP="006B1B3E">
             <w:r>
               <w:t>Photo numérique, format .tif, 1200 ppp</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70D12BD0" w14:textId="77777777" w:rsidR="006B1B3E" w:rsidRDefault="006B1B3E" w:rsidP="006B1B3E"/>
@@ -11998,264 +12717,317 @@
             <w:r>
               <w:t>P365/A1/1.8,5</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E32B74C" w14:textId="77777777" w:rsidR="006B1B3E" w:rsidRDefault="00D31C74" w:rsidP="006B1B3E">
             <w:r>
               <w:t xml:space="preserve">À la </w:t>
             </w:r>
             <w:r w:rsidR="00320107">
               <w:t>Baie-Jolie</w:t>
             </w:r>
             <w:r>
               <w:t>, à la sortie de la rivière Jolie se déversant dans la rivière Péribonka</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AAE8E1E" w14:textId="77777777" w:rsidR="00320107" w:rsidRDefault="00320107" w:rsidP="006B1B3E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>[ca 1996]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1996]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="358ECE85" w14:textId="77777777" w:rsidR="006B1B3E" w:rsidRDefault="006B1B3E" w:rsidP="006B1B3E">
             <w:r>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00D31C74">
               <w:t>6,9</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Mo, </w:t>
             </w:r>
             <w:r w:rsidR="00D31C74">
               <w:t>7090 x 4779</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> px, couleur</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="429591F1" w14:textId="77777777" w:rsidR="006B1B3E" w:rsidRPr="006B1B3E" w:rsidRDefault="006B1B3E" w:rsidP="006B1B3E">
             <w:r>
               <w:t>Photo numérique, format .tif, 1200 ppp</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F0CAB48" w14:textId="77777777" w:rsidR="006B1B3E" w:rsidRDefault="006B1B3E" w:rsidP="006B1B3E"/>
           <w:p w14:paraId="2413D61B" w14:textId="77777777" w:rsidR="006B1B3E" w:rsidRDefault="006B1B3E" w:rsidP="006B1B3E">
             <w:r>
               <w:t>P365/A1/1.8,6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2809817B" w14:textId="77777777" w:rsidR="006B1B3E" w:rsidRDefault="00D31C74" w:rsidP="006B1B3E">
             <w:r>
               <w:t xml:space="preserve">Baie au nord de la rivière Péribonka, soit la </w:t>
             </w:r>
             <w:r w:rsidR="00320107">
               <w:t>Baie-Jolie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FB923F4" w14:textId="77777777" w:rsidR="00320107" w:rsidRDefault="00320107" w:rsidP="006B1B3E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>[ca 1996]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1996]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CA4FA11" w14:textId="77777777" w:rsidR="006B1B3E" w:rsidRDefault="006B1B3E" w:rsidP="006B1B3E">
             <w:r>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00D31C74">
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Mo, </w:t>
             </w:r>
             <w:r w:rsidR="00D31C74">
               <w:t>7095 x 4779</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> px, couleur</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="701A4161" w14:textId="77777777" w:rsidR="006B1B3E" w:rsidRPr="006B1B3E" w:rsidRDefault="006B1B3E" w:rsidP="006B1B3E">
             <w:r>
               <w:t>Photo numérique, format .tif, 1200 ppp</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A4B12F6" w14:textId="77777777" w:rsidR="006B1B3E" w:rsidRDefault="006B1B3E" w:rsidP="006B1B3E"/>
           <w:p w14:paraId="6D23306B" w14:textId="77777777" w:rsidR="006B1B3E" w:rsidRDefault="006B1B3E" w:rsidP="006B1B3E">
             <w:r>
               <w:t>P365/A1/1.8,7</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A057CE4" w14:textId="77777777" w:rsidR="006B1B3E" w:rsidRDefault="00320107" w:rsidP="006B1B3E">
             <w:r>
               <w:t>Des bateaux à la Baie-Jolie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F953921" w14:textId="77777777" w:rsidR="00320107" w:rsidRDefault="00320107" w:rsidP="006B1B3E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>[ca 1996]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1996]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5ABD7C08" w14:textId="77777777" w:rsidR="006B1B3E" w:rsidRDefault="006B1B3E" w:rsidP="006B1B3E">
             <w:r>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00320107">
               <w:t>6,8</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Mo, </w:t>
             </w:r>
             <w:r w:rsidR="00320107">
               <w:t>7098 x 4768</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> px, couleur</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="324C1EF7" w14:textId="77777777" w:rsidR="006B1B3E" w:rsidRPr="006B1B3E" w:rsidRDefault="006B1B3E" w:rsidP="006B1B3E">
             <w:r>
               <w:t>Photo numérique, format .tif, 1200 ppp</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D4CBE53" w14:textId="77777777" w:rsidR="006B1B3E" w:rsidRPr="006B1B3E" w:rsidRDefault="006B1B3E" w:rsidP="006B1B3E"/>
           <w:p w14:paraId="742E52C3" w14:textId="77777777" w:rsidR="00C44E47" w:rsidRPr="00C44E47" w:rsidRDefault="00C44E47" w:rsidP="00C44E47"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004012CF" w:rsidRPr="00A674F8" w14:paraId="54A0CEF9" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="53EF2F55" w14:textId="77777777" w:rsidR="004012CF" w:rsidRDefault="004012CF" w:rsidP="006E3DF9">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Disque dur externe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19F7B2F0" w14:textId="77777777" w:rsidR="004012CF" w:rsidRDefault="004012CF" w:rsidP="004012CF">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P365/A1/1.9 : Lieu inconnu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E98599C" w14:textId="77777777" w:rsidR="004012CF" w:rsidRDefault="004012CF" w:rsidP="004012CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>– [199-]. – 2 photographies numériques; format .tiff, n&amp;b, 1200 ppp.</w:t>
+              <w:t>– [199-]. – 2 photographies numériques; format .</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>tiff</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, n&amp;b, 1200 ppp.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45B286E5" w14:textId="77777777" w:rsidR="004012CF" w:rsidRDefault="004012CF" w:rsidP="004012CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6CEDD522" w14:textId="77777777" w:rsidR="004012CF" w:rsidRPr="006E3DF9" w:rsidRDefault="004012CF" w:rsidP="004012CF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E3DF9">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B16604D" w14:textId="77777777" w:rsidR="004012CF" w:rsidRDefault="004012CF" w:rsidP="004012CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Ce dossier comprend des photographies d’une opération de ramassage du bois flottant dans un lieu inconnu.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="247959FE" w14:textId="77777777" w:rsidR="004012CF" w:rsidRDefault="004012CF" w:rsidP="004012CF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5E7E2E07" w14:textId="77777777" w:rsidR="004012CF" w:rsidRPr="006E3DF9" w:rsidRDefault="004012CF" w:rsidP="004012CF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E3DF9">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
@@ -12276,51 +13048,59 @@
           <w:p w14:paraId="2C793493" w14:textId="77777777" w:rsidR="004012CF" w:rsidRDefault="004012CF" w:rsidP="004012CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Disque dur externe.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40E2B0F0" w14:textId="77777777" w:rsidR="004012CF" w:rsidRDefault="004012CF" w:rsidP="004012CF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="53AAB03E" w14:textId="77777777" w:rsidR="004012CF" w:rsidRDefault="004012CF" w:rsidP="004012CF">
             <w:r>
               <w:t>P365/A1/1.9,1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5638182F" w14:textId="77777777" w:rsidR="004012CF" w:rsidRDefault="004012CF" w:rsidP="004012CF">
             <w:r>
-              <w:t>Georges-Henri St-Jean (de Péribonka) et Serge Lavertu ( de Dolbeau), opérateur de bateau et de chargeuse flottante, sur un bateau</w:t>
+              <w:t xml:space="preserve">Georges-Henri St-Jean (de Péribonka) et Serge Lavertu </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>( de</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Dolbeau), opérateur de bateau et de chargeuse flottante, sur un bateau</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41049EDD" w14:textId="77777777" w:rsidR="004012CF" w:rsidRDefault="004012CF" w:rsidP="004012CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[199-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="694F4B51" w14:textId="77777777" w:rsidR="004012CF" w:rsidRDefault="004012CF" w:rsidP="004012CF">
             <w:r>
               <w:t>95,8 Mo, 11296 x 8898 px, n&amp;b</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="220943C3" w14:textId="77777777" w:rsidR="004012CF" w:rsidRDefault="004012CF" w:rsidP="004012CF">
             <w:r>
               <w:t>Photo numérique, format .tif, 1200 ppp</w:t>
             </w:r>
           </w:p>
@@ -12359,79 +13139,93 @@
             <w:r>
               <w:t>95,8 Mo, 11296 x 8898 px, n&amp;b</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13203A56" w14:textId="77777777" w:rsidR="004012CF" w:rsidRDefault="004012CF" w:rsidP="004012CF">
             <w:r>
               <w:t>Photo numérique, format .tif, 1200 ppp</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="566AA74B" w14:textId="77777777" w:rsidR="004012CF" w:rsidRPr="004012CF" w:rsidRDefault="004012CF" w:rsidP="004012CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3831016C" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:p w14:paraId="4B105357" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="4C5A18E8" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="002A4383" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc868919"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc868919"/>
       <w:r>
         <w:t>P365</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">Documents </w:t>
       </w:r>
       <w:r w:rsidR="009D7B71">
         <w:t>cartographiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="377A5020" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="003B6BFC" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">– [ca 1960]. – Reproductions 1992. – </w:t>
+        <w:t>– [</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ca</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1960]. – Reproductions 1992. – </w:t>
       </w:r>
       <w:r w:rsidR="0059026A">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>42 cartes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A60BF47" w14:textId="77777777" w:rsidR="003B6BFC" w:rsidRDefault="003B6BFC" w:rsidP="00696AE2"/>
     <w:p w14:paraId="1C96F6F7" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="668D11FB" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
@@ -12469,76 +13263,90 @@
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Documents numériques seulement. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F644619" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00E33D20" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Reproductions. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64E1E3C7" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="48EC3A0F" w14:textId="77777777" w:rsidR="00E33D20" w:rsidRPr="00A674F8" w:rsidRDefault="00E33D20" w:rsidP="00696AE2"/>
     <w:p w14:paraId="297C3974" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="002A4383" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc868920"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc868920"/>
       <w:r>
         <w:t>P365</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="009D7B71">
         <w:t>Cartographie</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="1DB4CF1D" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="003B6BFC" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">– [ca 1960]. – Reproductions 1992. – </w:t>
+        <w:t>– [</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ca</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1960]. – Reproductions 1992. – </w:t>
       </w:r>
       <w:r w:rsidR="0059026A" w:rsidRPr="0059026A">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>42</w:t>
       </w:r>
       <w:r w:rsidRPr="0059026A">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> cartes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C7A5950" w14:textId="77777777" w:rsidR="003B6BFC" w:rsidRPr="00A674F8" w:rsidRDefault="003B6BFC" w:rsidP="00696AE2"/>
     <w:p w14:paraId="3CC11A5E" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -12571,86 +13379,99 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FE33FA9" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="003B6BFC" w:rsidP="003B6BFC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Disque dur externe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C0E3AF0" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="002A4383" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="15" w:name="_Toc868921"/>
+            <w:bookmarkStart w:id="14" w:name="_Toc868921"/>
             <w:r>
               <w:t>P365</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="000A22F1">
               <w:t>Rivière Péribonka</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
           <w:p w14:paraId="48F815D4" w14:textId="77777777" w:rsidR="000A22F1" w:rsidRDefault="000A22F1" w:rsidP="000A22F1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">– [ca 1960]. – Reproductions 1992. – </w:t>
+              <w:t>– [</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1960]. – Reproductions 1992. – </w:t>
             </w:r>
             <w:r w:rsidR="0059026A" w:rsidRPr="0059026A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>42</w:t>
             </w:r>
             <w:r w:rsidRPr="0059026A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> cartes; format</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> .jpeg, n&amp;b, 300 ppp.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="706A3D9B" w14:textId="77777777" w:rsidR="000A22F1" w:rsidRDefault="000A22F1" w:rsidP="000A22F1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -12673,51 +13494,50 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1’’ = 20 chaines</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0989F61B" w14:textId="77777777" w:rsidR="000A22F1" w:rsidRDefault="000A22F1" w:rsidP="000A22F1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0CB32CCC" w14:textId="77777777" w:rsidR="000A22F1" w:rsidRPr="006E3DF9" w:rsidRDefault="000A22F1" w:rsidP="000A22F1">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E3DF9">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50CA506C" w14:textId="77777777" w:rsidR="000A22F1" w:rsidRDefault="000A22F1" w:rsidP="000A22F1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce dossier comprend des extraits de cartes de la rivière Péribonka et des camps forestiers à proximité. Ces cartes représentent la disposition du territoire vers 1960. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C7C0F8E" w14:textId="77777777" w:rsidR="000A22F1" w:rsidRDefault="000A22F1" w:rsidP="000A22F1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3E6DB000" w14:textId="77777777" w:rsidR="000A22F1" w:rsidRPr="000A22F1" w:rsidRDefault="000A22F1" w:rsidP="000A22F1">
@@ -12788,73 +13608,87 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="4A856EDB" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BFA92A2" w14:textId="77777777" w:rsidR="000A22F1" w:rsidRPr="00A674F8" w:rsidRDefault="000A22F1" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="43B01793" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00AD46C3"/>
     <w:p w14:paraId="55853A84" w14:textId="77777777" w:rsidR="003B6BFC" w:rsidRDefault="003B6BFC" w:rsidP="003B6BFC"/>
     <w:p w14:paraId="7322CB2B" w14:textId="77777777" w:rsidR="003B6BFC" w:rsidRPr="00A674F8" w:rsidRDefault="003B6BFC" w:rsidP="003B6BFC">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc868922"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc868922"/>
       <w:r>
         <w:t>P365/C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Documents audiovisuels</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="18D91C12" w14:textId="77777777" w:rsidR="00B744A7" w:rsidRDefault="007A0D02" w:rsidP="007A0D02">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">– [ca 1996]. </w:t>
+        <w:t>– [</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ca</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1996]. </w:t>
       </w:r>
       <w:r w:rsidR="00B744A7">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidRPr="00154E1C">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1 heure, 37 minutes et 32 secondes d’images en mouvement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1 cassette VHS numérisée).</w:t>
       </w:r>
@@ -12918,61 +13752,61 @@
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> au donateur. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E1B4A4A" w14:textId="77777777" w:rsidR="003B6BFC" w:rsidRDefault="003B6BFC" w:rsidP="003B6BFC">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Document numérique seulement. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07FDC670" w14:textId="77777777" w:rsidR="003B6BFC" w:rsidRDefault="003B6BFC" w:rsidP="003B6BFC"/>
     <w:p w14:paraId="2DB26A17" w14:textId="77777777" w:rsidR="003B6BFC" w:rsidRPr="00A674F8" w:rsidRDefault="003B6BFC" w:rsidP="003B6BFC"/>
     <w:p w14:paraId="309CBF0F" w14:textId="77777777" w:rsidR="003B6BFC" w:rsidRPr="00A674F8" w:rsidRDefault="003B6BFC" w:rsidP="003B6BFC">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc868923"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc868923"/>
       <w:r>
         <w:t>P365/C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r>
         <w:t>Images en mouvement</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="085A7FF7" w14:textId="77777777" w:rsidR="00B744A7" w:rsidRDefault="00B744A7" w:rsidP="00B744A7">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">– 19XX. – </w:t>
       </w:r>
       <w:r w:rsidR="00154E1C" w:rsidRPr="00154E1C">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1 heure, 37 minutes et 32 secondes d’images en mouvement</w:t>
       </w:r>
       <w:r w:rsidR="00154E1C">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -13029,92 +13863,105 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C490BCD" w14:textId="77777777" w:rsidR="003B6BFC" w:rsidRPr="00A674F8" w:rsidRDefault="00A64721" w:rsidP="00A64721">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Disque dur externe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="09567CEF" w14:textId="77777777" w:rsidR="003B6BFC" w:rsidRPr="00B321DF" w:rsidRDefault="003B6BFC" w:rsidP="00ED5B1D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="18" w:name="_Toc868924"/>
+            <w:bookmarkStart w:id="17" w:name="_Toc868924"/>
             <w:r>
               <w:t>P365</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00A64721">
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00154E1C">
               <w:t>Drave</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="17"/>
           </w:p>
           <w:p w14:paraId="56039EE9" w14:textId="77777777" w:rsidR="003B6BFC" w:rsidRDefault="00A64721" w:rsidP="00A64721">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00154E1C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>[ca 1996]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00154E1C">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00154E1C">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1996]</w:t>
             </w:r>
             <w:r w:rsidR="003B6BFC">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="00154E1C" w:rsidRPr="00154E1C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00154E1C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> heure, </w:t>
             </w:r>
             <w:r w:rsidR="00154E1C" w:rsidRPr="00154E1C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>37</w:t>
             </w:r>
@@ -13148,51 +13995,65 @@
               </w:rPr>
               <w:t xml:space="preserve"> cassette </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>VHS</w:t>
             </w:r>
             <w:r w:rsidR="00154E1C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> numérisée</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="007A0D02">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ; format mpg, 4,35 Go. </w:t>
+              <w:t xml:space="preserve"> ; format </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="007A0D02">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>mpg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="007A0D02">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 4,35 Go. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63F4326D" w14:textId="77777777" w:rsidR="003B6BFC" w:rsidRDefault="003B6BFC" w:rsidP="00ED5B1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2A3F5B03" w14:textId="77777777" w:rsidR="003B6BFC" w:rsidRPr="006E3DF9" w:rsidRDefault="003B6BFC" w:rsidP="00ED5B1D">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E3DF9">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B934CA4" w14:textId="77777777" w:rsidR="003B6BFC" w:rsidRDefault="003B6BFC" w:rsidP="00ED5B1D">
@@ -13263,51 +14124,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="2A337EBB" w14:textId="77777777" w:rsidR="003B6BFC" w:rsidRDefault="003B6BFC" w:rsidP="00ED5B1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Document numérique seulement. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1491876E" w14:textId="77777777" w:rsidR="003B6BFC" w:rsidRDefault="003B6BFC" w:rsidP="00ED5B1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Disque dur externe.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E0542FB" w14:textId="77777777" w:rsidR="00884704" w:rsidRDefault="00884704" w:rsidP="00ED5B1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1AE75D9E" w14:textId="77777777" w:rsidR="00884704" w:rsidRDefault="00884704" w:rsidP="00ED5B1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P365/C1/1,1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38FF4659" w14:textId="77777777" w:rsidR="00884704" w:rsidRDefault="00884704" w:rsidP="00ED5B1D">
             <w:pPr>
@@ -13364,51 +14224,65 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nettoyage des lieux pour mettre fin à la drave sur la rivière</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34C71A07" w14:textId="77777777" w:rsidR="00884704" w:rsidRDefault="00884704" w:rsidP="00ED5B1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884704">
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Date :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [ca 1996]</w:t>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1996]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="553E4ECA" w14:textId="77777777" w:rsidR="00884704" w:rsidRDefault="00884704" w:rsidP="00ED5B1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00884704">
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Lieu :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> rivière Péribonka</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="526189D4" w14:textId="77777777" w:rsidR="00884704" w:rsidRDefault="00884704" w:rsidP="00ED5B1D">
             <w:pPr>
               <w:rPr>
@@ -13474,132 +14348,132 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="26A4D12A" w14:textId="77777777" w:rsidR="003B6BFC" w:rsidRPr="003B6BFC" w:rsidRDefault="003B6BFC" w:rsidP="003B6BFC"/>
     <w:p w14:paraId="1BF90EE1" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="3CBC8051" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="26936E35" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0586F119" w14:textId="77777777" w:rsidR="003C2F11" w:rsidRDefault="003C2F11" w:rsidP="00923766">
+    <w:p w14:paraId="180A9B9E" w14:textId="77777777" w:rsidR="00F82D55" w:rsidRDefault="00F82D55" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27D0B826" w14:textId="77777777" w:rsidR="003C2F11" w:rsidRDefault="003C2F11" w:rsidP="00923766">
+    <w:p w14:paraId="3B3F09D1" w14:textId="77777777" w:rsidR="00F82D55" w:rsidRDefault="00F82D55" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="21D85A4E" w14:textId="77777777" w:rsidR="006B1B3E" w:rsidRDefault="006B1B3E" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0563AA2E" wp14:editId="5B8465A6">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -13622,51 +14496,51 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="50C7CF1E" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
             </v:shapetype>
             <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMQZZE2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddRbIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahR&#10;cDzs3jIQPmgyuneECr7Rw7p8fip0btxEFd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppR&#10;T1xue7lIkqW0uiNeaPWAHy3WX/urVbCrzNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeS&#10;mc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AID0Qf/FAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAExBlkTZAAAAAwEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" fillcolor="black" stroked="f">
               <v:fill r:id="rId1" o:title="" type="pattern"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="040D2C12" w14:textId="77777777" w:rsidR="006B1B3E" w:rsidRPr="009D2B71" w:rsidRDefault="006B1B3E" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -13691,102 +14565,102 @@
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00327F53" w:rsidRPr="00327F53">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="086057D4" w14:textId="77777777" w:rsidR="006B1B3E" w:rsidRDefault="006B1B3E" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DC8C383" w14:textId="77777777" w:rsidR="003C2F11" w:rsidRDefault="003C2F11" w:rsidP="00923766">
+    <w:p w14:paraId="59032B33" w14:textId="77777777" w:rsidR="00F82D55" w:rsidRDefault="00F82D55" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="312B6778" w14:textId="77777777" w:rsidR="003C2F11" w:rsidRDefault="003C2F11" w:rsidP="00923766">
+    <w:p w14:paraId="4C37486A" w14:textId="77777777" w:rsidR="00F82D55" w:rsidRDefault="00F82D55" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="013C8154" w14:textId="77777777" w:rsidR="006B1B3E" w:rsidRDefault="006B1B3E">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6351">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Gouvernement du Québec. « Répertoire des barrages : Saguenay-Lac-Saint-Jean », </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6351">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Environnement et Lutte contre les changements climatiques</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6351">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2018 [en ligne : </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00421073">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>http://www.cehq.gouv.qc.ca/barrages/ ListeBarrages.asp?region=Saguenay--Lac-Saint-Jean&amp;Num=02&amp;Tri=No&amp;contenance1=on&amp;contenance2=on&amp;contenance3=on</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004E6351">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">] (Page consultée le 12 février 2019). </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="093A15D6" w14:textId="77777777" w:rsidR="006B1B3E" w:rsidRDefault="006B1B3E">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
@@ -13836,51 +14710,51 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B1642F">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Radio-Canada. « La centrale Péribonka IV ouverte au public », </w:t>
       </w:r>
       <w:r w:rsidRPr="00B1642F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Ici Saguenay-Lac-Saint-Jean,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B1642F">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20 juin 2013 [en ligne : </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="00B1642F">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://ici.radio-canada.ca/nouvelle/619751/centrale-peribonka-hydro-quebec-visites</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B1642F">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">] (Page consultée le 12 février 2019). </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="6BCC02D7" w14:textId="77777777" w:rsidR="006B1B3E" w:rsidRDefault="006B1B3E">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
@@ -13889,75 +14763,75 @@
       <w:r w:rsidRPr="00F164C1">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Le cap Éternité est une montagne du Saguenay-Lac-Saint-Jean entre la baie Éternité et le cap Trinité, située à proximité de la rivière Saguenay et dans la municipalité de Rivière-Éternité. Sources : Wikipédia. « Cap Éternité », </w:t>
       </w:r>
       <w:r w:rsidRPr="00F164C1">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Wikipédia l’encyclopédie libre,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F164C1">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11 janvier 2018 [</w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
         <w:r w:rsidRPr="00F164C1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>en ligne</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F164C1">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>et Gouvernement du Québec. « Cap Éternité », Commission de toponymie du Québec, janvier 2019 [</w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
         <w:r w:rsidRPr="00F164C1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>en ligne</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
       <w:r w:rsidRPr="00F164C1">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(Page</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -14010,51 +14884,51 @@
       <w:r w:rsidRPr="003C0DCF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Un chaland est un « bateau plat non ponté, destiné au transport de marchandises, sur les cours d’eau et dans les ports ». Source : Office québécois de la langue française. « Chaland », </w:t>
       </w:r>
       <w:r w:rsidRPr="003C0DCF">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Grand dictionnaire terminologique</w:t>
       </w:r>
       <w:r w:rsidRPr="003C0DCF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, 1992 [</w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidRPr="003C0DCF">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>en ligne</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003C0DCF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>] (Page consultée le 12 février 2019).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="6E962CE4" w14:textId="77777777" w:rsidR="006B1B3E" w:rsidRPr="003C0DCF" w:rsidRDefault="006B1B3E">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14089,70 +14963,70 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="003C0DCF">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">», </w:t>
       </w:r>
       <w:r w:rsidRPr="003C0DCF">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Grand dictionnaire terminologique</w:t>
       </w:r>
       <w:r w:rsidRPr="003C0DCF">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>, 1992 [</w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidRPr="003C0DCF">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>en ligne</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003C0DCF">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">] (Page consultée le 12 février 2019). </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00084E12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="16700AB2"/>
     <w:lvl w:ilvl="0" w:tplc="DE284FA0">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14221,51 +15095,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="026A4EA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7EA29056"/>
     <w:lvl w:ilvl="0" w:tplc="A2D661CE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -14333,51 +15207,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F15B79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F006D218"/>
     <w:lvl w:ilvl="0" w:tplc="BF9C5A4E">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14446,51 +15320,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1112038B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DAFA3BA0"/>
     <w:lvl w:ilvl="0" w:tplc="FF366BE6">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14559,51 +15433,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F0E1896"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6FC446B8"/>
     <w:lvl w:ilvl="0" w:tplc="6712760E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -14671,51 +15545,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25667F5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF9E5EC2"/>
     <w:lvl w:ilvl="0" w:tplc="464E7FD6">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14784,51 +15658,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3889115A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C876DFC8"/>
     <w:lvl w:ilvl="0" w:tplc="8A8EFFC4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -14896,51 +15770,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77E90AFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="273A4802"/>
     <w:lvl w:ilvl="0" w:tplc="326A9C0C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -15008,150 +15882,154 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1712071833">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="185683883">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="263268220">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1879660817">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1959868823">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="2028942889">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="10307267">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1025903821">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00003B01"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00036349"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="00066875"/>
     <w:rsid w:val="00066BD6"/>
     <w:rsid w:val="00070CD3"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000A22F1"/>
     <w:rsid w:val="000D0EC6"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001072E3"/>
     <w:rsid w:val="00114BA1"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00124D59"/>
     <w:rsid w:val="001306D4"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="0015230C"/>
     <w:rsid w:val="00154E1C"/>
     <w:rsid w:val="00164065"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="001C5E53"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="00207C2C"/>
     <w:rsid w:val="002174BD"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00240772"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="00250D8D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="00263C2F"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002A4383"/>
     <w:rsid w:val="002B2D46"/>
     <w:rsid w:val="002D0F20"/>
+    <w:rsid w:val="002F07D4"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="00307136"/>
     <w:rsid w:val="00311E6A"/>
     <w:rsid w:val="00312A77"/>
     <w:rsid w:val="00320107"/>
     <w:rsid w:val="0032524F"/>
     <w:rsid w:val="00327F53"/>
     <w:rsid w:val="00334E0D"/>
     <w:rsid w:val="0034527A"/>
     <w:rsid w:val="003459A0"/>
     <w:rsid w:val="0036057B"/>
     <w:rsid w:val="003622DA"/>
     <w:rsid w:val="00362D2B"/>
     <w:rsid w:val="00366BB2"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B6BFC"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="003C0DCF"/>
     <w:rsid w:val="003C2F11"/>
     <w:rsid w:val="003D4C30"/>
     <w:rsid w:val="004012CF"/>
     <w:rsid w:val="00417D37"/>
     <w:rsid w:val="004306E7"/>
@@ -15287,146 +16165,148 @@
     <w:rsid w:val="00BB2D08"/>
     <w:rsid w:val="00BC195A"/>
     <w:rsid w:val="00BC64AB"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BD5104"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C11F5D"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C20985"/>
     <w:rsid w:val="00C40995"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C44A87"/>
     <w:rsid w:val="00C44E47"/>
     <w:rsid w:val="00C51B3F"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C63A48"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C817ED"/>
     <w:rsid w:val="00C872E0"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC26A1"/>
     <w:rsid w:val="00CC59F8"/>
+    <w:rsid w:val="00CD67C1"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00D05208"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D31C74"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00D6310F"/>
     <w:rsid w:val="00D63234"/>
     <w:rsid w:val="00D70DF6"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E33D20"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E64E8C"/>
     <w:rsid w:val="00E70874"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E87205"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00E90F28"/>
     <w:rsid w:val="00E922CE"/>
     <w:rsid w:val="00ED5B1D"/>
     <w:rsid w:val="00EE3770"/>
     <w:rsid w:val="00EF125D"/>
     <w:rsid w:val="00EF592C"/>
     <w:rsid w:val="00EF6232"/>
     <w:rsid w:val="00F164C1"/>
     <w:rsid w:val="00F17064"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F376DF"/>
     <w:rsid w:val="00F41408"/>
     <w:rsid w:val="00F43CBC"/>
     <w:rsid w:val="00F452E7"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F750DD"/>
     <w:rsid w:val="00F75A63"/>
+    <w:rsid w:val="00F82D55"/>
     <w:rsid w:val="00F8487F"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00F93657"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FB77C6"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FC6BB1"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="43FBA94B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -15754,50 +16634,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004012CF"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -16328,80 +17213,74 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="002A4383"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
     <w:name w:val="Titre 3 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C51B3F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-CA"/>
@@ -16415,79 +17294,79 @@
     <w:semiHidden/>
     <w:rsid w:val="00C51B3F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
     <w:name w:val="Titre 5 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C51B3F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Mentionnonrsolue1">
+    <w:name w:val="Mention non résolue1"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0032524F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
+  <w:style w:type="character" w:styleId="Lienvisit">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002174BD"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -16840,70 +17719,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE9704EC-965D-4DCF-BDC0-B4C16895CE81}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>25</Pages>
-[...1 lines deleted...]
-  <Characters>26103</Characters>
+  <Pages>1</Pages>
+  <Words>4886</Words>
+  <Characters>26876</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>217</Lines>
-  <Paragraphs>61</Paragraphs>
+  <Lines>223</Lines>
+  <Paragraphs>63</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30787</CharactersWithSpaces>
+  <CharactersWithSpaces>31699</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>