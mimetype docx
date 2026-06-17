--- v0 (2025-10-05)
+++ v1 (2026-06-17)
@@ -1,1816 +1,2287 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="789B2958" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="00922141">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>Marie-Jeanne Taillon</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="738E049C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00051D13">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00EF1C7C">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00922141">
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="2A53C764" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="6B14FE66" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="1F707C4D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="395D6985" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="4FA5DB19" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="28D3285F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="47C099A1" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="42D29C84" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="24CB446E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="250CE696" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="7AF6CBED" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="68FA2F38" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="60F25561" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="4BC24281" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="767E27A6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t>Société d’histoire et de généalogie Maria-Chapdelaine</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="60C414DF" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t>Dolbeau-Mistassini</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="5D619BBB" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="04A04448" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="13682E7D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="1ECC2AF5" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="1998BFAA" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="13FD9B40" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="0339AC76" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="5699E5E9" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="6915FA94" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="0B3AF5EE" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="6FF97018" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="4F4E313E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="05C4005A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="4B4E3497" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">Répertoire numérique </w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t>simple</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="12447207" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="66D742F8" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="6B31086C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="531CF964" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="1998495F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="02438567" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="73616342" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="7A29C693" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00850264" w:rsidRPr="00A674F8" w:rsidRDefault="00850264" w:rsidP="00923766">
+    <w:p w14:paraId="2FB3E007" w14:textId="77777777" w:rsidR="00850264" w:rsidRPr="00A674F8" w:rsidRDefault="00850264" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRDefault="00B148D8" w:rsidP="00923766">
+    <w:p w14:paraId="22A6324E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B148D8" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rédigé par </w:t>
       </w:r>
       <w:r w:rsidR="00051D13">
         <w:t>Frédérique Fradet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B148D8" w:rsidRPr="00A674F8" w:rsidRDefault="00B148D8" w:rsidP="00923766">
+    <w:p w14:paraId="5CE491EE" w14:textId="77777777" w:rsidR="00B148D8" w:rsidRPr="00A674F8" w:rsidRDefault="00B148D8" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
       <w:r w:rsidR="00922141">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00051D13">
         <w:t xml:space="preserve"> décembre 2018</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="47BF4F1F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Non traité</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="114B352D" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="0D43BBD1" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
+    <w:p w14:paraId="7A890ACD" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D6485" w:rsidRDefault="00BD4041">
+    <w:p w14:paraId="2A1D7072" w14:textId="0022F960" w:rsidR="004565BF" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc531766129" w:history="1">
-        <w:r w:rsidR="002D6485" w:rsidRPr="00256A2E">
+      <w:hyperlink w:anchor="_Toc229665714" w:history="1">
+        <w:r w:rsidR="004565BF" w:rsidRPr="004E3EEB">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r w:rsidR="004565BF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r w:rsidR="004565BF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002D6485">
-[...12 lines deleted...]
-        <w:r w:rsidR="002D6485">
+        <w:r w:rsidR="004565BF">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229665714 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="004565BF">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="004565BF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r w:rsidR="004565BF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r w:rsidR="004565BF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002D6485" w:rsidRDefault="00FC51A6">
+    <w:p w14:paraId="466F901E" w14:textId="2A8EAF41" w:rsidR="004565BF" w:rsidRDefault="004565BF">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="002D6485" w:rsidRPr="00256A2E">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229665715" w:history="1">
+        <w:r w:rsidRPr="004E3EEB">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P364/A Documents familiaux</w:t>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002D6485">
-[...12 lines deleted...]
-        <w:r w:rsidR="002D6485">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229665715 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002D6485" w:rsidRDefault="00FC51A6">
+    <w:p w14:paraId="40F8AC69" w14:textId="1C231668" w:rsidR="004565BF" w:rsidRDefault="004565BF">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="002D6485" w:rsidRPr="00256A2E">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229665716" w:history="1">
+        <w:r w:rsidRPr="004E3EEB">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P364/A1 Témoignages</w:t>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002D6485">
-[...12 lines deleted...]
-        <w:r w:rsidR="002D6485">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229665716 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002D6485" w:rsidRDefault="00FC51A6">
+    <w:p w14:paraId="1EFB05FF" w14:textId="1053BCC6" w:rsidR="004565BF" w:rsidRDefault="004565BF">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="002D6485" w:rsidRPr="00256A2E">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229665717" w:history="1">
+        <w:r w:rsidRPr="004E3EEB">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P364/A1/1 : Entrevue</w:t>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002D6485">
-[...12 lines deleted...]
-        <w:r w:rsidR="002D6485">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229665717 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002D6485" w:rsidRDefault="00FC51A6">
+    <w:p w14:paraId="1F21D6EA" w14:textId="29CC95F9" w:rsidR="004565BF" w:rsidRDefault="004565BF">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="002D6485" w:rsidRPr="00256A2E">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229665718" w:history="1">
+        <w:r w:rsidRPr="004E3EEB">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P364/B Documents iconographiques</w:t>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002D6485">
-[...12 lines deleted...]
-        <w:r w:rsidR="002D6485">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229665718 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002D6485">
-[...6 lines deleted...]
-        <w:r w:rsidR="002D6485">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002D6485" w:rsidRDefault="00FC51A6">
+    <w:p w14:paraId="703E8939" w14:textId="7482FC0A" w:rsidR="004565BF" w:rsidRDefault="004565BF">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="002D6485" w:rsidRPr="00256A2E">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229665719" w:history="1">
+        <w:r w:rsidRPr="004E3EEB">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P364/B1 Photographies</w:t>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002D6485">
-[...12 lines deleted...]
-        <w:r w:rsidR="002D6485">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229665719 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002D6485">
-[...6 lines deleted...]
-        <w:r w:rsidR="002D6485">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002D6485" w:rsidRDefault="00FC51A6">
+    <w:p w14:paraId="2A235515" w14:textId="45ED47FE" w:rsidR="004565BF" w:rsidRDefault="004565BF">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="002D6485" w:rsidRPr="00256A2E">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229665720" w:history="1">
+        <w:r w:rsidRPr="004E3EEB">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P364/B1/1 : Portraits</w:t>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002D6485">
-[...12 lines deleted...]
-        <w:r w:rsidR="002D6485">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229665720 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002D6485" w:rsidRDefault="00FC51A6">
+    <w:p w14:paraId="2883C665" w14:textId="1ADE35DF" w:rsidR="004565BF" w:rsidRDefault="004565BF">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="002D6485" w:rsidRPr="00256A2E">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229665721" w:history="1">
+        <w:r w:rsidRPr="004E3EEB">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P364/B2 Diapositives</w:t>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002D6485">
-[...12 lines deleted...]
-        <w:r w:rsidR="002D6485">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229665721 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002D6485" w:rsidRDefault="00FC51A6">
+    <w:p w14:paraId="625EDA45" w14:textId="05711EA0" w:rsidR="004565BF" w:rsidRDefault="004565BF">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="002D6485" w:rsidRPr="00256A2E">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229665722" w:history="1">
+        <w:r w:rsidRPr="004E3EEB">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P364/B2/1 : </w:t>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r w:rsidRPr="004E3EEB">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:eastAsia="Calibri"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Carrousel 1</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002D6485">
-[...12 lines deleted...]
-        <w:r w:rsidR="002D6485">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229665722 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002D6485" w:rsidRDefault="00FC51A6">
+    <w:p w14:paraId="6BE87124" w14:textId="16E70C6B" w:rsidR="004565BF" w:rsidRDefault="004565BF">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="002D6485" w:rsidRPr="00256A2E">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229665723" w:history="1">
+        <w:r w:rsidRPr="004E3EEB">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P364/B2/2 : </w:t>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r w:rsidRPr="004E3EEB">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:eastAsia="Calibri"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Carrousel 2</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002D6485">
-[...12 lines deleted...]
-        <w:r w:rsidR="002D6485">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229665723 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002D6485">
-[...6 lines deleted...]
-        <w:r w:rsidR="002D6485">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002D6485" w:rsidRDefault="00FC51A6">
+    <w:p w14:paraId="4F495761" w14:textId="3D187019" w:rsidR="004565BF" w:rsidRDefault="004565BF">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229665724" w:history="1">
+        <w:r w:rsidRPr="004E3EEB">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t xml:space="preserve">P364/B2/3 : </w:t>
+        </w:r>
+        <w:r w:rsidRPr="004E3EEB">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:eastAsia="Calibri"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Carrousel 3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229665724 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4BAA1441" w14:textId="785CC647" w:rsidR="004565BF" w:rsidRDefault="004565BF">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229665725" w:history="1">
+        <w:r w:rsidRPr="004E3EEB">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t xml:space="preserve">P364/B2/4 : </w:t>
+        </w:r>
+        <w:r w:rsidRPr="004E3EEB">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:eastAsia="Calibri"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Carrousel 4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229665725 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="56D7F0A8" w14:textId="2A3AE0D7" w:rsidR="004565BF" w:rsidRDefault="004565BF">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229665726" w:history="1">
+        <w:r w:rsidRPr="004E3EEB">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t xml:space="preserve">P364/B2/5 : </w:t>
+        </w:r>
+        <w:r w:rsidRPr="004E3EEB">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:eastAsia="Calibri"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Carrousel 5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229665726 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="35383E37" w14:textId="66747357" w:rsidR="004565BF" w:rsidRDefault="004565BF">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229665727" w:history="1">
+        <w:r w:rsidRPr="004E3EEB">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t xml:space="preserve">P364/B2/6 : </w:t>
+        </w:r>
+        <w:r w:rsidRPr="004E3EEB">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:eastAsia="Calibri"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Carrousel 6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229665727 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="49B78E02" w14:textId="055868E3" w:rsidR="004565BF" w:rsidRDefault="004565BF">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229665728" w:history="1">
+        <w:r w:rsidRPr="004E3EEB">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t xml:space="preserve">P364/B2/7 : </w:t>
+        </w:r>
+        <w:r w:rsidRPr="004E3EEB">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:eastAsia="Calibri"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Carrousel 7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229665728 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="21CFCE40" w14:textId="7AE6A250" w:rsidR="004565BF" w:rsidRDefault="004565BF">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="002D6485" w:rsidRPr="00256A2E">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229665729" w:history="1">
+        <w:r w:rsidRPr="004E3EEB">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P364/C Enregistrement sonore</w:t>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002D6485">
-[...12 lines deleted...]
-        <w:r w:rsidR="002D6485">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229665729 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002D6485">
-[...6 lines deleted...]
-        <w:r w:rsidR="002D6485">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002D6485" w:rsidRDefault="00FC51A6">
+    <w:p w14:paraId="3C2839D4" w14:textId="4A1D8C3F" w:rsidR="004565BF" w:rsidRDefault="004565BF">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="002D6485" w:rsidRPr="00256A2E">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229665730" w:history="1">
+        <w:r w:rsidRPr="004E3EEB">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P364/C1 Entrevues audio</w:t>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002D6485">
-[...12 lines deleted...]
-        <w:r w:rsidR="002D6485">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229665730 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002D6485">
-[...6 lines deleted...]
-        <w:r w:rsidR="002D6485">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002D6485" w:rsidRDefault="00FC51A6">
+    <w:p w14:paraId="6E3F45EA" w14:textId="38C6687B" w:rsidR="004565BF" w:rsidRDefault="004565BF">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="002D6485" w:rsidRPr="00256A2E">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc229665731" w:history="1">
+        <w:r w:rsidRPr="004E3EEB">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P364/C1/1 : Famille</w:t>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002D6485">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002D6485">
-[...12 lines deleted...]
-        <w:r w:rsidR="002D6485">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229665731 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002D6485">
-[...6 lines deleted...]
-        <w:r w:rsidR="002D6485">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
+    <w:p w14:paraId="676A68A1" w14:textId="0C6A224A" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="783CCC5D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc531766129"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc229665714"/>
       <w:r w:rsidRPr="00A674F8">
         <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="4F7910DB" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00922141" w:rsidP="00923766">
+    <w:p w14:paraId="7288922C" w14:textId="23EBD613" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00922141" w:rsidP="00923766">
       <w:r w:rsidRPr="00922141">
-        <w:t xml:space="preserve">P364 Fonds Marie-Jeanne </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>P364 Fonds Marie-Jeanne Taillon</w:t>
+      </w:r>
       <w:r w:rsidR="00EF1C7C">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>1920-1989.</w:t>
+      <w:r w:rsidRPr="00DE2ECD">
+        <w:t>1920-1989</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE2ECD" w:rsidRPr="00DE2ECD">
+        <w:t>, 2015-2018</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2ECD">
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">0,01 m. l. de documents textuels (format numérique). – </w:t>
       </w:r>
+      <w:r w:rsidR="00215650">
+        <w:t>2730</w:t>
+      </w:r>
       <w:r w:rsidR="00B22537">
-        <w:t xml:space="preserve">1854 diapositives analogiques. – </w:t>
+        <w:t xml:space="preserve"> diapositives analogiques. – </w:t>
       </w:r>
       <w:r>
         <w:t>1593 diapositives numérisées</w:t>
       </w:r>
       <w:r w:rsidR="00B22537">
         <w:t xml:space="preserve"> (copies des analogiques)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00B22537">
         <w:t xml:space="preserve">– 1 photographie (analogique et numérisée). </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r>
+        <w:t xml:space="preserve">– 1 heure 24 minutes 13 secondes d’enregistrements sonores. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C5CA268" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
+    <w:p w14:paraId="34DD658A" w14:textId="1334F0BF" w:rsidR="00DE2ECD" w:rsidRDefault="00DE2ECD" w:rsidP="00DE2ECD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Donation initiale, par Patrice Bouchard, 4 décembre 2018 </w:t>
+      </w:r>
+      <w:r w:rsidR="007823F6">
+        <w:t xml:space="preserve">(inclus ci-haut) </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C6E682E" w14:textId="7CEDCBAA" w:rsidR="00DE2ECD" w:rsidRPr="00A674F8" w:rsidRDefault="00DE2ECD" w:rsidP="00DE2ECD">
+      <w:r w:rsidRPr="00A674F8">
         <w:t>–</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
+      <w:r>
+        <w:t xml:space="preserve"> 2015-2018. – 0,01 m. l. de documents textuels (format numérique). – 1 heure 24 minutes 13 secondes d’enregistrements sonores (2015). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6390287E" w14:textId="77777777" w:rsidR="00DE2ECD" w:rsidRDefault="00DE2ECD" w:rsidP="00923766"/>
+    <w:p w14:paraId="25B4A2C1" w14:textId="158DE9A4" w:rsidR="00DE2ECD" w:rsidRDefault="00DE2ECD" w:rsidP="00DE2ECD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ajouts par Patrice Bouchard, mai-juin 2021 </w:t>
+      </w:r>
+      <w:r w:rsidR="007823F6">
+        <w:t>(inclus ci-haut) :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51224511" w14:textId="420B7934" w:rsidR="00DE2ECD" w:rsidRDefault="00DE2ECD" w:rsidP="00923766">
+      <w:r w:rsidRPr="00DE2ECD">
+        <w:t>– 1920-1989.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – 1854 diapositives analogiques. – 1593 diapositives numérisées (copies des analogiques). – 1 photographie (analogique et numérisée).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F4649AB" w14:textId="77777777" w:rsidR="00DE2ECD" w:rsidRDefault="00DE2ECD" w:rsidP="00923766"/>
+    <w:p w14:paraId="11D2331E" w14:textId="61DE0F20" w:rsidR="00DE2ECD" w:rsidRDefault="00DE2ECD" w:rsidP="007823F6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ajouts par Patrice Bouchard, 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">er </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mai 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="007823F6">
+        <w:t xml:space="preserve"> (inclus ci-haut)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="379A023E" w14:textId="11823CDD" w:rsidR="00DE2ECD" w:rsidRDefault="00215650" w:rsidP="00923766">
+      <w:r>
+        <w:t xml:space="preserve">- 1968-1979. – 862 diapositives (Carrousels 20 à 26 en P364/B2). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD57BFC" w14:textId="77777777" w:rsidR="00215650" w:rsidRPr="00A674F8" w:rsidRDefault="00215650" w:rsidP="00923766"/>
+    <w:p w14:paraId="08CF7CE0" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
-    <w:p w:rsidR="00EF1C7C" w:rsidRDefault="00922141" w:rsidP="00051D13">
+    <w:p w14:paraId="1AF6520D" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
+    <w:p w14:paraId="76B68ACC" w14:textId="77777777" w:rsidR="00EF1C7C" w:rsidRDefault="00922141" w:rsidP="00051D13">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Le donateur, Patrice Bouchard, fils de Ghislain Bouchard (natif de Saint-Méthode) et de Louise Cantin (originaire de Normandin), a longtemps vécu à Saint-Méthode. Son père y a géré la coopérative agricole de la municipalité, en plus de travailler dans un commerce de détail et en comptabilité. En 2003, Patrice emménage à Dolbeau-Mistassini. Depuis, il enseigne les sciences politiques au Cégep de Saint-Félicien et est conseiller municipal de 2005 à 2009, puis de 2017 à aujourd’hui. Il est aussi l’attaché politique du député Denis Trottier en 2007-2008. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00922141" w:rsidRDefault="00922141" w:rsidP="00051D13">
+    <w:p w14:paraId="53F7984A" w14:textId="77777777" w:rsidR="00922141" w:rsidRDefault="00922141" w:rsidP="00051D13">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00922141" w:rsidRPr="00A148F0" w:rsidRDefault="00922141" w:rsidP="00051D13">
+    <w:p w14:paraId="5C9A232D" w14:textId="77777777" w:rsidR="00922141" w:rsidRPr="00A148F0" w:rsidRDefault="00922141" w:rsidP="00051D13">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Louise Cantin, mère du donateur, est fille de Marie-Jeanne </w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t>Louise Cantin, mère du donateur, est fille de Marie-Jeanne Taillon et Étienne Cantin de Normandin. En 1970, elle effectue une mission en Haïti en tant que laïque, mission qui sera écourtée (de 2 ans au départ à 6 mois) en raison d’une blessure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20445C74" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
+    <w:p w14:paraId="799B7F37" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00923766">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Historique de la conservation : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D6C6035" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
+    <w:p w14:paraId="21B3BB94" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="00051D13" w:rsidP="00051D13">
+      <w:pPr>
+        <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Taillon</w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A148F0">
+        <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et Étienne Cantin de Normandin. En 1970, elle effectue une mission en Haïti en tant que laïque, mission qui sera écourtée (de 2 ans au départ à 6 mois) en raison d’une blessure.</w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
+        <w:t>Les</w:t>
+      </w:r>
+      <w:r w:rsidR="00922141">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diapositives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A148F0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de ce fonds ont appartenu </w:t>
+      </w:r>
+      <w:r w:rsidR="00922141">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aux familles Bouchard et Cantin. Le donateur a fait don de la version numérisée seulement. Le témoignage audio (en deux parties) a été enregistré par le donateur, Patrice Bouchard, le 22 décembre 2015. Il s’agit d’une entrevue effectuée avec sa grand-mère, Marie-Jeanne Taillon, un an et demi avant que celle-ci ne décède. L’entrevue a été retranscrite intégralement dans deux fichiers Word.</w:t>
+      </w:r>
+      <w:r w:rsidR="001F3450">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Le fonds a été ouvert le 4 décembre 2018. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="072FECF1" w14:textId="77777777" w:rsidR="00C03D27" w:rsidRDefault="00C03D27" w:rsidP="00051D13">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54A19AAA" w14:textId="77777777" w:rsidR="00C03D27" w:rsidRPr="00A148F0" w:rsidRDefault="00C03D27" w:rsidP="00051D13">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’ajout des diapositives analogiques (déjà numérisées par le client) et d’une photographie analogique (également numérisée) a été réalisé par M. Patrice Bouchard, en mai et juin 2021. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B73FAD" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F12BA78" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Historique de la conservation : </w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="00051D13" w:rsidRDefault="00051D13" w:rsidP="00051D13">
+        <w:t xml:space="preserve">Portée et contenu : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C8879A5" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
+    <w:p w14:paraId="3AAF5F92" w14:textId="77777777" w:rsidR="002D5881" w:rsidRDefault="00922141" w:rsidP="00051D13">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A148F0">
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Les</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00922141">
+        <w:t>Ce fonds comprend des images de voyage</w:t>
+      </w:r>
+      <w:r w:rsidR="001F3450">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> diapositives</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A148F0">
+        <w:t xml:space="preserve">s de la famille Bouchard-Cantin </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de ce fonds ont appartenu </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00922141">
+        <w:t xml:space="preserve">(Nouvelle-Angleterre, Îles-de-la-Madeleine, </w:t>
+      </w:r>
+      <w:r w:rsidR="001F3450">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">aux familles Bouchard et Cantin. Le donateur a fait don de la version numérisée seulement. Le témoignage audio (en deux parties) a été enregistré par le donateur, Patrice Bouchard, le 22 décembre 2015. Il s’agit d’une entrevue effectuée avec sa grand-mère, Marie-Jeanne </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00922141">
+        <w:t>visite du pape à Québec, mission en Haïti, Old Orchard, Lac Bouchette, Carnaval souvenir de Chicoutimi, etc.) dans les années 1970 et 1980. Certaines images ont été prises à Dolbeau. Il s’agit d’événements ou de portraits de famille. Certaines diapositives montrent aussi des photos de 1920 qui ont été prises en photo et mises sur diapositives par la suite.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F23974" w14:textId="77777777" w:rsidR="002D5881" w:rsidRDefault="002D5881" w:rsidP="00051D13">
+      <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Taillon</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00922141">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B931A0B" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="002D5881" w:rsidP="00051D13">
+      <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>, un an et demi avant que celle-ci ne décède. L’entrevue a été retranscrite intégralement dans deux fichiers Word.</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Outre les vacances et fêtes familiales, on aperçoit aussi des photographies souvenir de l'église de Normandin après le feu des années 1973.</w:t>
       </w:r>
       <w:r w:rsidR="001F3450">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Le fonds a été ouvert le 4 décembre 2018. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00C03D27" w:rsidRDefault="00C03D27" w:rsidP="00051D13">
+        <w:t xml:space="preserve"> Le fonds comprend aussi une entrevue audio avec Marie-Jeanne Taillon, la grand-mère maternelle du donateur, et la retranscription de cette entrevue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3279F7F7" w14:textId="77777777" w:rsidR="00CE5476" w:rsidRDefault="00CE5476" w:rsidP="00051D13">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C03D27" w:rsidRPr="00A148F0" w:rsidRDefault="00C03D27" w:rsidP="00051D13">
+    <w:p w14:paraId="55ED3016" w14:textId="636254CA" w:rsidR="00CE5476" w:rsidRPr="00A148F0" w:rsidRDefault="00CE5476" w:rsidP="00051D13">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">L’ajout des diapositives analogiques (déjà numérisées par le client) et d’une photographie analogique (également numérisée) a été réalisé par M. Patrice Bouchard, en mai et juin 2021. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
+        <w:t>L’ajout de mai 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE5476">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> comprend des diapositives de voyages et visites familiales, des fêtes, des mariages ou anniversaires de mariage, des baptêmes ou images d'enfants de la famille Bouchard, notamment du donateur Patrice Bouchard, des sorties au zoo de Saint-Félicien, en camping à Normandin, ou à la plage, le tout entre 1968 et 1979.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255AD810" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
+    <w:p w14:paraId="291F9CE7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t>Instrument de recherche :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD32182" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
+    <w:p w14:paraId="0AB95F08" w14:textId="77777777" w:rsidR="00C03D27" w:rsidRDefault="00051D13" w:rsidP="00051D13">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Le fonds est non traité. </w:t>
+      </w:r>
+      <w:r w:rsidR="001F3450">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>La numérisation des diapositives, l’enregistrement audio et la retranscription de l’entrevue ont été effectués par le donateur avant l’ouverture du fonds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="047F717A" w14:textId="77777777" w:rsidR="00C03D27" w:rsidRDefault="00C03D27" w:rsidP="00051D13">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2831184F" w14:textId="77777777" w:rsidR="00C03D27" w:rsidRPr="00C03D27" w:rsidRDefault="00C03D27" w:rsidP="00C03D27">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C03D27">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">À retenir pour le traitement : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E7E5102" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="00C03D27" w:rsidP="00C03D27">
+      <w:r w:rsidRPr="00C03D27">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les diapositives numérisées et les diapositives physiques sont les mêmes. Il faut traiter les deux en même temps, faire correspondre. Créer des dossiers pour le traitement en rassemblant les diapositives de même événement ou de même nature. + Trouver un moyen de conserver les informations de certaines diapos. </w:t>
+      </w:r>
+      <w:r w:rsidR="00051D13">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF6B06A" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
+    <w:p w14:paraId="68DAA18E" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Portée et contenu : </w:t>
-[...169 lines deleted...]
-        </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w:rsidR="00B25321" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="2674B6A1" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
+    <w:p w14:paraId="668F037F" w14:textId="77777777" w:rsidR="00B25321" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00151746" w:rsidRPr="00A674F8" w:rsidRDefault="00151746" w:rsidP="00923766"/>
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00151746" w:rsidP="00923766">
+    <w:p w14:paraId="17860425" w14:textId="77777777" w:rsidR="00151746" w:rsidRPr="00A674F8" w:rsidRDefault="00151746" w:rsidP="00923766"/>
+    <w:p w14:paraId="0B59AD3A" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00151746" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc531766130"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc229665715"/>
       <w:r>
         <w:t>P364</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>familiaux</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00151746" w:rsidRDefault="00DA681D" w:rsidP="00DA681D">
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="0A573CE0" w14:textId="77777777" w:rsidR="00151746" w:rsidRDefault="00DA681D" w:rsidP="00DA681D">
       <w:r>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="00151746">
         <w:t xml:space="preserve">0,01 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00151746">
         <w:t>m.l</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00151746">
         <w:t xml:space="preserve">. de documents textuels (22 p. en format Word). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA681D" w:rsidRDefault="00DA681D" w:rsidP="00DA681D"/>
-    <w:p w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
+    <w:p w14:paraId="4FC716B2" w14:textId="77777777" w:rsidR="00DA681D" w:rsidRDefault="00DA681D" w:rsidP="00DA681D"/>
+    <w:p w14:paraId="23BE82C8" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
+    <w:p w14:paraId="5EABFD82" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -1820,149 +2291,150 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028732E" w:rsidRDefault="0028732E" w:rsidP="0028732E"/>
-    <w:p w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
+    <w:p w14:paraId="07294FAD" w14:textId="77777777" w:rsidR="0028732E" w:rsidRDefault="0028732E" w:rsidP="0028732E"/>
+    <w:p w14:paraId="56E26574" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
+    <w:p w14:paraId="465B0987" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="00923766"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00151746" w:rsidP="00923766">
+    <w:p w14:paraId="2D895995" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="00923766"/>
+    <w:p w14:paraId="093E854B" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="3E8C51C2" w14:textId="77777777" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00151746" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc531766131"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc229665716"/>
       <w:r>
         <w:t>P364</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r>
         <w:t>Témoignages</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="28294C34" w14:textId="77777777" w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
+    <w:p w14:paraId="535D40BB" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
-      <w:r>
+    <w:p w14:paraId="3B89179B" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
@@ -1971,213 +2443,198 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
+    <w:p w14:paraId="155B6EB3" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA48C7" w:rsidRPr="00A674F8" w:rsidTr="00C11F5D">
+      <w:tr w:rsidR="00AA48C7" w:rsidRPr="00A674F8" w14:paraId="27D5E565" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
+          <w:p w14:paraId="6FB29740" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E57F6F" w:rsidRDefault="00151746" w:rsidP="00B321DF">
+          <w:p w14:paraId="3161645E" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00151746" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Toc531766132"/>
+            <w:bookmarkStart w:id="3" w:name="_Toc229665717"/>
             <w:r>
               <w:t>P364</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Entrevue</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00151746" w:rsidRDefault="00151746" w:rsidP="00151746">
+            <w:bookmarkEnd w:id="3"/>
+          </w:p>
+          <w:p w14:paraId="00543634" w14:textId="77777777" w:rsidR="00151746" w:rsidRDefault="00151746" w:rsidP="00151746"/>
+          <w:p w14:paraId="39B02A61" w14:textId="77777777" w:rsidR="00151746" w:rsidRDefault="00151746" w:rsidP="00151746">
+            <w:r>
+              <w:t xml:space="preserve">Retranscription d’une entrevue avec Marie-Jeanne Taillon </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36569BA4" w14:textId="77777777" w:rsidR="00151746" w:rsidRDefault="00151746" w:rsidP="00151746">
             <w:r>
               <w:t>[22 décembre 2015] (Date de l’entrevue)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00151746" w:rsidRDefault="00151746" w:rsidP="00151746">
+          <w:p w14:paraId="339DA09F" w14:textId="77777777" w:rsidR="00151746" w:rsidRDefault="00151746" w:rsidP="00151746">
             <w:r>
               <w:t>Intervieweur : Patrice Bouchard, petit-fils</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00151746" w:rsidRDefault="00151746" w:rsidP="00151746">
-[...9 lines deleted...]
-          <w:p w:rsidR="00151746" w:rsidRPr="00151746" w:rsidRDefault="00151746" w:rsidP="00151746">
+          <w:p w14:paraId="4127B686" w14:textId="77777777" w:rsidR="00151746" w:rsidRDefault="00151746" w:rsidP="00151746">
+            <w:r>
+              <w:t>Interviewée : Marie-Jeanne Taillon</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B920673" w14:textId="77777777" w:rsidR="00151746" w:rsidRPr="00151746" w:rsidRDefault="00151746" w:rsidP="00151746">
             <w:r>
               <w:t>(En 2 parties)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
-[...13 lines deleted...]
-          <w:p w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
+          <w:p w14:paraId="1C0E4677" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AB21127" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C4901C6" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00151746" w:rsidP="00696AE2">
+    <w:p w14:paraId="53CE0CB6" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
+    <w:p w14:paraId="22CA84BA" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
+    <w:p w14:paraId="4E52888B" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00151746" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc531766133"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc229665718"/>
       <w:r>
         <w:t>P364</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents iconographiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="4F4D2672" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00DA681D" w:rsidP="00DA681D">
+      <w:r>
         <w:t xml:space="preserve">– 1 photographie numérisée. – 1593 diapositives numérisées. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA681D" w:rsidRDefault="00DA681D" w:rsidP="00DA681D"/>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+    <w:p w14:paraId="5DC8B71C" w14:textId="77777777" w:rsidR="00DA681D" w:rsidRDefault="00DA681D" w:rsidP="00DA681D"/>
+    <w:p w14:paraId="782582E3" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+    <w:p w14:paraId="521B36E0" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -2187,157 +2644,157 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2"/>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
+    <w:p w14:paraId="79150551" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="3679DB61" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
+    <w:p w14:paraId="7BE1E1E4" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="Texte22"/>
+      <w:bookmarkStart w:id="5" w:name="Texte22"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00151746" w:rsidP="00696AE2">
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="23A3D6E0" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="5F770A58" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00151746" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc531766134"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc229665719"/>
       <w:r>
         <w:t>P364</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r>
         <w:t>Photographies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00696AE2" w:rsidRDefault="00DA681D" w:rsidP="00696AE2">
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="74D4A9EF" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00DA681D" w:rsidP="00696AE2">
       <w:r>
         <w:t>– 1 photographie numérisée.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA681D" w:rsidRPr="00A674F8" w:rsidRDefault="00DA681D" w:rsidP="00696AE2"/>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+    <w:p w14:paraId="1D88191B" w14:textId="77777777" w:rsidR="00DA681D" w:rsidRPr="00A674F8" w:rsidRDefault="00DA681D" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="0937EE37" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+    <w:p w14:paraId="41BA5972" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -2347,768 +2804,6578 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="25063D5D" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00696AE2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidTr="007F33D1">
+      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="6902882E" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
-[...10 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="156849D8" w14:textId="77777777" w:rsidR="0031548A" w:rsidRDefault="0031548A" w:rsidP="0031548A">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R06 E02 T04</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33FF8D14" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="0031548A" w:rsidP="0031548A">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Boîte 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="593F53EB" w14:textId="77777777" w:rsidR="0031548A" w:rsidRDefault="0031548A" w:rsidP="0031548A">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B6CCF2E" w14:textId="165A7EFC" w:rsidR="0031548A" w:rsidRPr="00A674F8" w:rsidRDefault="0031548A" w:rsidP="0031548A">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Serveur </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Voute:K</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00151746" w:rsidP="007F33D1">
+          <w:p w14:paraId="185512F9" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00151746" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="8" w:name="_Toc531766135"/>
+            <w:bookmarkStart w:id="7" w:name="_Toc229665720"/>
             <w:r>
               <w:t>P364</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Portraits</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
-[...42 lines deleted...]
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+            <w:bookmarkEnd w:id="7"/>
+          </w:p>
+          <w:p w14:paraId="12C5864B" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EBDA8B0" w14:textId="6C0EFA78" w:rsidR="00151746" w:rsidRDefault="00EB0DD7" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P364/B1/1,1 </w:t>
+            </w:r>
+            <w:r w:rsidR="00151746">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Marie-Jeanne Taillon, jeune adulte</w:t>
+            </w:r>
+            <w:r w:rsidR="0031548A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (numérisée seulement)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06FE0EA7" w14:textId="3CE83522" w:rsidR="00EB0DD7" w:rsidRDefault="00EB0DD7" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P364/B1/1,2 Rose Bouchard</w:t>
+            </w:r>
+            <w:r w:rsidR="0031548A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (originale)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CFD3FAF" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A80C495" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2">
-[...5 lines deleted...]
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00151746" w:rsidP="00696AE2">
+    <w:p w14:paraId="212F36D0" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00215650"/>
+    <w:p w14:paraId="2B5684D5" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="3132ACDB" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00151746" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc531766136"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc229665721"/>
       <w:r>
         <w:t>P364</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r>
         <w:t>Diapositives</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00DA681D" w:rsidRPr="000259D7" w:rsidRDefault="00DA681D" w:rsidP="00696AE2">
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="1ECC11E3" w14:textId="529EBE0F" w:rsidR="00DA681D" w:rsidRDefault="00215650" w:rsidP="00696AE2">
+      <w:r w:rsidRPr="00DE2ECD">
+        <w:t>– 1920-1989.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – 2730 diapositives analogiques. – 1593 diapositives numérisées (copies des analogiques).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B47FF4" w14:textId="77777777" w:rsidR="00215650" w:rsidRDefault="00215650" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="15D6E83E" w14:textId="77777777" w:rsidR="00DA681D" w:rsidRPr="000259D7" w:rsidRDefault="00DA681D" w:rsidP="00696AE2">
       <w:r w:rsidRPr="00DA681D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA681D" w:rsidRPr="00A674F8" w:rsidRDefault="00DA681D" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="70984BEA" w14:textId="43C70FA3" w:rsidR="00DA681D" w:rsidRDefault="00DE2ECD" w:rsidP="00696AE2">
+      <w:r>
+        <w:t xml:space="preserve">La sous-série </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE2ECD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Diapositives</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> est classée par carrousel de diapositives afin de conserver l’ordre primitif du fonds, tel que cédé par le donateur. Chaque carrousel peut contenir des sujets variés, souvent associés ou liés à la même période ou la même famille. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F75D1C3" w14:textId="77777777" w:rsidR="00DE2ECD" w:rsidRDefault="00DE2ECD" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="1C6B3245" w14:textId="3F92F23F" w:rsidR="00DE2ECD" w:rsidRPr="00DE2ECD" w:rsidRDefault="00DE2ECD" w:rsidP="00696AE2">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Notes :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC0C8E8" w14:textId="30FE6AB3" w:rsidR="00DE2ECD" w:rsidRDefault="00DE2ECD" w:rsidP="00696AE2">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Les documents ont été numérisés de façon temporaire par le client. À renumériser pour retracer les originaux et les lier à la numérisation avec la cote réelle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58BBAC52" w14:textId="27A42F9B" w:rsidR="00DE2ECD" w:rsidRDefault="00DE2ECD" w:rsidP="00696AE2">
+      <w:r w:rsidRPr="00DE2ECD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacements :</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> R06 E02 T04 Boîtes 1 à 3 et R06 E02 T07 Boîtes 4 et plus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3460CC6D" w14:textId="465212EB" w:rsidR="00DE2ECD" w:rsidRDefault="00DE2ECD" w:rsidP="00696AE2">
+      <w:r>
+        <w:t>Originales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0BF8DE" w14:textId="77777777" w:rsidR="00DE2ECD" w:rsidRPr="00A674F8" w:rsidRDefault="00DE2ECD" w:rsidP="00696AE2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidTr="007F33D1">
+      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="439A01D1" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
-[...9 lines deleted...]
-              <w:t>R-E-T-P</w:t>
+          <w:p w14:paraId="6AFD7840" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00DE2ECD" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R06 E02 T04</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DA55575" w14:textId="7F73E329" w:rsidR="00DE2ECD" w:rsidRPr="00A674F8" w:rsidRDefault="00DE2ECD" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00151746" w:rsidP="007F33D1">
+          <w:p w14:paraId="6ACC304F" w14:textId="7892074D" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00151746" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="10" w:name="_Toc531766137"/>
+            <w:bookmarkStart w:id="9" w:name="_Toc229665722"/>
             <w:r>
               <w:t>P364</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
-            <w:r w:rsidR="00AB6798">
+            <w:r w:rsidR="00DE2ECD" w:rsidRPr="00DE2ECD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...9 lines deleted...]
-            <w:r w:rsidR="00AB6798">
+              <w:t>Carrousel 1</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="9"/>
+            <w:r w:rsidR="00DE2ECD" w:rsidRPr="00DE2ECD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
-[...86 lines deleted...]
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3666397E" w14:textId="080F7D50" w:rsidR="00C11F5D" w:rsidRDefault="00DE2ECD" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>– Années. – 123 diapositives.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4089E3DD" w14:textId="77777777" w:rsidR="00DE2ECD" w:rsidRDefault="00DE2ECD" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7383394B" w14:textId="5217EA90" w:rsidR="00DE2ECD" w:rsidRPr="00DE2ECD" w:rsidRDefault="00DE2ECD" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="478AE1A8" w14:textId="4DA789AE" w:rsidR="00DE2ECD" w:rsidRDefault="00DE2ECD" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ce dossier comprend…</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D97DF57" w14:textId="77777777" w:rsidR="00DE2ECD" w:rsidRDefault="00DE2ECD" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23E1EB20" w14:textId="2469F7AB" w:rsidR="00DE2ECD" w:rsidRPr="00DE2ECD" w:rsidRDefault="00DE2ECD" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="126C8DED" w14:textId="77777777" w:rsidR="00DE2ECD" w:rsidRDefault="00DE2ECD" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Conservées en boîtes de plastique et en deux sacs de plastique.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19043B0C" w14:textId="3D1F783B" w:rsidR="00367615" w:rsidRDefault="00367615" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voir un Noël familial dans </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r w:rsidRPr="00367615">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:t>100Photo11</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dans le serveur </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Voute:K</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D7FE898" w14:textId="2D5AE0BD" w:rsidR="00DE2ECD" w:rsidRDefault="00DE2ECD" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Originales.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AB854BE" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C97B8D1" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidTr="007F33D1">
+      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="0DA8023F" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3354383D" w14:textId="77777777" w:rsidR="007D7AAD" w:rsidRDefault="007D7AAD" w:rsidP="007D7AAD">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R06 E02 T04</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06448B3E" w14:textId="40FE4F7B" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="007D7AAD" w:rsidP="007D7AAD">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Boîte 1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00151746" w:rsidP="007F33D1">
+          <w:p w14:paraId="0E9E749C" w14:textId="423417F3" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00151746" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="12" w:name="_Toc531766138"/>
+            <w:bookmarkStart w:id="10" w:name="_Toc229665723"/>
             <w:r>
               <w:t>P364</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
-            <w:r w:rsidR="00AB6798">
+            <w:r w:rsidR="00DE2ECD" w:rsidRPr="00DE2ECD">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...102 lines deleted...]
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1"/>
+              <w:t>Carrousel 2</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="10"/>
+          </w:p>
+          <w:p w14:paraId="4001DB81" w14:textId="08B39B01" w:rsidR="00DE2ECD" w:rsidRDefault="00DE2ECD" w:rsidP="00DE2ECD">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>– Années. – 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00412F85">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> diapositives.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="224EB0BE" w14:textId="77777777" w:rsidR="00DE2ECD" w:rsidRDefault="00DE2ECD" w:rsidP="00DE2ECD">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FDF2A70" w14:textId="77777777" w:rsidR="00DE2ECD" w:rsidRPr="00DE2ECD" w:rsidRDefault="00DE2ECD" w:rsidP="00DE2ECD">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F6BD41D" w14:textId="77777777" w:rsidR="00DE2ECD" w:rsidRDefault="00DE2ECD" w:rsidP="00DE2ECD">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ce dossier comprend…</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16B55D0A" w14:textId="77777777" w:rsidR="00DE2ECD" w:rsidRDefault="00DE2ECD" w:rsidP="00DE2ECD">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46BF0FE4" w14:textId="77777777" w:rsidR="00DE2ECD" w:rsidRPr="00DE2ECD" w:rsidRDefault="00DE2ECD" w:rsidP="00DE2ECD">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BD0CD92" w14:textId="77777777" w:rsidR="00412F85" w:rsidRDefault="00412F85" w:rsidP="00412F85">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Conservées en boîtes de plastique et en deux sacs de plastique.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56BF5E1E" w14:textId="6D4E23F8" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00DE2ECD" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Originales.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="068A95F8" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F158F" w:rsidRPr="00A674F8" w:rsidTr="007F33D1">
+      <w:tr w:rsidR="001F158F" w:rsidRPr="00A674F8" w14:paraId="25489E64" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="001F158F" w:rsidRPr="00A674F8" w:rsidRDefault="001F158F" w:rsidP="007F33D1">
-[...9 lines deleted...]
-              <w:t>R-E-T-P</w:t>
+          <w:p w14:paraId="64B0275E" w14:textId="77777777" w:rsidR="007D7AAD" w:rsidRDefault="007D7AAD" w:rsidP="007D7AAD">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R06 E02 T04</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="016AD261" w14:textId="54E32CAB" w:rsidR="001F158F" w:rsidRPr="00A674F8" w:rsidRDefault="007D7AAD" w:rsidP="007D7AAD">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001F158F" w:rsidRDefault="001F158F" w:rsidP="007F33D1">
+          <w:p w14:paraId="57E29C47" w14:textId="34AB33A9" w:rsidR="00412F85" w:rsidRPr="00B321DF" w:rsidRDefault="00412F85" w:rsidP="00412F85">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="11" w:name="_Toc229665724"/>
+            <w:r>
+              <w:t>P364/B2/3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrousel </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="11"/>
+          </w:p>
+          <w:p w14:paraId="2B9229EF" w14:textId="77777777" w:rsidR="00412F85" w:rsidRDefault="00412F85" w:rsidP="00412F85">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>– 1973-1974. – 139 diapositives.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="215F7D02" w14:textId="77777777" w:rsidR="00412F85" w:rsidRDefault="00412F85" w:rsidP="00412F85">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="674B7EA1" w14:textId="77777777" w:rsidR="00412F85" w:rsidRPr="00DE2ECD" w:rsidRDefault="00412F85" w:rsidP="00412F85">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5645DC93" w14:textId="77777777" w:rsidR="00412F85" w:rsidRDefault="00412F85" w:rsidP="00412F85">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce dossier comprend un voyage à Port-au-Prince en Haïti, la chapelle Foucault, Manich, une visite au Nord de Montréal, des images de Marie-Jeanne Taillon, la ville de Québec en 1973, un pont, l’aquarium probablement à Québec également, Val-Jalbert vers 1973, la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Chûte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>à-l’Ours</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à Normandin, Ottawa en 1973, l’église incendiée à Normandin en 1974 et Pascale à 3 mois en 1974.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="512BD76E" w14:textId="77777777" w:rsidR="00412F85" w:rsidRDefault="00412F85" w:rsidP="00412F85">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19F4839C" w14:textId="77777777" w:rsidR="00412F85" w:rsidRPr="00DE2ECD" w:rsidRDefault="00412F85" w:rsidP="00412F85">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5469B9AF" w14:textId="77777777" w:rsidR="00412F85" w:rsidRDefault="00412F85" w:rsidP="00412F85">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Conservées en 6 sacs de plastique.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77054962" w14:textId="77777777" w:rsidR="00412F85" w:rsidRDefault="00412F85" w:rsidP="00412F85">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Une planche de carton comprend des notes sur certaines diapositives.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F9D08FE" w14:textId="02912D55" w:rsidR="00412F85" w:rsidRDefault="00E306CF" w:rsidP="00412F85">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>On estime qu’il pourrait s’agir en partie des images dans les dossiers numériques suivants (à vérifier) :</w:t>
+            </w:r>
+            <w:r w:rsidR="00412F85">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidR="00412F85" w:rsidRPr="00412F85">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:t>Normandin 1973</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00367615">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidR="00367615" w:rsidRPr="00367615">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:t>1973-C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00367615">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidR="00367615" w:rsidRPr="00367615">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:t>Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00367615">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Val-Jalbert dans </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidR="00367615" w:rsidRPr="00367615">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:t>1973-B</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00367615">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00412F85">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00412F85">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Voute:K</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00412F85">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> À valider avec les originales.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D0546DF" w14:textId="77777777" w:rsidR="001F158F" w:rsidRDefault="00412F85" w:rsidP="00412F85">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Originales.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A157C25" w14:textId="7F288065" w:rsidR="00367615" w:rsidRDefault="00367615" w:rsidP="00412F85">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00367615" w:rsidRPr="00A674F8" w14:paraId="7650862D" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="1333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E8CBA47" w14:textId="77777777" w:rsidR="007D7AAD" w:rsidRDefault="007D7AAD" w:rsidP="007D7AAD">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>R06 E02 T04</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6911133B" w14:textId="27D31BB2" w:rsidR="00367615" w:rsidRDefault="007D7AAD" w:rsidP="007D7AAD">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Boîte 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68C7C44C" w14:textId="1A7B3348" w:rsidR="00367615" w:rsidRPr="00B321DF" w:rsidRDefault="00367615" w:rsidP="00367615">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="12" w:name="_Toc229665725"/>
+            <w:r>
+              <w:t>P364/B2/4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrousel </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="12"/>
+          </w:p>
+          <w:p w14:paraId="52C28B4C" w14:textId="7A82A83D" w:rsidR="00367615" w:rsidRDefault="00367615" w:rsidP="00367615">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>– 1974-1975. – 122 diapositives.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C66CDD6" w14:textId="77777777" w:rsidR="00367615" w:rsidRDefault="00367615" w:rsidP="00367615">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EF33B72" w14:textId="77777777" w:rsidR="00367615" w:rsidRPr="00DE2ECD" w:rsidRDefault="00367615" w:rsidP="00367615">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="343C60CD" w14:textId="6F9A8FAA" w:rsidR="00367615" w:rsidRDefault="00367615" w:rsidP="00367615">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ce dossier comprend un voyage aux Chutes Niagara en 1974, un Noël familial en 1974 et une visite à Cap-Trinité en 1975.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B5A70E4" w14:textId="77777777" w:rsidR="00367615" w:rsidRDefault="00367615" w:rsidP="00367615">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27A99B31" w14:textId="77777777" w:rsidR="00367615" w:rsidRPr="00DE2ECD" w:rsidRDefault="00367615" w:rsidP="00367615">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30B381C4" w14:textId="3897AEEB" w:rsidR="00367615" w:rsidRDefault="00367615" w:rsidP="00367615">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Conservées en 5 sacs de plastique.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7186034F" w14:textId="77777777" w:rsidR="00367615" w:rsidRDefault="00367615" w:rsidP="00367615">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Une planche de carton comprend des notes sur certaines diapositives.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D39D600" w14:textId="45AA52B0" w:rsidR="00367615" w:rsidRDefault="00367615" w:rsidP="00367615">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voir </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="00367615">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:t>Cap-Trinité 1975</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dans </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Voute:K</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F1BBDE3" w14:textId="6ED391D8" w:rsidR="00367615" w:rsidRDefault="00367615" w:rsidP="00D859C3">
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Originales.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D859C3" w:rsidRPr="00A674F8" w14:paraId="0F7B5EE3" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="1333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="784CF63F" w14:textId="77777777" w:rsidR="007D7AAD" w:rsidRDefault="007D7AAD" w:rsidP="007D7AAD">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R06 E02 T04</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="073423B1" w14:textId="3B8FD456" w:rsidR="00D859C3" w:rsidRDefault="007D7AAD" w:rsidP="007D7AAD">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Boîte 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4003BB98" w14:textId="563403C6" w:rsidR="00D859C3" w:rsidRPr="00B321DF" w:rsidRDefault="00D859C3" w:rsidP="00D859C3">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="13" w:name="_Toc229665726"/>
+            <w:r>
+              <w:t>P364/B2/5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrousel </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="13"/>
+          </w:p>
+          <w:p w14:paraId="6A409C58" w14:textId="596051D0" w:rsidR="00D859C3" w:rsidRDefault="00D859C3" w:rsidP="00D859C3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– 1974-1975. – 139 diapositives; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>., 2,4 x 3,4 cm (ou 5 x 5 cm avec contour).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BBACBE9" w14:textId="77777777" w:rsidR="00D859C3" w:rsidRDefault="00D859C3" w:rsidP="00D859C3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="582D91B8" w14:textId="77777777" w:rsidR="00D859C3" w:rsidRPr="00DE2ECD" w:rsidRDefault="00D859C3" w:rsidP="00D859C3">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="673C2525" w14:textId="66873A0C" w:rsidR="00D859C3" w:rsidRDefault="00D859C3" w:rsidP="00D859C3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ce dossier comprend un tour du lac Saint-Jean avec Diane boivin en septembre 1975, une journée à Rivière-Éternité en octobre 1975, Noël 1975 avec Anne Giroux, Noël 1975 et été 1976 avec Pascale Bouchard, Sudbury en août 1976, Old Orchard en juillet 1976, Chibougamau en août 1976, un voyage à Québec en septembre 1976 (pommes, Basilique Ste-Anne), le zoo de Saint-Félicien en juillet 1976.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0969EC76" w14:textId="77777777" w:rsidR="00D859C3" w:rsidRDefault="00D859C3" w:rsidP="00D859C3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FA1338C" w14:textId="77777777" w:rsidR="00D859C3" w:rsidRPr="00DE2ECD" w:rsidRDefault="00D859C3" w:rsidP="00D859C3">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2643630B" w14:textId="3B78E6A0" w:rsidR="00D859C3" w:rsidRDefault="00D859C3" w:rsidP="00D859C3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Conservées en 6 sacs de plastique.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="023B6708" w14:textId="77777777" w:rsidR="00D859C3" w:rsidRDefault="00D859C3" w:rsidP="00D859C3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Une planche de carton comprend des notes sur certaines diapositives.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BEC3CB4" w14:textId="204C4D6F" w:rsidR="00D859C3" w:rsidRDefault="00D859C3" w:rsidP="00D859C3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">On estime qu’il pourrait s’agir en partie des images dans les dossiers numériques suivants (à vérifier) : </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="00D859C3">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:t>R</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D859C3">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                </w:rPr>
+                <w:t>ivière-Éternité 1975</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dans </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Voute:K</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17C46E5D" w14:textId="77777777" w:rsidR="00D859C3" w:rsidRDefault="00D859C3" w:rsidP="00D859C3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Originales.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7649FCFD" w14:textId="70E191F8" w:rsidR="00D859C3" w:rsidRPr="00D859C3" w:rsidRDefault="00D859C3" w:rsidP="00D859C3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D859C3" w:rsidRPr="00A674F8" w14:paraId="567544AF" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="1333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="512B740A" w14:textId="77777777" w:rsidR="007D7AAD" w:rsidRDefault="007D7AAD" w:rsidP="007D7AAD">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R06 E02 T04</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18B5A981" w14:textId="0B0F92AE" w:rsidR="00D859C3" w:rsidRDefault="007D7AAD" w:rsidP="007D7AAD">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Boîte 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D9BBA02" w14:textId="427A04BD" w:rsidR="00D859C3" w:rsidRPr="00B321DF" w:rsidRDefault="00D859C3" w:rsidP="00D859C3">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="14" w:name="_Toc229665727"/>
+            <w:r>
+              <w:t>P364/B2/6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrousel </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="14"/>
+          </w:p>
+          <w:p w14:paraId="5A3BCB99" w14:textId="2616D5F1" w:rsidR="00D859C3" w:rsidRDefault="00D859C3" w:rsidP="00D859C3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>– 197</w:t>
+            </w:r>
+            <w:r w:rsidR="007D7AAD">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-197</w:t>
+            </w:r>
+            <w:r w:rsidR="007D7AAD">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>. – 1</w:t>
+            </w:r>
+            <w:r w:rsidR="007D7AAD">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> diapositives; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>., 2,4 x 3,4 cm à 3,9 x 3,9 cm (ou 5 x 5 cm avec contour).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42FE8393" w14:textId="77777777" w:rsidR="00D859C3" w:rsidRDefault="00D859C3" w:rsidP="00D859C3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="390A73D2" w14:textId="77777777" w:rsidR="00D859C3" w:rsidRPr="00DE2ECD" w:rsidRDefault="00D859C3" w:rsidP="00D859C3">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="610A1BD3" w14:textId="3732242E" w:rsidR="00D859C3" w:rsidRDefault="00D859C3" w:rsidP="00D859C3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce dossier comprend </w:t>
+            </w:r>
+            <w:r w:rsidR="007D7AAD">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>le mariage de Véro et Guy le 8 juin 1974, un voyage à Toronto et une visite aux Chûtes Niagara, des visites à Long Sault et à Upper Canada village en Ontario, le Toronto Museum, Casa Loma.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BDA5401" w14:textId="77777777" w:rsidR="00D859C3" w:rsidRDefault="00D859C3" w:rsidP="00D859C3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61D588D9" w14:textId="77777777" w:rsidR="00D859C3" w:rsidRPr="00DE2ECD" w:rsidRDefault="00D859C3" w:rsidP="00D859C3">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57EFC88B" w14:textId="55F6FBD9" w:rsidR="00D859C3" w:rsidRDefault="00D859C3" w:rsidP="00D859C3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Conservées en 5 sacs de plastique.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24ED62ED" w14:textId="77777777" w:rsidR="00D859C3" w:rsidRDefault="00D859C3" w:rsidP="00D859C3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Une planche de carton comprend des notes sur certaines diapositives.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="034A5208" w14:textId="77777777" w:rsidR="00D859C3" w:rsidRDefault="00D859C3" w:rsidP="00D859C3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Originales.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C3488EB" w14:textId="77777777" w:rsidR="00D859C3" w:rsidRDefault="00D859C3" w:rsidP="00D859C3">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D7AAD" w:rsidRPr="00A674F8" w14:paraId="1D381B25" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="1333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="71940200" w14:textId="77777777" w:rsidR="007D7AAD" w:rsidRDefault="007D7AAD" w:rsidP="007D7AAD">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>R06 E02 T04</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31718CFD" w14:textId="75236F07" w:rsidR="007D7AAD" w:rsidRDefault="007D7AAD" w:rsidP="007D7AAD">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Boîte 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C76145D" w14:textId="56F73DD8" w:rsidR="007D7AAD" w:rsidRPr="00B321DF" w:rsidRDefault="007D7AAD" w:rsidP="007D7AAD">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="15" w:name="_Toc229665728"/>
+            <w:r>
+              <w:t>P364/B2/7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrousel </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="15"/>
+          </w:p>
+          <w:p w14:paraId="28F7F6EC" w14:textId="6ABB5A93" w:rsidR="007D7AAD" w:rsidRDefault="007D7AAD" w:rsidP="007D7AAD">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r w:rsidR="005E0D6A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1980-1982</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. – 139 diapositives; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>., 2,4 x 3,4 cm (ou 5 x 5 cm avec contour).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BC88BFB" w14:textId="77777777" w:rsidR="007D7AAD" w:rsidRDefault="007D7AAD" w:rsidP="007D7AAD">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67AF0AA0" w14:textId="77777777" w:rsidR="007D7AAD" w:rsidRPr="00DE2ECD" w:rsidRDefault="007D7AAD" w:rsidP="007D7AAD">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4137924A" w14:textId="7D1CAC1C" w:rsidR="007D7AAD" w:rsidRDefault="007D7AAD" w:rsidP="007D7AAD">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ce dossier comprend…</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BF3E585" w14:textId="77777777" w:rsidR="007D7AAD" w:rsidRDefault="007D7AAD" w:rsidP="007D7AAD">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26B8E17B" w14:textId="77777777" w:rsidR="007D7AAD" w:rsidRPr="00DE2ECD" w:rsidRDefault="007D7AAD" w:rsidP="007D7AAD">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DAEEE13" w14:textId="545F61D6" w:rsidR="007D7AAD" w:rsidRDefault="007D7AAD" w:rsidP="007D7AAD">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conservées en </w:t>
+            </w:r>
+            <w:r w:rsidR="00C5777A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sacs de plastique.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="017BC0B1" w14:textId="5E8752B9" w:rsidR="00676B07" w:rsidRDefault="00676B07" w:rsidP="00676B07">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Aucune description à la pièce.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="740CF7C0" w14:textId="77777777" w:rsidR="007D7AAD" w:rsidRDefault="007D7AAD" w:rsidP="007D7AAD">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Originales.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C3A8CCA" w14:textId="77777777" w:rsidR="007D7AAD" w:rsidRDefault="007D7AAD" w:rsidP="00D859C3">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00676B07" w:rsidRPr="00A674F8" w14:paraId="68615899" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="1333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="441D8520" w14:textId="77777777" w:rsidR="00676B07" w:rsidRDefault="00676B07" w:rsidP="00676B07">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R06 E02 T04</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DA33500" w14:textId="3B88F710" w:rsidR="00676B07" w:rsidRDefault="00676B07" w:rsidP="00676B07">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Boîte 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="107B03DF" w14:textId="5AF23B04" w:rsidR="00676B07" w:rsidRPr="00B321DF" w:rsidRDefault="00676B07" w:rsidP="00676B07">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+            <w:r>
+              <w:t>P364/B2/8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrousel </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A503A6E" w14:textId="53F4781A" w:rsidR="00676B07" w:rsidRDefault="00676B07" w:rsidP="00676B07">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– 1973-1975. – 139 diapositives; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>., 2,4 x 3,4 cm (ou 5 x 5 cm avec contour).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52DE858C" w14:textId="77777777" w:rsidR="00676B07" w:rsidRDefault="00676B07" w:rsidP="00676B07">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DB621CD" w14:textId="77777777" w:rsidR="00676B07" w:rsidRPr="00DE2ECD" w:rsidRDefault="00676B07" w:rsidP="00676B07">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F3B9C6D" w14:textId="5DF1C799" w:rsidR="00676B07" w:rsidRDefault="00676B07" w:rsidP="00676B07">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ce dossier comprend des images à la Chute-à l’Ours de Normandin à l’automne 1974, Pascale à 1 an en février 1973, un chat « Minou » en mars 1975, Cap-de-la-Madeleine (Trois-Rivières) vers juin 1975, Grande Hermine en juillet 1975 et probablement les Îles de la Madeleine.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CECCB19" w14:textId="77777777" w:rsidR="00676B07" w:rsidRDefault="00676B07" w:rsidP="00676B07">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2338858E" w14:textId="77777777" w:rsidR="00676B07" w:rsidRPr="00DE2ECD" w:rsidRDefault="00676B07" w:rsidP="00676B07">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A685BA5" w14:textId="77777777" w:rsidR="00676B07" w:rsidRDefault="00676B07" w:rsidP="00676B07">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Conservées en 6 sacs de plastique.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42504562" w14:textId="77777777" w:rsidR="00676B07" w:rsidRDefault="00676B07" w:rsidP="00676B07">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Deux feuilles photocopiées comprennent des notes sur certaines diapositives.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B061EB1" w14:textId="77777777" w:rsidR="00676B07" w:rsidRDefault="00676B07" w:rsidP="00676B07">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Originales.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59352F38" w14:textId="77777777" w:rsidR="00676B07" w:rsidRDefault="00676B07" w:rsidP="00676B07">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F29AF" w:rsidRPr="00A674F8" w14:paraId="53B18C0F" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="1333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="55049B91" w14:textId="77777777" w:rsidR="002F29AF" w:rsidRDefault="002F29AF" w:rsidP="002F29AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R06 E02 T04</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41F8BD45" w14:textId="2CD0F054" w:rsidR="002F29AF" w:rsidRDefault="002F29AF" w:rsidP="002F29AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Boîte 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66A09A82" w14:textId="516C6FAD" w:rsidR="002F29AF" w:rsidRPr="00B321DF" w:rsidRDefault="002F29AF" w:rsidP="002F29AF">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+            <w:r>
+              <w:t>P364/B2/9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrousel </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A545ED2" w14:textId="336249C5" w:rsidR="002F29AF" w:rsidRDefault="002F29AF" w:rsidP="002F29AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– 1964. – 124 diapositives; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>., 2,4 x 3,4 cm (ou 5 x 5 cm avec contour).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51C65FDA" w14:textId="77777777" w:rsidR="002F29AF" w:rsidRDefault="002F29AF" w:rsidP="002F29AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42580590" w14:textId="77777777" w:rsidR="002F29AF" w:rsidRPr="00DE2ECD" w:rsidRDefault="002F29AF" w:rsidP="002F29AF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45DA3736" w14:textId="1CDD4667" w:rsidR="002F29AF" w:rsidRDefault="002F29AF" w:rsidP="002F29AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ce dossier comprend… vers 1964.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F84DA8C" w14:textId="77777777" w:rsidR="002F29AF" w:rsidRDefault="002F29AF" w:rsidP="002F29AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06C11517" w14:textId="77777777" w:rsidR="002F29AF" w:rsidRPr="00DE2ECD" w:rsidRDefault="002F29AF" w:rsidP="002F29AF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3852B9DF" w14:textId="09DC2267" w:rsidR="002F29AF" w:rsidRDefault="002F29AF" w:rsidP="002F29AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Conservées en 5 sacs de plastique.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58B1616C" w14:textId="77777777" w:rsidR="002F29AF" w:rsidRDefault="002F29AF" w:rsidP="002F29AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Aucune description à la pièce.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27F35C07" w14:textId="77777777" w:rsidR="002F29AF" w:rsidRDefault="002F29AF" w:rsidP="002F29AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Originales.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E81C6B8" w14:textId="77777777" w:rsidR="002F29AF" w:rsidRDefault="002F29AF" w:rsidP="002F29AF">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F29AF" w:rsidRPr="00A674F8" w14:paraId="159A36F9" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="1333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7976EE35" w14:textId="77777777" w:rsidR="002F29AF" w:rsidRDefault="002F29AF" w:rsidP="002F29AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R06 E02 T04</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53B9026C" w14:textId="629D6C66" w:rsidR="002F29AF" w:rsidRDefault="002F29AF" w:rsidP="002F29AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Boîte 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C547CB7" w14:textId="56337F2A" w:rsidR="002F29AF" w:rsidRPr="00B321DF" w:rsidRDefault="002F29AF" w:rsidP="002F29AF">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+            <w:r>
+              <w:t>P364/B2/10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrousel </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60415564" w14:textId="04979BF7" w:rsidR="002F29AF" w:rsidRDefault="002F29AF" w:rsidP="002F29AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– 1972. – 135 diapositives; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>., 2,4 x 3,4 cm (ou 5 x 5 cm avec contour).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4575C029" w14:textId="77777777" w:rsidR="002F29AF" w:rsidRDefault="002F29AF" w:rsidP="002F29AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5159AEC6" w14:textId="77777777" w:rsidR="002F29AF" w:rsidRPr="00DE2ECD" w:rsidRDefault="002F29AF" w:rsidP="002F29AF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7892BF83" w14:textId="6A76252D" w:rsidR="002F29AF" w:rsidRDefault="002F29AF" w:rsidP="002F29AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ce dossier comprend une piste d’avion des Cayes, Céline et Christian Rondeau, le Centre sportif de Normandin, Chantale et Martial, un marché de poisson et le Carnaval de Chicoutimi, le Chantier du Père Alex, des enfants qui jouent aux cartes, Véronique, l’aréna, en 1972.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30C9FFC6" w14:textId="77777777" w:rsidR="002F29AF" w:rsidRDefault="002F29AF" w:rsidP="002F29AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50661A15" w14:textId="77777777" w:rsidR="002F29AF" w:rsidRPr="00DE2ECD" w:rsidRDefault="002F29AF" w:rsidP="002F29AF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78037895" w14:textId="77777777" w:rsidR="002F29AF" w:rsidRDefault="002F29AF" w:rsidP="002F29AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Conservées en 6 sacs de plastique.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3835EDFB" w14:textId="77777777" w:rsidR="002F29AF" w:rsidRDefault="002F29AF" w:rsidP="002F29AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Deux feuilles photocopiées comprennent des notes sur certaines diapositives.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07F787C9" w14:textId="77777777" w:rsidR="002F29AF" w:rsidRDefault="002F29AF" w:rsidP="002F29AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Originales.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B9EC937" w14:textId="77777777" w:rsidR="002F29AF" w:rsidRDefault="002F29AF" w:rsidP="002F29AF">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E5422E" w:rsidRPr="00A674F8" w14:paraId="265811C5" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="1333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A96C616" w14:textId="77777777" w:rsidR="00E5422E" w:rsidRDefault="00E5422E" w:rsidP="00E5422E">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>R06 E02 T04</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40D33278" w14:textId="453A048C" w:rsidR="00E5422E" w:rsidRDefault="00E5422E" w:rsidP="00E5422E">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Boîte 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DCD3E6F" w14:textId="5BA744EF" w:rsidR="00E5422E" w:rsidRPr="00B321DF" w:rsidRDefault="00E5422E" w:rsidP="00E5422E">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+            <w:r>
+              <w:t>P364/B2/11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrousel </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25E0FE6B" w14:textId="5C6F8026" w:rsidR="00E5422E" w:rsidRDefault="00E5422E" w:rsidP="00E5422E">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– 1973-1974. – 132 diapositives; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>., 2,4 x 3,4 cm (ou 5 x 5 cm avec contour).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="438D1D65" w14:textId="77777777" w:rsidR="00E5422E" w:rsidRDefault="00E5422E" w:rsidP="00E5422E">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17AD9352" w14:textId="77777777" w:rsidR="00E5422E" w:rsidRPr="00DE2ECD" w:rsidRDefault="00E5422E" w:rsidP="00E5422E">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78F96C47" w14:textId="7E105289" w:rsidR="00E5422E" w:rsidRDefault="00E5422E" w:rsidP="00E5422E">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ce dossier comprend… vers 1973 et 1974.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13BBE88A" w14:textId="77777777" w:rsidR="00E5422E" w:rsidRDefault="00E5422E" w:rsidP="00E5422E">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AD4BCA4" w14:textId="77777777" w:rsidR="00E5422E" w:rsidRPr="00DE2ECD" w:rsidRDefault="00E5422E" w:rsidP="00E5422E">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E55B67F" w14:textId="77777777" w:rsidR="00E5422E" w:rsidRDefault="00E5422E" w:rsidP="00E5422E">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Conservées en 5 sacs de plastique.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7946F495" w14:textId="2EB38C50" w:rsidR="00E5422E" w:rsidRDefault="00E5422E" w:rsidP="00E5422E">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Aucune feuille de description à la pièce.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3221FF27" w14:textId="77777777" w:rsidR="00E5422E" w:rsidRDefault="00E5422E" w:rsidP="00E5422E">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Originales.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0143EFED" w14:textId="77777777" w:rsidR="00E5422E" w:rsidRDefault="00E5422E" w:rsidP="00E5422E">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023499" w:rsidRPr="00A674F8" w14:paraId="6826E146" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="1333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="52E8FF1E" w14:textId="77777777" w:rsidR="00023499" w:rsidRDefault="00023499" w:rsidP="00023499">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R06 E02 T04</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37A89816" w14:textId="1FEAD006" w:rsidR="00023499" w:rsidRDefault="00023499" w:rsidP="00023499">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Boîte 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60F2FC41" w14:textId="5346F86F" w:rsidR="00023499" w:rsidRPr="00B321DF" w:rsidRDefault="00023499" w:rsidP="00023499">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+            <w:r>
+              <w:t>P364/B2/12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrousel </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64C432D0" w14:textId="69BC11AE" w:rsidR="00023499" w:rsidRDefault="00023499" w:rsidP="00023499">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– [197-]-[1972]. – 37 diapositives; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>., 2,4 x 3,4 cm (ou 5 x 5 cm avec contour).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55DE304D" w14:textId="77777777" w:rsidR="00023499" w:rsidRDefault="00023499" w:rsidP="00023499">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47EFD28A" w14:textId="77777777" w:rsidR="00023499" w:rsidRPr="00DE2ECD" w:rsidRDefault="00023499" w:rsidP="00023499">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="566CC66F" w14:textId="1024F6A6" w:rsidR="00023499" w:rsidRDefault="00023499" w:rsidP="00023499">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ce dossier comprend des fêtes familiales, un Noël et des anniversaires de mariage dans les années 1970, possiblement vers 1972 également.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2605630C" w14:textId="77777777" w:rsidR="00023499" w:rsidRDefault="00023499" w:rsidP="00023499">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37B58B37" w14:textId="77777777" w:rsidR="00023499" w:rsidRPr="00DE2ECD" w:rsidRDefault="00023499" w:rsidP="00023499">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AAA9E3D" w14:textId="2B6B9735" w:rsidR="00023499" w:rsidRDefault="00023499" w:rsidP="00023499">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Conservées en 2 sacs de plastique.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E855B29" w14:textId="77777777" w:rsidR="00023499" w:rsidRDefault="00023499" w:rsidP="00023499">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Aucune feuille de description à la pièce.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D06F4EF" w14:textId="77777777" w:rsidR="00023499" w:rsidRDefault="00023499" w:rsidP="00023499">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Originales.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59DF5759" w14:textId="77777777" w:rsidR="00023499" w:rsidRDefault="00023499" w:rsidP="00023499">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F60C72" w:rsidRPr="00A674F8" w14:paraId="5643287C" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="1333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE13AF8" w14:textId="77777777" w:rsidR="00F60C72" w:rsidRDefault="00F60C72" w:rsidP="00F60C72">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R06 E02 T04</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DA0D1A7" w14:textId="1DA01244" w:rsidR="00F60C72" w:rsidRDefault="00F60C72" w:rsidP="00F60C72">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Boîte 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20E969D6" w14:textId="2E4F3A68" w:rsidR="00F60C72" w:rsidRPr="00B321DF" w:rsidRDefault="00F60C72" w:rsidP="00F60C72">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+            <w:r>
+              <w:t>P364/B2/13</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrousel </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="358DF3E2" w14:textId="0A462F6F" w:rsidR="00F60C72" w:rsidRDefault="00F60C72" w:rsidP="00F60C72">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r w:rsidR="00614D7D">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>[1979]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. – </w:t>
+            </w:r>
+            <w:r w:rsidR="00614D7D">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 diapositives; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>., 2,4 x 3,4 cm (ou 5 x 5 cm avec contour).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21D20756" w14:textId="77777777" w:rsidR="00F60C72" w:rsidRDefault="00F60C72" w:rsidP="00F60C72">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="117026BE" w14:textId="77777777" w:rsidR="00F60C72" w:rsidRPr="00DE2ECD" w:rsidRDefault="00F60C72" w:rsidP="00F60C72">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="168AF8DB" w14:textId="4D31F8D3" w:rsidR="00F60C72" w:rsidRDefault="00F60C72" w:rsidP="00F60C72">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ce dossier</w:t>
+            </w:r>
+            <w:r w:rsidR="00614D7D">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> comprend des images de Patrice Bouchard bébé vers 1979.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C799504" w14:textId="77777777" w:rsidR="00F60C72" w:rsidRDefault="00F60C72" w:rsidP="00F60C72">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F56A1C8" w14:textId="77777777" w:rsidR="00F60C72" w:rsidRPr="00DE2ECD" w:rsidRDefault="00F60C72" w:rsidP="00F60C72">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09893BB8" w14:textId="0673FA49" w:rsidR="00F60C72" w:rsidRDefault="00F60C72" w:rsidP="00F60C72">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conservées en </w:t>
+            </w:r>
+            <w:r w:rsidR="00614D7D">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sacs de plastique.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70C4AEF3" w14:textId="77777777" w:rsidR="00F60C72" w:rsidRDefault="00F60C72" w:rsidP="00F60C72">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Aucune feuille de description à la pièce.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44788774" w14:textId="77777777" w:rsidR="00F60C72" w:rsidRDefault="00F60C72" w:rsidP="00F60C72">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Originales.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D97DE97" w14:textId="77777777" w:rsidR="00F60C72" w:rsidRDefault="00F60C72" w:rsidP="00F60C72">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00614D7D" w:rsidRPr="00A674F8" w14:paraId="15B78A89" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="1333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C549DCE" w14:textId="77777777" w:rsidR="00614D7D" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R06 E02 T04</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01774FA0" w14:textId="3536C4E6" w:rsidR="00614D7D" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Boîte 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="112C75F6" w14:textId="00AE6402" w:rsidR="00614D7D" w:rsidRPr="00B321DF" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+            <w:r>
+              <w:t>P364/B2/14</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrousel </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71B62000" w14:textId="5BABB9D4" w:rsidR="00614D7D" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– 1985. – 19 diapositives; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>., 2,4 x 3,4 cm (ou 5 x 5 cm avec contour).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72F6A4B2" w14:textId="77777777" w:rsidR="00614D7D" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B1934E0" w14:textId="77777777" w:rsidR="00614D7D" w:rsidRPr="00DE2ECD" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="110E6B17" w14:textId="1296F2BE" w:rsidR="00614D7D" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ce dossier comprend des voyages, notamment un réalisé en 1985. Certaines images représentent également des membres de la famille Bouchard.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="712F129E" w14:textId="77777777" w:rsidR="00614D7D" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35EA1941" w14:textId="77777777" w:rsidR="00614D7D" w:rsidRPr="00DE2ECD" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70D7B524" w14:textId="3B79587D" w:rsidR="00614D7D" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Conservées en 3 sacs de plastique et certaines sont dans une boîte de plastique.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E4D20D0" w14:textId="77777777" w:rsidR="00614D7D" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Aucune feuille de description à la pièce.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FF0936C" w14:textId="77777777" w:rsidR="00614D7D" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Originales.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59365DC1" w14:textId="77777777" w:rsidR="00614D7D" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00614D7D" w:rsidRPr="00A674F8" w14:paraId="6784A4D2" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="1333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E31645D" w14:textId="77777777" w:rsidR="00614D7D" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>R06 E02 T04</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="762855E2" w14:textId="67E3FBD4" w:rsidR="00614D7D" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Boîte 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3040EF20" w14:textId="7EA5F6B3" w:rsidR="00614D7D" w:rsidRPr="00B321DF" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+            <w:r>
+              <w:t>P364/B2/15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrousel </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="462262CF" w14:textId="2B3A5EE5" w:rsidR="00614D7D" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– [197-]-1972. – 54 diapositives; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>., 2,4 x 3,4 cm (ou 5 x 5 cm avec contour).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30358447" w14:textId="77777777" w:rsidR="00614D7D" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="102072E9" w14:textId="77777777" w:rsidR="00614D7D" w:rsidRPr="00DE2ECD" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47E50353" w14:textId="6247EE7F" w:rsidR="00614D7D" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ce dossier comprend des images au camping d’</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Albanel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (?) en juillet 1972 et un Noël des campeurs, des enfants faisant des jeux extérieurs, des vacances à la plage, peut-être en voyage.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37BD6736" w14:textId="77777777" w:rsidR="00614D7D" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="782D5735" w14:textId="77777777" w:rsidR="00614D7D" w:rsidRPr="00DE2ECD" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E778F3A" w14:textId="0E7B9C25" w:rsidR="00614D7D" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Conservées en 4 sacs de plastique et certaines sont dans des boîtes de plastique.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BBE9164" w14:textId="77777777" w:rsidR="00614D7D" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Aucune feuille de description à la pièce.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68DC83C4" w14:textId="77777777" w:rsidR="00614D7D" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Originales.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0473BF75" w14:textId="77777777" w:rsidR="00614D7D" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00614D7D" w:rsidRPr="00A674F8" w14:paraId="6DDCC33E" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="1333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="10DC68EE" w14:textId="77777777" w:rsidR="00614D7D" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R06 E02 T04</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27A76FF6" w14:textId="72B228B5" w:rsidR="00614D7D" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Boîte 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37D09513" w14:textId="1EBC8E26" w:rsidR="00614D7D" w:rsidRPr="00B321DF" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+            <w:r>
+              <w:t>P364/B2/16</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrousel </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57F3D457" w14:textId="23C6FFA8" w:rsidR="00614D7D" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– 1973-1976. – 50 diapositives; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>., 2,4 x 3,4 cm (ou 5 x 5 cm avec contour).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4025F0A9" w14:textId="77777777" w:rsidR="00614D7D" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A8E622F" w14:textId="77777777" w:rsidR="00614D7D" w:rsidRPr="00DE2ECD" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13594FF0" w14:textId="374A5EF4" w:rsidR="00614D7D" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce dossier comprend la famille, une communion solennelle vers 1973 à 1975, des funérailles, un bébé et la famille Bouchard en 1976. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="645C59C4" w14:textId="77777777" w:rsidR="00614D7D" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45EC9B28" w14:textId="77777777" w:rsidR="00614D7D" w:rsidRPr="00DE2ECD" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2109170A" w14:textId="2DE9BC70" w:rsidR="00614D7D" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Conservées en 3 sacs de plastique et autant de boîtes de plastique.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74C59560" w14:textId="77777777" w:rsidR="00614D7D" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Aucune feuille de description à la pièce.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B006D4C" w14:textId="77777777" w:rsidR="00614D7D" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Originales.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D7F0B2E" w14:textId="77777777" w:rsidR="00614D7D" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00832A3B" w:rsidRPr="00A674F8" w14:paraId="608211FB" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="1333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="34074781" w14:textId="77777777" w:rsidR="00832A3B" w:rsidRDefault="00832A3B" w:rsidP="00832A3B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R06 E02 T04</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ECBB10A" w14:textId="164F004D" w:rsidR="00832A3B" w:rsidRDefault="00832A3B" w:rsidP="00832A3B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Boîte 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FCB34AE" w14:textId="781CC0A7" w:rsidR="00832A3B" w:rsidRPr="00B321DF" w:rsidRDefault="00832A3B" w:rsidP="00832A3B">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+            <w:r>
+              <w:t>P364/B2/17</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrousel </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61B0E594" w14:textId="103F469E" w:rsidR="00832A3B" w:rsidRDefault="00832A3B" w:rsidP="00832A3B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– [197-]-[198-]. – 27 diapositives; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>., 2,4 x 3,4 cm (ou 5 x 5 cm avec contour).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A644E08" w14:textId="77777777" w:rsidR="00832A3B" w:rsidRDefault="00832A3B" w:rsidP="00832A3B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55127EFE" w14:textId="77777777" w:rsidR="00832A3B" w:rsidRPr="00DE2ECD" w:rsidRDefault="00832A3B" w:rsidP="00832A3B">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="419EBA4E" w14:textId="7F18DD72" w:rsidR="00832A3B" w:rsidRDefault="00832A3B" w:rsidP="00832A3B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce dossier comprend </w:t>
+            </w:r>
+            <w:r w:rsidR="000B456E">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>des animaux, la famille, des activités hivernales, un Noël, la naissance d’un bébé, des bâtiments et maisons, possiblement dans les années 1970-1980.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="015E089F" w14:textId="77777777" w:rsidR="00832A3B" w:rsidRDefault="00832A3B" w:rsidP="00832A3B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F7D7DC7" w14:textId="77777777" w:rsidR="00832A3B" w:rsidRPr="00DE2ECD" w:rsidRDefault="00832A3B" w:rsidP="00832A3B">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C4EEFBE" w14:textId="7B06E876" w:rsidR="00832A3B" w:rsidRDefault="00832A3B" w:rsidP="00832A3B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Conservées en 3 sacs de plastique et certaines sont dans des boîtes de plastique.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B50370F" w14:textId="77777777" w:rsidR="00832A3B" w:rsidRDefault="00832A3B" w:rsidP="00832A3B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Aucune feuille de description à la pièce.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F5D1351" w14:textId="77777777" w:rsidR="00832A3B" w:rsidRDefault="00832A3B" w:rsidP="00832A3B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Originales.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7753AF89" w14:textId="77777777" w:rsidR="00832A3B" w:rsidRDefault="00832A3B" w:rsidP="00832A3B">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009252F6" w:rsidRPr="00A674F8" w14:paraId="5B1D57CB" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="1333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="73CDA2D1" w14:textId="77777777" w:rsidR="009252F6" w:rsidRDefault="009252F6" w:rsidP="009252F6">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>R06 E02 T04</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A47B9D5" w14:textId="32EC19C6" w:rsidR="009252F6" w:rsidRDefault="009252F6" w:rsidP="009252F6">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Boîte 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26A57F7F" w14:textId="2392D93D" w:rsidR="009252F6" w:rsidRPr="00B321DF" w:rsidRDefault="009252F6" w:rsidP="009252F6">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+            <w:r>
+              <w:t>P364/B2/18</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrousel </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3618F850" w14:textId="5F6925F6" w:rsidR="009252F6" w:rsidRDefault="009252F6" w:rsidP="009252F6">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r w:rsidR="008D6AA7">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1919-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[192-]. – 18 diapositives; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008D6AA7">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>., 2,4 x 3,4 cm (ou 5 x 5 cm avec contour).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76FAF258" w14:textId="77777777" w:rsidR="009252F6" w:rsidRDefault="009252F6" w:rsidP="009252F6">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14301FA5" w14:textId="77777777" w:rsidR="009252F6" w:rsidRPr="00DE2ECD" w:rsidRDefault="009252F6" w:rsidP="009252F6">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07D3C771" w14:textId="74FADCAF" w:rsidR="009252F6" w:rsidRDefault="009252F6" w:rsidP="009252F6">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce dossier comprend des images </w:t>
+            </w:r>
+            <w:r w:rsidR="008D6AA7">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de 1919 et approximativement </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">des années 1920 </w:t>
+            </w:r>
+            <w:r w:rsidR="008D6AA7">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la cour du presbytère</w:t>
+            </w:r>
+            <w:r w:rsidR="008D6AA7">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>. On y voit une église et autres bâtiments, des religieux et des membres de la famille d’un lieu non identifié.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="297261FA" w14:textId="77777777" w:rsidR="008D6AA7" w:rsidRDefault="008D6AA7" w:rsidP="009252F6">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6296FD42" w14:textId="77777777" w:rsidR="009252F6" w:rsidRPr="00DE2ECD" w:rsidRDefault="009252F6" w:rsidP="009252F6">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="557ECA8E" w14:textId="2284D3E7" w:rsidR="009252F6" w:rsidRDefault="009252F6" w:rsidP="009252F6">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Conservées dans un sac et une boîte de plastique.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C2D93E8" w14:textId="77777777" w:rsidR="009252F6" w:rsidRDefault="009252F6" w:rsidP="009252F6">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Aucune feuille de description à la pièce.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B9021D1" w14:textId="77777777" w:rsidR="009252F6" w:rsidRDefault="009252F6" w:rsidP="009252F6">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Originales.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CB0F113" w14:textId="77777777" w:rsidR="009252F6" w:rsidRDefault="009252F6" w:rsidP="009252F6">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00411A8D" w:rsidRPr="00A674F8" w14:paraId="24DC0D4B" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="1333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="363B4D34" w14:textId="77777777" w:rsidR="00411A8D" w:rsidRDefault="00411A8D" w:rsidP="00411A8D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R06 E02 T04</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="128638DA" w14:textId="1C0D963D" w:rsidR="00411A8D" w:rsidRDefault="00411A8D" w:rsidP="00411A8D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Boîte 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50496D8A" w14:textId="1CF7C9BF" w:rsidR="00411A8D" w:rsidRPr="00B321DF" w:rsidRDefault="00411A8D" w:rsidP="00411A8D">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+            <w:r>
+              <w:t>P364/B2/19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrousel </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BFC16A2" w14:textId="1BA5E888" w:rsidR="00411A8D" w:rsidRDefault="00411A8D" w:rsidP="00411A8D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>– 197</w:t>
+            </w:r>
+            <w:r w:rsidR="00167854">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-1978. –  </w:t>
+            </w:r>
+            <w:r w:rsidR="00167854">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>140</w:t>
+            </w:r>
+            <w:r w:rsidR="007A7B12">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>diapositives</w:t>
+            </w:r>
+            <w:r w:rsidR="00167854">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2 chemises)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>., 2,4 x 3,4 cm (ou 5 x 5 cm avec contour).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00FD13FB" w14:textId="77777777" w:rsidR="00411A8D" w:rsidRDefault="00411A8D" w:rsidP="00411A8D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07F43078" w14:textId="77777777" w:rsidR="00411A8D" w:rsidRPr="00DE2ECD" w:rsidRDefault="00411A8D" w:rsidP="00411A8D">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DF42C7C" w14:textId="78755380" w:rsidR="00411A8D" w:rsidRDefault="00411A8D" w:rsidP="00411A8D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce dossier comprend </w:t>
+            </w:r>
+            <w:r w:rsidR="007A7B12">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>un Noël en 1977, des images de l’hiver 1977, un voyage dans les Laurentides à l’été 1978, une visite au zoo de Saint-Félicien à l’été 1978, Geneviève et Dany en 1978</w:t>
+            </w:r>
+            <w:r w:rsidR="00167854">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et des images familiales entre 1976 et 1978</w:t>
+            </w:r>
+            <w:r w:rsidR="007A7B12">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B5B5B90" w14:textId="77777777" w:rsidR="00411A8D" w:rsidRDefault="00411A8D" w:rsidP="00411A8D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5AD4829F" w14:textId="77777777" w:rsidR="00411A8D" w:rsidRPr="00DE2ECD" w:rsidRDefault="00411A8D" w:rsidP="00411A8D">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25A3E967" w14:textId="3AE1E03A" w:rsidR="00411A8D" w:rsidRDefault="00411A8D" w:rsidP="00411A8D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conservées dans </w:t>
+            </w:r>
+            <w:r w:rsidR="00167854">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sac</w:t>
+            </w:r>
+            <w:r w:rsidR="007A7B12">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de plastique</w:t>
+            </w:r>
+            <w:r w:rsidR="00167854">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et 2 chemises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C3DCD84" w14:textId="0EC7CF1B" w:rsidR="00411A8D" w:rsidRDefault="007A7B12" w:rsidP="00411A8D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une planche de notes en carton accompagne les images afin </w:t>
+            </w:r>
+            <w:r w:rsidR="00167854">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>d’en</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> décrire </w:t>
+            </w:r>
+            <w:r w:rsidR="00167854">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>une</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> partie.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A02042B" w14:textId="77777777" w:rsidR="00411A8D" w:rsidRDefault="00411A8D" w:rsidP="00411A8D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Originales.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="423FCE59" w14:textId="77777777" w:rsidR="00411A8D" w:rsidRDefault="00411A8D" w:rsidP="00411A8D">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00167854" w:rsidRPr="00A674F8" w14:paraId="3A907512" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="1333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CD8A152" w14:textId="77777777" w:rsidR="00167854" w:rsidRDefault="00167854" w:rsidP="00167854">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R06 E02 T04</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EAC3EBB" w14:textId="5DB1ACFD" w:rsidR="00167854" w:rsidRDefault="00167854" w:rsidP="00167854">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Boîte 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AAD49E6" w14:textId="77777777" w:rsidR="00167854" w:rsidRPr="00167854" w:rsidRDefault="00167854" w:rsidP="00167854">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167854">
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+              <w:t>Un dossier à élaguer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54F8BE31" w14:textId="5A3A6574" w:rsidR="00167854" w:rsidRDefault="00167854" w:rsidP="00167854">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– [197-]. –  23 diapositives; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>., 2,4 x 3,4 cm (ou 5 x 5 cm avec contour).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65A53C22" w14:textId="77777777" w:rsidR="00167854" w:rsidRDefault="00167854" w:rsidP="00167854">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F00D87E" w14:textId="77777777" w:rsidR="00167854" w:rsidRPr="00DE2ECD" w:rsidRDefault="00167854" w:rsidP="00167854">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E7E2215" w14:textId="4D633869" w:rsidR="00167854" w:rsidRDefault="00167854" w:rsidP="00167854">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ce dossier comprend des arbres, des fruits.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37EE3DF8" w14:textId="77777777" w:rsidR="00167854" w:rsidRDefault="00167854" w:rsidP="00167854">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49CC31BA" w14:textId="77777777" w:rsidR="00167854" w:rsidRPr="00DE2ECD" w:rsidRDefault="00167854" w:rsidP="00167854">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="399C9638" w14:textId="4C6C2147" w:rsidR="00167854" w:rsidRDefault="00167854" w:rsidP="00167854">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Conservées dans un sac de plastique</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="473BC087" w14:textId="745B34C6" w:rsidR="00167854" w:rsidRDefault="00167854" w:rsidP="00167854">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Aucune feuille de description.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A55E13E" w14:textId="77777777" w:rsidR="00167854" w:rsidRDefault="00167854" w:rsidP="00167854">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Originales.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40EF6207" w14:textId="27ADD5AF" w:rsidR="00167854" w:rsidRPr="00167854" w:rsidRDefault="00167854" w:rsidP="00167854"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004565BF" w:rsidRPr="00A674F8" w14:paraId="13908142" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="1333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D4C898C" w14:textId="1138AC22" w:rsidR="004565BF" w:rsidRDefault="004565BF" w:rsidP="004565BF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R06 E02 T07</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BC08D97" w14:textId="471AAC59" w:rsidR="004565BF" w:rsidRDefault="004565BF" w:rsidP="004565BF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Boîte 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E91C57D" w14:textId="0A26D79E" w:rsidR="004565BF" w:rsidRPr="00B321DF" w:rsidRDefault="004565BF" w:rsidP="004565BF">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+            <w:r>
+              <w:t>P364/B2/</w:t>
+            </w:r>
+            <w:r w:rsidR="00E34DA3">
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrousel </w:t>
+            </w:r>
+            <w:r w:rsidR="00E34DA3" w:rsidRPr="00E34DA3">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5951FD7D" w14:textId="2769F67D" w:rsidR="004565BF" w:rsidRDefault="004565BF" w:rsidP="004565BF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– 1976-1977. – 80 diapositives; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>., 2,4 x 3,4 cm (ou 5 x 5 cm avec contour).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39767D47" w14:textId="77777777" w:rsidR="004565BF" w:rsidRDefault="004565BF" w:rsidP="004565BF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11B0D09B" w14:textId="77777777" w:rsidR="004565BF" w:rsidRPr="00DE2ECD" w:rsidRDefault="004565BF" w:rsidP="004565BF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="473F8C8C" w14:textId="6FDE3819" w:rsidR="004565BF" w:rsidRDefault="004565BF" w:rsidP="004565BF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce dossier comprend des voyages à Old Orchard, La Tuque et Cap de la Madeleine, une visite à Val-Jalbert en hiver, le mariage de Ginette, une maison mobile et la maison de Ghislain, des poulets, et présente aussi des scènes à la </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">cueillette de bleuets. Des images montrent des membres de la famille : </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Eric</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, Manon, Louise, Marie, Ginette et Réjeane, Jacques, Pierre et Monique. Le tout se déroule en 1976 et 1977.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BFFA036" w14:textId="77777777" w:rsidR="004565BF" w:rsidRDefault="004565BF" w:rsidP="004565BF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48B23127" w14:textId="77777777" w:rsidR="004565BF" w:rsidRPr="00DE2ECD" w:rsidRDefault="004565BF" w:rsidP="004565BF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51BEABF5" w14:textId="2F0DF84D" w:rsidR="00C35B5F" w:rsidRDefault="00C35B5F" w:rsidP="00C35B5F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Conservées dans des pochettes de plastique adaptées. Les numéros se suivent de gauche à droite, et de haut en bas.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E350D">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Les cotes sont temporaires.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66315A3A" w14:textId="0F2D8585" w:rsidR="004565BF" w:rsidRDefault="004565BF" w:rsidP="004565BF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Un carton de brèves notes accompagne les images.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E5F5497" w14:textId="77777777" w:rsidR="004565BF" w:rsidRDefault="004565BF" w:rsidP="004565BF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Originales.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3504C89A" w14:textId="77777777" w:rsidR="004565BF" w:rsidRDefault="004565BF" w:rsidP="004565BF">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004565BF" w:rsidRPr="00A674F8" w14:paraId="566A256F" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="1333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0357361E" w14:textId="77777777" w:rsidR="004565BF" w:rsidRDefault="004565BF" w:rsidP="004565BF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>R06 E02 T07</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64D00EA9" w14:textId="43C3BD6B" w:rsidR="004565BF" w:rsidRDefault="004565BF" w:rsidP="004565BF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Boîte 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47468544" w14:textId="29908A83" w:rsidR="004565BF" w:rsidRPr="00B321DF" w:rsidRDefault="004565BF" w:rsidP="004565BF">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+            <w:r>
+              <w:t>P364/B2/</w:t>
+            </w:r>
+            <w:r w:rsidR="007C5EBA">
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Carrousel</w:t>
+            </w:r>
+            <w:r w:rsidR="007C5EBA">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="777361E8" w14:textId="30D0CBF5" w:rsidR="004565BF" w:rsidRDefault="004565BF" w:rsidP="004565BF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– 1978-1979. – 126 diapositives; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>., 2,4 x 3,4 cm (ou 5 x 5 cm avec contour).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20800A2D" w14:textId="77777777" w:rsidR="004565BF" w:rsidRDefault="004565BF" w:rsidP="004565BF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B1334CA" w14:textId="77777777" w:rsidR="004565BF" w:rsidRPr="00DE2ECD" w:rsidRDefault="004565BF" w:rsidP="004565BF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ADD1E6B" w14:textId="6E46302E" w:rsidR="004565BF" w:rsidRDefault="004565BF" w:rsidP="004565BF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce dossier comprend un Noël en 1978, des noces d’or du couple Edmond et Jeanne Tremblay, un sous-sol en 1979, la naissance de Patrice Bouchard en juin 1979 ainsi que des images de son enfance à l’automne 1979. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FE4E495" w14:textId="77777777" w:rsidR="004565BF" w:rsidRDefault="004565BF" w:rsidP="004565BF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B220FAE" w14:textId="77777777" w:rsidR="004565BF" w:rsidRPr="00DE2ECD" w:rsidRDefault="004565BF" w:rsidP="004565BF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="352C3DD9" w14:textId="77777777" w:rsidR="00C35B5F" w:rsidRDefault="00C35B5F" w:rsidP="00C35B5F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Conservées en boîte de carton et dans un carrousel de plastique noir numérotant les diapositives.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="035FA254" w14:textId="77777777" w:rsidR="004565BF" w:rsidRDefault="004565BF" w:rsidP="004565BF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Un carton de brèves notes accompagne les images.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06E32E56" w14:textId="77777777" w:rsidR="004565BF" w:rsidRDefault="004565BF" w:rsidP="004565BF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Originales.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CCF43D6" w14:textId="77777777" w:rsidR="004565BF" w:rsidRDefault="004565BF" w:rsidP="004565BF">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C35B5F" w:rsidRPr="00A674F8" w14:paraId="55485E8C" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="1333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="79598AB5" w14:textId="77777777" w:rsidR="00C35B5F" w:rsidRDefault="00C35B5F" w:rsidP="00C35B5F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R06 E02 T07</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BF1C286" w14:textId="7B2B4D31" w:rsidR="00C35B5F" w:rsidRDefault="00C35B5F" w:rsidP="00C35B5F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Boîte 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="473D525A" w14:textId="4D5715C6" w:rsidR="00C35B5F" w:rsidRPr="00B321DF" w:rsidRDefault="00C35B5F" w:rsidP="00C35B5F">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+            <w:r>
+              <w:t>P364/B2/</w:t>
+            </w:r>
+            <w:r w:rsidR="00E34DA3">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="007C5EBA">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Carrousel</w:t>
+            </w:r>
+            <w:r w:rsidR="00E34DA3">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E34DA3" w:rsidRPr="00E34DA3">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="007C5EBA">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="168D22C9" w14:textId="5CCD7585" w:rsidR="00C35B5F" w:rsidRDefault="00C35B5F" w:rsidP="00C35B5F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– 1970-1972. – 139 diapositives; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>., 2,4 x 3,4 cm (ou 5 x 5 cm avec contour).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F7C3590" w14:textId="77777777" w:rsidR="00C35B5F" w:rsidRDefault="00C35B5F" w:rsidP="00C35B5F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B1FA62A" w14:textId="77777777" w:rsidR="00C35B5F" w:rsidRPr="00DE2ECD" w:rsidRDefault="00C35B5F" w:rsidP="00C35B5F">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28364C5C" w14:textId="509E0D3D" w:rsidR="00C35B5F" w:rsidRDefault="00C35B5F" w:rsidP="00C35B5F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce dossier comprend une visite à Chapais, le mariage de tante Marie, une croisière sur la Marjolaine (?), noces d’argent chez nous en 1971, voyage à Shawinigan en 1971, les noces d’or à Pierreville, oncle Cyrille, un voyage à Québec avec Joël et Evelyne en 1970, l’île d’Orléans en 1972. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="461C3A9E" w14:textId="77777777" w:rsidR="00C35B5F" w:rsidRDefault="00C35B5F" w:rsidP="00C35B5F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44018708" w14:textId="77777777" w:rsidR="00C35B5F" w:rsidRPr="00DE2ECD" w:rsidRDefault="00C35B5F" w:rsidP="00C35B5F">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09A60A43" w14:textId="77777777" w:rsidR="00C35B5F" w:rsidRDefault="00C35B5F" w:rsidP="00C35B5F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Conservées en boîte de carton et dans un carrousel de plastique noir numérotant les diapositives.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41E46356" w14:textId="77777777" w:rsidR="00C35B5F" w:rsidRDefault="00C35B5F" w:rsidP="00C35B5F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Un carton de brèves notes accompagne les images.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71C3C084" w14:textId="77777777" w:rsidR="00C35B5F" w:rsidRDefault="00C35B5F" w:rsidP="00C35B5F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Originales.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34C06DFD" w14:textId="77777777" w:rsidR="00C35B5F" w:rsidRDefault="00C35B5F" w:rsidP="00C35B5F">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF7B34" w:rsidRPr="00A674F8" w14:paraId="457CA588" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="1333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="62DF2498" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R06 E02 T07</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3412F65A" w14:textId="152D9818" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Boîte 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB5EF33" w14:textId="3456B9D6" w:rsidR="00BF7B34" w:rsidRPr="00B321DF" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+            <w:r>
+              <w:t>P364/B2/</w:t>
+            </w:r>
+            <w:r w:rsidR="00E34DA3">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="007C5EBA">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrousel </w:t>
+            </w:r>
+            <w:r w:rsidR="00E34DA3" w:rsidRPr="00E34DA3">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="007C5EBA">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24A67722" w14:textId="2C5E4316" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– 1968-1969. – 140 diapositives; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>., 2,4 x 3,4 cm (ou 5 x 5 cm avec contour).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="213513B8" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C422E72" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRPr="00DE2ECD" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61FC9285" w14:textId="374064DB" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce dossier comprend </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="318DE09E" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AEEE13F" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRPr="00DE2ECD" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2943EB2E" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Conservées en boîte de carton et dans un carrousel de plastique noir numérotant les diapositives.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DA20D84" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Un carton de brèves notes accompagne les images.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CED5792" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Originales.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56819D4E" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF7B34" w:rsidRPr="00A674F8" w14:paraId="2478FC6F" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="1333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C3F47DD" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>R06 E02 T07</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47246B79" w14:textId="42B4ADC5" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Boîte 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="287B3928" w14:textId="3A2123F8" w:rsidR="00BF7B34" w:rsidRPr="00B321DF" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+            <w:r>
+              <w:t>P364/B2/</w:t>
+            </w:r>
+            <w:r w:rsidR="00E34DA3">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="007C5EBA">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Carrousel</w:t>
+            </w:r>
+            <w:r w:rsidR="007C5EBA" w:rsidRPr="007C5EBA">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+            <w:r w:rsidR="007C5EBA">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C5EBA">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A4C7E2A" w14:textId="27F5D9DB" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– 1977. – 140 diapositives; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>., 2,4 x 3,4 cm (ou 5 x 5 cm avec contour).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0390C171" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6359B7A8" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRPr="00DE2ECD" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03E79D4C" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce dossier comprend </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="678A2A59" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A878BF2" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRPr="00DE2ECD" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D10A72A" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Conservées en boîte de carton et dans un carrousel de plastique noir numérotant les diapositives.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02E9F7D0" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Un carton de brèves notes accompagne les images.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64D49C49" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Originales.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B3BE97B" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF7B34" w:rsidRPr="00A674F8" w14:paraId="190BE9EE" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="1333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B02332A" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R06 E02 T07</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D52E1B8" w14:textId="005234D7" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Boîte 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B3A1D83" w14:textId="7872DEBD" w:rsidR="00BF7B34" w:rsidRPr="00B321DF" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+            <w:r>
+              <w:t>P364/B2/</w:t>
+            </w:r>
+            <w:r w:rsidR="007C5EBA">
+              <w:t>25</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrousel </w:t>
+            </w:r>
+            <w:r w:rsidR="007C5EBA" w:rsidRPr="007C5EBA">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="007C5EBA">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F8B1A3B" w14:textId="624D8A75" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– [197-]. – 138 diapositives; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>., 2,4 x 3,4 cm (ou 5 x 5 cm avec contour).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="167A3C27" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A625B3D" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRPr="00DE2ECD" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A532068" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce dossier comprend </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="420F092D" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55DFE38E" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRPr="00DE2ECD" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0929A11F" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Conservées en boîte de carton et dans un carrousel de plastique noir numérotant les diapositives.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D16D045" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Un carton de brèves notes accompagne les images.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F40AEC7" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Originales.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FAA0843" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF7B34" w:rsidRPr="00A674F8" w14:paraId="3388000C" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="1333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="11FD34B7" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R06 E02 T07</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="063D0D0A" w14:textId="39DC0F0C" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Boîte 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A3A0C89" w14:textId="58517785" w:rsidR="00BF7B34" w:rsidRPr="00B321DF" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+            <w:r>
+              <w:t>P364/B2/</w:t>
+            </w:r>
+            <w:r w:rsidR="007C5EBA">
+              <w:t>26</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrousel </w:t>
+            </w:r>
+            <w:r w:rsidR="007C5EBA" w:rsidRPr="007C5EBA">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="007C5EBA">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FFFC10E" w14:textId="29C65D6D" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– [197-]. – 99 diapositives; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>., 2,4 x 3,4 cm (ou 5 x 5 cm avec contour).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="019E1566" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28A79F55" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRPr="00DE2ECD" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="419838FA" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce dossier comprend </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07CE9D89" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C7E5050" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRPr="00DE2ECD" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE2ECD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34DBC1BD" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Conservées en boîte de carton et dans un carrousel de plastique noir numérotant les diapositives.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DA43DBC" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Un carton de brèves notes accompagne les images.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50E1397A" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Originales.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F29D973" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidRDefault="00151746" w:rsidP="00051D13">
+    <w:p w14:paraId="6DF12696" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="5762348A" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="6D866946" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="00051D13" w:rsidP="00051D13"/>
+    <w:p w14:paraId="588185C9" w14:textId="1BD5AC2D" w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidRDefault="00151746" w:rsidP="00051D13">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc531766139"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc229665729"/>
       <w:r>
         <w:t>P364</w:t>
       </w:r>
       <w:r w:rsidR="00051D13">
         <w:t xml:space="preserve">/C </w:t>
       </w:r>
       <w:r w:rsidR="008944A7">
-        <w:t>Enregistrement sonore</w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="00051D13" w:rsidRDefault="008944A7" w:rsidP="00051D13">
+        <w:t>Enregistrement</w:t>
+      </w:r>
+      <w:r w:rsidR="007C5EBA">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="008944A7">
+        <w:t xml:space="preserve"> sonore</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidR="007C5EBA">
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF64476" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="008944A7" w:rsidP="00051D13">
       <w:r>
         <w:t xml:space="preserve">– 1 heure 24 minutes 13 secondes. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008944A7" w:rsidRDefault="008944A7" w:rsidP="00051D13"/>
-    <w:p w:rsidR="00051D13" w:rsidRPr="00AB6798" w:rsidRDefault="00051D13" w:rsidP="00051D13">
+    <w:p w14:paraId="31AD57E8" w14:textId="77777777" w:rsidR="008944A7" w:rsidRDefault="008944A7" w:rsidP="00051D13"/>
+    <w:p w14:paraId="62122EA1" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00AB6798" w:rsidRDefault="00051D13" w:rsidP="00051D13">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidRDefault="00051D13" w:rsidP="00051D13">
+    <w:p w14:paraId="6E93BE09" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidRDefault="00051D13" w:rsidP="00051D13">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r w:rsidR="008944A7">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte23"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="Texte23"/>
+      <w:bookmarkStart w:id="17" w:name="Texte23"/>
       <w:r w:rsidR="008944A7">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="008944A7">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="008944A7">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008944A7">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008944A7">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008944A7">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008944A7">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008944A7">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidR="008944A7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00051D13" w:rsidRDefault="00051D13" w:rsidP="00051D13"/>
-    <w:p w:rsidR="00051D13" w:rsidRPr="00AB6798" w:rsidRDefault="00051D13" w:rsidP="00051D13">
+    <w:p w14:paraId="34EE6086" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="00051D13" w:rsidP="00051D13"/>
+    <w:p w14:paraId="37F9B4E5" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00AB6798" w:rsidRDefault="00051D13" w:rsidP="00051D13">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidRDefault="00051D13" w:rsidP="00051D13">
+    <w:p w14:paraId="019D8239" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidRDefault="00051D13" w:rsidP="00051D13">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidRDefault="00051D13" w:rsidP="00051D13"/>
-    <w:p w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidRDefault="00151746" w:rsidP="00051D13">
+    <w:p w14:paraId="12996DB2" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidRDefault="00051D13" w:rsidP="00051D13"/>
+    <w:p w14:paraId="231206DB" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidRDefault="00151746" w:rsidP="00051D13">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc531766140"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc229665730"/>
       <w:r>
         <w:t>P364</w:t>
       </w:r>
       <w:r w:rsidR="00051D13">
         <w:t>/C1</w:t>
       </w:r>
       <w:r w:rsidR="00051D13" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00077E25">
         <w:t>Entrevues audio</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00051D13" w:rsidRPr="00AB6798" w:rsidRDefault="00051D13" w:rsidP="00051D13">
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="059DBF97" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidRDefault="00051D13" w:rsidP="00051D13"/>
+    <w:p w14:paraId="0FCBAC48" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00AB6798" w:rsidRDefault="00051D13" w:rsidP="00051D13">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidRDefault="00051D13" w:rsidP="00051D13">
+    <w:p w14:paraId="139D0CA1" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidRDefault="00051D13" w:rsidP="00051D13">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -3118,242 +9385,241 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidRDefault="00051D13" w:rsidP="00051D13"/>
+    <w:p w14:paraId="0AFA3CBE" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidRDefault="00051D13" w:rsidP="00051D13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidTr="00EE4684">
+      <w:tr w:rsidR="00051D13" w:rsidRPr="00A674F8" w14:paraId="140E1B47" w14:textId="77777777" w:rsidTr="00EE4684">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidRDefault="00051D13" w:rsidP="00EE4684">
+          <w:p w14:paraId="3CF9025A" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidRDefault="00051D13" w:rsidP="00EE4684">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00051D13" w:rsidRPr="00B321DF" w:rsidRDefault="00151746" w:rsidP="00EE4684">
+          <w:p w14:paraId="37DC172B" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00B321DF" w:rsidRDefault="00151746" w:rsidP="00EE4684">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="17" w:name="_Toc531766141"/>
+            <w:bookmarkStart w:id="19" w:name="_Toc229665731"/>
             <w:r>
               <w:t>P364</w:t>
             </w:r>
             <w:r w:rsidR="00051D13" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00E23FB9">
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="00051D13" w:rsidRPr="00B321DF">
               <w:t>1/1 :</w:t>
             </w:r>
             <w:r w:rsidR="00E23FB9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00077E25">
               <w:t>Famille</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidRDefault="00051D13" w:rsidP="00077E25">
+            <w:bookmarkEnd w:id="19"/>
+          </w:p>
+          <w:p w14:paraId="11718DF6" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="00051D13" w:rsidP="00EE4684">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C5FD8D4" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidRDefault="00051D13" w:rsidP="00077E25">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
+    <w:p w14:paraId="7C393999" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
-      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FC51A6" w:rsidRDefault="00FC51A6" w:rsidP="00923766">
+    <w:p w14:paraId="3C9A9224" w14:textId="77777777" w:rsidR="00CB5D5D" w:rsidRDefault="00CB5D5D" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FC51A6" w:rsidRDefault="00FC51A6" w:rsidP="00923766">
+    <w:p w14:paraId="47450FE1" w14:textId="77777777" w:rsidR="00CB5D5D" w:rsidRDefault="00CB5D5D" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="10017602" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E1E92B4" wp14:editId="35EEC9D3">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm flipV="1">
                         <a:off x="0" y="0"/>
                         <a:ext cx="5467350" cy="45085"/>
                       </a:xfrm>
                       <a:prstGeom prst="flowChartDecision">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:pattFill prst="ltHorz">
                         <a:fgClr>
                           <a:srgbClr val="000000"/>
                         </a:fgClr>
                         <a:bgClr>
@@ -3378,134 +9644,126 @@
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="50C7CF1E" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
             </v:shapetype>
             <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMQZZE2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddRbIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahR&#10;cDzs3jIQPmgyuneECr7Rw7p8fip0btxEFd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppR&#10;T1xue7lIkqW0uiNeaPWAHy3WX/urVbCrzNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeS&#10;mc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AID0Qf/FAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAExBlkTZAAAAAwEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" fillcolor="black" stroked="f">
               <v:fill r:id="rId1" o:title="" type="pattern"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00F41408" w:rsidRPr="009D2B71" w:rsidRDefault="00922141" w:rsidP="00923766">
+  <w:p w14:paraId="2318DA75" w14:textId="77777777" w:rsidR="00F41408" w:rsidRPr="009D2B71" w:rsidRDefault="00922141" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="18" w:name="_Hlk531764609"/>
+    <w:bookmarkStart w:id="20" w:name="_Hlk531764609"/>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">P364 Fonds Marie-Jeanne </w:t>
+      <w:t>P364 Fonds Marie-Jeanne Taillon</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:r w:rsidR="00F41408">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00F41408">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008D64A5" w:rsidRPr="008D64A5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
+  <w:p w14:paraId="0B818908" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FC51A6" w:rsidRDefault="00FC51A6" w:rsidP="00923766">
+    <w:p w14:paraId="7654FA75" w14:textId="77777777" w:rsidR="00CB5D5D" w:rsidRDefault="00CB5D5D" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FC51A6" w:rsidRDefault="00FC51A6" w:rsidP="00923766">
+    <w:p w14:paraId="2521CCE3" w14:textId="77777777" w:rsidR="00CB5D5D" w:rsidRDefault="00CB5D5D" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12E87AA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7952DD1E"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3979,297 +10237,339 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1009523540">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1511144273">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="89742629">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="856427553">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="81992444">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
+    <w:rsid w:val="00023499"/>
     <w:rsid w:val="000259D7"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="00051D13"/>
     <w:rsid w:val="000535C5"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="00077E25"/>
     <w:rsid w:val="000810CE"/>
+    <w:rsid w:val="000B456E"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00151746"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
+    <w:rsid w:val="00167854"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="001F158F"/>
     <w:rsid w:val="001F3450"/>
+    <w:rsid w:val="00215650"/>
+    <w:rsid w:val="00224E1D"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="002D5881"/>
     <w:rsid w:val="002D6485"/>
+    <w:rsid w:val="002F29AF"/>
     <w:rsid w:val="0030124F"/>
+    <w:rsid w:val="0031548A"/>
+    <w:rsid w:val="00367615"/>
+    <w:rsid w:val="00383E35"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
+    <w:rsid w:val="00411A8D"/>
+    <w:rsid w:val="00412F85"/>
     <w:rsid w:val="004306E7"/>
+    <w:rsid w:val="004565BF"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="005218E9"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
+    <w:rsid w:val="0056103F"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
+    <w:rsid w:val="005E0D6A"/>
+    <w:rsid w:val="005E350D"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00612460"/>
+    <w:rsid w:val="00614D7D"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
+    <w:rsid w:val="00676B07"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
+    <w:rsid w:val="006C3581"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="0076644B"/>
+    <w:rsid w:val="007823F6"/>
+    <w:rsid w:val="007A7B12"/>
+    <w:rsid w:val="007C5EBA"/>
+    <w:rsid w:val="007D7AAD"/>
     <w:rsid w:val="007F33D1"/>
+    <w:rsid w:val="00832A3B"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008944A7"/>
+    <w:rsid w:val="00897D24"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
+    <w:rsid w:val="008D6AA7"/>
     <w:rsid w:val="00922141"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
+    <w:rsid w:val="009252F6"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AA48C7"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AB6798"/>
     <w:rsid w:val="00AD2BC9"/>
     <w:rsid w:val="00B148D8"/>
     <w:rsid w:val="00B22537"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B321DF"/>
     <w:rsid w:val="00B3412B"/>
+    <w:rsid w:val="00B462C6"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B514D4"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B70F0F"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BB2D08"/>
     <w:rsid w:val="00BC64AB"/>
     <w:rsid w:val="00BD227F"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BD5104"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BF7589"/>
+    <w:rsid w:val="00BF7B34"/>
     <w:rsid w:val="00C03D27"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C11F5D"/>
     <w:rsid w:val="00C1275D"/>
+    <w:rsid w:val="00C35B5F"/>
     <w:rsid w:val="00C40995"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C46A01"/>
+    <w:rsid w:val="00C5777A"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C817ED"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CB5258"/>
+    <w:rsid w:val="00CB5D5D"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CE48E5"/>
+    <w:rsid w:val="00CE5476"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
+    <w:rsid w:val="00D859C3"/>
     <w:rsid w:val="00DA681D"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
+    <w:rsid w:val="00DE2ECD"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E23FB9"/>
+    <w:rsid w:val="00E306CF"/>
+    <w:rsid w:val="00E34DA3"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
+    <w:rsid w:val="00E5422E"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
+    <w:rsid w:val="00EB0DD7"/>
+    <w:rsid w:val="00EB5985"/>
     <w:rsid w:val="00EF1C7C"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F41408"/>
     <w:rsid w:val="00F43CBC"/>
+    <w:rsid w:val="00F44DA5"/>
     <w:rsid w:val="00F568C7"/>
+    <w:rsid w:val="00F60C72"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FB0CC9"/>
+    <w:rsid w:val="00FC30CE"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FC51A6"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="575417E9"/>
+  <w14:docId w14:val="2C7CAD85"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4601,55 +10901,56 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00923766"/>
+    <w:rsid w:val="00167854"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
@@ -5147,55 +11448,79 @@
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00E23FB9"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mentionnonrsolue">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00412F85"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00367615"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5252,51 +11577,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1057243912">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///K:\Fonds%20d'archives\P364%20Fonds%20Marie%20Jeanne%20Taillon\Dossier%20Grand-Maman\P364_B2_3%20Carrousel%203\Normandin%201973" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///K:\Fonds%20d'archives\P364%20Fonds%20Marie%20Jeanne%20Taillon\Dossier%20Grand-Maman\P364_B2_5%20Carrousel%205\Riviere%20eternit&#233;%201975" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///K:\Fonds%20d'archives\P364%20Fonds%20Marie%20Jeanne%20Taillon\Dossier%20Grand-Maman\P364_B2_1%20Carrousel%201\100PHOTO%2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///K:\Fonds%20d'archives\P364%20Fonds%20Marie%20Jeanne%20Taillon\Dossier%20Grand-Maman\P364_B2_4%20Carrousel%204\cap%20trinit&#233;%201975" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///K:\Fonds%20d'archives\P364%20Fonds%20Marie%20Jeanne%20Taillon\Dossier%20Grand-Maman\P364_B2_3%20Carrousel%203\1973-B" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///K:\Fonds%20d'archives\P364%20Fonds%20Marie%20Jeanne%20Taillon\Dossier%20Grand-Maman\P364_B2_3%20Carrousel%203\Haiti" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///K:\Fonds%20d'archives\P364%20Fonds%20Marie%20Jeanne%20Taillon\Dossier%20Grand-Maman\P364_B2_3%20Carrousel%203\1973-C" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\isabelleshg\Documents\Administration\Mod&#232;le%20Instrument%20de%20recherche%202017%20v2.dotm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -5528,70 +11853,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2017 v2</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>5111</Characters>
+  <Pages>14</Pages>
+  <Words>3232</Words>
+  <Characters>17782</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>148</Lines>
+  <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6028</CharactersWithSpaces>
+  <CharactersWithSpaces>20973</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>