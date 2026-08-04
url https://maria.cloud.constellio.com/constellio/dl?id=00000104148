--- v1 (2026-06-17)
+++ v2 (2026-08-04)
@@ -290,84 +290,83 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="47BF4F1F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Non traité</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114B352D" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D43BBD1" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A890ACD" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A1D7072" w14:textId="0022F960" w:rsidR="004565BF" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc229665714" w:history="1">
         <w:r w:rsidR="004565BF" w:rsidRPr="004E3EEB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="004565BF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="004565BF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="004565BF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229665714 \h </w:instrText>
         </w:r>
@@ -398,51 +397,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="466F901E" w14:textId="2A8EAF41" w:rsidR="004565BF" w:rsidRDefault="004565BF">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229665715" w:history="1">
         <w:r w:rsidRPr="004E3EEB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P364/A Documents familiaux</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229665715 \h </w:instrText>
         </w:r>
@@ -474,51 +473,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="40F8AC69" w14:textId="1C231668" w:rsidR="004565BF" w:rsidRDefault="004565BF">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229665716" w:history="1">
         <w:r w:rsidRPr="004E3EEB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P364/A1 Témoignages</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229665716 \h </w:instrText>
         </w:r>
@@ -548,51 +547,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1EFB05FF" w14:textId="1053BCC6" w:rsidR="004565BF" w:rsidRDefault="004565BF">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229665717" w:history="1">
         <w:r w:rsidRPr="004E3EEB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P364/A1/1 : Entrevue</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229665717 \h </w:instrText>
         </w:r>
@@ -623,51 +622,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1F21D6EA" w14:textId="29CC95F9" w:rsidR="004565BF" w:rsidRDefault="004565BF">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229665718" w:history="1">
         <w:r w:rsidRPr="004E3EEB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P364/B Documents iconographiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229665718 \h </w:instrText>
         </w:r>
@@ -699,51 +698,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="703E8939" w14:textId="7482FC0A" w:rsidR="004565BF" w:rsidRDefault="004565BF">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229665719" w:history="1">
         <w:r w:rsidRPr="004E3EEB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P364/B1 Photographies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229665719 \h </w:instrText>
         </w:r>
@@ -773,51 +772,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2A235515" w14:textId="45ED47FE" w:rsidR="004565BF" w:rsidRDefault="004565BF">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229665720" w:history="1">
         <w:r w:rsidRPr="004E3EEB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P364/B1/1 : Portraits</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229665720 \h </w:instrText>
         </w:r>
@@ -849,51 +848,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2883C665" w14:textId="1ADE35DF" w:rsidR="004565BF" w:rsidRDefault="004565BF">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229665721" w:history="1">
         <w:r w:rsidRPr="004E3EEB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P364/B2 Diapositives</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229665721 \h </w:instrText>
         </w:r>
@@ -923,58 +922,58 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="625EDA45" w14:textId="05711EA0" w:rsidR="004565BF" w:rsidRDefault="004565BF">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229665722" w:history="1">
         <w:r w:rsidRPr="004E3EEB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P364/B2/1 : </w:t>
         </w:r>
         <w:r w:rsidRPr="004E3EEB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Carrousel 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229665722 \h </w:instrText>
@@ -1005,58 +1004,58 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6BE87124" w14:textId="16E70C6B" w:rsidR="004565BF" w:rsidRDefault="004565BF">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229665723" w:history="1">
         <w:r w:rsidRPr="004E3EEB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P364/B2/2 : </w:t>
         </w:r>
         <w:r w:rsidRPr="004E3EEB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Carrousel 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229665723 \h </w:instrText>
@@ -1087,58 +1086,58 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4F495761" w14:textId="3D187019" w:rsidR="004565BF" w:rsidRDefault="004565BF">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229665724" w:history="1">
         <w:r w:rsidRPr="004E3EEB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P364/B2/3 : </w:t>
         </w:r>
         <w:r w:rsidRPr="004E3EEB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Carrousel 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229665724 \h </w:instrText>
@@ -1169,58 +1168,58 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4BAA1441" w14:textId="785CC647" w:rsidR="004565BF" w:rsidRDefault="004565BF">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229665725" w:history="1">
         <w:r w:rsidRPr="004E3EEB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P364/B2/4 : </w:t>
         </w:r>
         <w:r w:rsidRPr="004E3EEB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Carrousel 4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229665725 \h </w:instrText>
@@ -1251,58 +1250,58 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="56D7F0A8" w14:textId="2A3AE0D7" w:rsidR="004565BF" w:rsidRDefault="004565BF">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229665726" w:history="1">
         <w:r w:rsidRPr="004E3EEB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P364/B2/5 : </w:t>
         </w:r>
         <w:r w:rsidRPr="004E3EEB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Carrousel 5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229665726 \h </w:instrText>
@@ -1333,58 +1332,58 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="35383E37" w14:textId="66747357" w:rsidR="004565BF" w:rsidRDefault="004565BF">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229665727" w:history="1">
         <w:r w:rsidRPr="004E3EEB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P364/B2/6 : </w:t>
         </w:r>
         <w:r w:rsidRPr="004E3EEB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Carrousel 6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229665727 \h </w:instrText>
@@ -1415,58 +1414,58 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="49B78E02" w14:textId="055868E3" w:rsidR="004565BF" w:rsidRDefault="004565BF">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229665728" w:history="1">
         <w:r w:rsidRPr="004E3EEB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P364/B2/7 : </w:t>
         </w:r>
         <w:r w:rsidRPr="004E3EEB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Carrousel 7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229665728 \h </w:instrText>
@@ -1498,51 +1497,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="21CFCE40" w14:textId="7AE6A250" w:rsidR="004565BF" w:rsidRDefault="004565BF">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229665729" w:history="1">
         <w:r w:rsidRPr="004E3EEB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P364/C Enregistrement sonore</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229665729 \h </w:instrText>
         </w:r>
@@ -1574,51 +1573,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3C2839D4" w14:textId="4A1D8C3F" w:rsidR="004565BF" w:rsidRDefault="004565BF">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229665730" w:history="1">
         <w:r w:rsidRPr="004E3EEB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P364/C1 Entrevues audio</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229665730 \h </w:instrText>
         </w:r>
@@ -1648,51 +1647,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6E3F45EA" w14:textId="38C6687B" w:rsidR="004565BF" w:rsidRDefault="004565BF">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc229665731" w:history="1">
         <w:r w:rsidRPr="004E3EEB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P364/C1/1 : Famille</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc229665731 \h </w:instrText>
         </w:r>
@@ -1720,51 +1719,50 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="676A68A1" w14:textId="0C6A224A" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="783CCC5D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc229665714"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="4F7910DB" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7288922C" w14:textId="23EBD613" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00922141" w:rsidP="00923766">
       <w:r w:rsidRPr="00922141">
         <w:t>P364 Fonds Marie-Jeanne Taillon</w:t>
       </w:r>
       <w:r w:rsidR="00EF1C7C">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE2ECD">
         <w:t>1920-1989</w:t>
       </w:r>
@@ -2179,56 +2177,193 @@
         </w:rPr>
         <w:t xml:space="preserve">Les diapositives numérisées et les diapositives physiques sont les mêmes. Il faut traiter les deux en même temps, faire correspondre. Créer des dossiers pour le traitement en rassemblant les diapositives de même événement ou de même nature. + Trouver un moyen de conserver les informations de certaines diapos. </w:t>
       </w:r>
       <w:r w:rsidR="00051D13">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EF6B06A" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="68DAA18E" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2674B6A1" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w14:paraId="668F037F" w14:textId="77777777" w:rsidR="00B25321" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="668F037F" w14:textId="4DE2A99E" w:rsidR="00B25321" w:rsidRDefault="00D30256" w:rsidP="005F2FC8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2866"/>
+        </w:tabs>
+      </w:pPr>
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="17860425" w14:textId="77777777" w:rsidR="00151746" w:rsidRPr="00A674F8" w:rsidRDefault="00151746" w:rsidP="00923766"/>
+      <w:r w:rsidR="005F2FC8">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D42910" w14:textId="77777777" w:rsidR="005F2FC8" w:rsidRPr="005F2FC8" w:rsidRDefault="005F2FC8" w:rsidP="005F2FC8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2866"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6785B468" w14:textId="43682B73" w:rsidR="005F2FC8" w:rsidRPr="005F2FC8" w:rsidRDefault="005F2FC8" w:rsidP="005F2FC8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2866"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F2FC8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F2FC8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="581487E9" w14:textId="77777777" w:rsidR="005F2FC8" w:rsidRDefault="005F2FC8" w:rsidP="005F2FC8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2866"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="764F06C8" w14:textId="0F66F4F7" w:rsidR="005F2FC8" w:rsidRDefault="005F2FC8" w:rsidP="005F2FC8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2866"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>Fonds non traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185471DA" w14:textId="77777777" w:rsidR="005F2FC8" w:rsidRDefault="005F2FC8" w:rsidP="005F2FC8"/>
+    <w:p w14:paraId="411FCEE4" w14:textId="7B4349A1" w:rsidR="005F2FC8" w:rsidRPr="005F2FC8" w:rsidRDefault="005F2FC8" w:rsidP="005F2FC8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F2FC8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F2FC8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C50DBDD" w14:textId="77777777" w:rsidR="005F2FC8" w:rsidRDefault="005F2FC8" w:rsidP="005F2FC8">
+      <w:r>
+        <w:t>Boîtes 1 à 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="450FA1B9" w14:textId="77777777" w:rsidR="005F2FC8" w:rsidRDefault="005F2FC8" w:rsidP="005F2FC8">
+      <w:r>
+        <w:t>R07 E07 T01</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03BC1A8A" w14:textId="77777777" w:rsidR="005F2FC8" w:rsidRDefault="005F2FC8" w:rsidP="005F2FC8">
+      <w:r>
+        <w:t>1855 documents iconographiques analogiques</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6725BD26" w14:textId="77777777" w:rsidR="005F2FC8" w:rsidRDefault="005F2FC8" w:rsidP="005F2FC8"/>
+    <w:p w14:paraId="1EC80428" w14:textId="77777777" w:rsidR="005F2FC8" w:rsidRDefault="005F2FC8" w:rsidP="005F2FC8">
+      <w:r>
+        <w:t>Documents numériques et numérisés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A543716" w14:textId="77777777" w:rsidR="005F2FC8" w:rsidRDefault="005F2FC8" w:rsidP="005F2FC8"/>
+    <w:p w14:paraId="0BD24EEA" w14:textId="77777777" w:rsidR="005F2FC8" w:rsidRDefault="005F2FC8" w:rsidP="005F2FC8">
+      <w:r>
+        <w:t>Disque dur externe « Archives SHGMC 1 »</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E2A2DAB" w14:textId="77777777" w:rsidR="005F2FC8" w:rsidRDefault="005F2FC8" w:rsidP="005F2FC8">
+      <w:r>
+        <w:t xml:space="preserve">0,01 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>m.l</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. de documents textuels (format numérique seulement)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5326B79C" w14:textId="77777777" w:rsidR="005F2FC8" w:rsidRDefault="005F2FC8" w:rsidP="005F2FC8">
+      <w:r>
+        <w:t>1593 diapositives numérisées (numérisation des documents iconographiques analogiques par le client)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F5EC83F" w14:textId="77777777" w:rsidR="005F2FC8" w:rsidRDefault="005F2FC8" w:rsidP="005F2FC8">
+      <w:r>
+        <w:t>1 heure, 24 minutes et 13 secondes d'enregistrements sonores (entrevue, format numérique seulement)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4234D3EE" w14:textId="77777777" w:rsidR="005F2FC8" w:rsidRDefault="005F2FC8" w:rsidP="005F2FC8"/>
+    <w:p w14:paraId="17860425" w14:textId="77777777" w:rsidR="00151746" w:rsidRDefault="00151746" w:rsidP="00923766"/>
+    <w:p w14:paraId="527915A1" w14:textId="77777777" w:rsidR="005F2FC8" w:rsidRDefault="005F2FC8" w:rsidP="00923766"/>
+    <w:p w14:paraId="1DD2FD45" w14:textId="77777777" w:rsidR="005F2FC8" w:rsidRPr="00A674F8" w:rsidRDefault="005F2FC8" w:rsidP="00923766"/>
     <w:p w14:paraId="0B59AD3A" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00151746" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc229665715"/>
       <w:r>
         <w:t>P364</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>familiaux</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="0A573CE0" w14:textId="77777777" w:rsidR="00151746" w:rsidRDefault="00DA681D" w:rsidP="00DA681D">
       <w:r>
         <w:t xml:space="preserve">– </w:t>
@@ -2390,51 +2525,50 @@
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r>
         <w:t>Témoignages</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="28294C34" w14:textId="77777777" w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:p w14:paraId="535D40BB" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B89179B" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
@@ -2872,57 +3006,59 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="593F53EB" w14:textId="77777777" w:rsidR="0031548A" w:rsidRDefault="0031548A" w:rsidP="0031548A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7B6CCF2E" w14:textId="165A7EFC" w:rsidR="0031548A" w:rsidRPr="00A674F8" w:rsidRDefault="0031548A" w:rsidP="0031548A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Serveur </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Voute:K</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="185512F9" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00151746" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="7" w:name="_Toc229665720"/>
             <w:r>
               <w:t>P364</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
@@ -3047,51 +3183,50 @@
         </w:rPr>
         <w:t>Diapositives</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> est classée par carrousel de diapositives afin de conserver l’ordre primitif du fonds, tel que cédé par le donateur. Chaque carrousel peut contenir des sujets variés, souvent associés ou liés à la même période ou la même famille. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F75D1C3" w14:textId="77777777" w:rsidR="00DE2ECD" w:rsidRDefault="00DE2ECD" w:rsidP="00696AE2"/>
     <w:p w14:paraId="1C6B3245" w14:textId="3F92F23F" w:rsidR="00DE2ECD" w:rsidRPr="00DE2ECD" w:rsidRDefault="00DE2ECD" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Notes :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BC0C8E8" w14:textId="30FE6AB3" w:rsidR="00DE2ECD" w:rsidRDefault="00DE2ECD" w:rsidP="00696AE2">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Les documents ont été numérisés de façon temporaire par le client. À renumériser pour retracer les originaux et les lier à la numérisation avec la cote réelle.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58BBAC52" w14:textId="27A42F9B" w:rsidR="00DE2ECD" w:rsidRDefault="00DE2ECD" w:rsidP="00696AE2">
       <w:r w:rsidRPr="00DE2ECD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Emplacements :</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> R06 E02 T04 Boîtes 1 à 3 et R06 E02 T07 Boîtes 4 et plus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3460CC6D" w14:textId="465212EB" w:rsidR="00DE2ECD" w:rsidRDefault="00DE2ECD" w:rsidP="00696AE2">
       <w:r>
         <w:t>Originales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D0BF8DE" w14:textId="77777777" w:rsidR="00DE2ECD" w:rsidRPr="00A674F8" w:rsidRDefault="00DE2ECD" w:rsidP="00696AE2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
@@ -3259,76 +3394,78 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Conservées en boîtes de plastique et en deux sacs de plastique.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19043B0C" w14:textId="3D1F783B" w:rsidR="00367615" w:rsidRDefault="00367615" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Voir un Noël familial dans </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidRPr="00367615">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>100Photo11</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> dans le serveur </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Voute:K</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="7D7FE898" w14:textId="2D5AE0BD" w:rsidR="00DE2ECD" w:rsidRDefault="00DE2ECD" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Originales.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0AB854BE" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5C97B8D1" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -3718,96 +3855,96 @@
               </w:rPr>
               <w:t>Une planche de carton comprend des notes sur certaines diapositives.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F9D08FE" w14:textId="02912D55" w:rsidR="00412F85" w:rsidRDefault="00E306CF" w:rsidP="00412F85">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>On estime qu’il pourrait s’agir en partie des images dans les dossiers numériques suivants (à vérifier) :</w:t>
             </w:r>
             <w:r w:rsidR="00412F85">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidR="00412F85" w:rsidRPr="00412F85">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Normandin 1973</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00367615">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> et </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidR="00367615" w:rsidRPr="00367615">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>1973-C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00367615">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidR="00367615" w:rsidRPr="00367615">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Haïti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00367615">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, Val-Jalbert dans </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidR="00367615" w:rsidRPr="00367615">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>1973-B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00367615">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00412F85">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">dans </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00412F85">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Voute:K</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
@@ -3843,51 +3980,50 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00367615" w:rsidRPr="00A674F8" w14:paraId="7650862D" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6E8CBA47" w14:textId="77777777" w:rsidR="007D7AAD" w:rsidRDefault="007D7AAD" w:rsidP="007D7AAD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R06 E02 T04</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6911133B" w14:textId="27D31BB2" w:rsidR="00367615" w:rsidRDefault="007D7AAD" w:rsidP="007D7AAD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68C7C44C" w14:textId="1A7B3348" w:rsidR="00367615" w:rsidRPr="00B321DF" w:rsidRDefault="00367615" w:rsidP="00367615">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
@@ -4009,76 +4145,78 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Une planche de carton comprend des notes sur certaines diapositives.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D39D600" w14:textId="45AA52B0" w:rsidR="00367615" w:rsidRDefault="00367615" w:rsidP="00367615">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Voir </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="00367615">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Cap-Trinité 1975</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> dans </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Voute:K</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="4F1BBDE3" w14:textId="6ED391D8" w:rsidR="00367615" w:rsidRDefault="00367615" w:rsidP="00D859C3">
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Originales.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D859C3" w:rsidRPr="00A674F8" w14:paraId="0F7B5EE3" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="784CF63F" w14:textId="77777777" w:rsidR="007D7AAD" w:rsidRDefault="007D7AAD" w:rsidP="007D7AAD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -4244,82 +4382,84 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Une planche de carton comprend des notes sur certaines diapositives.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BEC3CB4" w14:textId="204C4D6F" w:rsidR="00D859C3" w:rsidRDefault="00D859C3" w:rsidP="00D859C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">On estime qu’il pourrait s’agir en partie des images dans les dossiers numériques suivants (à vérifier) : </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="00D859C3">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>R</w:t>
               </w:r>
               <w:r w:rsidRPr="00D859C3">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                 </w:rPr>
                 <w:t>ivière-Éternité 1975</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> dans </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Voute:K</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="17C46E5D" w14:textId="77777777" w:rsidR="00D859C3" w:rsidRDefault="00D859C3" w:rsidP="00D859C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Originales.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7649FCFD" w14:textId="70E191F8" w:rsidR="00D859C3" w:rsidRPr="00D859C3" w:rsidRDefault="00D859C3" w:rsidP="00D859C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D859C3" w:rsidRPr="00A674F8" w14:paraId="567544AF" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
@@ -4563,51 +4703,50 @@
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D7AAD" w:rsidRPr="00A674F8" w14:paraId="1D381B25" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="71940200" w14:textId="77777777" w:rsidR="007D7AAD" w:rsidRDefault="007D7AAD" w:rsidP="007D7AAD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R06 E02 T04</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31718CFD" w14:textId="75236F07" w:rsidR="007D7AAD" w:rsidRDefault="007D7AAD" w:rsidP="007D7AAD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C76145D" w14:textId="56F73DD8" w:rsidR="007D7AAD" w:rsidRPr="00B321DF" w:rsidRDefault="007D7AAD" w:rsidP="007D7AAD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
@@ -5339,51 +5478,50 @@
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE2ECD">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78037895" w14:textId="77777777" w:rsidR="002F29AF" w:rsidRDefault="002F29AF" w:rsidP="002F29AF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Conservées en 6 sacs de plastique.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3835EDFB" w14:textId="77777777" w:rsidR="002F29AF" w:rsidRDefault="002F29AF" w:rsidP="002F29AF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Deux feuilles photocopiées comprennent des notes sur certaines diapositives.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07F787C9" w14:textId="77777777" w:rsidR="002F29AF" w:rsidRDefault="002F29AF" w:rsidP="002F29AF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -5395,51 +5533,50 @@
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E5422E" w:rsidRPr="00A674F8" w14:paraId="265811C5" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3A96C616" w14:textId="77777777" w:rsidR="00E5422E" w:rsidRDefault="00E5422E" w:rsidP="00E5422E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R06 E02 T04</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40D33278" w14:textId="453A048C" w:rsidR="00E5422E" w:rsidRDefault="00E5422E" w:rsidP="00E5422E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DCD3E6F" w14:textId="5BA744EF" w:rsidR="00E5422E" w:rsidRPr="00B321DF" w:rsidRDefault="00E5422E" w:rsidP="00E5422E">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
@@ -5655,51 +5792,65 @@
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrousel </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64C432D0" w14:textId="69BC11AE" w:rsidR="00023499" w:rsidRDefault="00023499" w:rsidP="00023499">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">– [197-]-[1972]. – 37 diapositives; </w:t>
+              <w:t>– [197</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-]-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[1972]. – 37 diapositives; </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>., 2,4 x 3,4 cm (ou 5 x 5 cm avec contour).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55DE304D" w14:textId="77777777" w:rsidR="00023499" w:rsidRDefault="00023499" w:rsidP="00023499">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="47EFD28A" w14:textId="77777777" w:rsidR="00023499" w:rsidRPr="00DE2ECD" w:rsidRDefault="00023499" w:rsidP="00023499">
             <w:pPr>
@@ -6242,51 +6393,50 @@
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00614D7D" w:rsidRPr="00A674F8" w14:paraId="6784A4D2" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1E31645D" w14:textId="77777777" w:rsidR="00614D7D" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R06 E02 T04</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="762855E2" w14:textId="67E3FBD4" w:rsidR="00614D7D" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3040EF20" w14:textId="7EA5F6B3" w:rsidR="00614D7D" w:rsidRPr="00B321DF" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
@@ -6301,116 +6451,116 @@
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrousel </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="462262CF" w14:textId="2B3A5EE5" w:rsidR="00614D7D" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">– [197-]-1972. – 54 diapositives; </w:t>
+              <w:t>– [197</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-]-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1972. – 54 diapositives; </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>., 2,4 x 3,4 cm (ou 5 x 5 cm avec contour).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30358447" w14:textId="77777777" w:rsidR="00614D7D" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="102072E9" w14:textId="77777777" w:rsidR="00614D7D" w:rsidRPr="00DE2ECD" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE2ECD">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47E50353" w14:textId="6247EE7F" w:rsidR="00614D7D" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Ce dossier comprend des images au camping d’</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> (?) en juillet 1972 et un Noël des campeurs, des enfants faisant des jeux extérieurs, des vacances à la plage, peut-être en voyage.</w:t>
+              <w:t>Ce dossier comprend des images au camping d’Albanel (?) en juillet 1972 et un Noël des campeurs, des enfants faisant des jeux extérieurs, des vacances à la plage, peut-être en voyage.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37BD6736" w14:textId="77777777" w:rsidR="00614D7D" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="782D5735" w14:textId="77777777" w:rsidR="00614D7D" w:rsidRPr="00DE2ECD" w:rsidRDefault="00614D7D" w:rsidP="00614D7D">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE2ECD">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
@@ -6717,51 +6867,65 @@
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrousel </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61B0E594" w14:textId="103F469E" w:rsidR="00832A3B" w:rsidRDefault="00832A3B" w:rsidP="00832A3B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">– [197-]-[198-]. – 27 diapositives; </w:t>
+              <w:t>– [197</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-]-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[198-]. – 27 diapositives; </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>., 2,4 x 3,4 cm (ou 5 x 5 cm avec contour).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A644E08" w14:textId="77777777" w:rsidR="00832A3B" w:rsidRDefault="00832A3B" w:rsidP="00832A3B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="55127EFE" w14:textId="77777777" w:rsidR="00832A3B" w:rsidRPr="00DE2ECD" w:rsidRDefault="00832A3B" w:rsidP="00832A3B">
             <w:pPr>
@@ -6872,51 +7036,50 @@
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009252F6" w:rsidRPr="00A674F8" w14:paraId="5B1D57CB" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="73CDA2D1" w14:textId="77777777" w:rsidR="009252F6" w:rsidRDefault="009252F6" w:rsidP="009252F6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R06 E02 T04</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A47B9D5" w14:textId="32EC19C6" w:rsidR="009252F6" w:rsidRDefault="009252F6" w:rsidP="009252F6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26A57F7F" w14:textId="2392D93D" w:rsidR="009252F6" w:rsidRPr="00B321DF" w:rsidRDefault="009252F6" w:rsidP="009252F6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
@@ -6937,66 +7100,78 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3618F850" w14:textId="5F6925F6" w:rsidR="009252F6" w:rsidRDefault="009252F6" w:rsidP="009252F6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="008D6AA7">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>1919-</w:t>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>1919</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="008D6AA7">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">192-]. – 18 diapositives; </w:t>
+            </w:r>
+            <w:r w:rsidR="008D6AA7">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>n&amp;b</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>., 2,4 x 3,4 cm (ou 5 x 5 cm avec contour).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76FAF258" w14:textId="77777777" w:rsidR="009252F6" w:rsidRDefault="009252F6" w:rsidP="009252F6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="14301FA5" w14:textId="77777777" w:rsidR="009252F6" w:rsidRPr="00DE2ECD" w:rsidRDefault="009252F6" w:rsidP="009252F6">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE2ECD">
               <w:rPr>
                 <w:i/>
@@ -7216,65 +7391,51 @@
               </w:rPr>
               <w:t>140</w:t>
             </w:r>
             <w:r w:rsidR="007A7B12">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>diapositives</w:t>
             </w:r>
             <w:r w:rsidR="00167854">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (2 chemises)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">; </w:t>
-[...13 lines deleted...]
-              <w:t>., 2,4 x 3,4 cm (ou 5 x 5 cm avec contour).</w:t>
+              <w:t>; n&amp;b., 2,4 x 3,4 cm (ou 5 x 5 cm avec contour).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00FD13FB" w14:textId="77777777" w:rsidR="00411A8D" w:rsidRDefault="00411A8D" w:rsidP="00411A8D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="07F43078" w14:textId="77777777" w:rsidR="00411A8D" w:rsidRPr="00DE2ECD" w:rsidRDefault="00411A8D" w:rsidP="00411A8D">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE2ECD">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
@@ -7482,65 +7643,51 @@
           </w:tcPr>
           <w:p w14:paraId="2AAD49E6" w14:textId="77777777" w:rsidR="00167854" w:rsidRPr="00167854" w:rsidRDefault="00167854" w:rsidP="00167854">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:color w:val="EE0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00167854">
               <w:rPr>
                 <w:color w:val="EE0000"/>
               </w:rPr>
               <w:t>Un dossier à élaguer</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54F8BE31" w14:textId="5A3A6574" w:rsidR="00167854" w:rsidRDefault="00167854" w:rsidP="00167854">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">– [197-]. –  23 diapositives; </w:t>
-[...13 lines deleted...]
-              <w:t>., 2,4 x 3,4 cm (ou 5 x 5 cm avec contour).</w:t>
+              <w:t>– [197-]. –  23 diapositives; n&amp;b., 2,4 x 3,4 cm (ou 5 x 5 cm avec contour).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65A53C22" w14:textId="77777777" w:rsidR="00167854" w:rsidRDefault="00167854" w:rsidP="00167854">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0F00D87E" w14:textId="77777777" w:rsidR="00167854" w:rsidRPr="00DE2ECD" w:rsidRDefault="00167854" w:rsidP="00167854">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE2ECD">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
@@ -7733,58 +7880,51 @@
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE2ECD">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="473F8C8C" w14:textId="6FDE3819" w:rsidR="004565BF" w:rsidRDefault="004565BF" w:rsidP="004565BF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ce dossier comprend des voyages à Old Orchard, La Tuque et Cap de la Madeleine, une visite à Val-Jalbert en hiver, le mariage de Ginette, une maison mobile et la maison de Ghislain, des poulets, et présente aussi des scènes à la </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">cueillette de bleuets. Des images montrent des membres de la famille : </w:t>
+              <w:t xml:space="preserve">Ce dossier comprend des voyages à Old Orchard, La Tuque et Cap de la Madeleine, une visite à Val-Jalbert en hiver, le mariage de Ginette, une maison mobile et la maison de Ghislain, des poulets, et présente aussi des scènes à la cueillette de bleuets. Des images montrent des membres de la famille : </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Eric</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>, Manon, Louise, Marie, Ginette et Réjeane, Jacques, Pierre et Monique. Le tout se déroule en 1976 et 1977.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BFFA036" w14:textId="77777777" w:rsidR="004565BF" w:rsidRDefault="004565BF" w:rsidP="004565BF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="48B23127" w14:textId="77777777" w:rsidR="004565BF" w:rsidRPr="00DE2ECD" w:rsidRDefault="004565BF" w:rsidP="004565BF">
             <w:pPr>
@@ -7852,51 +7992,50 @@
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004565BF" w:rsidRPr="00A674F8" w14:paraId="566A256F" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0357361E" w14:textId="77777777" w:rsidR="004565BF" w:rsidRDefault="004565BF" w:rsidP="004565BF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R06 E02 T07</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64D00EA9" w14:textId="43C3BD6B" w:rsidR="004565BF" w:rsidRDefault="004565BF" w:rsidP="004565BF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47468544" w14:textId="29908A83" w:rsidR="004565BF" w:rsidRPr="00B321DF" w:rsidRDefault="004565BF" w:rsidP="004565BF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
@@ -8440,51 +8579,50 @@
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE2ECD">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2943EB2E" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Conservées en boîte de carton et dans un carrousel de plastique noir numérotant les diapositives.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DA20D84" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Un carton de brèves notes accompagne les images.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CED5792" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -8496,51 +8634,50 @@
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF7B34" w:rsidRPr="00A674F8" w14:paraId="2478FC6F" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1C3F47DD" w14:textId="77777777" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R06 E02 T07</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47246B79" w14:textId="42B4ADC5" w:rsidR="00BF7B34" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="287B3928" w14:textId="3A2123F8" w:rsidR="00BF7B34" w:rsidRPr="00B321DF" w:rsidRDefault="00BF7B34" w:rsidP="00BF7B34">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
@@ -9484,58 +9621,58 @@
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7C393999" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C9A9224" w14:textId="77777777" w:rsidR="00CB5D5D" w:rsidRDefault="00CB5D5D" w:rsidP="00923766">
+    <w:p w14:paraId="4BDFB400" w14:textId="77777777" w:rsidR="00434D06" w:rsidRDefault="00434D06" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47450FE1" w14:textId="77777777" w:rsidR="00CB5D5D" w:rsidRDefault="00CB5D5D" w:rsidP="00923766">
+    <w:p w14:paraId="5E5C89DA" w14:textId="77777777" w:rsidR="00434D06" w:rsidRDefault="00434D06" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -9702,58 +9839,58 @@
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008D64A5" w:rsidRPr="008D64A5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0B818908" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7654FA75" w14:textId="77777777" w:rsidR="00CB5D5D" w:rsidRDefault="00CB5D5D" w:rsidP="00923766">
+    <w:p w14:paraId="15236605" w14:textId="77777777" w:rsidR="00434D06" w:rsidRDefault="00434D06" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2521CCE3" w14:textId="77777777" w:rsidR="00CB5D5D" w:rsidRDefault="00CB5D5D" w:rsidP="00923766">
+    <w:p w14:paraId="43B2C595" w14:textId="77777777" w:rsidR="00434D06" w:rsidRDefault="00434D06" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12E87AA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7952DD1E"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -10257,52 +10394,53 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1009523540">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1511144273">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="89742629">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="856427553">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="81992444">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
@@ -10334,93 +10472,96 @@
     <w:rsid w:val="00215650"/>
     <w:rsid w:val="00224E1D"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="002D5881"/>
     <w:rsid w:val="002D6485"/>
     <w:rsid w:val="002F29AF"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="0031548A"/>
     <w:rsid w:val="00367615"/>
     <w:rsid w:val="00383E35"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="00411A8D"/>
     <w:rsid w:val="00412F85"/>
     <w:rsid w:val="004306E7"/>
+    <w:rsid w:val="00434D06"/>
     <w:rsid w:val="004565BF"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="005218E9"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="0056103F"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E0D6A"/>
     <w:rsid w:val="005E350D"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
+    <w:rsid w:val="005F2FC8"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00614D7D"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00676B07"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="006C3581"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="007823F6"/>
     <w:rsid w:val="007A7B12"/>
     <w:rsid w:val="007C5EBA"/>
     <w:rsid w:val="007D7AAD"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="00832A3B"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008944A7"/>
     <w:rsid w:val="00897D24"/>
+    <w:rsid w:val="008C0C81"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="008D6AA7"/>
     <w:rsid w:val="00922141"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="009252F6"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AA48C7"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AB6798"/>
@@ -10506,52 +10647,52 @@
     <w:rsid w:val="00FC51A6"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="2C7CAD85"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11411,100 +11552,100 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00E23FB9"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00412F85"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
+  <w:style w:type="character" w:styleId="Lienvisit">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00367615"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11851,72 +11992,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2</Template>
+  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>17782</Characters>
+  <Pages>1</Pages>
+  <Words>3306</Words>
+  <Characters>18186</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>148</Lines>
-  <Paragraphs>41</Paragraphs>
+  <Lines>151</Lines>
+  <Paragraphs>42</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20973</CharactersWithSpaces>
+  <CharactersWithSpaces>21450</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>