--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,379 +1,378 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="106F5C94" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="004C16D2">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>anne-marie poirier</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="1B3F55C9" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="0008229E">
         <w:t>36</w:t>
       </w:r>
       <w:r w:rsidR="004C16D2">
         <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="67CAC673" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="692C2016" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="5CD7E4ED" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="61763861" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="0F5DCABE" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="1C3784E9" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="18F2A6BA" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="2FF2FD5F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="17EEEA26" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="439975F7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="714F6D7A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="0F27DEFA" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="07A1E7D4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="69475CAC" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="71BB1636" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t>Société d’histoire et de généalogie Maria-Chapdelaine</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="31500CC1" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t>Dolbeau-Mistassini</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="67061AC2" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="703D6BBA" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="7F5AA3F2" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="535071F9" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="50314F6C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="0EC0C6A4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="14914458" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="23F79161" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="6B90EC8F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="31D01E3D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="1824E068" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="59C1ABE1" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="75EBB61E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="6EB6A5DD" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">Répertoire numérique </w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t>simple</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="700610FC" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="33C67D92" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="60CC24C7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="12ABBEDC" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="61C5CC38" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="7C38796D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="1D9738D2" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="4D6B8B42" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00850264" w:rsidRPr="00A674F8" w:rsidRDefault="00850264" w:rsidP="00923766">
+    <w:p w14:paraId="31CA3AF2" w14:textId="77777777" w:rsidR="00850264" w:rsidRPr="00A674F8" w:rsidRDefault="00850264" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRDefault="00B148D8" w:rsidP="00923766">
+    <w:p w14:paraId="364412D5" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B148D8" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rédigé par </w:t>
       </w:r>
       <w:r w:rsidR="0008229E">
         <w:t>Frédérique Fradet, archiviste</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B148D8" w:rsidRPr="00A674F8" w:rsidRDefault="00B148D8" w:rsidP="00923766">
+    <w:p w14:paraId="6C9342B4" w14:textId="77777777" w:rsidR="00B148D8" w:rsidRPr="00A674F8" w:rsidRDefault="00B148D8" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
       <w:r w:rsidR="004C16D2">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="004C16D2" w:rsidRPr="004C16D2">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidR="004C16D2">
         <w:t xml:space="preserve"> novembre</w:t>
       </w:r>
       <w:r w:rsidR="0008229E">
         <w:t xml:space="preserve"> 2018</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRDefault="007E3F70" w:rsidP="00923766">
+    <w:p w14:paraId="6872DE9C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="007E3F70" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Traité</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="19D3042E" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="4F5415B4" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
+    <w:p w14:paraId="67D16EAF" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E3F70" w:rsidRDefault="00BD4041">
+    <w:p w14:paraId="689016AC" w14:textId="77777777" w:rsidR="007E3F70" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc528929267" w:history="1">
         <w:r w:rsidR="007E3F70" w:rsidRPr="00E900DB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="007E3F70">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="007E3F70">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="007E3F70">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc528929267 \h </w:instrText>
         </w:r>
@@ -384,71 +383,71 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="007E3F70">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="007E3F70">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="007E3F70">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="007E3F70" w:rsidRDefault="007E3F70">
+    <w:p w14:paraId="7AC2C249" w14:textId="77777777" w:rsidR="007E3F70" w:rsidRDefault="007E3F70">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc528929268" w:history="1">
         <w:r w:rsidRPr="00E900DB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P000/A Documents historiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc528929268 \h </w:instrText>
         </w:r>
@@ -459,70 +458,70 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="007E3F70" w:rsidRDefault="007E3F70">
+    <w:p w14:paraId="1CA469C0" w14:textId="77777777" w:rsidR="007E3F70" w:rsidRDefault="007E3F70">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc528929269" w:history="1">
         <w:r w:rsidRPr="00E900DB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P000/A1 Histoire</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc528929269 \h </w:instrText>
         </w:r>
@@ -533,68 +532,68 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="007E3F70" w:rsidRDefault="007E3F70">
+    <w:p w14:paraId="6A79AEB5" w14:textId="77777777" w:rsidR="007E3F70" w:rsidRDefault="007E3F70">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc528929270" w:history="1">
         <w:r w:rsidRPr="00E900DB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P000/A1/1 : Généalogie</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc528929270 \h </w:instrText>
         </w:r>
@@ -605,71 +604,71 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="007E3F70" w:rsidRDefault="007E3F70">
+    <w:p w14:paraId="59304C4A" w14:textId="77777777" w:rsidR="007E3F70" w:rsidRDefault="007E3F70">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc528929271" w:history="1">
         <w:r w:rsidRPr="00E900DB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P000/B Documents iconographiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc528929271 \h </w:instrText>
         </w:r>
@@ -680,70 +679,70 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="007E3F70" w:rsidRDefault="007E3F70">
+    <w:p w14:paraId="2CEB9A5C" w14:textId="77777777" w:rsidR="007E3F70" w:rsidRDefault="007E3F70">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc528929272" w:history="1">
         <w:r w:rsidRPr="00E900DB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P000/A1 Photographies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc528929272 \h </w:instrText>
         </w:r>
@@ -754,68 +753,68 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="007E3F70" w:rsidRDefault="007E3F70">
+    <w:p w14:paraId="658D8F57" w14:textId="77777777" w:rsidR="007E3F70" w:rsidRDefault="007E3F70">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc528929273" w:history="1">
         <w:r w:rsidRPr="00E900DB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P000/B1/1 : Ancêtres</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc528929273 \h </w:instrText>
         </w:r>
@@ -826,68 +825,68 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="007E3F70" w:rsidRDefault="007E3F70">
+    <w:p w14:paraId="02C0E73C" w14:textId="77777777" w:rsidR="007E3F70" w:rsidRDefault="007E3F70">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc528929274" w:history="1">
         <w:r w:rsidRPr="00E900DB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P361/B1/1.1 : Famille d’Eugène Poirier</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc528929274 \h </w:instrText>
         </w:r>
@@ -898,68 +897,68 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="007E3F70" w:rsidRDefault="007E3F70">
+    <w:p w14:paraId="3D73881E" w14:textId="77777777" w:rsidR="007E3F70" w:rsidRDefault="007E3F70">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc528929275" w:history="1">
         <w:r w:rsidRPr="00E900DB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P361/B1/1.2 : Famille de Jean-Baptiste Poirier</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc528929275 \h </w:instrText>
         </w:r>
@@ -970,68 +969,68 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="007E3F70" w:rsidRDefault="007E3F70">
+    <w:p w14:paraId="1439BDE5" w14:textId="77777777" w:rsidR="007E3F70" w:rsidRDefault="007E3F70">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc528929276" w:history="1">
         <w:r w:rsidRPr="00E900DB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P361/B1/1.3 : Famille de Harry Poirier</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc528929276 \h </w:instrText>
         </w:r>
@@ -1042,68 +1041,68 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="007E3F70" w:rsidRDefault="007E3F70">
+    <w:p w14:paraId="0636C041" w14:textId="77777777" w:rsidR="007E3F70" w:rsidRDefault="007E3F70">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc528929277" w:history="1">
         <w:r w:rsidRPr="00E900DB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P361/B1/1.4 : Famille de Théophile Poirier</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc528929277 \h </w:instrText>
         </w:r>
@@ -1114,75 +1113,75 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="007E3F70" w:rsidRDefault="007E3F70">
+    <w:p w14:paraId="7D7A2AB7" w14:textId="77777777" w:rsidR="007E3F70" w:rsidRDefault="007E3F70">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc528929278" w:history="1">
         <w:r w:rsidRPr="00E900DB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P000/B1/2 : </w:t>
         </w:r>
         <w:r w:rsidRPr="00E900DB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Paroisses</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc528929278 \h </w:instrText>
@@ -1194,68 +1193,68 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="007E3F70" w:rsidRDefault="007E3F70">
+    <w:p w14:paraId="52C5BC05" w14:textId="77777777" w:rsidR="007E3F70" w:rsidRDefault="007E3F70">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc528929279" w:history="1">
         <w:r w:rsidRPr="00E900DB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P361/B1/2.1 : Acadie</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc528929279 \h </w:instrText>
@@ -1267,68 +1266,68 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="007E3F70" w:rsidRDefault="007E3F70">
+    <w:p w14:paraId="06CAEA4E" w14:textId="77777777" w:rsidR="007E3F70" w:rsidRDefault="007E3F70">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc528929280" w:history="1">
         <w:r w:rsidRPr="00E900DB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P361/B1/2.2 : Cap Santé</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc528929280 \h </w:instrText>
@@ -1340,68 +1339,68 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="007E3F70" w:rsidRDefault="007E3F70">
+    <w:p w14:paraId="318B67B0" w14:textId="77777777" w:rsidR="007E3F70" w:rsidRDefault="007E3F70">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc528929281" w:history="1">
         <w:r w:rsidRPr="00E900DB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P361/B1/2.3 : Québec</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc528929281 \h </w:instrText>
@@ -1413,68 +1412,68 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="007E3F70" w:rsidRDefault="007E3F70">
+    <w:p w14:paraId="4C158B00" w14:textId="77777777" w:rsidR="007E3F70" w:rsidRDefault="007E3F70">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc528929282" w:history="1">
         <w:r w:rsidRPr="00E900DB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P361/B1/2.4 : Montmagny</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc528929282 \h </w:instrText>
@@ -1486,68 +1485,68 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="007E3F70" w:rsidRDefault="007E3F70">
+    <w:p w14:paraId="71826473" w14:textId="77777777" w:rsidR="007E3F70" w:rsidRDefault="007E3F70">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc528929283" w:history="1">
         <w:r w:rsidRPr="00E900DB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P361/B1/2.5 : Mistassini</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc528929283 \h </w:instrText>
@@ -1559,78 +1558,77 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
+    <w:p w14:paraId="32548DBC" w14:textId="77777777" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="70CE25CF" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc528929267"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="2F8D5F1A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
+    <w:p w14:paraId="5D86274F" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="0008229E">
         <w:t>36</w:t>
       </w:r>
       <w:r w:rsidR="004C16D2">
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="004C16D2">
         <w:t>Anne-Marie Poirier</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A6249A">
@@ -1642,2416 +1640,2395 @@
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="0008229E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E057B9">
         <w:t>0,35</w:t>
       </w:r>
       <w:r w:rsidR="0008229E" w:rsidRPr="00A6249A">
         <w:t xml:space="preserve"> m. l. de documents textuels. – </w:t>
       </w:r>
       <w:r w:rsidR="00A6249A" w:rsidRPr="00A6249A">
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidR="0008229E" w:rsidRPr="00A6249A">
         <w:t xml:space="preserve"> photographies.</w:t>
       </w:r>
       <w:r w:rsidR="0008229E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
-    <w:p w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
+    <w:p w14:paraId="7E9EEABF" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
+    <w:p w14:paraId="31A0948D" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
-    <w:p w:rsidR="000A3DD5" w:rsidRDefault="004C16D2" w:rsidP="00923766">
+    <w:p w14:paraId="786FC61A" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
+    <w:p w14:paraId="730FCE53" w14:textId="77777777" w:rsidR="000A3DD5" w:rsidRDefault="004C16D2" w:rsidP="00923766">
       <w:r>
-        <w:t xml:space="preserve">Anne-Marie Poirier, fille de Théophile Poirier et de Marie-Jeanne Gosselin, est née à </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> le 24 avril 1941. Elle quitte la paroisse en 1960 pour rejoindre la communauté des Sœurs de la Charité de Saint-Louis et pour débuter une carrière de coiffeuse à Pont Rouge, comté de Portneuf. Elle demeure dans le domaine de la coiffure pendant 40 ans tout en offrant des services de généalogie bénévolement pendant 25 ans</w:t>
+        <w:t>Anne-Marie Poirier, fille de Théophile Poirier et de Marie-Jeanne Gosselin, est née à Albanel le 24 avril 1941. Elle quitte la paroisse en 1960 pour rejoindre la communauté des Sœurs de la Charité de Saint-Louis et pour débuter une carrière de coiffeuse à Pont Rouge, comté de Portneuf. Elle demeure dans le domaine de la coiffure pendant 40 ans tout en offrant des services de généalogie bénévolement pendant 25 ans</w:t>
       </w:r>
       <w:r w:rsidR="009A0423">
         <w:t xml:space="preserve">. Elle travaille notamment à partir de la bibliothèque municipale de Québec. Toujours sœur en 2018, elle demeure à la maison Louise-Elisabeth, la résidence des Sœurs de la Charité de Saint-Louis, à Lévis. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
-    <w:p w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
+    <w:p w14:paraId="406B4229" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
+    <w:p w14:paraId="6DD5EA0C" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
-    <w:p w:rsidR="009A0423" w:rsidRDefault="009A0423" w:rsidP="00923766">
+    <w:p w14:paraId="4280AF51" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
+    <w:p w14:paraId="5DD29210" w14:textId="77777777" w:rsidR="009A0423" w:rsidRDefault="009A0423" w:rsidP="00923766">
       <w:r>
         <w:t>En 201</w:t>
       </w:r>
       <w:r w:rsidR="00356AAB">
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, Mme Poirier fournit le livre de généalogie </w:t>
       </w:r>
       <w:r w:rsidRPr="009A0423">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Un nom est un héritage Poirier</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> à la Société d’histoire, mais celui-ci contient plusieurs photographies, cartes postales et avis de décès dont certains constituent des originaux. Pour éviter la perte des documents et contrôler leur accès, la généalogiste Huguette Labrecque a proposé d’ouvrir un fonds d’archives avec ces documents iconographiques. Mme Poirier a accumulé ces documents avec le temps. Certains ont appartenu à des oncles et à des tantes. La donatrice a également déposé des archives au centre de Sainte-Anne-de-la-Pocatière, car plusieurs ancêtres sont originaires de Montmagny et de l’Acadie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="723A4F45" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="41FFF3A4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
-    <w:p w:rsidR="00922E8E" w:rsidRDefault="001153BB" w:rsidP="00923766">
+    <w:p w14:paraId="1332B1DF" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
+    <w:p w14:paraId="1ADE82F1" w14:textId="77777777" w:rsidR="00922E8E" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r w:rsidRPr="001153BB">
         <w:t xml:space="preserve">Ce fonds est constitué </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00E057B9">
         <w:t>’un document de généalogie, de</w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009A0423">
         <w:t xml:space="preserve">photographies d’ancêtres, de cartes postales de municipalité où la famille Poirier a vécu et des avis de décès. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="6552239A" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
+    <w:p w14:paraId="1B2CB2CC" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
+    <w:p w14:paraId="1CD40C83" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
+    <w:p w14:paraId="0DF0AD3F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Ce fonds </w:t>
       </w:r>
       <w:r w:rsidR="00E057B9">
         <w:t>est</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> traité</w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
+    <w:p w14:paraId="5C15AEAB" w14:textId="77777777" w:rsidR="004A7971" w:rsidRDefault="004A7971" w:rsidP="004A7971">
+      <w:r>
+        <w:t>Traité par : Frédérique Fradet, archiviste</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38B44CF6" w14:textId="46DABF05" w:rsidR="004A7971" w:rsidRPr="00A674F8" w:rsidRDefault="004A7971" w:rsidP="004A7971">
+      <w:r>
+        <w:t>Date du traitement : 1er novembre 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65331171" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
+    <w:p w14:paraId="733107CB" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="3B04FE97" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
+    <w:p w14:paraId="49A7CCD5" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="0010653D" w:rsidRPr="00A674F8" w:rsidRDefault="0010653D" w:rsidP="0010653D">
+    <w:p w14:paraId="4569E963" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="0085980B" w14:textId="02453095" w:rsidR="004A7971" w:rsidRPr="004A7971" w:rsidRDefault="004A7971" w:rsidP="004A7971">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A7971">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7971">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55C17175" w14:textId="77777777" w:rsidR="004A7971" w:rsidRDefault="004A7971" w:rsidP="004A7971"/>
+    <w:p w14:paraId="1744770C" w14:textId="07417507" w:rsidR="004A7971" w:rsidRDefault="004A7971" w:rsidP="004A7971">
+      <w:r>
+        <w:t>Fonds traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DA7C17F" w14:textId="77777777" w:rsidR="004A7971" w:rsidRDefault="004A7971" w:rsidP="004A7971"/>
+    <w:p w14:paraId="5CC32E89" w14:textId="3F969770" w:rsidR="004A7971" w:rsidRPr="004A7971" w:rsidRDefault="004A7971" w:rsidP="004A7971">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A7971">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A7971">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE275A9" w14:textId="77777777" w:rsidR="004A7971" w:rsidRDefault="004A7971" w:rsidP="004A7971"/>
+    <w:p w14:paraId="46DD3175" w14:textId="77777777" w:rsidR="004A7971" w:rsidRDefault="004A7971" w:rsidP="004A7971">
+      <w:r>
+        <w:t>Boîte 1 (multiple)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EBF40BA" w14:textId="77777777" w:rsidR="004A7971" w:rsidRDefault="004A7971" w:rsidP="004A7971">
+      <w:r>
+        <w:t>R06 E05 T04</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15FFCFEE" w14:textId="59C89BE0" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
+    <w:p w14:paraId="11D887CC" w14:textId="77777777" w:rsidR="0010653D" w:rsidRPr="00A674F8" w:rsidRDefault="0010653D" w:rsidP="0010653D">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc528929268"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc528929268"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P000</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r>
         <w:t>Documents historiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="001D560F" w:rsidRDefault="001D560F" w:rsidP="001D560F">
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="3ADE68A3" w14:textId="77777777" w:rsidR="001D560F" w:rsidRDefault="001D560F" w:rsidP="001D560F">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">–  2013. – 3,5 cm de documents textuels. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0010653D" w:rsidRDefault="0010653D" w:rsidP="0010653D"/>
-    <w:p w:rsidR="0010653D" w:rsidRPr="00AB6798" w:rsidRDefault="0010653D" w:rsidP="0010653D">
+    <w:p w14:paraId="016112A8" w14:textId="77777777" w:rsidR="0010653D" w:rsidRDefault="0010653D" w:rsidP="0010653D"/>
+    <w:p w14:paraId="0415578E" w14:textId="77777777" w:rsidR="0010653D" w:rsidRPr="00AB6798" w:rsidRDefault="0010653D" w:rsidP="0010653D">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0010653D" w:rsidRPr="00A674F8" w:rsidRDefault="0010653D" w:rsidP="0010653D">
+    <w:p w14:paraId="41CC8F9F" w14:textId="77777777" w:rsidR="0010653D" w:rsidRPr="00A674F8" w:rsidRDefault="0010653D" w:rsidP="0010653D">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r w:rsidR="001D560F">
         <w:t xml:space="preserve">un document de généalogie </w:t>
       </w:r>
       <w:r w:rsidR="00B609C9">
         <w:t>présentant l’histoire des ancêtres d’</w:t>
       </w:r>
       <w:r w:rsidR="001D560F">
         <w:t xml:space="preserve">Anne-Marie Poirier. Elle comporte la sous-série </w:t>
       </w:r>
       <w:r w:rsidR="001D560F" w:rsidRPr="001D560F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Histoire.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0010653D" w:rsidRPr="00A674F8" w:rsidRDefault="0010653D" w:rsidP="0010653D"/>
-    <w:p w:rsidR="0010653D" w:rsidRPr="00A674F8" w:rsidRDefault="0010653D" w:rsidP="0010653D">
+    <w:p w14:paraId="5FAE8C1A" w14:textId="77777777" w:rsidR="0010653D" w:rsidRPr="00A674F8" w:rsidRDefault="0010653D" w:rsidP="0010653D"/>
+    <w:p w14:paraId="4641AB05" w14:textId="77777777" w:rsidR="0010653D" w:rsidRPr="00A674F8" w:rsidRDefault="0010653D" w:rsidP="0010653D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc528929269"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc528929269"/>
       <w:r>
         <w:t>P000</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r>
         <w:t>Histoire</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="001D560F" w:rsidRDefault="001D560F" w:rsidP="001D560F">
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="604AB608" w14:textId="77777777" w:rsidR="001D560F" w:rsidRDefault="001D560F" w:rsidP="001D560F">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">–  2013. – 3,5 cm de documents textuels. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0010653D" w:rsidRDefault="0010653D" w:rsidP="0010653D"/>
-    <w:p w:rsidR="0010653D" w:rsidRPr="00AB6798" w:rsidRDefault="0010653D" w:rsidP="0010653D">
+    <w:p w14:paraId="2D363B3B" w14:textId="77777777" w:rsidR="0010653D" w:rsidRDefault="0010653D" w:rsidP="0010653D"/>
+    <w:p w14:paraId="148B169C" w14:textId="77777777" w:rsidR="0010653D" w:rsidRPr="00AB6798" w:rsidRDefault="0010653D" w:rsidP="0010653D">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0010653D" w:rsidRPr="00A674F8" w:rsidRDefault="0010653D" w:rsidP="0010653D">
+    <w:p w14:paraId="36EF1FC9" w14:textId="77777777" w:rsidR="0010653D" w:rsidRPr="00A674F8" w:rsidRDefault="0010653D" w:rsidP="0010653D">
       <w:r>
         <w:t xml:space="preserve">La sous-série </w:t>
       </w:r>
       <w:r w:rsidRPr="0010653D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Histoire </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">comprend un document généalogique de la famille Poirier. Elle se déploie en une sous-sous-série : </w:t>
       </w:r>
       <w:r w:rsidRPr="0010653D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Généalogie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0010653D" w:rsidRPr="00A674F8" w:rsidRDefault="0010653D" w:rsidP="0010653D"/>
+    <w:p w14:paraId="0EA335F1" w14:textId="77777777" w:rsidR="0010653D" w:rsidRPr="00A674F8" w:rsidRDefault="0010653D" w:rsidP="0010653D"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0010653D" w:rsidRPr="00A674F8" w:rsidTr="00B51D05">
+      <w:tr w:rsidR="0010653D" w:rsidRPr="00A674F8" w14:paraId="25563CAB" w14:textId="77777777" w:rsidTr="00B51D05">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0010653D" w:rsidRDefault="0010653D" w:rsidP="0010653D">
+          <w:p w14:paraId="265922D0" w14:textId="77777777" w:rsidR="0010653D" w:rsidRDefault="0010653D" w:rsidP="0010653D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Bibliothèque de généalogie</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0010653D" w:rsidRPr="00A674F8" w:rsidRDefault="0010653D" w:rsidP="00B51D05">
+          <w:p w14:paraId="44994B3F" w14:textId="77777777" w:rsidR="0010653D" w:rsidRPr="00A674F8" w:rsidRDefault="0010653D" w:rsidP="00B51D05">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0010653D" w:rsidRDefault="0010653D" w:rsidP="00B51D05">
+          <w:p w14:paraId="47E886E1" w14:textId="77777777" w:rsidR="0010653D" w:rsidRDefault="0010653D" w:rsidP="00B51D05">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Toc528929270"/>
+            <w:bookmarkStart w:id="3" w:name="_Toc528929270"/>
             <w:r>
               <w:t>P000</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Généalogie</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="0010653D" w:rsidRDefault="0010653D" w:rsidP="0010653D">
+            <w:bookmarkEnd w:id="3"/>
+          </w:p>
+          <w:p w14:paraId="3E8B3B28" w14:textId="77777777" w:rsidR="0010653D" w:rsidRDefault="0010653D" w:rsidP="0010653D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">–  2013. – 3,5 cm de documents textuels. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0010653D" w:rsidRDefault="0010653D" w:rsidP="0010653D">
+          <w:p w14:paraId="7E694A10" w14:textId="77777777" w:rsidR="0010653D" w:rsidRDefault="0010653D" w:rsidP="0010653D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0010653D" w:rsidRPr="0010653D" w:rsidRDefault="0010653D" w:rsidP="0010653D">
+          <w:p w14:paraId="284B5488" w14:textId="77777777" w:rsidR="0010653D" w:rsidRPr="0010653D" w:rsidRDefault="0010653D" w:rsidP="0010653D">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010653D">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0010653D" w:rsidRDefault="0010653D" w:rsidP="00B51D05">
+          <w:p w14:paraId="6CF69DAD" w14:textId="77777777" w:rsidR="0010653D" w:rsidRDefault="0010653D" w:rsidP="00B51D05">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dossier comporte un cartable intitulé </w:t>
             </w:r>
             <w:r w:rsidRPr="001D560F">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Un nom est un héritage Poirier</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001D560F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>dont les recherches ont été effectuées par</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mme Anne-Marie Poirier. Celui-ci relate l’histoire de la famille Poirier originaire d’Acadie et reconstitue la lignée familiale de la donatrice.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0010653D" w:rsidRDefault="0010653D" w:rsidP="00B51D05">
+          <w:p w14:paraId="4C0BDF7F" w14:textId="77777777" w:rsidR="0010653D" w:rsidRDefault="0010653D" w:rsidP="00B51D05">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0010653D" w:rsidRPr="0010653D" w:rsidRDefault="0010653D" w:rsidP="00B51D05">
+          <w:p w14:paraId="7E89E978" w14:textId="77777777" w:rsidR="0010653D" w:rsidRPr="0010653D" w:rsidRDefault="0010653D" w:rsidP="00B51D05">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010653D">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0010653D" w:rsidRDefault="0010653D" w:rsidP="00B51D05">
+          <w:p w14:paraId="0BCE94BC" w14:textId="77777777" w:rsidR="0010653D" w:rsidRDefault="0010653D" w:rsidP="00B51D05">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Les documents sont imprimés en noir et blanc sur du papier couleur. Certains documents sont annotés. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0010653D" w:rsidRDefault="0010653D" w:rsidP="00B51D05">
+          <w:p w14:paraId="0F2CB8C1" w14:textId="77777777" w:rsidR="0010653D" w:rsidRDefault="0010653D" w:rsidP="00B51D05">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Copie. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0010653D" w:rsidRDefault="0010653D" w:rsidP="00B51D05">
+          <w:p w14:paraId="41B89064" w14:textId="77777777" w:rsidR="0010653D" w:rsidRDefault="0010653D" w:rsidP="00B51D05">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Bibliothèque de généalogie</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0010653D" w:rsidRDefault="0010653D" w:rsidP="00B51D05">
+          <w:p w14:paraId="608822B8" w14:textId="77777777" w:rsidR="0010653D" w:rsidRDefault="0010653D" w:rsidP="00B51D05">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Identifiant GEN Poirier 001</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0010653D" w:rsidRPr="00A674F8" w:rsidRDefault="0010653D" w:rsidP="00B51D05">
+          <w:p w14:paraId="61A8D73D" w14:textId="77777777" w:rsidR="0010653D" w:rsidRPr="00A674F8" w:rsidRDefault="0010653D" w:rsidP="00B51D05">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0010653D" w:rsidRDefault="0010653D" w:rsidP="0010653D"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
+    <w:p w14:paraId="7862291C" w14:textId="77777777" w:rsidR="0010653D" w:rsidRDefault="0010653D" w:rsidP="0010653D"/>
+    <w:p w14:paraId="68D011D4" w14:textId="77777777" w:rsidR="0010653D" w:rsidRDefault="0010653D" w:rsidP="0010653D"/>
+    <w:p w14:paraId="1148D932" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc528929271"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc528929271"/>
       <w:r>
         <w:t>P000</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="001D560F">
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00356AAB">
         <w:t>iconographiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00B609C9" w:rsidRDefault="00B609C9" w:rsidP="00B609C9">
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="32C10B36" w14:textId="77777777" w:rsidR="00B609C9" w:rsidRDefault="00B609C9" w:rsidP="00B609C9">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">–  1873-1986. – 25 photographies. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-    <w:p w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
+    <w:p w14:paraId="32D7EB5D" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="206D12F9" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
+    <w:p w14:paraId="137D992D" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00A6249A">
         <w:t xml:space="preserve">des photographies des ancêtres d’Anne-Marie Poirier. Elle se déploie en une sous-série : </w:t>
       </w:r>
       <w:r w:rsidR="00A6249A" w:rsidRPr="00A6249A">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Photographies.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-    <w:p w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
+    <w:p w14:paraId="546A0819" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="02C57C21" w14:textId="77777777" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc528929272"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc528929272"/>
       <w:r>
         <w:t>P000</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r w:rsidR="001D560F">
         <w:t>Photographies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00B609C9" w:rsidRDefault="00B609C9" w:rsidP="00B609C9">
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="6D37B7AE" w14:textId="77777777" w:rsidR="00B609C9" w:rsidRDefault="00B609C9" w:rsidP="00B609C9">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">–  1873-1986. – 25 photographies. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
+    <w:p w14:paraId="0D8E892D" w14:textId="77777777" w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
+    <w:p w14:paraId="30312A3D" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00B609C9" w:rsidP="00923766">
+    <w:p w14:paraId="692E240C" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00B609C9" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:t>sous-série</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B609C9">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Photographies</w:t>
       </w:r>
       <w:r w:rsidR="00AB6798" w:rsidRPr="00B609C9">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:t xml:space="preserve">comprend </w:t>
       </w:r>
       <w:r>
-        <w:t>des avis de décès et des photographies des ancêtres Poirier originaires du New Hampshire, de Montmagny, d’</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Mistassini de même que des cartes postales illustrant des scènes urbaines de ces paroisses. La sous-série se déploie en deux sous-séries : </w:t>
+        <w:t xml:space="preserve">des avis de décès et des photographies des ancêtres Poirier originaires du New Hampshire, de Montmagny, d’Albanel, de Normandin et de Mistassini de même que des cartes postales illustrant des scènes urbaines de ces paroisses. La sous-série se déploie en deux sous-séries : </w:t>
       </w:r>
       <w:r w:rsidRPr="00B609C9">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Ancêtres </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:r w:rsidRPr="00B609C9">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Paroisses.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
+    <w:p w14:paraId="2A29E1E9" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA48C7" w:rsidRPr="00A674F8" w:rsidTr="00C11F5D">
+      <w:tr w:rsidR="00AA48C7" w:rsidRPr="00A674F8" w14:paraId="287862DA" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
+          <w:p w14:paraId="23CC83A9" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A6249A" w:rsidRPr="00A674F8" w:rsidRDefault="00A6249A" w:rsidP="00923766">
+          <w:p w14:paraId="77E39FF7" w14:textId="77777777" w:rsidR="00A6249A" w:rsidRPr="00A674F8" w:rsidRDefault="00A6249A" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte multiple</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E57F6F" w:rsidRDefault="00AB6798" w:rsidP="00B321DF">
+          <w:p w14:paraId="727CC20F" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00AB6798" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="_Toc528929273"/>
+            <w:bookmarkStart w:id="6" w:name="_Toc528929273"/>
             <w:r>
               <w:t>P000</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="005B6B59">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="005B6B59">
               <w:t>Ancêtres</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="005B6B59" w:rsidRDefault="005B6B59" w:rsidP="000A1DF3">
+            <w:bookmarkEnd w:id="6"/>
+          </w:p>
+          <w:p w14:paraId="372DB90E" w14:textId="77777777" w:rsidR="005B6B59" w:rsidRDefault="005B6B59" w:rsidP="005B6B59"/>
+          <w:p w14:paraId="70210E72" w14:textId="77777777" w:rsidR="005B6B59" w:rsidRDefault="005B6B59" w:rsidP="000A1DF3">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="8" w:name="_Toc528929274"/>
+            <w:bookmarkStart w:id="7" w:name="_Toc528929274"/>
             <w:r>
               <w:t>P361/B1/1.1 : Famille d’Eugène Poirier</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="005B6B59" w:rsidRDefault="005B6B59" w:rsidP="005B6B59">
+            <w:bookmarkEnd w:id="7"/>
+          </w:p>
+          <w:p w14:paraId="3F342CBE" w14:textId="77777777" w:rsidR="005B6B59" w:rsidRDefault="005B6B59" w:rsidP="005B6B59"/>
+          <w:p w14:paraId="4FA53C48" w14:textId="77777777" w:rsidR="005B6B59" w:rsidRDefault="005B6B59" w:rsidP="005B6B59">
             <w:r>
               <w:t>P361/B1/1.1,1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B6B59" w:rsidRDefault="005B6B59" w:rsidP="005B6B59">
+          <w:p w14:paraId="11066608" w14:textId="77777777" w:rsidR="005B6B59" w:rsidRDefault="005B6B59" w:rsidP="005B6B59">
             <w:r>
               <w:t>Eugène Poirier et Palma Castonguay</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B6B59" w:rsidRDefault="005B6B59" w:rsidP="005B6B59">
+          <w:p w14:paraId="3D850C82" w14:textId="77777777" w:rsidR="005B6B59" w:rsidRDefault="005B6B59" w:rsidP="005B6B59">
             <w:r>
               <w:t>Au New-Hampshire</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B6B59" w:rsidRDefault="005B6B59" w:rsidP="005B6B59">
+          <w:p w14:paraId="343DBBA2" w14:textId="77777777" w:rsidR="005B6B59" w:rsidRDefault="005B6B59" w:rsidP="005B6B59">
             <w:r>
               <w:t>[23 février 1873]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B6B59" w:rsidRDefault="005B6B59" w:rsidP="005B6B59">
-[...2 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3F53F89D" w14:textId="77777777" w:rsidR="005B6B59" w:rsidRDefault="005B6B59" w:rsidP="005B6B59">
+            <w:r>
+              <w:t>17,7 x 12,6 cm, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="137572CF" w14:textId="77777777" w:rsidR="005B6B59" w:rsidRPr="005B6B59" w:rsidRDefault="005B6B59" w:rsidP="005B6B59">
+            <w:r>
+              <w:t>Reproduction sur papier photo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BC22586" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0226539C" w14:textId="77777777" w:rsidR="005B6B59" w:rsidRDefault="005B6B59" w:rsidP="005B6B59">
+            <w:r>
+              <w:t>P361/B1/1.1,2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1362378E" w14:textId="77777777" w:rsidR="005B6B59" w:rsidRDefault="005B6B59" w:rsidP="005B6B59">
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>n&amp;b</w:t>
+              <w:t>Doréa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
+            <w:r>
+              <w:t xml:space="preserve"> (Doria) Poirier, fille d’Eugène Poirier</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39F9F8B0" w14:textId="77777777" w:rsidR="005B6B59" w:rsidRDefault="005B6B59" w:rsidP="005B6B59">
+            <w:r>
+              <w:t>Sœur de la Charité de Saint-Louis de Québec</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45C647F6" w14:textId="77777777" w:rsidR="005B6B59" w:rsidRDefault="005B6B59" w:rsidP="005B6B59">
+            <w:r>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 1950]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62C381E8" w14:textId="77777777" w:rsidR="005B6B59" w:rsidRDefault="005B6B59" w:rsidP="005B6B59">
+            <w:r>
+              <w:t>11,9 x 8,4 cm, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="015B7D72" w14:textId="77777777" w:rsidR="005B6B59" w:rsidRPr="005B6B59" w:rsidRDefault="005B6B59" w:rsidP="005B6B59">
+            <w:r>
+              <w:t>Originale</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DE841ED" w14:textId="77777777" w:rsidR="005B6B59" w:rsidRDefault="005B6B59" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005B6B59" w:rsidRDefault="005B6B59" w:rsidP="005B6B59">
-[...54 lines deleted...]
-          <w:p w:rsidR="005B6B59" w:rsidRDefault="005B6B59" w:rsidP="005B6B59">
+          <w:p w14:paraId="4235EDD3" w14:textId="77777777" w:rsidR="005B6B59" w:rsidRDefault="005B6B59" w:rsidP="005B6B59">
             <w:r>
               <w:t>P361/B1/1.1,</w:t>
             </w:r>
             <w:r w:rsidR="000C7A91">
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B6B59" w:rsidRDefault="000C7A91" w:rsidP="005B6B59">
+          <w:p w14:paraId="29F19CFF" w14:textId="77777777" w:rsidR="005B6B59" w:rsidRDefault="000C7A91" w:rsidP="005B6B59">
             <w:r>
               <w:t>Alfred Poirier, fils d’Eugène Poirier</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C7A91" w:rsidRDefault="000C7A91" w:rsidP="005B6B59">
+          <w:p w14:paraId="35209CA2" w14:textId="77777777" w:rsidR="000C7A91" w:rsidRDefault="000C7A91" w:rsidP="005B6B59">
             <w:r>
               <w:t>Frère Thomas, trappiste de Mistassini</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B6B59" w:rsidRDefault="005B6B59" w:rsidP="005B6B59">
+          <w:p w14:paraId="3F25BCF5" w14:textId="77777777" w:rsidR="005B6B59" w:rsidRDefault="005B6B59" w:rsidP="005B6B59">
             <w:r>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="000C7A91">
               <w:t>ca</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="000C7A91">
               <w:t xml:space="preserve"> 1945</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B6B59" w:rsidRDefault="005B6B59" w:rsidP="005B6B59">
-[...9 lines deleted...]
-          <w:p w:rsidR="005B6B59" w:rsidRDefault="005B6B59" w:rsidP="005B6B59">
+          <w:p w14:paraId="25CECF22" w14:textId="77777777" w:rsidR="005B6B59" w:rsidRDefault="005B6B59" w:rsidP="005B6B59">
+            <w:r>
+              <w:t>13,8 x 8,8 cm, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09ED13D0" w14:textId="77777777" w:rsidR="005B6B59" w:rsidRDefault="005B6B59" w:rsidP="005B6B59">
             <w:r>
               <w:t>Carte postale</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B6B59" w:rsidRDefault="005B6B59" w:rsidP="005B6B59">
+          <w:p w14:paraId="671DB879" w14:textId="77777777" w:rsidR="005B6B59" w:rsidRDefault="005B6B59" w:rsidP="005B6B59">
             <w:r>
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C7A91" w:rsidRDefault="000C7A91" w:rsidP="005B6B59"/>
-          <w:p w:rsidR="000C7A91" w:rsidRDefault="000C7A91" w:rsidP="000C7A91">
+          <w:p w14:paraId="7A3AF6B6" w14:textId="77777777" w:rsidR="000C7A91" w:rsidRDefault="000C7A91" w:rsidP="005B6B59"/>
+          <w:p w14:paraId="43178E84" w14:textId="77777777" w:rsidR="000C7A91" w:rsidRDefault="000C7A91" w:rsidP="000C7A91">
             <w:r>
               <w:t>P361/B1/1.1,4</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C7A91" w:rsidRDefault="000C7A91" w:rsidP="000C7A91">
+          <w:p w14:paraId="79C33517" w14:textId="77777777" w:rsidR="000C7A91" w:rsidRDefault="000C7A91" w:rsidP="000C7A91">
             <w:r>
               <w:t>Eugène Poirier et Palma Castonguay</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C7A91" w:rsidRDefault="000C7A91" w:rsidP="000C7A91">
+          <w:p w14:paraId="50D8BD13" w14:textId="77777777" w:rsidR="000C7A91" w:rsidRDefault="000C7A91" w:rsidP="000C7A91">
             <w:r>
               <w:t>[1905]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C7A91" w:rsidRDefault="000C7A91" w:rsidP="000C7A91">
+          <w:p w14:paraId="25DA5659" w14:textId="77777777" w:rsidR="000C7A91" w:rsidRDefault="000C7A91" w:rsidP="000C7A91">
             <w:r>
               <w:t>Photo : Aurèle Piché</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C7A91" w:rsidRDefault="000C7A91" w:rsidP="000C7A91">
-[...9 lines deleted...]
-          <w:p w:rsidR="000C7A91" w:rsidRPr="005B6B59" w:rsidRDefault="000C7A91" w:rsidP="000C7A91">
+          <w:p w14:paraId="442F6302" w14:textId="77777777" w:rsidR="000C7A91" w:rsidRDefault="000C7A91" w:rsidP="000C7A91">
+            <w:r>
+              <w:t>12,4 x 18 cm, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68F612EC" w14:textId="77777777" w:rsidR="000C7A91" w:rsidRPr="005B6B59" w:rsidRDefault="000C7A91" w:rsidP="000C7A91">
             <w:r>
               <w:t>Reproduction</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C7A91" w:rsidRDefault="000C7A91" w:rsidP="005B6B59"/>
-          <w:p w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
+          <w:p w14:paraId="4340E7B6" w14:textId="77777777" w:rsidR="000C7A91" w:rsidRDefault="000C7A91" w:rsidP="005B6B59"/>
+          <w:p w14:paraId="2C061440" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
             <w:r>
               <w:t>P361/B1/1.1,5</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
+          <w:p w14:paraId="00439AA5" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
             <w:r>
               <w:t>Avis de décès</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
+          <w:p w14:paraId="3C9052AE" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
             <w:r>
               <w:t>Eugène Poirier, époux de Palma Castonguay</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
+          <w:p w14:paraId="07C0B389" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
             <w:r>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="00115E0A">
               <w:t>11 novembre 1917</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00836EA8" w:rsidRDefault="00115E0A" w:rsidP="00836EA8">
+          <w:p w14:paraId="06B433DD" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRDefault="00115E0A" w:rsidP="00836EA8">
             <w:r>
               <w:t>11,4 x 6,5</w:t>
             </w:r>
             <w:r w:rsidR="00836EA8">
-              <w:t xml:space="preserve"> cm, </w:t>
-[...7 lines deleted...]
-          <w:p w:rsidR="00836EA8" w:rsidRPr="005B6B59" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
+              <w:t xml:space="preserve"> cm, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A365564" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRPr="005B6B59" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
             <w:r>
               <w:t>Original</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00836EA8" w:rsidRPr="005B6B59" w:rsidRDefault="00836EA8" w:rsidP="005B6B59"/>
-          <w:p w:rsidR="000C7A91" w:rsidRDefault="000C7A91" w:rsidP="000A1DF3">
+          <w:p w14:paraId="2176A855" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRPr="005B6B59" w:rsidRDefault="00836EA8" w:rsidP="005B6B59"/>
+          <w:p w14:paraId="602497E6" w14:textId="77777777" w:rsidR="000C7A91" w:rsidRDefault="000C7A91" w:rsidP="000A1DF3">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="9" w:name="_Toc528929275"/>
+            <w:bookmarkStart w:id="8" w:name="_Toc528929275"/>
             <w:r>
               <w:t>P361/B1/1.2 : Famille de Jean-Baptiste Poirier</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000C7A91" w:rsidRDefault="000C7A91" w:rsidP="00923766">
+            <w:bookmarkEnd w:id="8"/>
+          </w:p>
+          <w:p w14:paraId="76E43648" w14:textId="77777777" w:rsidR="000C7A91" w:rsidRDefault="000C7A91" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000C7A91" w:rsidRDefault="000C7A91" w:rsidP="000C7A91">
+          <w:p w14:paraId="2C035F4B" w14:textId="77777777" w:rsidR="000C7A91" w:rsidRDefault="000C7A91" w:rsidP="000C7A91">
             <w:r>
               <w:t>P361/B1/1.2,1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C7A91" w:rsidRDefault="000C7A91" w:rsidP="000C7A91">
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="186B92E5" w14:textId="77777777" w:rsidR="000C7A91" w:rsidRDefault="000C7A91" w:rsidP="000C7A91">
+            <w:r>
               <w:t>Famille de Napoléon Poirier et de Léa Bernier</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C7A91" w:rsidRDefault="000C7A91" w:rsidP="000C7A91">
+          <w:p w14:paraId="71EF1C14" w14:textId="77777777" w:rsidR="000C7A91" w:rsidRDefault="000C7A91" w:rsidP="000C7A91">
             <w:r>
               <w:t>De gauche à droite : inconnue, Jean-Baptiste Poirier (fils), Napoléon Poirier, Léa Bernier, inconnu, inconnu</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C7A91" w:rsidRDefault="000C7A91" w:rsidP="000C7A91">
+          <w:p w14:paraId="7D1510A4" w14:textId="77777777" w:rsidR="000C7A91" w:rsidRDefault="000C7A91" w:rsidP="000C7A91">
             <w:r>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00861433">
               <w:t>ca</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00861433">
               <w:t xml:space="preserve"> 1930</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C7A91" w:rsidRDefault="000C7A91" w:rsidP="000C7A91">
-[...9 lines deleted...]
-          <w:p w:rsidR="000C7A91" w:rsidRPr="005B6B59" w:rsidRDefault="000C7A91" w:rsidP="000C7A91">
+          <w:p w14:paraId="2C2C5AA4" w14:textId="77777777" w:rsidR="000C7A91" w:rsidRDefault="000C7A91" w:rsidP="000C7A91">
+            <w:r>
+              <w:t>12,3 x 18,1 cm, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C9E112E" w14:textId="77777777" w:rsidR="000C7A91" w:rsidRPr="005B6B59" w:rsidRDefault="000C7A91" w:rsidP="000C7A91">
             <w:r>
               <w:t>Reproduction sur papier photo</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C7A91" w:rsidRDefault="000C7A91" w:rsidP="00923766">
+          <w:p w14:paraId="1705F61E" w14:textId="77777777" w:rsidR="000C7A91" w:rsidRDefault="000C7A91" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
+          <w:p w14:paraId="5ABF9FA9" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
             <w:r>
               <w:t>P361/B1/1.2,2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
+          <w:p w14:paraId="045CEA2B" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
             <w:r>
               <w:t>Avis de décès</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
+          <w:p w14:paraId="7B9029F1" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
             <w:r>
               <w:t>Léa Bernier, épouse de Napoléon Poirier</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
+          <w:p w14:paraId="64A5F6D6" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
             <w:r>
               <w:t>[10 février 1932]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
-[...9 lines deleted...]
-          <w:p w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
+          <w:p w14:paraId="4DFB6C59" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
+            <w:r>
+              <w:t>10,8 x 5,9 cm, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41786ECB" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
             <w:r>
               <w:t>Original</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA6B50" w:rsidRDefault="00BA6B50" w:rsidP="00836EA8"/>
-          <w:p w:rsidR="00BA6B50" w:rsidRDefault="00BA6B50" w:rsidP="00BA6B50">
+          <w:p w14:paraId="443F4121" w14:textId="77777777" w:rsidR="00BA6B50" w:rsidRDefault="00BA6B50" w:rsidP="00836EA8"/>
+          <w:p w14:paraId="49B27198" w14:textId="77777777" w:rsidR="00BA6B50" w:rsidRDefault="00BA6B50" w:rsidP="00BA6B50">
             <w:r>
               <w:t>P361/B1/1.2,3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA6B50" w:rsidRDefault="00BA6B50" w:rsidP="00BA6B50">
+          <w:p w14:paraId="5DBCAF8E" w14:textId="77777777" w:rsidR="00BA6B50" w:rsidRDefault="00BA6B50" w:rsidP="00BA6B50">
             <w:r>
               <w:t>50</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA6B50">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> anniversaire de mariage de Napoléon Poirier et Léa </w:t>
             </w:r>
             <w:r w:rsidR="00062F84">
               <w:t>Bernier</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00062F84" w:rsidRDefault="00062F84" w:rsidP="00BA6B50">
+          <w:p w14:paraId="2AA7C489" w14:textId="77777777" w:rsidR="00062F84" w:rsidRDefault="00062F84" w:rsidP="00BA6B50">
             <w:r>
               <w:t>Montmagny</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA6B50" w:rsidRDefault="00BA6B50" w:rsidP="00BA6B50">
+          <w:p w14:paraId="012B8F78" w14:textId="77777777" w:rsidR="00BA6B50" w:rsidRDefault="00BA6B50" w:rsidP="00BA6B50">
             <w:r>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="00062F84">
               <w:t>1925</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA6B50" w:rsidRDefault="00062F84" w:rsidP="00BA6B50">
+          <w:p w14:paraId="7F2B9DF2" w14:textId="77777777" w:rsidR="00BA6B50" w:rsidRDefault="00062F84" w:rsidP="00BA6B50">
             <w:r>
               <w:t>19,5 x 23,9</w:t>
             </w:r>
             <w:r w:rsidR="00BA6B50">
-              <w:t xml:space="preserve"> cm, </w:t>
-[...7 lines deleted...]
-          <w:p w:rsidR="00BA6B50" w:rsidRPr="005B6B59" w:rsidRDefault="00062F84" w:rsidP="00BA6B50">
+              <w:t xml:space="preserve"> cm, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47574553" w14:textId="77777777" w:rsidR="00BA6B50" w:rsidRPr="005B6B59" w:rsidRDefault="00062F84" w:rsidP="00BA6B50">
             <w:r>
               <w:t>Reproduction</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA6B50" w:rsidRPr="005B6B59" w:rsidRDefault="00BA6B50" w:rsidP="00836EA8"/>
-          <w:p w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00923766">
+          <w:p w14:paraId="7A0B62A1" w14:textId="77777777" w:rsidR="00BA6B50" w:rsidRPr="005B6B59" w:rsidRDefault="00BA6B50" w:rsidP="00836EA8"/>
+          <w:p w14:paraId="21D3C6C2" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00233983" w:rsidRDefault="00233983" w:rsidP="000A1DF3">
+          <w:p w14:paraId="547CB526" w14:textId="77777777" w:rsidR="00233983" w:rsidRDefault="00233983" w:rsidP="000A1DF3">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="10" w:name="_Toc528929276"/>
+            <w:bookmarkStart w:id="9" w:name="_Toc528929276"/>
             <w:r>
               <w:t>P361/B1/1.3 : Famille de Harry Poirier</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00233983" w:rsidRDefault="00233983" w:rsidP="00233983">
+            <w:bookmarkEnd w:id="9"/>
+          </w:p>
+          <w:p w14:paraId="4F3E673E" w14:textId="77777777" w:rsidR="00233983" w:rsidRDefault="00233983" w:rsidP="00233983">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00233983" w:rsidRDefault="00233983" w:rsidP="00233983">
+          <w:p w14:paraId="280B99B4" w14:textId="77777777" w:rsidR="00233983" w:rsidRDefault="00233983" w:rsidP="00233983">
             <w:r>
               <w:t>P361/B1/1.3,1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00233983" w:rsidRDefault="00233983" w:rsidP="00233983">
+          <w:p w14:paraId="6014629C" w14:textId="77777777" w:rsidR="00233983" w:rsidRDefault="00233983" w:rsidP="00233983">
             <w:r>
               <w:t>Famille Poirier</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00233983" w:rsidRDefault="00233983" w:rsidP="00233983">
+          <w:p w14:paraId="0917DACF" w14:textId="77777777" w:rsidR="00233983" w:rsidRDefault="00233983" w:rsidP="00233983">
             <w:r>
               <w:t xml:space="preserve">De gauche à droite : (rangée du haut) Marcel S., Harry Poirier, Jean-Baptiste Poirier, Magloire P., Joseph-Albert, Alphonse P., Eugène Poirier, Léa Bernier, Napoléon Poirier, Philomène P. (au milieu) </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Valéda</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> Piché, Régina Gaudreault, Mme Marcel Gaudreault, Raoul P., Marie Gaudreault, Palma Castonguay, (enfants) Théophile, Louis-Joseph, Catherine, Cécile, Thérèse (rangée du bas) Jeanne P., Napoléon P., Rodolphe Gaudreault, Albert P., Edith P., Ursule P., Marie-Ange Poirier</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00233983" w:rsidRDefault="00233983" w:rsidP="00233983">
+          <w:p w14:paraId="7331EC65" w14:textId="77777777" w:rsidR="00233983" w:rsidRDefault="00233983" w:rsidP="00233983">
             <w:r>
               <w:t>Normandin</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00233983" w:rsidRDefault="00233983" w:rsidP="00233983">
+          <w:p w14:paraId="5D46DD8B" w14:textId="77777777" w:rsidR="00233983" w:rsidRDefault="00233983" w:rsidP="00233983">
             <w:r>
               <w:t>[1914]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00233983" w:rsidRDefault="00233983" w:rsidP="00233983">
-[...2 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="02AE0B45" w14:textId="77777777" w:rsidR="00233983" w:rsidRDefault="00233983" w:rsidP="00233983">
+            <w:r>
+              <w:t>20,4 x 25,4 cm, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69F30D83" w14:textId="77777777" w:rsidR="00233983" w:rsidRPr="005B6B59" w:rsidRDefault="00233983" w:rsidP="00233983">
+            <w:r>
+              <w:t>Reproduction sur papier photo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C5A4451" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DFBAD39" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
+            <w:r>
+              <w:t>P361/B1/1.3,2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B31165B" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
+            <w:r>
+              <w:t>Avis de décès</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0533992C" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
+            <w:r>
+              <w:t>Napoléon Poirier, époux de Angélina Mailhiot</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2787E6FB" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
+            <w:r>
+              <w:t>[25 janvier 1978]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23B4F54A" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
+            <w:r>
+              <w:t>6,3 x 11,3 cm, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7032E402" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRPr="005B6B59" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
+            <w:r>
+              <w:t>Original</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B620F8B" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BFB3A36" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
+            <w:r>
+              <w:t>P361/B1/1.3,3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FF5070D" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
+            <w:r>
+              <w:t>Avis de décès</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="561C6AF8" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
+            <w:r>
+              <w:t>Angélina Mailhiot, épouse de Napoléon Poirier</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B407F7E" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
+            <w:r>
+              <w:t>[28 novembre 1980]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1467BE9F" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
+            <w:r>
+              <w:t>6 x 10,7 cm, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B0895ED" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRPr="005B6B59" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
+            <w:r>
+              <w:t>Original</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="436C9FD5" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="393C763C" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
+            <w:r>
+              <w:t>P361/B1/1.3,4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F90BD0D" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
+            <w:r>
+              <w:t>Avis de décès</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EB19315" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>n&amp;b</w:t>
+              <w:t>Valédia</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-          <w:p w:rsidR="00233983" w:rsidRPr="005B6B59" w:rsidRDefault="00233983" w:rsidP="00233983">
+            <w:r>
+              <w:t xml:space="preserve"> Piché, épouse de Harry Poirier</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D647409" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
+            <w:r>
+              <w:t>[21 janvier 1954]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61C423DB" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
+            <w:r>
+              <w:t>10,6 x 6,5 cm, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CA0774E" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRPr="005B6B59" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
+            <w:r>
+              <w:t>Original</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="730DB0A4" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F3E8474" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
+            <w:r>
+              <w:t>P361/B1/1.3,5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C6C402A" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
+            <w:r>
+              <w:t xml:space="preserve">Harry Poirier et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Valéda</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Piché</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FE665FE" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
+            <w:r>
+              <w:t>Normandin</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74E3C033" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
+            <w:r>
+              <w:t>[9 septembre 1902]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60515957" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
+            <w:r>
+              <w:t xml:space="preserve">12,5 x 9,8 cm, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BDD3F57" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRPr="005B6B59" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
             <w:r>
               <w:t>Reproduction sur papier photo</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
+          <w:p w14:paraId="61D3B330" w14:textId="77777777" w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
-[...4 lines deleted...]
-          <w:p w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
+          <w:p w14:paraId="118E1653" w14:textId="77777777" w:rsidR="001620E1" w:rsidRDefault="001620E1" w:rsidP="001620E1">
+            <w:r>
+              <w:t>P361/B1/1.3,6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12FB387C" w14:textId="77777777" w:rsidR="001620E1" w:rsidRDefault="001620E1" w:rsidP="001620E1">
             <w:r>
               <w:t>Avis de décès</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
-[...24 lines deleted...]
-          <w:p w:rsidR="00836EA8" w:rsidRPr="005B6B59" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
+          <w:p w14:paraId="4AB2A7B7" w14:textId="77777777" w:rsidR="001620E1" w:rsidRDefault="001620E1" w:rsidP="001620E1">
+            <w:r>
+              <w:t>Marie Gaudreau, épouse de Raoul Poirier</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42D8F9F0" w14:textId="77777777" w:rsidR="001620E1" w:rsidRDefault="001620E1" w:rsidP="001620E1">
+            <w:r>
+              <w:t>[26 octobre 1947]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18F93997" w14:textId="77777777" w:rsidR="001620E1" w:rsidRDefault="001620E1" w:rsidP="001620E1">
+            <w:r>
+              <w:t>11,2 x 6,3 cm, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C2321AF" w14:textId="77777777" w:rsidR="001620E1" w:rsidRPr="005B6B59" w:rsidRDefault="001620E1" w:rsidP="001620E1">
             <w:r>
               <w:t>Original</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00923766">
+          <w:p w14:paraId="5AD00985" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00836EA8" w:rsidRDefault="00836EA8" w:rsidP="00836EA8">
-[...192 lines deleted...]
-          <w:p w:rsidR="00B51D05" w:rsidRDefault="00B51D05" w:rsidP="00B51D05">
+          <w:p w14:paraId="7A0A1013" w14:textId="77777777" w:rsidR="00B51D05" w:rsidRDefault="00B51D05" w:rsidP="00B51D05">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="11" w:name="_Toc528929277"/>
+            <w:bookmarkStart w:id="10" w:name="_Toc528929277"/>
             <w:r>
               <w:t>P361/B1/1.4 : Famille de Théophile Poirier</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B51D05" w:rsidRDefault="00B51D05" w:rsidP="00B51D05">
+            <w:bookmarkEnd w:id="10"/>
+          </w:p>
+          <w:p w14:paraId="6F17A428" w14:textId="77777777" w:rsidR="00B51D05" w:rsidRDefault="00B51D05" w:rsidP="00B51D05">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B51D05" w:rsidRDefault="00B51D05" w:rsidP="00B51D05">
+          <w:p w14:paraId="79018B16" w14:textId="77777777" w:rsidR="00B51D05" w:rsidRDefault="00B51D05" w:rsidP="00B51D05">
             <w:r>
               <w:t>P361/B1/1.</w:t>
             </w:r>
             <w:r w:rsidR="000E677C">
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:t>,1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B51D05" w:rsidRDefault="000E677C" w:rsidP="00B51D05">
+          <w:p w14:paraId="4B41D53C" w14:textId="77777777" w:rsidR="00B51D05" w:rsidRDefault="000E677C" w:rsidP="00B51D05">
             <w:r>
               <w:t>Théophile Poirier et Marie-Jeanne Gosselin</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B51D05" w:rsidRDefault="00B51D05" w:rsidP="00B51D05">
+          <w:p w14:paraId="379E3D95" w14:textId="77777777" w:rsidR="00B51D05" w:rsidRDefault="00B51D05" w:rsidP="00B51D05">
             <w:r>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="000E677C">
               <w:t>août</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="000E677C">
               <w:t xml:space="preserve"> 1940]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B51D05" w:rsidRDefault="00B51D05" w:rsidP="00B51D05">
+          <w:p w14:paraId="4CAD4E5A" w14:textId="77777777" w:rsidR="00B51D05" w:rsidRDefault="00B51D05" w:rsidP="00B51D05">
             <w:r>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="000E677C">
               <w:t xml:space="preserve"> x 13,8</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> cm, </w:t>
+              <w:t xml:space="preserve"> cm, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FA3A8A4" w14:textId="77777777" w:rsidR="00B51D05" w:rsidRPr="005B6B59" w:rsidRDefault="00B51D05" w:rsidP="00B51D05">
+            <w:r>
+              <w:t>Reproduction sur papier photo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34895C2B" w14:textId="77777777" w:rsidR="00B51D05" w:rsidRDefault="00B51D05" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14A1A721" w14:textId="77777777" w:rsidR="000E677C" w:rsidRDefault="000E677C" w:rsidP="000E677C">
+            <w:r>
+              <w:t>P361/B1/1.4,2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="189557BC" w14:textId="77777777" w:rsidR="000E677C" w:rsidRDefault="000E677C" w:rsidP="000E677C">
+            <w:r>
+              <w:t>Thérèse Poirier</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34538A5C" w14:textId="77777777" w:rsidR="000E677C" w:rsidRDefault="000E677C" w:rsidP="000E677C">
+            <w:r>
+              <w:t>[1986]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03EFB4B5" w14:textId="77777777" w:rsidR="000E677C" w:rsidRDefault="000E677C" w:rsidP="000E677C">
+            <w:r>
+              <w:t xml:space="preserve">24,3 x 19 cm, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>n&amp;b</w:t>
+              <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-          <w:p w:rsidR="00B51D05" w:rsidRPr="005B6B59" w:rsidRDefault="00B51D05" w:rsidP="00B51D05">
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DF42998" w14:textId="77777777" w:rsidR="000E677C" w:rsidRPr="005B6B59" w:rsidRDefault="000E677C" w:rsidP="000E677C">
             <w:r>
               <w:t>Reproduction sur papier photo</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B51D05" w:rsidRDefault="00B51D05" w:rsidP="00923766">
+          <w:p w14:paraId="3AEC7BA5" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000E677C" w:rsidRDefault="000E677C" w:rsidP="000E677C">
-[...39 lines deleted...]
-          <w:p w:rsidR="000E677C" w:rsidRPr="00A674F8" w:rsidRDefault="000E677C" w:rsidP="00923766">
+          <w:p w14:paraId="1D50311A" w14:textId="77777777" w:rsidR="000E677C" w:rsidRPr="00A674F8" w:rsidRDefault="000E677C" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidTr="00C11F5D">
+      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="21676806" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00923766">
+          <w:p w14:paraId="2D7505B6" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="000A1DF3">
+          <w:p w14:paraId="7D68D9A6" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="000A1DF3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="12" w:name="_Toc528929278"/>
+            <w:bookmarkStart w:id="11" w:name="_Toc528929278"/>
             <w:r>
               <w:t>P000</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00CB59F0">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>1/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00233983">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00233983" w:rsidRPr="000A1DF3">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Paroisses</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00C11F5D">
+            <w:bookmarkEnd w:id="11"/>
+          </w:p>
+          <w:p w14:paraId="3A72C0E6" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00C11F5D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="000A1DF3">
+          <w:p w14:paraId="5F5EFA50" w14:textId="77777777" w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="000A1DF3">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="13" w:name="_Toc528929279"/>
+            <w:bookmarkStart w:id="12" w:name="_Toc528929279"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P361/B1/2.1 : Acadie</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00C11F5D">
+            <w:bookmarkEnd w:id="12"/>
+          </w:p>
+          <w:p w14:paraId="59B5C932" w14:textId="77777777" w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00C11F5D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
-            <w:r>
+          <w:p w14:paraId="2DF45FDA" w14:textId="77777777" w:rsidR="00CB59F0" w:rsidRPr="004A7971" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A7971">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>P361/B1/2.1,1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
+          <w:p w14:paraId="130DFC20" w14:textId="77777777" w:rsidR="00CB59F0" w:rsidRPr="004A7971" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A7971">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Evangeline, A Tale of Acadie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A8E0782" w14:textId="77777777" w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
+            <w:r>
+              <w:t>[19--]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55C2BC53" w14:textId="77777777" w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
+            <w:r>
+              <w:t xml:space="preserve">10,5 x 15 cm, </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Evangeline</w:t>
+              <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t>, A Tale of Acadie</w:t>
-[...16 lines deleted...]
-            <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
+          <w:p w14:paraId="2ABF9B8A" w14:textId="77777777" w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
             <w:r>
               <w:t>Carte postale</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB59F0" w:rsidRPr="005B6B59" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
+          <w:p w14:paraId="13BEB961" w14:textId="77777777" w:rsidR="00CB59F0" w:rsidRPr="005B6B59" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
             <w:r>
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00C11F5D">
+          <w:p w14:paraId="16DA7337" w14:textId="77777777" w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00C11F5D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="000A1DF3">
+          <w:p w14:paraId="5582C891" w14:textId="77777777" w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="000A1DF3">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="14" w:name="_Toc528929280"/>
+            <w:bookmarkStart w:id="13" w:name="_Toc528929280"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P361/B1/2.2 : Cap Santé</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
+            <w:bookmarkEnd w:id="13"/>
+          </w:p>
+          <w:p w14:paraId="15553660" w14:textId="77777777" w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
+          <w:p w14:paraId="0113B03C" w14:textId="77777777" w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
             <w:r>
               <w:t>P361/B1/2.2,1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
+          <w:p w14:paraId="6B5C997A" w14:textId="77777777" w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
             <w:r>
               <w:t>Église de Cap Santé</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
+          <w:p w14:paraId="5A78D98D" w14:textId="77777777" w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
             <w:r>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
+          <w:p w14:paraId="693EE1BE" w14:textId="77777777" w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
             <w:r>
               <w:t xml:space="preserve">10,2 x 18,3 cm, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
+          <w:p w14:paraId="2C6728F7" w14:textId="77777777" w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
             <w:r>
               <w:t>Carte postale</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
+          <w:p w14:paraId="0C9B57A3" w14:textId="77777777" w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
             <w:r>
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0"/>
-          <w:p w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="000A1DF3">
+          <w:p w14:paraId="3E7DBBC4" w14:textId="77777777" w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0"/>
+          <w:p w14:paraId="789926D7" w14:textId="77777777" w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="000A1DF3">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="15" w:name="_Toc528929281"/>
+            <w:bookmarkStart w:id="14" w:name="_Toc528929281"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P361/B1/2.3 : Québec</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
+            <w:bookmarkEnd w:id="14"/>
+          </w:p>
+          <w:p w14:paraId="267401BD" w14:textId="77777777" w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
+          <w:p w14:paraId="4B737E69" w14:textId="77777777" w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
             <w:r>
               <w:t>P361/B1/2.3,1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
+          <w:p w14:paraId="28C55850" w14:textId="77777777" w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
             <w:r>
               <w:t>Chapelle de la Maison Mère-Mallet des Sœurs de la Charité de Québec</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
+          <w:p w14:paraId="35D9CA8E" w14:textId="77777777" w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
             <w:r>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
+          <w:p w14:paraId="7F3C8D16" w14:textId="77777777" w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
             <w:r>
               <w:t xml:space="preserve">15,2 x 11,4 cm, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
+          <w:p w14:paraId="50FD8D96" w14:textId="77777777" w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
             <w:r>
               <w:t>Carte postale</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB59F0" w:rsidRPr="005B6B59" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
+          <w:p w14:paraId="2A2D926E" w14:textId="77777777" w:rsidR="00CB59F0" w:rsidRPr="005B6B59" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
             <w:r>
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0"/>
-          <w:p w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="000A1DF3">
+          <w:p w14:paraId="31573EC2" w14:textId="77777777" w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0"/>
+          <w:p w14:paraId="7B0F662D" w14:textId="77777777" w:rsidR="00CB59F0" w:rsidRPr="004A7971" w:rsidRDefault="00CB59F0" w:rsidP="000A1DF3">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
-                <w:lang w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="16" w:name="_Toc528929282"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
+            <w:bookmarkStart w:id="15" w:name="_Toc528929282"/>
+            <w:r w:rsidRPr="004A7971">
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P361/B1/2.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004A7971">
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4 :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004A7971">
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A7971">
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Montmagny</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="15"/>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="18CFB40D" w14:textId="77777777" w:rsidR="00CB59F0" w:rsidRPr="004A7971" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
             <w:pPr>
               <w:rPr>
-                <w:lang w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
-            <w:r>
+          <w:p w14:paraId="733B192E" w14:textId="77777777" w:rsidR="00CB59F0" w:rsidRPr="004A7971" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A7971">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>P361/B1/2.</w:t>
             </w:r>
-            <w:r w:rsidR="000A1DF3">
+            <w:r w:rsidR="000A1DF3" w:rsidRPr="004A7971">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="004A7971">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>,1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB59F0" w:rsidRDefault="000A1DF3" w:rsidP="00CB59F0">
+          <w:p w14:paraId="3D41FE56" w14:textId="77777777" w:rsidR="00CB59F0" w:rsidRDefault="000A1DF3" w:rsidP="00CB59F0">
             <w:r>
               <w:t>Rue Saint-Jean-Baptiste au début du XX</w:t>
             </w:r>
             <w:r w:rsidRPr="000A1DF3">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> siècle, Montmagny (Québec)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
+          <w:p w14:paraId="27C6F033" w14:textId="77777777" w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
             <w:r>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="000A1DF3">
               <w:t>ca</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="000A1DF3">
               <w:t xml:space="preserve"> 1900</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB59F0" w:rsidRDefault="000A1DF3" w:rsidP="00CB59F0">
+          <w:p w14:paraId="15F9AEE5" w14:textId="77777777" w:rsidR="00CB59F0" w:rsidRDefault="000A1DF3" w:rsidP="00CB59F0">
             <w:r>
               <w:t>9 x 14</w:t>
             </w:r>
             <w:r w:rsidR="00CB59F0">
               <w:t xml:space="preserve"> cm, </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>n&amp;b</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
+          </w:p>
+          <w:p w14:paraId="26B73CEB" w14:textId="77777777" w:rsidR="00CB59F0" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
             <w:r>
               <w:t>Carte postale</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB59F0" w:rsidRPr="005B6B59" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
+          <w:p w14:paraId="5EA8BFE9" w14:textId="77777777" w:rsidR="00CB59F0" w:rsidRPr="005B6B59" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0">
             <w:r>
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB59F0" w:rsidRPr="005B6B59" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0"/>
-          <w:p w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
+          <w:p w14:paraId="0AD744DC" w14:textId="77777777" w:rsidR="00CB59F0" w:rsidRPr="005B6B59" w:rsidRDefault="00CB59F0" w:rsidP="00CB59F0"/>
+          <w:p w14:paraId="7F795F05" w14:textId="77777777" w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
             <w:r>
               <w:t>P361/B1/2.4,2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
+          <w:p w14:paraId="6E3F3E5F" w14:textId="77777777" w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
             <w:r>
               <w:t>Vue d’ensemble de Montmagny prise du clocher de l’église Saint-thomas du XX</w:t>
             </w:r>
             <w:r w:rsidRPr="000A1DF3">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> siècle</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
+          <w:p w14:paraId="0B48B096" w14:textId="77777777" w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
             <w:r>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>ca</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 1900]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
-[...9 lines deleted...]
-          <w:p w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
+          <w:p w14:paraId="7EAB1785" w14:textId="77777777" w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
+            <w:r>
+              <w:t>9 x 14 cm, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04B24FE4" w14:textId="77777777" w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
             <w:r>
               <w:t>Carte postale</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1DF3" w:rsidRPr="005B6B59" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
+          <w:p w14:paraId="47AF99FF" w14:textId="77777777" w:rsidR="000A1DF3" w:rsidRPr="005B6B59" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
             <w:r>
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00233983" w:rsidRDefault="00233983" w:rsidP="00C11F5D">
+          <w:p w14:paraId="36B3A002" w14:textId="77777777" w:rsidR="00233983" w:rsidRDefault="00233983" w:rsidP="00C11F5D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="240E346F" w14:textId="77777777" w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
+            <w:r>
               <w:t>P361/B1/2.4,3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
+          <w:p w14:paraId="4FFE59A5" w14:textId="77777777" w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
             <w:r>
               <w:t>Gare de Montmagny (Québec) au début du XX</w:t>
             </w:r>
             <w:r w:rsidRPr="000A1DF3">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> siècle</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
+          <w:p w14:paraId="6BC1E82E" w14:textId="77777777" w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
             <w:r>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>ca</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 1900]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
-[...9 lines deleted...]
-          <w:p w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
+          <w:p w14:paraId="08F5135E" w14:textId="77777777" w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
+            <w:r>
+              <w:t>9 x 14 cm, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CF4AAEE" w14:textId="77777777" w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
             <w:r>
               <w:t>Carte postale</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
+          <w:p w14:paraId="114E45A1" w14:textId="77777777" w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
             <w:r>
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3"/>
-          <w:p w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
+          <w:p w14:paraId="02D1EAD0" w14:textId="77777777" w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3"/>
+          <w:p w14:paraId="4A29DF51" w14:textId="77777777" w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="17" w:name="_Toc528929283"/>
+            <w:bookmarkStart w:id="16" w:name="_Toc528929283"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P361/B1/2.5 : Mistassini</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
+            <w:bookmarkEnd w:id="16"/>
+          </w:p>
+          <w:p w14:paraId="4368F148" w14:textId="77777777" w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
+          <w:p w14:paraId="2BFD333F" w14:textId="77777777" w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
             <w:r>
               <w:t>P361/B1/2.5,1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
+          <w:p w14:paraId="2BA3B46E" w14:textId="77777777" w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
             <w:r>
               <w:t>Abbaye cistercienne de Mistassini</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
+          <w:p w14:paraId="424DB0CF" w14:textId="77777777" w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
             <w:r>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>ca</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 1980]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
+          <w:p w14:paraId="3984CEAA" w14:textId="77777777" w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
             <w:r>
               <w:t xml:space="preserve">10 x 15 cm, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
+          <w:p w14:paraId="36F924F4" w14:textId="77777777" w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
             <w:r>
               <w:t>Carte postale</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
+          <w:p w14:paraId="0F0B6C46" w14:textId="77777777" w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
             <w:r>
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
+          <w:p w14:paraId="444585C8" w14:textId="77777777" w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
+          <w:p w14:paraId="3A2A2705" w14:textId="77777777" w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
             <w:r>
               <w:t>P361/B1/2.5,2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
+          <w:p w14:paraId="7E27AABA" w14:textId="77777777" w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
             <w:r>
               <w:t>Trappe Notre-Dame de Mistassini</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
+          <w:p w14:paraId="52CD9F73" w14:textId="77777777" w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
             <w:r>
               <w:t>Intérieur du monastère des Pères trappistes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
+          <w:p w14:paraId="356ADE9D" w14:textId="77777777" w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
             <w:r>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
-[...9 lines deleted...]
-          <w:p w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
+          <w:p w14:paraId="5FEAECB9" w14:textId="77777777" w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
+            <w:r>
+              <w:t>9 x 14 cm, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52885E2E" w14:textId="77777777" w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
             <w:r>
               <w:t>Carte postale</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1DF3" w:rsidRPr="005B6B59" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
+          <w:p w14:paraId="5491F6E8" w14:textId="77777777" w:rsidR="000A1DF3" w:rsidRPr="005B6B59" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
             <w:r>
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1DF3" w:rsidRPr="005B6B59" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3"/>
-          <w:p w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
+          <w:p w14:paraId="7EBA0735" w14:textId="77777777" w:rsidR="000A1DF3" w:rsidRPr="005B6B59" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3"/>
+          <w:p w14:paraId="41B36FCB" w14:textId="77777777" w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
             <w:r>
               <w:t>P361/B1/2.5,3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
+          <w:p w14:paraId="1BD49C2F" w14:textId="77777777" w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
             <w:r>
               <w:t>Trappe Notre-Dame de Mistassini</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
+          <w:p w14:paraId="46787DF5" w14:textId="77777777" w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
             <w:r>
               <w:t>Les tours de l’église abbatiale</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
+          <w:p w14:paraId="1784F367" w14:textId="77777777" w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
             <w:r>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
-[...9 lines deleted...]
-          <w:p w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
+          <w:p w14:paraId="627A7043" w14:textId="77777777" w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
+            <w:r>
+              <w:t>9 x 14 cm, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E319CE0" w14:textId="77777777" w:rsidR="000A1DF3" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
             <w:r>
               <w:t>Carte postale</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1DF3" w:rsidRPr="005B6B59" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
+          <w:p w14:paraId="205BEB62" w14:textId="77777777" w:rsidR="000A1DF3" w:rsidRPr="005B6B59" w:rsidRDefault="000A1DF3" w:rsidP="000A1DF3">
             <w:r>
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00923766"/>
+          <w:p w14:paraId="0161D650" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00923766"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
+    <w:p w14:paraId="170E610F" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
+    <w:p w14:paraId="1DAE483E" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="42162ECE" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="680E6079" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FA63E0" w:rsidRDefault="00FA63E0" w:rsidP="00923766">
+    <w:p w14:paraId="574EA014" w14:textId="77777777" w:rsidR="007E6FD7" w:rsidRDefault="007E6FD7" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FA63E0" w:rsidRDefault="00FA63E0" w:rsidP="00923766">
+    <w:p w14:paraId="42C1D408" w14:textId="77777777" w:rsidR="007E6FD7" w:rsidRDefault="007E6FD7" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00B51D05" w:rsidRDefault="00B51D05" w:rsidP="00923766">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="48E49DE4" w14:textId="77777777" w:rsidR="00B51D05" w:rsidRDefault="00B51D05" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7AC26175" wp14:editId="0E21C15D">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm flipV="1">
                         <a:off x="0" y="0"/>
                         <a:ext cx="5467350" cy="45085"/>
                       </a:xfrm>
                       <a:prstGeom prst="flowChartDecision">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:pattFill prst="ltHorz">
                         <a:fgClr>
                           <a:srgbClr val="000000"/>
                         </a:fgClr>
                         <a:bgClr>
@@ -4076,124 +4053,124 @@
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="50C7CF1E" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
             </v:shapetype>
             <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMQZZE2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddRbIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahR&#10;cDzs3jIQPmgyuneECr7Rw7p8fip0btxEFd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppR&#10;T1xue7lIkqW0uiNeaPWAHy3WX/urVbCrzNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeS&#10;mc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AID0Qf/FAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAExBlkTZAAAAAwEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" fillcolor="black" stroked="f">
               <v:fill r:id="rId1" o:title="" type="pattern"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00B51D05" w:rsidRPr="009D2B71" w:rsidRDefault="00B51D05" w:rsidP="00923766">
+  <w:p w14:paraId="058A1B4F" w14:textId="77777777" w:rsidR="00B51D05" w:rsidRPr="009D2B71" w:rsidRDefault="00B51D05" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>P361 Fonds Anne-Marie Poirier</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="008D64A5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00B51D05" w:rsidRDefault="00B51D05" w:rsidP="00923766">
+  <w:p w14:paraId="1E465342" w14:textId="77777777" w:rsidR="00B51D05" w:rsidRDefault="00B51D05" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FA63E0" w:rsidRDefault="00FA63E0" w:rsidP="00923766">
+    <w:p w14:paraId="61A3E37F" w14:textId="77777777" w:rsidR="007E6FD7" w:rsidRDefault="007E6FD7" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FA63E0" w:rsidRDefault="00FA63E0" w:rsidP="00923766">
+    <w:p w14:paraId="3B4B08A0" w14:textId="77777777" w:rsidR="007E6FD7" w:rsidRDefault="007E6FD7" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CD32037"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DEACE710"/>
     <w:lvl w:ilvl="0" w:tplc="438CCC58">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4263,66 +4240,67 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="251595236">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="148"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="00062F84"/>
     <w:rsid w:val="00066AD4"/>
     <w:rsid w:val="000723B8"/>
@@ -4348,80 +4326,83 @@
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00233983"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="00255BFD"/>
     <w:rsid w:val="00263AA6"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="00356AAB"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
+    <w:rsid w:val="004A7971"/>
     <w:rsid w:val="004C16D2"/>
     <w:rsid w:val="004D724F"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B29B4"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005B6B59"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="00774934"/>
     <w:rsid w:val="007E3F70"/>
+    <w:rsid w:val="007E6FD7"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="00836EA8"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00861433"/>
     <w:rsid w:val="00864E13"/>
+    <w:rsid w:val="0086667A"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008C0A84"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009A0423"/>
     <w:rsid w:val="009B0EBB"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A55742"/>
     <w:rsid w:val="00A6249A"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
@@ -4492,75 +4473,75 @@
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FA63E0"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FC621E"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-[...1 lines deleted...]
-  <w14:docId w14:val="2314A86C"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="6C694B32"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4892,50 +4873,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -5401,92 +5383,92 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="0010653D"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5821,69 +5803,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1427</Words>
-  <Characters>7852</Characters>
+  <Words>1449</Words>
+  <Characters>7972</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>65</Lines>
+  <Lines>66</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9261</CharactersWithSpaces>
+  <CharactersWithSpaces>9403</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>