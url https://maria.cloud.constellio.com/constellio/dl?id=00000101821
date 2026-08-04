--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,392 +1,392 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="4E320064" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="0008229E">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>Scouts et guides 43</w:t>
       </w:r>
       <w:r w:rsidR="0008229E" w:rsidRPr="0008229E">
         <w:rPr>
           <w:caps/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="0008229E">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t xml:space="preserve"> de saint-thomas-didyme </w:t>
       </w:r>
       <w:r w:rsidR="0008229E">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:br/>
         <w:t>et Saint-Edmond-les-Plaines</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="6F45DA6F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="0008229E">
         <w:t>362</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="65D9D9EB" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="718A077A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="574DBDDE" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="5C79D2E0" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="489BC46D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="1ACB5667" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="05BE67DE" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="74A356D5" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="39472982" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="7A102B14" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="595189B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="281CF73E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="7A45BD1E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="60751F8F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="08488DF0" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t>Société d’histoire et de généalogie Maria-Chapdelaine</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="6279F39F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t>Dolbeau-Mistassini</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="7B8406E1" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="1308EA11" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="58083942" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="4E8983D3" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="0C93103E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="00E2E528" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="1B7DDFB6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="46FC1B17" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="50A81BC1" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="5C3DADE7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="45455B3F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="10CA620C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="3F2017E3" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="4D413BC7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">Répertoire numérique </w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t>simple</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="5A9F12BD" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="239EC783" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="1D58A0D1" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="6C1E3C8D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="5F05EA20" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="00F3C60A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="23011D24" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="7CC7A7B2" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00850264" w:rsidRPr="00A674F8" w:rsidRDefault="00850264" w:rsidP="00923766">
+    <w:p w14:paraId="12795728" w14:textId="77777777" w:rsidR="00850264" w:rsidRPr="00A674F8" w:rsidRDefault="00850264" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRDefault="00B148D8" w:rsidP="00923766">
+    <w:p w14:paraId="54116296" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B148D8" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rédigé par </w:t>
       </w:r>
       <w:r w:rsidR="0008229E">
         <w:t>Frédérique Fradet, archiviste</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B148D8" w:rsidRPr="00A674F8" w:rsidRDefault="00B148D8" w:rsidP="00923766">
+    <w:p w14:paraId="39FFF227" w14:textId="77777777" w:rsidR="00B148D8" w:rsidRPr="00A674F8" w:rsidRDefault="00B148D8" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
       <w:r w:rsidR="0008229E">
         <w:t>25 octobre 2018</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="2AF99DF5" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Non traité</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="452D8709" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="7EA24599" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
+    <w:p w14:paraId="3254FCEA" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0076644B" w:rsidRPr="00587F67" w:rsidRDefault="00BD4041" w:rsidP="00923766">
+    <w:p w14:paraId="01775A14" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00587F67" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc455478672" w:history="1">
         <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P</w:t>
         </w:r>
         <w:r w:rsidR="0076644B" w:rsidRPr="00587F67">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
         </w:r>
         <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>/A</w:t>
         </w:r>
         <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455478672 \h </w:instrText>
@@ -398,254 +398,253 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00587F67">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0076644B" w:rsidRPr="00587F67" w:rsidRDefault="003C509C" w:rsidP="00923766">
+    <w:p w14:paraId="5AC7662A" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00587F67" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455478673" w:history="1">
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P</w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00587F67">
+        <w:r w:rsidRPr="00587F67">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>/A1</w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455478673 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00587F67">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0076644B" w:rsidRPr="00587F67" w:rsidRDefault="003C509C" w:rsidP="00923766">
+    <w:p w14:paraId="2EA73C3E" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00587F67" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455478674" w:history="1">
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P</w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00587F67">
+        <w:r w:rsidRPr="00587F67">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">/A1/1 : </w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00587F67">
+        <w:r w:rsidRPr="00587F67">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455478674 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00587F67">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
+    <w:p w14:paraId="60BED370" w14:textId="77777777" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="13C26361" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="236B4519" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
+    <w:p w14:paraId="6546A726" w14:textId="5C8750DB" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="0008229E">
         <w:t>362</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="0008229E">
         <w:t>Scouts et guides 43</w:t>
       </w:r>
       <w:r w:rsidR="0008229E" w:rsidRPr="0008229E">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="0008229E">
         <w:t xml:space="preserve"> de Saint-Thomas-Didyme et Saint-Edmond-les-Plaines</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
@@ -660,493 +659,678 @@
       <w:r w:rsidR="0008229E">
         <w:t>-2005.</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="0008229E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00911293" w:rsidRPr="00911293">
         <w:t>0,41</w:t>
       </w:r>
       <w:r w:rsidR="0008229E" w:rsidRPr="00911293">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00911293" w:rsidRPr="00911293">
         <w:t>m. l. de documents textuels. – 1905</w:t>
       </w:r>
       <w:r w:rsidR="0008229E" w:rsidRPr="00911293">
         <w:t xml:space="preserve"> photographies.</w:t>
       </w:r>
       <w:r w:rsidR="0008229E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00911293">
-        <w:t xml:space="preserve">– 3 heures d’images en mouvement (3 cassettes VHS). – 5 objets. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B148D8">
+        <w:t>– 3 heures d’images en mouvement (3 cassettes VHS). – 5 objets</w:t>
+      </w:r>
+      <w:r w:rsidR="000B72E1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-    <w:p w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
+      <w:r w:rsidR="000B72E1" w:rsidRPr="000B72E1">
+        <w:t>(drapeaux, fanions et insigne)</w:t>
+      </w:r>
+      <w:r w:rsidR="000B72E1">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62873931" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
+    <w:p w14:paraId="78A9E537" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
-    <w:p w:rsidR="007F33D1" w:rsidRDefault="0008229E" w:rsidP="00923766">
+    <w:p w14:paraId="28CB55B5" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
+    <w:p w14:paraId="1BA3DBCB" w14:textId="77777777" w:rsidR="007F33D1" w:rsidRDefault="0008229E" w:rsidP="00923766">
       <w:r>
         <w:t>Le mouvement des Scouts et guides 43</w:t>
       </w:r>
       <w:r w:rsidRPr="0008229E">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> de Saint-Thomas-Didyme est une initiative de Claude Turcotte et son épouse, </w:t>
-[...3 lines deleted...]
-        <w:t>Paula</w:t>
+        <w:t xml:space="preserve"> de Saint-Thomas-Didyme est une initiative de Claude Turcotte et son épouse, Paula</w:t>
       </w:r>
       <w:r w:rsidR="00263AA6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00263AA6">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte23"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="Texte23"/>
+      <w:bookmarkStart w:id="0" w:name="Texte23"/>
       <w:r w:rsidR="00263AA6">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00263AA6">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00263AA6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00263AA6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00263AA6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00263AA6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00263AA6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00263AA6">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t xml:space="preserve">, qui, avec un groupe de bénévoles, démarrent un organisme catholique offrant des activités aux jeunes de la municipalité de Saint-Thomas-Didyme, </w:t>
       </w:r>
       <w:r w:rsidRPr="00263AA6">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>en 1979.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C8574F">
         <w:t xml:space="preserve">Le local, fourni par la municipalité, est situé au sous-sol de l’église de Saint-Thomas-Didyme. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A55742" w:rsidRDefault="00A55742" w:rsidP="00923766"/>
-    <w:p w:rsidR="00A55742" w:rsidRDefault="00A55742" w:rsidP="00923766">
+    <w:p w14:paraId="7833C8D1" w14:textId="77777777" w:rsidR="00A55742" w:rsidRDefault="00A55742" w:rsidP="00923766"/>
+    <w:p w14:paraId="75AC0477" w14:textId="77777777" w:rsidR="00A55742" w:rsidRDefault="00A55742" w:rsidP="00923766">
       <w:r>
         <w:t>L’objectif de l’organisme consiste à faire progresser les jeunes en les aidant à découvrir leurs forces. Des animateurs bénévoles initie</w:t>
       </w:r>
       <w:r w:rsidR="00EC578D">
         <w:t>nt</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> les jeunes de 7 à 18 ans à des activités de pastorale, à savoir des jeux montrant le respect et des principes moraux, de même qu’à des </w:t>
       </w:r>
       <w:r w:rsidR="00EC578D">
         <w:t xml:space="preserve">activités extérieures en lien avec la nature. Les scouts se réunissent 1 fois par semaine pendant 1 h 30. Chacun fait partie d’un groupe en fonction de son âge : les louveteaux (garçons de 9 à 11 ans), les jeannettes (filles de 9 à 11 ans), les éclaireurs (scouts de 12 à 14 ans) et les pionniers (jeunes de 14 à 18 ans). D’autres groupes ont été créés avec le temps, soit les castors (pour les 7-8 ans), les exploratrices (pour remplacer les jeannettes) et les louveteaux mixtes (quand on a réunit les garçons des louveteaux et les filles des exploratrices en un seul groupe). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A3DD5" w:rsidRDefault="000A3DD5" w:rsidP="00923766"/>
-    <w:p w:rsidR="00C8574F" w:rsidRDefault="000A3DD5" w:rsidP="00923766">
+    <w:p w14:paraId="633443E3" w14:textId="77777777" w:rsidR="000A3DD5" w:rsidRDefault="000A3DD5" w:rsidP="00923766"/>
+    <w:p w14:paraId="671D42A4" w14:textId="77777777" w:rsidR="00C8574F" w:rsidRDefault="000A3DD5" w:rsidP="00923766">
       <w:r>
         <w:t>Depuis la création du mouvement, de nombreux jeunes de Saint-Thomas-Didyme et de Saint-Edmond-les-Plaines s’investissent dans les activités</w:t>
       </w:r>
       <w:r w:rsidR="00263AA6">
         <w:t>. Le groupe prend donc le nom de Scouts et guides 43</w:t>
       </w:r>
       <w:r w:rsidR="00263AA6" w:rsidRPr="0008229E">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00263AA6">
         <w:t xml:space="preserve"> de Saint-Thomas-Didyme et Saint-Edmond-les-Plaines en </w:t>
       </w:r>
       <w:r w:rsidR="00263AA6">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte24"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="Texte24"/>
+      <w:bookmarkStart w:id="1" w:name="Texte24"/>
       <w:r w:rsidR="00263AA6">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00263AA6">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00263AA6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00263AA6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00263AA6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00263AA6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00263AA6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00263AA6">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00263AA6">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00C8574F">
         <w:t xml:space="preserve">Quelques enfants et adolescents de Normandin y participent également, car cette municipalité n’organise pas de rencontres de scouts. Au plus fort de son existence, les scouts comptent 43 membres, chefs de groupe inclus. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C8574F" w:rsidRDefault="00C8574F" w:rsidP="00923766"/>
-    <w:p w:rsidR="00C8574F" w:rsidRDefault="00C8574F" w:rsidP="00923766">
+    <w:p w14:paraId="68926BFC" w14:textId="77777777" w:rsidR="00C8574F" w:rsidRDefault="00C8574F" w:rsidP="00923766"/>
+    <w:p w14:paraId="54459DA7" w14:textId="77777777" w:rsidR="00C8574F" w:rsidRDefault="00C8574F" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Des camps sont offerts aux jeunes à l’automne, en hiver et au printemps. Ceux-ci peuvent y choisir le thème de l’histoire qu’ils vivent au cours de cette immersion en nature. La devise des scouts est « vouloir, choisir, préparer, réaliser, fêter » (VCPRF). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C8574F" w:rsidRDefault="00C8574F" w:rsidP="00923766"/>
-    <w:p w:rsidR="00C8574F" w:rsidRDefault="00C8574F" w:rsidP="00923766">
+    <w:p w14:paraId="0DBDFA38" w14:textId="77777777" w:rsidR="00C8574F" w:rsidRDefault="00C8574F" w:rsidP="00923766"/>
+    <w:p w14:paraId="4C34F50F" w14:textId="77777777" w:rsidR="00C8574F" w:rsidRDefault="00C8574F" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Le financement du mouvement s’obtient grâce aux coûts d’inscription aux activités et aux camps, </w:t>
       </w:r>
       <w:r w:rsidR="009B0EBB">
         <w:t>aux contributions de commanditaires et à la vente de chocolats et autres produits</w:t>
       </w:r>
       <w:r w:rsidR="00DC5111">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC5111" w:rsidRDefault="00DC5111" w:rsidP="00923766"/>
-    <w:p w:rsidR="000A3DD5" w:rsidRDefault="00DC5111" w:rsidP="00923766">
+    <w:p w14:paraId="26AA1B90" w14:textId="77777777" w:rsidR="00DC5111" w:rsidRDefault="00DC5111" w:rsidP="00923766"/>
+    <w:p w14:paraId="66F0385B" w14:textId="77777777" w:rsidR="000A3DD5" w:rsidRDefault="00DC5111" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Le mouvement a fermé ses portes en 2005 en raison d’un manque d’intérêt de la part des jeunes du secteur. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
-    <w:p w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
+    <w:p w14:paraId="28AEDB1E" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
+    <w:p w14:paraId="5718E27E" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="0008229E" w:rsidRPr="0045758A" w:rsidRDefault="0008229E" w:rsidP="00923766">
+    <w:p w14:paraId="70B5D862" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
+    <w:p w14:paraId="0B3B14ED" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="0008229E" w:rsidP="00923766">
+      <w:r>
+        <w:t>André Desgagné, ancien chef de groupe des scouts de 1990 à 2005 (environ) et Chevalier de Colomb, communique avec la directrice générale de la municipalité de Saint-Thomas-Didyme, Mme Gabrielle Fortin-Darveau, afin de procéder à la donation des archives du mouvement scout à la Société d’histoire et de généalogie Maria-Chapdelaine. Les Chevaliers de Colomb de Saint-Thomas-Didyme en avaient eu la garde en 2005, année de la dissolution des scouts, et souhaitaient s’en départir pour assurer une meilleure conservation des documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="749E7C2C" w14:textId="77777777" w:rsidR="0008229E" w:rsidRDefault="0008229E" w:rsidP="00923766"/>
+    <w:p w14:paraId="7F0E8709" w14:textId="0DAAF4D1" w:rsidR="0008229E" w:rsidRPr="0045758A" w:rsidRDefault="0008229E" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">La municipalité de Saint-Thomas-Didyme ayant fourni le local aux Scouts et guides depuis leur constitution, M. Desgagné croit pertinent de leur remettre la responsabilité de déposer les archives à la Société d’histoire, en octobre 2018. </w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
+      <w:r w:rsidR="000B72E1">
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="000B72E1" w:rsidRPr="000B72E1">
+        <w:t>abrielle Fortin-Darveau remet les archives à la Société d'histoire le 11 septembre 2019 et ceux-ci sont prétraités le jour même.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B5F6991" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="4661BEE9" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
-    <w:p w:rsidR="00922E8E" w:rsidRDefault="001153BB" w:rsidP="00923766">
+    <w:p w14:paraId="2EE5C564" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
+    <w:p w14:paraId="3FD25183" w14:textId="77777777" w:rsidR="00922E8E" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r w:rsidRPr="001153BB">
         <w:t xml:space="preserve">Ce fonds est constitué </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="00774934">
         <w:t xml:space="preserve">procès-verbaux, de résolutions, de la charte de constitution du mouvement, de règlements, d’un livre d’or et de photographies </w:t>
       </w:r>
       <w:r w:rsidR="00B57CDA">
         <w:t>des Scouts et guides 43</w:t>
       </w:r>
       <w:r w:rsidR="00B57CDA" w:rsidRPr="00B57CDA">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00B57CDA">
         <w:t xml:space="preserve"> de Saint-Thomas-Didyme et Saint-Edmond-les-Plaines des débuts, en 1979, à la dissolution, en 2005.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="028DF3AC" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
+    <w:p w14:paraId="1AC9C23D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
+    <w:p w14:paraId="492D4CD8" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
+    <w:p w14:paraId="69E9CB2A" w14:textId="64F61D5F" w:rsidR="00B46FC4" w:rsidRDefault="001153BB" w:rsidP="00A26394">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="8754"/>
+        </w:tabs>
+      </w:pPr>
       <w:r>
         <w:t>Ce fonds n’est pas traité</w:t>
       </w:r>
       <w:r w:rsidR="005F7355">
         <w:t>, mais est actuellement prétraité afin de faciliter la recherche.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-    <w:p w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
+      <w:r w:rsidR="00A26394">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3026C430" w14:textId="77777777" w:rsidR="00A26394" w:rsidRDefault="00A26394" w:rsidP="00A26394">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="8754"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>Instrument de recherche rédigé par Frédérique Fradet, archiviste, le 25 octobre 2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="189B262D" w14:textId="5A413CF4" w:rsidR="00A26394" w:rsidRPr="00A674F8" w:rsidRDefault="00A26394" w:rsidP="00A26394">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="8754"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Prétraité par Frédérique Fradet et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Marie-Chantale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Savard, archivistes, lors du dépôt le 11 septembre 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4923FC26" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
+    <w:p w14:paraId="048D1B3F" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="345AE068" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
+    <w:p w14:paraId="1D5FC92E" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00923766">
+    <w:p w14:paraId="387870B7" w14:textId="77777777" w:rsidR="00A26394" w:rsidRDefault="00A26394" w:rsidP="00A26394"/>
+    <w:p w14:paraId="7B3ACAC1" w14:textId="05FC3B37" w:rsidR="00A26394" w:rsidRPr="00A26394" w:rsidRDefault="00A26394" w:rsidP="00A26394">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A26394">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A26394">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="270F033E" w14:textId="77777777" w:rsidR="00A26394" w:rsidRDefault="00A26394" w:rsidP="00A26394"/>
+    <w:p w14:paraId="19814F38" w14:textId="77777777" w:rsidR="00A26394" w:rsidRDefault="00A26394" w:rsidP="00A26394">
+      <w:r>
+        <w:t>Fonds prétraité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1950611F" w14:textId="10C8C9A0" w:rsidR="00C70C4E" w:rsidRDefault="00A26394" w:rsidP="00A26394">
+      <w:r>
+        <w:t>Fonds non traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F0B179F" w14:textId="77777777" w:rsidR="00A26394" w:rsidRPr="00A674F8" w:rsidRDefault="00A26394" w:rsidP="00A26394"/>
+    <w:p w14:paraId="1EEFA333" w14:textId="2923E4F8" w:rsidR="00A26394" w:rsidRPr="00A26394" w:rsidRDefault="00A26394" w:rsidP="00A26394">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A26394">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A26394">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A906E26" w14:textId="77777777" w:rsidR="00A26394" w:rsidRDefault="00A26394" w:rsidP="00A26394">
+      <w:r>
+        <w:t>Boîte 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51DE871D" w14:textId="77777777" w:rsidR="00A26394" w:rsidRDefault="00A26394" w:rsidP="00A26394">
+      <w:r>
+        <w:t>R E T P</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F23F2C" w14:textId="77777777" w:rsidR="00A26394" w:rsidRDefault="00A26394" w:rsidP="00A26394">
+      <w:r>
+        <w:t>Documents et photographies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="486E5A71" w14:textId="77777777" w:rsidR="00A26394" w:rsidRDefault="00A26394" w:rsidP="00A26394">
+      <w:r>
+        <w:t>P362/A1/1 à P362/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>B???</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>à</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vérifier)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C908AA0" w14:textId="77777777" w:rsidR="00A26394" w:rsidRDefault="00A26394" w:rsidP="00A26394"/>
+    <w:p w14:paraId="6022F357" w14:textId="77777777" w:rsidR="00A26394" w:rsidRDefault="00A26394" w:rsidP="00A26394">
+      <w:r>
+        <w:t>Boîte 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37DE3AEE" w14:textId="77777777" w:rsidR="00A26394" w:rsidRDefault="00A26394" w:rsidP="00A26394">
+      <w:r>
+        <w:t>R E T P</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63878CA2" w14:textId="77777777" w:rsidR="00A26394" w:rsidRDefault="00A26394" w:rsidP="00A26394">
+      <w:r>
+        <w:t>Photographies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="622B0A53" w14:textId="77777777" w:rsidR="00A26394" w:rsidRDefault="00A26394" w:rsidP="00A26394">
+      <w:r>
+        <w:t>P362/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>B???</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>à</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vérifier)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28380C70" w14:textId="77777777" w:rsidR="00A26394" w:rsidRDefault="00A26394" w:rsidP="00A26394"/>
+    <w:p w14:paraId="0941E8F3" w14:textId="77777777" w:rsidR="00A26394" w:rsidRDefault="00A26394" w:rsidP="00A26394">
+      <w:r>
+        <w:t>Boîte 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="409277F6" w14:textId="77777777" w:rsidR="00A26394" w:rsidRDefault="00A26394" w:rsidP="00A26394">
+      <w:r>
+        <w:t>R E T P</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E10EF5C" w14:textId="77777777" w:rsidR="00A26394" w:rsidRDefault="00A26394" w:rsidP="00A26394">
+      <w:r>
+        <w:t>Photographies et objets</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ABB71D6" w14:textId="77777777" w:rsidR="00A26394" w:rsidRDefault="00A26394" w:rsidP="00A26394">
+      <w:r>
+        <w:t>P362/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>B???</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> à P362/D1/1 (à vérifier) sauf P362/C1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040B21A5" w14:textId="77777777" w:rsidR="00A26394" w:rsidRDefault="00A26394" w:rsidP="00A26394"/>
+    <w:p w14:paraId="3A167701" w14:textId="77777777" w:rsidR="00A26394" w:rsidRDefault="00A26394" w:rsidP="00A26394">
+      <w:r>
+        <w:t>DOCUMENTS AUDIOVISUELS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE046D2" w14:textId="77777777" w:rsidR="00A26394" w:rsidRDefault="00A26394" w:rsidP="00A26394">
+      <w:r>
+        <w:t>R08 E08</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59099784" w14:textId="77777777" w:rsidR="00A26394" w:rsidRDefault="00A26394" w:rsidP="00A26394">
+      <w:r>
+        <w:t>Images en mouvement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="600689C1" w14:textId="77777777" w:rsidR="00A26394" w:rsidRDefault="00A26394" w:rsidP="00A26394">
+      <w:r>
+        <w:t>P362/C1/1 à P362/C1/2 (à vérifier)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="221555E9" w14:textId="77777777" w:rsidR="00A26394" w:rsidRDefault="00A26394" w:rsidP="00A26394"/>
+    <w:p w14:paraId="19704EA5" w14:textId="7795FC9C" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc455478672"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="2" w:name="_Toc455478672"/>
+      <w:r>
         <w:t>P362</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t>/A</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:t xml:space="preserve"> administratifs</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D7D85" w:rsidRDefault="001D7D85" w:rsidP="001D7D85">
+    <w:p w14:paraId="0485DF25" w14:textId="77777777" w:rsidR="001D7D85" w:rsidRDefault="001D7D85" w:rsidP="001D7D85">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">– </w:t>
-[...27 lines deleted...]
-    <w:p w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
+        <w:t>– 1979-2005. – 4,1 cm de documents textuels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ECE41B2" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="69BB066E" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
+    <w:p w14:paraId="46F28FB7" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -1156,164 +1340,164 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028732E" w:rsidRDefault="0028732E" w:rsidP="0028732E"/>
-    <w:p w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
+    <w:p w14:paraId="62802C94" w14:textId="77777777" w:rsidR="0028732E" w:rsidRDefault="0028732E" w:rsidP="0028732E"/>
+    <w:p w14:paraId="6A3B2672" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
+    <w:p w14:paraId="7A3EC6D7" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="00923766"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00923766">
+    <w:p w14:paraId="555F27BB" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="00923766"/>
+    <w:p w14:paraId="3E841410" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="6C028F90" w14:textId="77777777" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc455478673"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc455478673"/>
       <w:r>
         <w:t>P362</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t>/A1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F7355">
         <w:t>Documents constitutifs</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D7D85" w:rsidRDefault="001D7D85" w:rsidP="001D7D85">
+    <w:p w14:paraId="394A7AC7" w14:textId="77777777" w:rsidR="001D7D85" w:rsidRDefault="001D7D85" w:rsidP="001D7D85">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>– 1979-2005. – 1,1 cm de documents textuels.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
+    <w:p w14:paraId="7954FAAF" w14:textId="77777777" w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
+    <w:p w14:paraId="4C21F5F9" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
+    <w:p w14:paraId="4DE62899" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -1323,747 +1507,645 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
+    <w:p w14:paraId="11B058F1" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA48C7" w:rsidRPr="00A674F8" w:rsidTr="00C11F5D">
+      <w:tr w:rsidR="00AA48C7" w:rsidRPr="00A674F8" w14:paraId="03C010B9" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
+          <w:p w14:paraId="3550C37C" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00F17E84" w:rsidP="00B321DF">
+          <w:p w14:paraId="76682CC8" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00F17E84" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="_Toc455478674"/>
+            <w:bookmarkStart w:id="4" w:name="_Toc455478674"/>
             <w:r>
               <w:t>P362</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="4"/>
             <w:r w:rsidR="005F7355">
               <w:t>Constitution</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E57F6F" w:rsidRDefault="005F7355" w:rsidP="005F7355">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 1980</w:t>
+          <w:p w14:paraId="158AF277" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="005F7355" w:rsidP="005F7355">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>– 1980</w:t>
             </w:r>
             <w:r w:rsidR="007E3622">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-1981</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="007E3622">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,3 cm</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
-[...6 lines deleted...]
-          <w:p w:rsidR="005F7355" w:rsidRPr="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
+          <w:p w14:paraId="0E8471CF" w14:textId="77777777" w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A0EDCFB" w14:textId="77777777" w:rsidR="005F7355" w:rsidRPr="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F7355">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
+          <w:p w14:paraId="7740474C" w14:textId="77777777" w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ce dossier comprend un certificat de reconnaissance officielle de l’entité scoute « Troupe Saint-Thomas-Didyme, 43</w:t>
             </w:r>
             <w:r w:rsidRPr="005F7355">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> groupe » remis en date</w:t>
             </w:r>
             <w:r w:rsidR="007E3622">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> du 18 septembre 1980, un certificat d’incorporation datant du 2 mai 1981 et de la documentation fournie à la Fédération des scouts du Québec du district Saguenay-Lac-Saint-Jean. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
-[...6 lines deleted...]
-          <w:p w:rsidR="005F7355" w:rsidRPr="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
+          <w:p w14:paraId="77FC1EB3" w14:textId="77777777" w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E32AF0B" w14:textId="77777777" w:rsidR="005F7355" w:rsidRPr="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005F7355">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...10 lines deleted...]
-          <w:p w:rsidR="00696AE2" w:rsidRDefault="007E3622" w:rsidP="00923766">
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1971EFC5" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="007E3622" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Originaux et reproductions</w:t>
             </w:r>
             <w:r w:rsidR="005F7355">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="00923766">
+          <w:p w14:paraId="430829F0" w14:textId="77777777" w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Boîte 1. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
-[...6 lines deleted...]
-          <w:p w:rsidR="005F7355" w:rsidRPr="00A674F8" w:rsidRDefault="005F7355" w:rsidP="00923766">
+          <w:p w14:paraId="2B3DC012" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AFE2AE2" w14:textId="77777777" w:rsidR="005F7355" w:rsidRPr="00A674F8" w:rsidRDefault="005F7355" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidTr="00C11F5D">
+      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="10874BE7" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00923766">
+          <w:p w14:paraId="7A4E3CFB" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00F17E84" w:rsidP="00C11F5D">
+          <w:p w14:paraId="268656BB" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00F17E84" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P362</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A1/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="005F7355" w:rsidRPr="005F7355">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Règlements</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
-[...43 lines deleted...]
-          <w:p w:rsidR="005F7355" w:rsidRPr="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
+          <w:p w14:paraId="0ABA0CFE" w14:textId="77777777" w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>– 1979-1996. – 0,7 cm de documents textuels.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E912393" w14:textId="77777777" w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="410E73D4" w14:textId="77777777" w:rsidR="005F7355" w:rsidRPr="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F7355">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
-[...37 lines deleted...]
-          <w:p w:rsidR="005F7355" w:rsidRPr="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
+          <w:p w14:paraId="627E530C" w14:textId="77777777" w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce dossier comprend trois documents de règlements généraux du groupe scout définissant la mission de la troupe et diverses procédures. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2344D4B1" w14:textId="77777777" w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22A06245" w14:textId="77777777" w:rsidR="005F7355" w:rsidRPr="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005F7355">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...10 lines deleted...]
-          <w:p w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DE6ADFB" w14:textId="77777777" w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">L’encre de l’un des documents s’efface progressivement. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
-[...18 lines deleted...]
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="005F7355" w:rsidP="00C11F5D">
+          <w:p w14:paraId="15AD69E0" w14:textId="77777777" w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Originaux. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38C37B3C" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="005F7355" w:rsidP="00C11F5D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Boîte 1. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00C11F5D">
-[...6 lines deleted...]
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00923766"/>
+          <w:p w14:paraId="3E5B83DD" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00C11F5D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57DE91AC" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00923766"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidTr="00C11F5D">
+      <w:tr w:rsidR="00561EAD" w:rsidRPr="00A674F8" w14:paraId="158B8385" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00923766">
+          <w:p w14:paraId="31779D48" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00561EAD" w:rsidRDefault="00F17E84" w:rsidP="005F7355">
+          <w:p w14:paraId="54D9AE1E" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00F17E84" w:rsidP="005F7355">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>P362</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">/A1/3 : </w:t>
             </w:r>
             <w:r w:rsidR="005F7355" w:rsidRPr="005F7355">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Dissolution</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
-[...31 lines deleted...]
-          <w:p w:rsidR="005F7355" w:rsidRPr="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
+          <w:p w14:paraId="3DF9A25E" w14:textId="77777777" w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>– 2005. – 1 page de documents textuels.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CD6D873" w14:textId="77777777" w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="493A879F" w14:textId="77777777" w:rsidR="005F7355" w:rsidRPr="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F7355">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
-[...15 lines deleted...]
-              <w:t>un formulaire de dissolution de l’entité scoute 43</w:t>
+          <w:p w14:paraId="6571C26A" w14:textId="77777777" w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ce dossier comprend un formulaire de dissolution de l’entité scoute 43</w:t>
             </w:r>
             <w:r w:rsidRPr="005F7355">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> groupe de Saint-Thomas-Didyme et cédant la garde des fonds aux Chevaliers de Colomb Conseil 8884 en date du 22 février 2005. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
-[...6 lines deleted...]
-          <w:p w:rsidR="005F7355" w:rsidRPr="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
+          <w:p w14:paraId="583C4CAD" w14:textId="77777777" w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C565F78" w14:textId="77777777" w:rsidR="005F7355" w:rsidRPr="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005F7355">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...10 lines deleted...]
-          <w:p w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3899312C" w14:textId="77777777" w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Reproduction.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
+          <w:p w14:paraId="68002FC3" w14:textId="77777777" w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Boîte 1. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F7355" w:rsidRPr="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355"/>
+          <w:p w14:paraId="6A353051" w14:textId="77777777" w:rsidR="005F7355" w:rsidRPr="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
+    <w:p w14:paraId="244154F8" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
-    <w:p w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00923766">
+    <w:p w14:paraId="796564CA" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
+    <w:p w14:paraId="41D88A26" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:t>P362</w:t>
       </w:r>
       <w:r w:rsidR="00E57F6F" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A2 </w:t>
       </w:r>
       <w:r w:rsidR="005F7355">
         <w:t>Documents de réunions</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D7D85" w:rsidRDefault="001D7D85" w:rsidP="001D7D85">
+    <w:p w14:paraId="2B38BBE2" w14:textId="77777777" w:rsidR="001D7D85" w:rsidRDefault="001D7D85" w:rsidP="001D7D85">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>– 1979-2003. – 2,4 cm de documents textuels.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+    <w:p w14:paraId="3A8C8C0B" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+    <w:p w14:paraId="3CE54BA7" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+    <w:p w14:paraId="43940E59" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -2073,367 +2155,357 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
+    <w:p w14:paraId="21F74D84" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidTr="007F33D1">
+      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="0CD5055E" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+          <w:p w14:paraId="27658AFC" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00561EAD" w:rsidRDefault="00F17E84" w:rsidP="00AB6798">
+          <w:p w14:paraId="7D91AAB4" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00F17E84" w:rsidP="00AB6798">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P362</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="005F7355" w:rsidRPr="005F7355">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Procès-verbaux</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
+          <w:p w14:paraId="584EAE54" w14:textId="77777777" w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="006F6843">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1979-2003</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="006F6843">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2,4 cm</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
-[...6 lines deleted...]
-          <w:p w:rsidR="005F7355" w:rsidRPr="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
+          <w:p w14:paraId="5D82BEEE" w14:textId="77777777" w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BE3984F" w14:textId="77777777" w:rsidR="005F7355" w:rsidRPr="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F7355">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
+          <w:p w14:paraId="65570575" w14:textId="77777777" w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce dossier comprend </w:t>
             </w:r>
             <w:r w:rsidR="006F6843">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>des procès-verbaux, des ordres du jour et des documents financiers présentés lors de réunions du conseil d’administration, le tout notant les activités du groupe 43</w:t>
             </w:r>
             <w:r w:rsidR="006F6843" w:rsidRPr="006F6843">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidR="006F6843">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> de Saint-Thomas-Didyme.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
-[...6 lines deleted...]
-          <w:p w:rsidR="005F7355" w:rsidRPr="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
+          <w:p w14:paraId="567955F5" w14:textId="77777777" w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07E38CE5" w14:textId="77777777" w:rsidR="005F7355" w:rsidRPr="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005F7355">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...10 lines deleted...]
-          <w:p w:rsidR="006F6843" w:rsidRDefault="006F6843" w:rsidP="005F7355">
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FA0EE74" w14:textId="77777777" w:rsidR="006F6843" w:rsidRDefault="006F6843" w:rsidP="005F7355">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Des documents datant de 1987 à 2003 sont contenus dans un grand livre.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F6843" w:rsidRDefault="006F6843" w:rsidP="005F7355">
+          <w:p w14:paraId="1BE8BA00" w14:textId="77777777" w:rsidR="006F6843" w:rsidRDefault="006F6843" w:rsidP="005F7355">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Un procès-verbal de 2003 a été rédigé à la main. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F7355" w:rsidRDefault="006F6843" w:rsidP="005F7355">
+          <w:p w14:paraId="4A344E04" w14:textId="77777777" w:rsidR="005F7355" w:rsidRDefault="006F6843" w:rsidP="005F7355">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Originaux</w:t>
             </w:r>
             <w:r w:rsidR="005F7355">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
+          <w:p w14:paraId="53A1DC40" w14:textId="77777777" w:rsidR="005F7355" w:rsidRDefault="005F7355" w:rsidP="005F7355">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Boîte 1. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
-[...6 lines deleted...]
-          <w:p w:rsidR="007E3622" w:rsidRPr="00A674F8" w:rsidRDefault="007E3622" w:rsidP="007F33D1">
+          <w:p w14:paraId="038B5334" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13039E1A" w14:textId="77777777" w:rsidR="007E3622" w:rsidRPr="00A674F8" w:rsidRDefault="007E3622" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00BB4F03" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00BB4F03">
+    <w:p w14:paraId="633BAA48" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
+    <w:p w14:paraId="030082C6" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
+    <w:p w14:paraId="45A587A6" w14:textId="77777777" w:rsidR="00BB4F03" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00BB4F03">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:t>P362</w:t>
       </w:r>
       <w:r w:rsidR="00BB4F03">
         <w:t>/A3</w:t>
       </w:r>
       <w:r w:rsidR="00BB4F03" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB4F03">
         <w:t>Communication et information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D7D85" w:rsidRDefault="001D7D85" w:rsidP="001D7D85">
+    <w:p w14:paraId="7A51BB1A" w14:textId="77777777" w:rsidR="001D7D85" w:rsidRDefault="001D7D85" w:rsidP="001D7D85">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>– 1984-2005. – 0,6 cm de documents textuels.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB4F03" w:rsidRDefault="00BB4F03" w:rsidP="00BB4F03">
+    <w:p w14:paraId="2C83D673" w14:textId="77777777" w:rsidR="00BB4F03" w:rsidRDefault="00BB4F03" w:rsidP="00BB4F03">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BB4F03" w:rsidRPr="00AB6798" w:rsidRDefault="00BB4F03" w:rsidP="00BB4F03">
+    <w:p w14:paraId="58C6B2F2" w14:textId="77777777" w:rsidR="00BB4F03" w:rsidRPr="00AB6798" w:rsidRDefault="00BB4F03" w:rsidP="00BB4F03">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB4F03" w:rsidRPr="00A674F8" w:rsidRDefault="00BB4F03" w:rsidP="00BB4F03">
+    <w:p w14:paraId="59CBDE75" w14:textId="77777777" w:rsidR="00BB4F03" w:rsidRPr="00A674F8" w:rsidRDefault="00BB4F03" w:rsidP="00BB4F03">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -2443,387 +2515,352 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB4F03" w:rsidRPr="00A674F8" w:rsidRDefault="00BB4F03" w:rsidP="00BB4F03"/>
+    <w:p w14:paraId="7D220199" w14:textId="77777777" w:rsidR="00BB4F03" w:rsidRPr="00A674F8" w:rsidRDefault="00BB4F03" w:rsidP="00BB4F03"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BB4F03" w:rsidRPr="00A674F8" w:rsidTr="00724262">
+      <w:tr w:rsidR="00BB4F03" w:rsidRPr="00A674F8" w14:paraId="2C7E372F" w14:textId="77777777" w:rsidTr="00724262">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BB4F03" w:rsidRPr="00A674F8" w:rsidRDefault="00BB4F03" w:rsidP="00724262">
+          <w:p w14:paraId="1CA43548" w14:textId="77777777" w:rsidR="00BB4F03" w:rsidRPr="00A674F8" w:rsidRDefault="00BB4F03" w:rsidP="00724262">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BB4F03" w:rsidRDefault="00F17E84" w:rsidP="00724262">
+          <w:p w14:paraId="629CD7CE" w14:textId="77777777" w:rsidR="00BB4F03" w:rsidRDefault="00F17E84" w:rsidP="00724262">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P362</w:t>
             </w:r>
             <w:r w:rsidR="00BB4F03" w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00BB4F03">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00BB4F03" w:rsidRPr="00B321DF">
               <w:t>/1 :</w:t>
             </w:r>
             <w:r w:rsidR="00BB4F03" w:rsidRPr="00BB4F03">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BB4F03" w:rsidRPr="00BB4F03">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Communications</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BB4F03" w:rsidRDefault="00BB4F03" w:rsidP="00724262">
+          <w:p w14:paraId="360FF312" w14:textId="77777777" w:rsidR="00BB4F03" w:rsidRDefault="00BB4F03" w:rsidP="00724262">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– 1984-2005. – 0,6 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BB4F03" w:rsidRDefault="00BB4F03" w:rsidP="00724262">
-[...6 lines deleted...]
-          <w:p w:rsidR="00BB4F03" w:rsidRDefault="00BB4F03" w:rsidP="00BB4F03">
+          <w:p w14:paraId="1CECCF56" w14:textId="77777777" w:rsidR="00BB4F03" w:rsidRDefault="00BB4F03" w:rsidP="00724262">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43DAC8E5" w14:textId="77777777" w:rsidR="00BB4F03" w:rsidRDefault="00BB4F03" w:rsidP="00BB4F03">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>P362/A3/1.1 : Livre d’or</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BB4F03" w:rsidRDefault="00BB4F03" w:rsidP="00724262">
-[...43 lines deleted...]
-          <w:p w:rsidR="00BB4F03" w:rsidRPr="005F7355" w:rsidRDefault="00BB4F03" w:rsidP="00724262">
+          <w:p w14:paraId="3B59CAF0" w14:textId="77777777" w:rsidR="00BB4F03" w:rsidRDefault="00BB4F03" w:rsidP="00724262">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>– 1984-2005. – 0,6 cm de documents textuels.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ECB398B" w14:textId="77777777" w:rsidR="00BB4F03" w:rsidRDefault="00BB4F03" w:rsidP="00724262">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="556B79F6" w14:textId="77777777" w:rsidR="00BB4F03" w:rsidRPr="005F7355" w:rsidRDefault="00BB4F03" w:rsidP="00724262">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F7355">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BB4F03" w:rsidRDefault="00BB4F03" w:rsidP="00724262">
+          <w:p w14:paraId="1732C4EF" w14:textId="77777777" w:rsidR="00BB4F03" w:rsidRDefault="00BB4F03" w:rsidP="00724262">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ce dossier comprend un livre d’or contenant les signatures de différents membres ou visiteurs du groupe 43</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB4F03">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> de Saint-Thomas-Didyme et témoignant de diverses visites effectuées par les jeunes entre 1984 et 2005. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BB4F03" w:rsidRDefault="00BB4F03" w:rsidP="00724262">
-[...6 lines deleted...]
-          <w:p w:rsidR="00BB4F03" w:rsidRPr="005F7355" w:rsidRDefault="00BB4F03" w:rsidP="00724262">
+          <w:p w14:paraId="11B9D440" w14:textId="77777777" w:rsidR="00BB4F03" w:rsidRDefault="00BB4F03" w:rsidP="00724262">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21106368" w14:textId="77777777" w:rsidR="00BB4F03" w:rsidRPr="005F7355" w:rsidRDefault="00BB4F03" w:rsidP="00724262">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005F7355">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...10 lines deleted...]
-          <w:p w:rsidR="00BB4F03" w:rsidRDefault="00BB4F03" w:rsidP="00724262">
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CC2638D" w14:textId="77777777" w:rsidR="00BB4F03" w:rsidRDefault="00BB4F03" w:rsidP="00724262">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Des documents datant de 1987 à 2003 sont contenus dans un grand livre.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BB4F03" w:rsidRDefault="00BB4F03" w:rsidP="00724262">
+          <w:p w14:paraId="1871D8BD" w14:textId="77777777" w:rsidR="00BB4F03" w:rsidRDefault="00BB4F03" w:rsidP="00724262">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Un procès-verbal de 2003 a été rédigé à la main. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BB4F03" w:rsidRDefault="00BB4F03" w:rsidP="00724262">
+          <w:p w14:paraId="62948D32" w14:textId="77777777" w:rsidR="00BB4F03" w:rsidRDefault="00BB4F03" w:rsidP="00724262">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Originaux. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BB4F03" w:rsidRDefault="00BB4F03" w:rsidP="00724262">
+          <w:p w14:paraId="77F99C64" w14:textId="77777777" w:rsidR="00BB4F03" w:rsidRDefault="00BB4F03" w:rsidP="00724262">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Boîte 1. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BB4F03" w:rsidRDefault="00BB4F03" w:rsidP="00724262">
-[...6 lines deleted...]
-          <w:p w:rsidR="00BB4F03" w:rsidRPr="00A674F8" w:rsidRDefault="00BB4F03" w:rsidP="00724262">
+          <w:p w14:paraId="3DF19161" w14:textId="77777777" w:rsidR="00BB4F03" w:rsidRDefault="00BB4F03" w:rsidP="00724262">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77630330" w14:textId="77777777" w:rsidR="00BB4F03" w:rsidRPr="00A674F8" w:rsidRDefault="00BB4F03" w:rsidP="00724262">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BB4F03" w:rsidRDefault="00BB4F03" w:rsidP="00923766"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00696AE2">
+    <w:p w14:paraId="0117CB89" w14:textId="77777777" w:rsidR="00BB4F03" w:rsidRDefault="00BB4F03" w:rsidP="00923766"/>
+    <w:p w14:paraId="08E808DC" w14:textId="77777777" w:rsidR="00BB4F03" w:rsidRDefault="00BB4F03" w:rsidP="00923766"/>
+    <w:p w14:paraId="48A89B57" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:r>
         <w:t>P362</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents iconographiques</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+    <w:p w14:paraId="075C3F86" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>– 1979-2005. – 1905 photographies.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+    <w:p w14:paraId="78FDAA7A" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="3682105E" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+    <w:p w14:paraId="36BABE57" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -2833,181 +2870,163 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2"/>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
+    <w:p w14:paraId="3524E16E" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="62E8F9EC" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
+    <w:p w14:paraId="1EC8BF15" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="Texte22"/>
+      <w:bookmarkStart w:id="5" w:name="Texte22"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00696AE2">
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="16575522" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="2F69BE49" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:t>P362</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Photographies</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696AE2" w:rsidRDefault="00F17E84" w:rsidP="00696AE2">
+    <w:p w14:paraId="06B5D48F" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00F17E84" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">– </w:t>
-[...21 lines deleted...]
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+        <w:t>– 1979-2005. – 1905 photographies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08A823DB" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="35743AFC" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+    <w:p w14:paraId="4707B8C0" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -3017,359 +3036,327 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00696AE2"/>
-    <w:p w:rsidR="00F17E84" w:rsidRPr="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00696AE2">
+    <w:p w14:paraId="0E478A79" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="69980CEF" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F17E84">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Notes</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00696AE2">
+        <w:t xml:space="preserve">Notes : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="093529E2" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00696AE2">
       <w:r>
         <w:t xml:space="preserve">Originaux. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00696AE2">
+    <w:p w14:paraId="57947CA5" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00696AE2">
       <w:r>
         <w:t xml:space="preserve">Boîtes 1 à 3. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="767EB2F6" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00696AE2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidTr="007F33D1">
+      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="31143112" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+          <w:p w14:paraId="75A46C38" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00F17E84" w:rsidP="007F33D1">
+          <w:p w14:paraId="3FD88D11" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00F17E84" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P362</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Membres et animateurs</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
-[...6 lines deleted...]
-          <w:p w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="007F33D1">
+          <w:p w14:paraId="71A88E3A" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A654B17" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Créer des dossiers : </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="007F33D1">
+          <w:p w14:paraId="4AFEB3A8" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Promesses, rencontres, pionniers, Jeannettes, Louveteaux, etc.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
-[...6 lines deleted...]
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+          <w:p w14:paraId="283F0900" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15491E18" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidTr="007F33D1">
+      <w:tr w:rsidR="00F17E84" w:rsidRPr="00A674F8" w14:paraId="691BFE9B" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="007F33D1">
+          <w:p w14:paraId="6EAB5BC6" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F17E84" w:rsidRPr="00B321DF" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+          <w:p w14:paraId="3EECABC6" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="00B321DF" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P362</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Activités et sorties</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
-[...6 lines deleted...]
-          <w:p w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+          <w:p w14:paraId="188693B0" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7DDC88B9" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Créer des dossiers : </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
-[...19 lines deleted...]
-          <w:p w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="007F33D1">
+          <w:p w14:paraId="10760D7B" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Camping, camps d’été, camps d’hiver, promesses, rencontres, chasse, pêche, voyages, etc.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BEFED4B" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F17E84" w:rsidRPr="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84"/>
+          <w:p w14:paraId="5E6F2645" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2">
+    <w:p w14:paraId="72035C78" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
-    <w:p w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+    <w:p w14:paraId="05FF5179" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="2EE53566" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:r>
         <w:t>P362/C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Documents </w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+        <w:t>Documents audiovisuels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A3E4480" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="00CB7754">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">[199-]-1991. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">– </w:t>
-[...15 lines deleted...]
-    <w:p w:rsidR="00F17E84" w:rsidRPr="00AB6798" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+        <w:t>– estimation de 3 heures d’images en mouvement (3 cassettes VHS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D6B00D" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84"/>
+    <w:p w14:paraId="142CBC7D" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="00AB6798" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+    <w:p w14:paraId="1347D21E" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -3379,178 +3366,170 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84"/>
-    <w:p w:rsidR="00F17E84" w:rsidRPr="00AB6798" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+    <w:p w14:paraId="4554800C" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84"/>
+    <w:p w14:paraId="55C11A35" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="00AB6798" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Notes</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+        <w:t xml:space="preserve">Notes : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1758E4" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00F17E84"/>
-    <w:p w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+    <w:p w14:paraId="56BA0369" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00F17E84"/>
+    <w:p w14:paraId="3921B23B" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:t>P362/C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r>
         <w:t>Images en mouvement</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+    <w:p w14:paraId="5CBF482A" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="00CB7754">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>[199-]-1991</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>. – estimation de 3 heures d’images en mouvement (3 cassettes VHS).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00F17E84"/>
-    <w:p w:rsidR="00F17E84" w:rsidRPr="00AB6798" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+    <w:p w14:paraId="31405F15" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00F17E84"/>
+    <w:p w14:paraId="0D8C6AB8" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="00AB6798" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+    <w:p w14:paraId="5EE6D043" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -3560,688 +3539,605 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84"/>
-    <w:p w:rsidR="00F17E84" w:rsidRPr="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+    <w:p w14:paraId="57D075C0" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84"/>
+    <w:p w14:paraId="734237AA" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F17E84">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Notes</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+        <w:t xml:space="preserve">Notes : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E5E6AB2" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
       <w:r>
         <w:t xml:space="preserve">Originaux. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
-[...10 lines deleted...]
-    <w:p w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00F17E84"/>
+    <w:p w14:paraId="173004E9" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+      <w:r>
+        <w:t xml:space="preserve">Boîte de documents audiovisuels (numéro à venir). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="283914BF" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00F17E84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidTr="00724262">
+      <w:tr w:rsidR="00F17E84" w:rsidRPr="00A674F8" w14:paraId="677B3678" w14:textId="77777777" w:rsidTr="00724262">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00724262">
+          <w:p w14:paraId="30DD9C69" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00724262">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>08</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-E</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>08</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+          <w:p w14:paraId="40C62463" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+          <w:p w14:paraId="0C6EC54E" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîtes de documents audiovisuels</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F17E84" w:rsidRPr="00B321DF" w:rsidRDefault="00F17E84" w:rsidP="00724262">
+          <w:p w14:paraId="109404ED" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="00B321DF" w:rsidRDefault="00F17E84" w:rsidP="00724262">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P362</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00BB1DB9">
               <w:t>Historique</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+          <w:p w14:paraId="198DA56F" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00BB1DB9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[199-]</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="00BB1DB9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>estimé à 1 heure</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> d’</w:t>
             </w:r>
             <w:r w:rsidR="00BB1DB9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>images en mouvement (1 cassette</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> VHS). </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
-[...6 lines deleted...]
-          <w:p w:rsidR="00F17E84" w:rsidRPr="005F7355" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+          <w:p w14:paraId="6A1042AD" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0CDADF43" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="005F7355" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F7355">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F17E84" w:rsidRDefault="00BB1DB9" w:rsidP="00F17E84">
+          <w:p w14:paraId="43B3BCD8" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00BB1DB9" w:rsidP="00F17E84">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce dossier comprend une vidéo de l’histoire du scoutisme. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BB1DB9" w:rsidRDefault="00BB1DB9" w:rsidP="00F17E84">
-[...6 lines deleted...]
-          <w:p w:rsidR="00F17E84" w:rsidRPr="005F7355" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+          <w:p w14:paraId="61608A73" w14:textId="77777777" w:rsidR="00BB1DB9" w:rsidRDefault="00BB1DB9" w:rsidP="00F17E84">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FAC51C4" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="005F7355" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005F7355">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...10 lines deleted...]
-          <w:p w:rsidR="00F17E84" w:rsidRDefault="00BB1DB9" w:rsidP="00F17E84">
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20C9ACF0" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00BB1DB9" w:rsidP="00F17E84">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Original</w:t>
             </w:r>
             <w:r w:rsidR="00F17E84">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
-[...24 lines deleted...]
-          <w:p w:rsidR="00BB1DB9" w:rsidRDefault="00BB1DB9" w:rsidP="00F17E84">
+          <w:p w14:paraId="73FC39C4" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boîte de documents audiovisuels (numéro à venir).  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E411874" w14:textId="77777777" w:rsidR="00BB1DB9" w:rsidRDefault="00BB1DB9" w:rsidP="00F17E84">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>À numériser.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00724262">
-[...6 lines deleted...]
-          <w:p w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00724262">
+          <w:p w14:paraId="1253E48C" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00724262">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3773907F" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00724262">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB1DB9" w:rsidRPr="00A674F8" w:rsidTr="00724262">
+      <w:tr w:rsidR="00BB1DB9" w:rsidRPr="00A674F8" w14:paraId="0BC4255F" w14:textId="77777777" w:rsidTr="00724262">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB1DB9" w:rsidRDefault="00BB1DB9" w:rsidP="00BB1DB9">
+          <w:p w14:paraId="7CE58DBB" w14:textId="77777777" w:rsidR="00BB1DB9" w:rsidRDefault="00BB1DB9" w:rsidP="00BB1DB9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>08</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-E</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>08</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BB1DB9" w:rsidRDefault="00BB1DB9" w:rsidP="00BB1DB9">
+          <w:p w14:paraId="0D7B2D9B" w14:textId="77777777" w:rsidR="00BB1DB9" w:rsidRDefault="00BB1DB9" w:rsidP="00BB1DB9">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BB1DB9" w:rsidRPr="00A674F8" w:rsidRDefault="00BB1DB9" w:rsidP="00BB1DB9">
+          <w:p w14:paraId="499151B9" w14:textId="77777777" w:rsidR="00BB1DB9" w:rsidRPr="00A674F8" w:rsidRDefault="00BB1DB9" w:rsidP="00BB1DB9">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîtes de documents audiovisuels</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB1DB9" w:rsidRPr="00B321DF" w:rsidRDefault="00BB1DB9" w:rsidP="00BB1DB9">
+          <w:p w14:paraId="66F90BCF" w14:textId="77777777" w:rsidR="00BB1DB9" w:rsidRPr="00B321DF" w:rsidRDefault="00BB1DB9" w:rsidP="00BB1DB9">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P362</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>C1/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Activités</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BB1DB9" w:rsidRDefault="00BB1DB9" w:rsidP="00BB1DB9">
-[...37 lines deleted...]
-          <w:p w:rsidR="00BB1DB9" w:rsidRPr="005F7355" w:rsidRDefault="00BB1DB9" w:rsidP="00BB1DB9">
+          <w:p w14:paraId="7B46E9B9" w14:textId="77777777" w:rsidR="00BB1DB9" w:rsidRDefault="00BB1DB9" w:rsidP="00BB1DB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– 1991. – estimé à 2 heures d’images en mouvement (2 cassettes VHS). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A816321" w14:textId="77777777" w:rsidR="00BB1DB9" w:rsidRDefault="00BB1DB9" w:rsidP="00BB1DB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00C4CBD3" w14:textId="77777777" w:rsidR="00BB1DB9" w:rsidRPr="005F7355" w:rsidRDefault="00BB1DB9" w:rsidP="00BB1DB9">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F7355">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BB1DB9" w:rsidRDefault="00BB1DB9" w:rsidP="00BB1DB9">
-[...25 lines deleted...]
-          <w:p w:rsidR="00BB1DB9" w:rsidRPr="005F7355" w:rsidRDefault="00BB1DB9" w:rsidP="00BB1DB9">
+          <w:p w14:paraId="18CC012C" w14:textId="77777777" w:rsidR="00BB1DB9" w:rsidRDefault="00BB1DB9" w:rsidP="00BB1DB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce dossier comprend deux vidéos des camps d’été des jeunes en 1991. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6555AC35" w14:textId="77777777" w:rsidR="00BB1DB9" w:rsidRDefault="00BB1DB9" w:rsidP="00BB1DB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22BC4D94" w14:textId="77777777" w:rsidR="00BB1DB9" w:rsidRPr="005F7355" w:rsidRDefault="00BB1DB9" w:rsidP="00BB1DB9">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005F7355">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...10 lines deleted...]
-          <w:p w:rsidR="00BB1DB9" w:rsidRDefault="00BB1DB9" w:rsidP="00BB1DB9">
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CF8DA2B" w14:textId="77777777" w:rsidR="00BB1DB9" w:rsidRDefault="00BB1DB9" w:rsidP="00BB1DB9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Originaux. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BB1DB9" w:rsidRDefault="00BB1DB9" w:rsidP="00BB1DB9">
-[...34 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="61D66E53" w14:textId="77777777" w:rsidR="00BB1DB9" w:rsidRDefault="00BB1DB9" w:rsidP="00BB1DB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boîte de documents audiovisuels (numéro à venir).  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A5343A9" w14:textId="77777777" w:rsidR="00BB1DB9" w:rsidRDefault="00BB1DB9" w:rsidP="00BB1DB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>À numériser.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BB1DB9" w:rsidRDefault="00BB1DB9" w:rsidP="00BB1DB9">
-[...6 lines deleted...]
-          <w:p w:rsidR="00BB1DB9" w:rsidRPr="00A674F8" w:rsidRDefault="00BB1DB9" w:rsidP="00BB1DB9">
+          <w:p w14:paraId="67579E9B" w14:textId="77777777" w:rsidR="00BB1DB9" w:rsidRDefault="00BB1DB9" w:rsidP="00BB1DB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="276C9606" w14:textId="77777777" w:rsidR="00BB1DB9" w:rsidRPr="00A674F8" w:rsidRDefault="00BB1DB9" w:rsidP="00BB1DB9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00696AE2"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+    <w:p w14:paraId="7EDA6208" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="1AEFD9C6" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="7E8246FC" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:r>
         <w:t>P362/D</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Objets</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+    <w:p w14:paraId="66EA2B61" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">– années inconnues. – </w:t>
       </w:r>
       <w:r w:rsidR="00166587">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">5 objets. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84"/>
-    <w:p w:rsidR="00F17E84" w:rsidRPr="00AB6798" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+    <w:p w14:paraId="408F0F91" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84"/>
+    <w:p w14:paraId="4B54F3A9" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="00AB6798" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+    <w:p w14:paraId="151466E6" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -4251,178 +4147,170 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84"/>
-    <w:p w:rsidR="00F17E84" w:rsidRPr="00AB6798" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+    <w:p w14:paraId="4ABC4A7D" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84"/>
+    <w:p w14:paraId="34827B72" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="00AB6798" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Notes</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+        <w:t xml:space="preserve">Notes : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC69CAF" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00F17E84"/>
-    <w:p w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+    <w:p w14:paraId="3A759800" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00F17E84"/>
+    <w:p w14:paraId="4C551B34" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:t>P362/D</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r>
         <w:t>Affichage</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+    <w:p w14:paraId="7801869C" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">– années inconnues. – </w:t>
       </w:r>
       <w:r w:rsidR="00166587">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> objets. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00F17E84"/>
-    <w:p w:rsidR="00F17E84" w:rsidRPr="00AB6798" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+    <w:p w14:paraId="6D95FE03" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00F17E84"/>
+    <w:p w14:paraId="2E3EB64C" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="00AB6798" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+    <w:p w14:paraId="36E4492B" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -4432,454 +4320,421 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84"/>
-    <w:p w:rsidR="00F17E84" w:rsidRPr="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+    <w:p w14:paraId="6ED7BC01" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84"/>
+    <w:p w14:paraId="655453D8" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F17E84">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Notes</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+        <w:t xml:space="preserve">Notes : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F216B72" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
       <w:r>
         <w:t xml:space="preserve">Originaux. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
-[...7 lines deleted...]
-    <w:p w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00F17E84"/>
+    <w:p w14:paraId="7023D66B" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+      <w:r>
+        <w:t xml:space="preserve">Boîte 3. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E5B731" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00F17E84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidTr="00724262">
+      <w:tr w:rsidR="00F17E84" w:rsidRPr="00A674F8" w14:paraId="57F6EB3E" w14:textId="77777777" w:rsidTr="00724262">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00724262">
+          <w:p w14:paraId="6CB19110" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00724262">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00724262">
+          <w:p w14:paraId="731710D7" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00724262">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00724262">
+          <w:p w14:paraId="56EDF606" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00724262">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F17E84" w:rsidRPr="00B321DF" w:rsidRDefault="00F17E84" w:rsidP="00724262">
+          <w:p w14:paraId="02043001" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="00B321DF" w:rsidRDefault="00F17E84" w:rsidP="00724262">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P362</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Drapeaux</w:t>
             </w:r>
             <w:r w:rsidR="00672884">
               <w:t>, fanions et insignes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
-[...21 lines deleted...]
-              <w:t xml:space="preserve">. – </w:t>
+          <w:p w14:paraId="75B25872" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– années. – </w:t>
             </w:r>
             <w:r w:rsidR="00166587">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> objets. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
-[...6 lines deleted...]
-          <w:p w:rsidR="00F17E84" w:rsidRPr="005F7355" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+          <w:p w14:paraId="55F8158F" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2960015E" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="005F7355" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F7355">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+          <w:p w14:paraId="632134A2" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce dossier comprend </w:t>
             </w:r>
             <w:r w:rsidR="00672884">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">deux drapeaux et un insigne représentant le groupe ainsi que deux fanions possiblement utilisés dans les costumes des scouts. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
-[...6 lines deleted...]
-          <w:p w:rsidR="00F17E84" w:rsidRPr="005F7355" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+          <w:p w14:paraId="0BED219E" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="232F5A0E" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="005F7355" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005F7355">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...10 lines deleted...]
-          <w:p w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A9E92A4" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Originaux. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
+          <w:p w14:paraId="606C8953" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00F17E84">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Bo</w:t>
             </w:r>
             <w:r w:rsidR="00672884">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>îte 3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00724262">
-[...13 lines deleted...]
-          <w:p w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00724262">
+          <w:p w14:paraId="3EDD16A2" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00724262">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42BA2AC1" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRDefault="00F17E84" w:rsidP="00724262">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B070926" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00724262">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00696AE2"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
+    <w:p w14:paraId="36AB8DDA" w14:textId="77777777" w:rsidR="00F17E84" w:rsidRPr="00A674F8" w:rsidRDefault="00F17E84" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="6E6DC659" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="045F4297" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003C509C" w:rsidRDefault="003C509C" w:rsidP="00923766">
+    <w:p w14:paraId="1A4E517C" w14:textId="77777777" w:rsidR="006C401A" w:rsidRDefault="006C401A" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003C509C" w:rsidRDefault="003C509C" w:rsidP="00923766">
+    <w:p w14:paraId="052A8851" w14:textId="77777777" w:rsidR="006C401A" w:rsidRDefault="006C401A" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5EC13458" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="676BA544" wp14:editId="27AFFED7">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm flipV="1">
                         <a:off x="0" y="0"/>
                         <a:ext cx="5467350" cy="45085"/>
                       </a:xfrm>
                       <a:prstGeom prst="flowChartDecision">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:pattFill prst="ltHorz">
                         <a:fgClr>
                           <a:srgbClr val="000000"/>
                         </a:fgClr>
                         <a:bgClr>
@@ -4889,66 +4744,66 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="50C7CF1E" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
             </v:shapetype>
             <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMQZZE2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddRbIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahR&#10;cDzs3jIQPmgyuneECr7Rw7p8fip0btxEFd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppR&#10;T1xue7lIkqW0uiNeaPWAHy3WX/urVbCrzNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeS&#10;mc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AID0Qf/FAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAExBlkTZAAAAAwEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" fillcolor="black" stroked="f">
               <v:fill r:id="rId1" o:title="" type="pattern"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00F41408" w:rsidRPr="009D2B71" w:rsidRDefault="0008229E" w:rsidP="00923766">
+  <w:p w14:paraId="3501ECE9" w14:textId="77777777" w:rsidR="00F41408" w:rsidRPr="009D2B71" w:rsidRDefault="0008229E" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>P362 Fonds Scouts et guides 43</w:t>
     </w:r>
     <w:r w:rsidRPr="0008229E">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
       <w:t>e</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> de Saint-Thomas-Didyme et Saint-Edmond-les-Plaines</w:t>
     </w:r>
@@ -4956,80 +4811,80 @@
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00911293" w:rsidRPr="00911293">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
+  <w:p w14:paraId="25EA716D" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003C509C" w:rsidRDefault="003C509C" w:rsidP="00923766">
+    <w:p w14:paraId="656B112C" w14:textId="77777777" w:rsidR="006C401A" w:rsidRDefault="006C401A" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003C509C" w:rsidRDefault="003C509C" w:rsidP="00923766">
+    <w:p w14:paraId="352616B2" w14:textId="77777777" w:rsidR="006C401A" w:rsidRDefault="006C401A" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37504638"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40D811D0"/>
     <w:lvl w:ilvl="0" w:tplc="D8B88734">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5098,91 +4953,94 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1653370732">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="148"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="0008229E"/>
     <w:rsid w:val="000A3DD5"/>
+    <w:rsid w:val="000B72E1"/>
     <w:rsid w:val="000F406B"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00130071"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166587"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001D7D85"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="00263AA6"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="0030124F"/>
@@ -5192,77 +5050,80 @@
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="003C509C"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="005F7355"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00672884"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
+    <w:rsid w:val="006C401A"/>
     <w:rsid w:val="006F6843"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="00774934"/>
     <w:rsid w:val="007E3622"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
+    <w:rsid w:val="008C0C81"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="00911293"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009B0EBB"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A22EB3"/>
+    <w:rsid w:val="00A26394"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A55742"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AA48C7"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AB6798"/>
     <w:rsid w:val="00B148D8"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B321DF"/>
     <w:rsid w:val="00B3412B"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B514D4"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B57CDA"/>
     <w:rsid w:val="00B70F0F"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BB1DB9"/>
     <w:rsid w:val="00BB2D08"/>
     <w:rsid w:val="00BB4F03"/>
     <w:rsid w:val="00BC64AB"/>
     <w:rsid w:val="00BD4041"/>
@@ -5310,74 +5171,75 @@
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FB10AD"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="4385DF33"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5705,50 +5567,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -6214,97 +6081,91 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="005F7355"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6637,70 +6498,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>8136</Characters>
+  <Pages>1</Pages>
+  <Words>1592</Words>
+  <Characters>8762</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>67</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>73</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9596</CharactersWithSpaces>
+  <CharactersWithSpaces>10334</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>