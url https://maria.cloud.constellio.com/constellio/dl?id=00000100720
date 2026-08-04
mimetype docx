--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -3,328 +3,328 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="4C4BD661" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="00FA3DBF">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>la succession de jean-joseph turcotte</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="146C1CF6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00FA3DBF">
         <w:t>360</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="129FB50E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="13F18998" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="343845D7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="6DDC16BB" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="2F60E4AB" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="33313AC8" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="02A8C927" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="20397D04" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="587DBD7F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="6ADBA712" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="07A55A00" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="6D7A5A3C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="09E49E65" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="229D4011" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="05AF8892" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t>Société d’histoire et de généalogie Maria-Chapdelaine</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="3A170BF3" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t>Dolbeau-Mistassini</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="21324AFC" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="217379FE" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="661BD3F2" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="549EE07A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="6E1681EF" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="708390F4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="025CC679" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="3C36BDBD" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="1B19D4D4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="49069957" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="1D356DA8" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="25BC91B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="4E2EB820" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="715A88A0" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">Répertoire numérique </w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t>simple</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="39385CA2" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="42468C17" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="27793502" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="6FF361B8" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="66F8C16F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="7021A73F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="561A199E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="42559472" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00850264" w:rsidRPr="00A674F8" w:rsidRDefault="00850264" w:rsidP="00923766">
+    <w:p w14:paraId="682CAF48" w14:textId="77777777" w:rsidR="00850264" w:rsidRPr="00A674F8" w:rsidRDefault="00850264" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001162F5" w:rsidRDefault="001162F5" w:rsidP="00923766">
+    <w:p w14:paraId="154D3D24" w14:textId="77777777" w:rsidR="001162F5" w:rsidRDefault="001162F5" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prétraité par Frédérique Fradet et Jean-René Boutin, archivistes, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001162F5" w:rsidRPr="00A674F8" w:rsidRDefault="001162F5" w:rsidP="00923766">
+    <w:p w14:paraId="4F2F5BB4" w14:textId="77777777" w:rsidR="001162F5" w:rsidRPr="00A674F8" w:rsidRDefault="001162F5" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Du 7 au 13 novembre 2018 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="66DDE91F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Non traité</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="6A453735" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="7C63CA23" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
+    <w:p w14:paraId="1B4E9169" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="00BD4041">
+    <w:p w14:paraId="302D23D1" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
@@ -364,3456 +364,3456 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="009F0077">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="009F0077">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="009F0077">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="4EC3C505" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256294" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/A Vie professionnelle de Joseph Sylvio Narcisse Turcotte</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256294 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="476A1E38" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256295" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/A1 Politique</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256295 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="4D16162C" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256296" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/A1/2 : Député conservateur</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256296 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="635D68EE" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256297" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/A1/1 : Maire de Normandin</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256297 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="118F4F3A" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256298" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/A2 Carrière</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256298 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="41DF129A" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256299" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P360/A2/1 : </w:t>
         </w:r>
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Notaire de Normandin</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256299 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="25D97012" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256300" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/A3 Société</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256300 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="21AD1904" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256301" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P360/A3/1 : </w:t>
         </w:r>
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Caisse populaire de Normandin</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256301 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="08A563F5" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256302" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P360/A3/2 : </w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256302 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="4BF855A4" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256303" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/A3/3 : Cercle d’agriculture</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256303 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="10FA51CB" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256304" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/B Vie professionnelle de Jean-Joseph Turcotte</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256304 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="6E208AB9" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256305" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/B1 Politique</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256305 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="7176BAF6" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256306" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/B1/1 : Échevin du village</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256306 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="72EF74F6" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256307" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/B1/2 : Maire du village</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256307 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="6766FC79" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256308" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/B1/3 : Préfet de Lac-Saint-Jean Ouest</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256308 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="74F09894" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256309" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/B1/4 : Député du comté Roberval</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256309 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="4D1A51D0" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256310" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/B2 Carrière</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256310 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="05C16FB5" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256311" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P360/B2/1 : </w:t>
         </w:r>
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Notaire de Normandin</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256311 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="68E72FBE" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256312" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P360/B2/2 : </w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256312 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="081F86AF" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256313" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/B3 Société</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256313 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="3C7EA850" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256314" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/B3/1 : Association Coopérative des loisirs de Normandin</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256314 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="620BDC81" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256315" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/B3/2 : Caisse populaire de Normandin</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256315 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="7C1719BA" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256316" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/B3/3 : Chambre de commerce</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256316 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="1D42DEBF" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256317" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/B3/4 : Religion</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256317 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="296807B3" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256318" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/C Histoire</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256318 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="16FC2E5A" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256319" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/C1 Histoire de Normandin</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256319 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="638B01BE" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256320" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/C1/1 : Fondation</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256320 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="66CEC810" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256321" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/C1/2 : Éducation</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256321 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="25DDF930" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256322" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/C1/3 : Organismes</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256322 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="4FAD6514" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256323" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/C1/4 : Infrastructures</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256323 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="4A0B8469" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256324" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/D Documents iconographiques</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256324 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="36E3894F" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256325" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/D1 Photographies</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256325 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="52177B62" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256326" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P360/D1/1 : </w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256326 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="69E536B7" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256327" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/E Documents cartographiques</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256327 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="1970FBB3" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256328" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/E1 Cartes et plans</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256328 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="1E74C71D" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256329" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/E1/1 : Cartes</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256329 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="01076926" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256330" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/E1/2 : Plans</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256330 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="14598078" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256331" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/E2 Dessins techniques</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256331 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="48A22EC5" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256332" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P360/E2/1 : </w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256332 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="10E9233C" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256333" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/F Objets</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256333 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="5AF9608E" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256334" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/F1 Objets promotionnels</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256334 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="2BFA046C" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256335" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/F1/1 : Macarons</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256335 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="31887F19" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256336" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/F1/2 : Affiches</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256336 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="5C80B015" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256337" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/F2 Décorations</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256337 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="4FEFF2D7" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256338" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/F2/1 : Fanions</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256338 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009F0077" w:rsidRDefault="009A7F6B">
+    <w:p w14:paraId="4343FA72" w14:textId="77777777" w:rsidR="009F0077" w:rsidRDefault="009F0077">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc2256339" w:history="1">
-        <w:r w:rsidR="009F0077" w:rsidRPr="00E01B8B">
+        <w:r w:rsidRPr="00E01B8B">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P360/F2/2 : Certificats</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2256339 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="009F0077">
-[...5 lines deleted...]
-        <w:r w:rsidR="009F0077">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="009F0077">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
+    <w:p w14:paraId="21EBC72D" w14:textId="77777777" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="6D44C211" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc2256293"/>
       <w:r w:rsidRPr="00A674F8">
         <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="01D5F347" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
+    <w:p w14:paraId="07E289E4" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00F169FA">
         <w:t>360</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00F169FA">
         <w:t>La succession de Jean-Joseph Turcotte</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001153BB" w:rsidRPr="0046131A">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
@@ -3843,795 +3843,905 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00774CEA" w:rsidRPr="0046131A">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(données approximatives à recalculer)</w:t>
       </w:r>
       <w:r w:rsidR="00774CEA">
         <w:t xml:space="preserve"> – environ 45</w:t>
       </w:r>
       <w:r w:rsidR="00343C8E">
         <w:t>,7</w:t>
       </w:r>
       <w:r w:rsidR="00774CEA">
         <w:t xml:space="preserve"> cm de documents textuels</w:t>
       </w:r>
       <w:r w:rsidR="00343C8E">
         <w:t xml:space="preserve"> (incluant 14 certificats)</w:t>
       </w:r>
       <w:r w:rsidR="00774CEA">
         <w:t xml:space="preserve">. – </w:t>
       </w:r>
       <w:r w:rsidR="00C610F8">
-        <w:t>59 photographies (dont 15 de grand form</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">at). – </w:t>
+        <w:t xml:space="preserve">59 photographies (dont 15 de grand format). – </w:t>
       </w:r>
       <w:r w:rsidR="00774CEA">
         <w:t>69 cartes</w:t>
       </w:r>
       <w:r w:rsidR="00343C8E">
         <w:t xml:space="preserve">. – 1 </w:t>
       </w:r>
       <w:r w:rsidR="00774CEA">
         <w:t xml:space="preserve">plan. – 1 affiche. </w:t>
       </w:r>
       <w:r w:rsidR="00343C8E">
         <w:t xml:space="preserve">– 3 dessins techniques. </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00774CEA">
         <w:t>–</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00343C8E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00774CEA">
         <w:t xml:space="preserve">6 </w:t>
       </w:r>
       <w:r w:rsidR="00343C8E">
         <w:t xml:space="preserve">certificats sur </w:t>
       </w:r>
       <w:r w:rsidR="00774CEA">
         <w:t xml:space="preserve">plaques. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
-    <w:p w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
+    <w:p w14:paraId="18D0B1EC" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
+    <w:p w14:paraId="194656C9" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
-    <w:p w:rsidR="00976BEF" w:rsidRDefault="00601E76" w:rsidP="00923766">
+    <w:p w14:paraId="3A7C201E" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
+    <w:p w14:paraId="46E8FED8" w14:textId="77777777" w:rsidR="00976BEF" w:rsidRDefault="00601E76" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Joseph Sylvio Narcisse Turcotte est né </w:t>
       </w:r>
       <w:r w:rsidR="00230A7D">
         <w:t>le 29 décembre</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 1879 à Saint-Jean, Île d’Orléans</w:t>
       </w:r>
       <w:r w:rsidR="00AF3363">
         <w:t>, du mariage de Wenceslas Turcotte</w:t>
       </w:r>
       <w:r w:rsidR="00230A7D">
         <w:t>, menuisier,</w:t>
       </w:r>
       <w:r w:rsidR="00AF3363">
         <w:t xml:space="preserve"> et </w:t>
       </w:r>
       <w:r w:rsidR="00230A7D">
         <w:t>d’</w:t>
       </w:r>
       <w:r w:rsidR="00AF3363">
-        <w:t xml:space="preserve">Olympe </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> (Mégantic), il décide d’ouvrir son étude de notaire à Normandin. </w:t>
+        <w:t xml:space="preserve">Olympe Clavet. En juin 1898, à 18 ans, il détient un diplôme de l’École normale Laval lui permettant d’enseigner dans les écoles du Québec. De 1898 à 1905, il se spécialise ensuite en rhétorique et en philosophie au Séminaire de Québec et obtient un diplôme en droit de l’Université Laval. Le 15 juillet 1905, J.S.N. Turcotte est admis à la Chambre des notaires du Québec. Après quelques mois de pratique à Lyster (Mégantic), il décide d’ouvrir son étude de notaire à Normandin. </w:t>
       </w:r>
       <w:r w:rsidR="00230A7D">
-        <w:t xml:space="preserve">Il épouse Maria </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> Desrochers</w:t>
+        <w:t>Il épouse Maria Filteau, fille de Lucien Filteau, marchand, et d’Elzire Desrochers</w:t>
       </w:r>
       <w:r w:rsidR="00260632">
         <w:t xml:space="preserve">, le 28 octobre 1913 à Sacré-Cœur-de-Marie, près de Thetford Mines. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00976BEF" w:rsidRDefault="00976BEF" w:rsidP="00923766"/>
-    <w:p w:rsidR="00976BEF" w:rsidRDefault="00976BEF" w:rsidP="00923766">
+    <w:p w14:paraId="738581D4" w14:textId="77777777" w:rsidR="00976BEF" w:rsidRDefault="00976BEF" w:rsidP="00923766"/>
+    <w:p w14:paraId="63D2884A" w14:textId="77777777" w:rsidR="00976BEF" w:rsidRDefault="00976BEF" w:rsidP="00923766">
       <w:r>
         <w:t>Voici une liste des</w:t>
       </w:r>
       <w:r w:rsidR="0032070C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">principales </w:t>
       </w:r>
       <w:r w:rsidR="0032070C">
         <w:t>implications professionnelles</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> de J.S.N. Turcotte :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00976BEF" w:rsidRDefault="00976BEF" w:rsidP="00976BEF">
+    <w:p w14:paraId="1EC37CD7" w14:textId="77777777" w:rsidR="00976BEF" w:rsidRDefault="00976BEF" w:rsidP="00976BEF">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Notaire (1905-196</w:t>
       </w:r>
       <w:r w:rsidR="00230A7D">
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00610490">
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00230A7D" w:rsidRDefault="00230A7D" w:rsidP="00976BEF">
+    <w:p w14:paraId="4C99048B" w14:textId="77777777" w:rsidR="00230A7D" w:rsidRDefault="00230A7D" w:rsidP="00976BEF">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Représentant de la Chambre des notaires (1927-1930); </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00976BEF" w:rsidRDefault="00976BEF" w:rsidP="00976BEF">
+    <w:p w14:paraId="25502A6E" w14:textId="77777777" w:rsidR="00976BEF" w:rsidRDefault="00976BEF" w:rsidP="00976BEF">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Député conservateur </w:t>
       </w:r>
       <w:r w:rsidR="006D5671">
         <w:t xml:space="preserve">(au provincial) </w:t>
       </w:r>
       <w:r>
         <w:t>dans le comté Lac-Saint-Jean (1916-1919) qui comprenait alors les divisions de Roberval et de Lac-Saint-Jean;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00230A7D" w:rsidRDefault="00230A7D" w:rsidP="00976BEF">
+    <w:p w14:paraId="0F7880F3" w14:textId="77777777" w:rsidR="00230A7D" w:rsidRDefault="00230A7D" w:rsidP="00976BEF">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Candidat conservateur dans Lac-Saint-Jean aux élections fédérales de 1925 et de 1926 (défait); </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00230A7D" w:rsidRDefault="00230A7D" w:rsidP="00976BEF">
+    <w:p w14:paraId="1CF7AC97" w14:textId="77777777" w:rsidR="00230A7D" w:rsidRDefault="00230A7D" w:rsidP="00976BEF">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Candidat aux élections provinciales dans Roberval en 1931 (défait); </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F33D1" w:rsidRDefault="00976BEF" w:rsidP="00976BEF">
+    <w:p w14:paraId="64A4ED2D" w14:textId="77777777" w:rsidR="007F33D1" w:rsidRDefault="00976BEF" w:rsidP="00976BEF">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="0032070C">
         <w:t>aire de la paroisse de Normandin (1917-1922), premier maire du village (1926-1928, 1932-1933, 1935-1947)</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00230A7D" w:rsidRDefault="00230A7D" w:rsidP="00976BEF">
+    <w:p w14:paraId="262BCCC3" w14:textId="77777777" w:rsidR="00230A7D" w:rsidRDefault="00230A7D" w:rsidP="00976BEF">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Marguillier de la paroisse </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Saint-Cyrille</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> de Normandin (1940-1943); </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00976BEF" w:rsidRDefault="00976BEF" w:rsidP="00976BEF">
+    <w:p w14:paraId="795B2084" w14:textId="77777777" w:rsidR="00976BEF" w:rsidRDefault="00976BEF" w:rsidP="00976BEF">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Président de la Chambre de commerce de Roberval (1938-1939);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00610490" w:rsidRDefault="00976BEF" w:rsidP="00923766">
+    <w:p w14:paraId="37FB5354" w14:textId="77777777" w:rsidR="00610490" w:rsidRDefault="00976BEF" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Président du Syndicat des œuvres paroissiales de Normandin (1942-1959) devenu l’Association Coopérative des loisirs de Normandin en janvier 1965; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF3363" w:rsidRDefault="00610490" w:rsidP="00923766">
+    <w:p w14:paraId="3FB87C3B" w14:textId="77777777" w:rsidR="00AF3363" w:rsidRDefault="00610490" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Administrateur de la Caisse populaire de Normandin (1946). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00610490" w:rsidRDefault="00610490" w:rsidP="00230A7D"/>
-    <w:p w:rsidR="00976BEF" w:rsidRDefault="00976BEF" w:rsidP="00923766">
+    <w:p w14:paraId="2382BE8C" w14:textId="77777777" w:rsidR="00610490" w:rsidRDefault="00610490" w:rsidP="00230A7D"/>
+    <w:p w14:paraId="69D4D5E7" w14:textId="77777777" w:rsidR="00976BEF" w:rsidRDefault="00976BEF" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Jean-Joseph Turcotte, fils de Joseph Sylvio Narcisse Turcotte et de Maria </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00610490">
-        <w:t>Filteau</w:t>
-[...3 lines deleted...]
-        <w:t>, est né le 6 mars 1917 à Normandin</w:t>
+        <w:t>Filteau, est né le 6 mars 1917 à Normandin</w:t>
       </w:r>
       <w:r w:rsidR="00F45B55">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00F83E1C">
-        <w:t xml:space="preserve">Il étudie au collège de </w:t>
-[...7 lines deleted...]
-        <w:t>, au Séminaire de Chicoutimi et à l’Université Laval. Le jeune notaire</w:t>
+        <w:t>Il étudie au collège de Beauceville, au Séminaire de Chicoutimi et à l’Université Laval. Le jeune notaire</w:t>
       </w:r>
       <w:r w:rsidR="00F45B55">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00610490">
         <w:t>épouse Laurette Simard</w:t>
       </w:r>
       <w:r w:rsidR="00F83E1C">
         <w:t>, institutrice</w:t>
       </w:r>
       <w:r w:rsidR="00610490">
         <w:t xml:space="preserve">, le 10 avril 1944 à Normandin, près d’un an après avoir été admis à la Chambre des notaires. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00976BEF" w:rsidRDefault="00976BEF" w:rsidP="00923766"/>
-    <w:p w:rsidR="00976BEF" w:rsidRDefault="00976BEF" w:rsidP="00976BEF">
+    <w:p w14:paraId="251EDEFA" w14:textId="77777777" w:rsidR="00976BEF" w:rsidRDefault="00976BEF" w:rsidP="00923766"/>
+    <w:p w14:paraId="2C5CF16A" w14:textId="77777777" w:rsidR="00976BEF" w:rsidRDefault="00976BEF" w:rsidP="00976BEF">
       <w:r>
         <w:t>Voici une liste des principales implications professionnelles de Jean-Joseph Turcotte :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00976BEF" w:rsidRDefault="00976BEF" w:rsidP="00976BEF">
+    <w:p w14:paraId="04A64C20" w14:textId="77777777" w:rsidR="00976BEF" w:rsidRDefault="00976BEF" w:rsidP="00976BEF">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Notaire (1943-</w:t>
       </w:r>
       <w:r w:rsidR="00610490">
         <w:t>1985</w:t>
       </w:r>
       <w:r>
         <w:t>) associé avec son père</w:t>
       </w:r>
       <w:r w:rsidR="00610490">
         <w:t xml:space="preserve"> chez Turcotte &amp; Turcotte, notaires</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00610490" w:rsidRDefault="00610490" w:rsidP="00976BEF">
+    <w:p w14:paraId="7AC30837" w14:textId="77777777" w:rsidR="00610490" w:rsidRDefault="00610490" w:rsidP="00976BEF">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Secrétaire-trésorier du Syndicat des œuvres paroissiales de Normandin (1944-1959) et président (1966-1970); </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00262378" w:rsidRDefault="00262378" w:rsidP="00976BEF">
+    <w:p w14:paraId="271F26B6" w14:textId="77777777" w:rsidR="00262378" w:rsidRDefault="00262378" w:rsidP="00976BEF">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Membre de l’Association Coopérative des loisirs de Normandin;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00610490" w:rsidRDefault="00610490" w:rsidP="00976BEF">
+    <w:p w14:paraId="711CC9FD" w14:textId="77777777" w:rsidR="00610490" w:rsidRDefault="00610490" w:rsidP="00976BEF">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Administrateur de la Caisse populaire de Normandin (1964-1989); </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00610490" w:rsidRDefault="00610490" w:rsidP="00976BEF">
+    <w:p w14:paraId="787DDFC0" w14:textId="77777777" w:rsidR="00610490" w:rsidRDefault="00610490" w:rsidP="00976BEF">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Membre fondateur de la Chambre de commerce de Normandin; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00610490" w:rsidRDefault="00610490" w:rsidP="00976BEF">
+    <w:p w14:paraId="0FFDB7DF" w14:textId="77777777" w:rsidR="00610490" w:rsidRDefault="00610490" w:rsidP="00976BEF">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Président de l’Amicale mariste, de l’Union régionale des Amicales maristes et vice-président des Amicales maristes du Canada;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00610490" w:rsidRDefault="00610490" w:rsidP="00976BEF">
+    <w:p w14:paraId="1383A7E0" w14:textId="77777777" w:rsidR="00610490" w:rsidRDefault="00610490" w:rsidP="00976BEF">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Membre de la Société Saint-Jean-Baptiste et du Club renaissance du Québec; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00610490" w:rsidRDefault="00610490" w:rsidP="00976BEF">
+    <w:p w14:paraId="3CCC0940" w14:textId="77777777" w:rsidR="00610490" w:rsidRDefault="00610490" w:rsidP="00976BEF">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Directeur du Conseil régional de la Société des Artisans (1956-1957); </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00610490" w:rsidRDefault="00610490" w:rsidP="00976BEF">
+    <w:p w14:paraId="7A8BC406" w14:textId="77777777" w:rsidR="00610490" w:rsidRDefault="00610490" w:rsidP="00976BEF">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Échevin du village de Normandin (1949-1955);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00610490" w:rsidRDefault="00610490" w:rsidP="00976BEF">
+    <w:p w14:paraId="5EEC09F9" w14:textId="77777777" w:rsidR="00610490" w:rsidRDefault="00610490" w:rsidP="00976BEF">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Maire du village de Normandin (1955-1967);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00610490" w:rsidRDefault="00610490" w:rsidP="00976BEF">
+    <w:p w14:paraId="20476F99" w14:textId="77777777" w:rsidR="00610490" w:rsidRDefault="00610490" w:rsidP="00976BEF">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Préfet du comté de Lac-Saint-Jean Ouest (1957-1961);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00610490" w:rsidRDefault="00610490" w:rsidP="00976BEF">
+    <w:p w14:paraId="6F9107C3" w14:textId="77777777" w:rsidR="00610490" w:rsidRDefault="00610490" w:rsidP="00976BEF">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Député </w:t>
       </w:r>
       <w:r w:rsidR="00F83E1C">
         <w:t xml:space="preserve">de l’Union nationale </w:t>
       </w:r>
       <w:r>
         <w:t>du comté de Roberval</w:t>
       </w:r>
       <w:r w:rsidR="00F83E1C">
         <w:t xml:space="preserve"> à l’élection partielle (au provincial)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (1958-1960)</w:t>
       </w:r>
       <w:r w:rsidR="00F83E1C">
         <w:t>, défait en 1960</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
-    <w:p w:rsidR="00844E17" w:rsidRDefault="00844E17" w:rsidP="00923766">
+    <w:p w14:paraId="29E3B31C" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
+    <w:p w14:paraId="1F5B08F9" w14:textId="77777777" w:rsidR="00844E17" w:rsidRDefault="00844E17" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">J.S.N. Turcotte est décédé à Normandin, le 21 septembre 1969, à 89 ans et 6 mois. </w:t>
       </w:r>
       <w:r w:rsidR="00F83E1C">
         <w:t>Son fils, Jean-Joseph Turcotte, décède à Québec, le 28 août 2018, à 101 ans et 5 mois</w:t>
       </w:r>
       <w:r w:rsidR="00A97F2F">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidR="00F83E1C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00501C88" w:rsidRPr="00A674F8" w:rsidRDefault="00501C88" w:rsidP="00923766"/>
-    <w:p w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
+    <w:p w14:paraId="09CAE193" w14:textId="77777777" w:rsidR="00DA0DAA" w:rsidRDefault="00DA0DAA" w:rsidP="00923766"/>
+    <w:p w14:paraId="29F86231" w14:textId="77777777" w:rsidR="00DA0DAA" w:rsidRDefault="00DA0DAA" w:rsidP="00DA0DAA">
+      <w:r>
+        <w:t>[1] Sources :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38DBB922" w14:textId="77777777" w:rsidR="00DA0DAA" w:rsidRDefault="00DA0DAA" w:rsidP="00DA0DAA"/>
+    <w:p w14:paraId="605A2431" w14:textId="77777777" w:rsidR="00DA0DAA" w:rsidRDefault="00DA0DAA" w:rsidP="00DA0DAA">
+      <w:r>
+        <w:t>Guy Turcotte. « Les Turcotte, notaires de Normandin », La Souvenance, Société d’histoire et de généalogie Maria-Chapdelaine, automne 2016, vol. 29, no 2, 23 p.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D2B59A4" w14:textId="77777777" w:rsidR="00DA0DAA" w:rsidRDefault="00DA0DAA" w:rsidP="00DA0DAA"/>
+    <w:p w14:paraId="031AF3B9" w14:textId="77777777" w:rsidR="00DA0DAA" w:rsidRDefault="00DA0DAA" w:rsidP="00DA0DAA">
+      <w:r>
+        <w:t>Assemblée nationale du Québec. « Joseph-Sylvio-Narcisse Turcotte », Assemblée nationale du Québec, septembre 2018 [en ligne].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C04BF86" w14:textId="77777777" w:rsidR="00DA0DAA" w:rsidRDefault="00DA0DAA" w:rsidP="00DA0DAA"/>
+    <w:p w14:paraId="78004B30" w14:textId="1D343DD1" w:rsidR="00DA0DAA" w:rsidRDefault="00DA0DAA" w:rsidP="00DA0DAA">
+      <w:r>
+        <w:t>Assemblée nationale du Québec. « Jean-Joseph Turcotte », Assemblée nationale du Québec, septembre 2018 [en ligne].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0273FD18" w14:textId="77777777" w:rsidR="00501C88" w:rsidRPr="00A674F8" w:rsidRDefault="00501C88" w:rsidP="00923766"/>
+    <w:p w14:paraId="36C143E2" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
-    <w:p w:rsidR="00561EAD" w:rsidRPr="0045758A" w:rsidRDefault="00F169FA" w:rsidP="00923766">
+    <w:p w14:paraId="2F55F77E" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
+    <w:p w14:paraId="100464B5" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="0045758A" w:rsidRDefault="00F169FA" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Guy Turcotte, fils de Jean-Joseph Turcotte et petit-fils de Joseph-Sylvio-Narcisse Turcotte (tous deux notaires à Normandin), est le légataire des biens de son père depuis le décès de ce dernier en août 2018. Ayant déjà participé à la rédaction d’une revue </w:t>
       </w:r>
       <w:r w:rsidRPr="00F169FA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>La Souvenance</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> en 2016, il avait pris connaissance de la mission de conservation des archives de la Société d’histoire et de généalogie Maria-Chapdelaine, d’où son intérêt à déposer les archives de son père dans notre voûte. </w:t>
       </w:r>
       <w:r w:rsidR="00F21FE7">
         <w:t xml:space="preserve">Le donateur a fait un ajout de </w:t>
       </w:r>
       <w:r w:rsidR="00947E69">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00F21FE7">
         <w:t xml:space="preserve"> cartes, de </w:t>
       </w:r>
       <w:r w:rsidR="00947E69">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00F21FE7">
         <w:t>8 photographies (dont certaines sur carton)</w:t>
       </w:r>
       <w:r w:rsidR="00947E69">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00F21FE7">
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:r w:rsidR="00947E69">
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="00F21FE7">
         <w:t xml:space="preserve"> cadres de documents (certificats)</w:t>
       </w:r>
       <w:r w:rsidR="00947E69">
         <w:t xml:space="preserve"> et d’une affiche</w:t>
       </w:r>
       <w:r w:rsidR="00F21FE7">
         <w:t xml:space="preserve">, le 22 février 2019. Les photographies seront numérisées à la demande du client. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="1398359E" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="514DBB46" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
-    <w:p w:rsidR="00922E8E" w:rsidRDefault="001153BB" w:rsidP="00923766">
+    <w:p w14:paraId="2E165435" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
+    <w:p w14:paraId="29A93EAF" w14:textId="77777777" w:rsidR="00922E8E" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r w:rsidRPr="001153BB">
         <w:t xml:space="preserve">Ce fonds est constitué </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="00F169FA">
         <w:t xml:space="preserve">documents de l’histoire régionale et de Normandin, de même que d’archives témoignant </w:t>
       </w:r>
       <w:r w:rsidR="00F45B55">
-        <w:t>des implications professionnelles de Joseph Sylvio Narcisse Turcotte et de Jean-Joseph Turcotte, notaires de Normandin de père en fils</w:t>
+        <w:t xml:space="preserve">des implications professionnelles de Joseph Sylvio Narcisse </w:t>
+      </w:r>
+      <w:r w:rsidR="00F45B55">
+        <w:lastRenderedPageBreak/>
+        <w:t>Turcotte et de Jean-Joseph Turcotte, notaires de Normandin de père en fils</w:t>
       </w:r>
       <w:r w:rsidR="00F169FA">
         <w:t>. Certaines photographies</w:t>
       </w:r>
       <w:r w:rsidR="00F45B55">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F169FA">
         <w:t>complètent le fonds</w:t>
       </w:r>
       <w:r w:rsidR="00F45B55">
         <w:t xml:space="preserve"> de même que des cartes et plans, des petits objets et des coupures de presse</w:t>
       </w:r>
       <w:r w:rsidR="00F169FA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="5CD699B6" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
+    <w:p w14:paraId="2FD3C8AA" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
+    <w:p w14:paraId="6AC5EAA9" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
+    <w:p w14:paraId="45C84B7B" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t>Ce fonds n’est pas traité</w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00B02A63">
         <w:t xml:space="preserve">Le prétraitement est en cours. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
+    <w:p w14:paraId="300491B7" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
+    <w:p w14:paraId="3A56DFC4" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="31D32437" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
+    <w:p w14:paraId="0C212CCC" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A674F8">
+    <w:p w14:paraId="6FC04747" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00DA0DAA" w:rsidRDefault="00C70C4E" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="433E5F53" w14:textId="22D9B977" w:rsidR="00DA0DAA" w:rsidRPr="00DA0DAA" w:rsidRDefault="00DA0DAA" w:rsidP="00DA0DAA">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0DAA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="235D67BB" w14:textId="77777777" w:rsidR="00DA0DAA" w:rsidRDefault="00DA0DAA" w:rsidP="00DA0DAA"/>
+    <w:p w14:paraId="4ADBBA1C" w14:textId="77777777" w:rsidR="00DA0DAA" w:rsidRDefault="00DA0DAA" w:rsidP="00DA0DAA">
+      <w:r>
+        <w:t>Fonds non traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E7B5F56" w14:textId="6A7F9E88" w:rsidR="00C70C4E" w:rsidRDefault="00DA0DAA" w:rsidP="00DA0DAA">
+      <w:r>
+        <w:t>Fonds prétraité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BCC279F" w14:textId="77777777" w:rsidR="00DA0DAA" w:rsidRDefault="00DA0DAA" w:rsidP="00DA0DAA"/>
+    <w:p w14:paraId="180D83F5" w14:textId="1711B107" w:rsidR="00E64E96" w:rsidRPr="00E64E96" w:rsidRDefault="00E64E96" w:rsidP="00E64E96">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64E96">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38DD5F4B" w14:textId="77777777" w:rsidR="00E64E96" w:rsidRDefault="00E64E96" w:rsidP="00E64E96"/>
+    <w:p w14:paraId="598C0A8B" w14:textId="77777777" w:rsidR="00E64E96" w:rsidRDefault="00E64E96" w:rsidP="00E64E96">
+      <w:r>
+        <w:t xml:space="preserve">Boite </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C7D6DB4" w14:textId="77777777" w:rsidR="00E64E96" w:rsidRDefault="00E64E96" w:rsidP="00E64E96">
+      <w:r>
+        <w:t>R E T P</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E69238" w14:textId="77777777" w:rsidR="00E64E96" w:rsidRDefault="00E64E96" w:rsidP="00E64E96">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>à</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="028443B1" w14:textId="77777777" w:rsidR="00E64E96" w:rsidRDefault="00E64E96" w:rsidP="00E64E96">
+      <w:r>
+        <w:t>Boîte grand format 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27258C82" w14:textId="77777777" w:rsidR="00E64E96" w:rsidRDefault="00E64E96" w:rsidP="00E64E96">
+      <w:r>
+        <w:t>R00 E01 T01</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="668C1B56" w14:textId="77777777" w:rsidR="00E64E96" w:rsidRDefault="00E64E96" w:rsidP="00E64E96">
+      <w:r>
+        <w:t>Comprend: 15 photographies grand format et 8 certificats</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2801A75B" w14:textId="77777777" w:rsidR="00E64E96" w:rsidRDefault="00E64E96" w:rsidP="00E64E96"/>
+    <w:p w14:paraId="627E2439" w14:textId="77777777" w:rsidR="00E64E96" w:rsidRDefault="00E64E96" w:rsidP="00E64E96">
+      <w:r>
+        <w:t>1 boîte (hors-format) pour cadres</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C409A91" w14:textId="77777777" w:rsidR="00E64E96" w:rsidRDefault="00E64E96" w:rsidP="00E64E96">
+      <w:r>
+        <w:t>Emplacement : Meuble à cadres, rangée du bas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="757669D0" w14:textId="77777777" w:rsidR="00E64E96" w:rsidRDefault="00E64E96" w:rsidP="00E64E96">
+      <w:r>
+        <w:t>Comprend : 6 certificats sur plaques</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC65928" w14:textId="77777777" w:rsidR="00E64E96" w:rsidRDefault="00E64E96" w:rsidP="00E64E96"/>
+    <w:p w14:paraId="06573278" w14:textId="77777777" w:rsidR="00E64E96" w:rsidRDefault="00E64E96" w:rsidP="00E64E96">
+      <w:r>
+        <w:t>3 rouleaux à cartes et plans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A37DE63" w14:textId="77777777" w:rsidR="00E64E96" w:rsidRDefault="00E64E96" w:rsidP="00E64E96">
+      <w:r>
+        <w:t>Emplacement : Étagère à cartes et plans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C2790F" w14:textId="77777777" w:rsidR="00020401" w:rsidRDefault="00E64E96" w:rsidP="00923766">
+      <w:r>
+        <w:t>Comprend : 5 cartes roulées de grand format et 1 affiche</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="191375C3" w14:textId="77777777" w:rsidR="00020401" w:rsidRDefault="00020401" w:rsidP="00923766"/>
+    <w:p w14:paraId="369CAA1F" w14:textId="77777777" w:rsidR="00020401" w:rsidRPr="00020401" w:rsidRDefault="00020401" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00020401">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fonds liés : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="691FBBBF" w14:textId="77777777" w:rsidR="00020401" w:rsidRDefault="00020401" w:rsidP="00923766"/>
+    <w:p w14:paraId="1E05397D" w14:textId="28B193CA" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00020401" w:rsidP="00923766">
+      <w:r>
+        <w:t xml:space="preserve">Voir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020401">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">P40 Collection Société d’histoire </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pour des actes signés par J.S.N. Turcotte, notaire de Normandin, avec dame Eva Bouchard, en 1937.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="003D7E60" w:rsidP="00923766">
+    <w:p w14:paraId="497B42AE" w14:textId="1AB07149" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="003D7E60" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc2256294"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc2256294"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>P360</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00FD31F5">
         <w:t xml:space="preserve">Vie professionnelle de </w:t>
       </w:r>
       <w:r>
         <w:t>Joseph Sylvio Narcisse Turcotte</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="18B9F7FD" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="316B522B" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
+    <w:p w14:paraId="7D3C0A5E" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -4641,178 +4751,178 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028732E" w:rsidRDefault="0028732E" w:rsidP="0028732E"/>
-    <w:p w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
+    <w:p w14:paraId="0366B4AF" w14:textId="77777777" w:rsidR="0028732E" w:rsidRDefault="0028732E" w:rsidP="0028732E"/>
+    <w:p w14:paraId="162E4CDB" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
+    <w:p w14:paraId="094738A4" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="00923766"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="003D7E60" w:rsidP="00923766">
+    <w:p w14:paraId="0C549F35" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="00923766"/>
+    <w:p w14:paraId="256C6D80" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="4BB198A6" w14:textId="77777777" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="003D7E60" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc2256295"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc2256295"/>
       <w:r>
         <w:t>P360</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r w:rsidR="00FD31F5">
         <w:t>Politique</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00EA2135" w:rsidRDefault="00EA2135" w:rsidP="00EA2135">
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="7739E747" w14:textId="77777777" w:rsidR="00EA2135" w:rsidRDefault="00EA2135" w:rsidP="00EA2135">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">– 1916-1947. – X cm de documents textuels. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
+    <w:p w14:paraId="036A79DF" w14:textId="77777777" w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
+    <w:p w14:paraId="26D202DB" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E4AD0" w:rsidRDefault="009E4AD0" w:rsidP="00923766">
+    <w:p w14:paraId="61C450CA" w14:textId="77777777" w:rsidR="009E4AD0" w:rsidRDefault="009E4AD0" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">La sous-série </w:t>
       </w:r>
       <w:r w:rsidRPr="009E4AD0">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Politique</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> couvre les implications politiques de Joseph Sylvio Narcisse Turcotte, tant au niveau local que provincial</w:t>
       </w:r>
       <w:r w:rsidR="00320ECD">
         <w:t xml:space="preserve">, dont les dossiers réalisés ou défendus durant ses mandats. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
+    <w:p w14:paraId="435C4F4B" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -4822,449 +4932,446 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
+    <w:p w14:paraId="475AB807" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA48C7" w:rsidRPr="00A674F8" w:rsidTr="00C11F5D">
+      <w:tr w:rsidR="00AA48C7" w:rsidRPr="00A674F8" w14:paraId="50F692D8" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
+          <w:p w14:paraId="7E52BED4" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00EA2135" w:rsidRPr="00B321DF" w:rsidRDefault="00EA2135" w:rsidP="00EA2135">
+          <w:p w14:paraId="476FC67F" w14:textId="77777777" w:rsidR="00EA2135" w:rsidRPr="00B321DF" w:rsidRDefault="00EA2135" w:rsidP="00EA2135">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Toc2256296"/>
+            <w:bookmarkStart w:id="3" w:name="_Toc2256296"/>
             <w:r>
               <w:t>P360/A1/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:t>Député conservateur</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00696AE2" w:rsidRDefault="00EA2135" w:rsidP="00923766">
+            <w:bookmarkEnd w:id="3"/>
+          </w:p>
+          <w:p w14:paraId="261EDD2A" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00EA2135" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– 1916-1919. – X cm de documents textuels. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
+          <w:p w14:paraId="091764BC" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EA2135" w:rsidRDefault="00EA2135" w:rsidP="00923766">
+          <w:p w14:paraId="618036EB" w14:textId="77777777" w:rsidR="00EA2135" w:rsidRDefault="00EA2135" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Chemin de fer</w:t>
             </w:r>
             <w:r w:rsidR="00593A93">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (1920-1942)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00320ECD" w:rsidRDefault="00320ECD" w:rsidP="00923766">
+          <w:p w14:paraId="0EC7BF2C" w14:textId="77777777" w:rsidR="00320ECD" w:rsidRDefault="00320ECD" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Développement du réseau téléphonique au Lac-Saint-Jean</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00146264" w:rsidRDefault="00146264" w:rsidP="00923766">
+          <w:p w14:paraId="1FFDC0BF" w14:textId="77777777" w:rsidR="00146264" w:rsidRDefault="00146264" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Élections 1911-1920 (coupures de presse)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00320ECD" w:rsidRPr="00A674F8" w:rsidRDefault="00320ECD" w:rsidP="00FC016C">
+          <w:p w14:paraId="64D816FB" w14:textId="77777777" w:rsidR="00320ECD" w:rsidRPr="00A674F8" w:rsidRDefault="00320ECD" w:rsidP="00FC016C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA2135" w:rsidRPr="00A674F8" w:rsidTr="00C11F5D">
+      <w:tr w:rsidR="00EA2135" w:rsidRPr="00A674F8" w14:paraId="1A3AFD4A" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA2135" w:rsidRPr="00A674F8" w:rsidRDefault="00EA2135" w:rsidP="00923766">
+          <w:p w14:paraId="1E6C4562" w14:textId="77777777" w:rsidR="00EA2135" w:rsidRPr="00A674F8" w:rsidRDefault="00EA2135" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA2135" w:rsidRPr="00B321DF" w:rsidRDefault="00EA2135" w:rsidP="00EA2135">
+          <w:p w14:paraId="3AAE7D12" w14:textId="77777777" w:rsidR="00EA2135" w:rsidRPr="00B321DF" w:rsidRDefault="00EA2135" w:rsidP="00EA2135">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="_Toc2256297"/>
+            <w:bookmarkStart w:id="4" w:name="_Toc2256297"/>
             <w:r>
               <w:t>P360</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Maire de Normandin</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="4"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EA2135" w:rsidRDefault="00EA2135" w:rsidP="00EA2135">
+          <w:p w14:paraId="5300E56B" w14:textId="77777777" w:rsidR="00EA2135" w:rsidRDefault="00EA2135" w:rsidP="00EA2135">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– 1917-1947. – X cm de documents textuels. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EA2135" w:rsidRDefault="00EA2135" w:rsidP="00B321DF">
+          <w:p w14:paraId="646E1774" w14:textId="77777777" w:rsidR="00EA2135" w:rsidRDefault="00EA2135" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FC016C" w:rsidRPr="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C">
+          <w:p w14:paraId="6E86B852" w14:textId="77777777" w:rsidR="00FC016C" w:rsidRPr="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C">
             <w:r>
               <w:t>P360/A1/1.1 : Projets municipaux</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00320ECD" w:rsidRDefault="00320ECD" w:rsidP="00320ECD">
+          <w:p w14:paraId="415A134E" w14:textId="77777777" w:rsidR="00320ECD" w:rsidRDefault="00320ECD" w:rsidP="00320ECD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Premier système d’</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>égoût</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> à Normandin</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00320ECD" w:rsidRDefault="00320ECD" w:rsidP="00320ECD">
+          <w:p w14:paraId="37A3785E" w14:textId="77777777" w:rsidR="00320ECD" w:rsidRDefault="00320ECD" w:rsidP="00320ECD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Couvent de Normandin</w:t>
             </w:r>
             <w:r w:rsidR="00FC016C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (1959)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00320ECD" w:rsidRDefault="00320ECD" w:rsidP="00320ECD">
+          <w:p w14:paraId="154D909B" w14:textId="77777777" w:rsidR="00320ECD" w:rsidRDefault="00320ECD" w:rsidP="00320ECD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Ferme expérimentale de Normandin </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C">
+          <w:p w14:paraId="5BB157B5" w14:textId="77777777" w:rsidR="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Route de La Tuque via Lac-Bouchette (1932-1945)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C">
+          <w:p w14:paraId="3D7EACF2" w14:textId="77777777" w:rsidR="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Démarches pour l’érection du village de Normandin (1923-1929)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C">
+          <w:p w14:paraId="3FBD92DC" w14:textId="77777777" w:rsidR="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Cantons unis (1933)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C">
+          <w:p w14:paraId="66B7DEAE" w14:textId="77777777" w:rsidR="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C">
+          <w:p w14:paraId="36E6B478" w14:textId="77777777" w:rsidR="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">P360/A1/1.2 : Administration </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C">
+          <w:p w14:paraId="4BA631B7" w14:textId="77777777" w:rsidR="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Lois et règlements, séances municipales (1939-1945), aqueduc, etc.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00320ECD" w:rsidRPr="00320ECD" w:rsidRDefault="00320ECD" w:rsidP="0086462F"/>
+          <w:p w14:paraId="41CE1651" w14:textId="77777777" w:rsidR="00320ECD" w:rsidRPr="00320ECD" w:rsidRDefault="00320ECD" w:rsidP="0086462F"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
+    <w:p w14:paraId="6413CDE2" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
-    <w:p w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="003D7E60" w:rsidP="00923766">
+    <w:p w14:paraId="66CE344F" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
+    <w:p w14:paraId="0FB9B968" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="003D7E60" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc2256298"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc2256298"/>
       <w:r>
         <w:t>P360</w:t>
       </w:r>
       <w:r w:rsidR="00E57F6F" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A2 </w:t>
       </w:r>
       <w:r w:rsidR="009E4AD0">
         <w:t>Carrière</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="630A842D" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+    <w:p w14:paraId="257D916F" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E4AD0" w:rsidRDefault="009E4AD0" w:rsidP="00AB6798">
+    <w:p w14:paraId="5D41160E" w14:textId="77777777" w:rsidR="009E4AD0" w:rsidRDefault="009E4AD0" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">La sous-série </w:t>
       </w:r>
       <w:r w:rsidRPr="009E4AD0">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Carrière </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">couvre les 63 ans de pratique notariale de Joseph Sylvio Narcisse Turcotte, plus particulièrement le travail effectué dans son étude de Normandin. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="24F802E9" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+      <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
@@ -5273,188 +5380,187 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
+    <w:p w14:paraId="599466BB" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidTr="007F33D1">
+      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="79C8C5F5" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+          <w:p w14:paraId="2D35F5B7" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00561EAD" w:rsidRDefault="003D7E60" w:rsidP="00AB6798">
+          <w:p w14:paraId="0A2048E6" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="003D7E60" w:rsidP="00AB6798">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="_Toc2256299"/>
+            <w:bookmarkStart w:id="6" w:name="_Toc2256299"/>
             <w:r>
               <w:t>P360</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="009E4AD0" w:rsidRPr="009E4AD0">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Notaire de Normandin</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+            <w:bookmarkEnd w:id="6"/>
+          </w:p>
+          <w:p w14:paraId="139943C0" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="009E4AD0" w:rsidRPr="00A674F8" w:rsidRDefault="009E4AD0" w:rsidP="009E4AD0">
+    <w:p w14:paraId="265F4476" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
+    <w:p w14:paraId="2FD23178" w14:textId="77777777" w:rsidR="009E4AD0" w:rsidRPr="00A674F8" w:rsidRDefault="009E4AD0" w:rsidP="009E4AD0"/>
+    <w:p w14:paraId="2DC090D3" w14:textId="77777777" w:rsidR="009E4AD0" w:rsidRPr="00A674F8" w:rsidRDefault="009E4AD0" w:rsidP="009E4AD0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc2256300"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc2256300"/>
       <w:r>
         <w:t>P360</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>/A</w:t>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Société</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="009E4AD0" w:rsidRDefault="009E4AD0" w:rsidP="009E4AD0">
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="4F80CC63" w14:textId="77777777" w:rsidR="009E4AD0" w:rsidRDefault="009E4AD0" w:rsidP="009E4AD0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009E4AD0" w:rsidRPr="00AB6798" w:rsidRDefault="009E4AD0" w:rsidP="009E4AD0">
+    <w:p w14:paraId="1B2DD4B9" w14:textId="77777777" w:rsidR="009E4AD0" w:rsidRPr="00AB6798" w:rsidRDefault="009E4AD0" w:rsidP="009E4AD0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E4AD0" w:rsidRDefault="009E4AD0" w:rsidP="009E4AD0">
+    <w:p w14:paraId="4846801E" w14:textId="77777777" w:rsidR="009E4AD0" w:rsidRDefault="009E4AD0" w:rsidP="009E4AD0">
       <w:r>
         <w:t xml:space="preserve">La sous-série </w:t>
       </w:r>
       <w:r w:rsidRPr="009E4AD0">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Société</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> couvre les implications sociales de Joseph Sylvio Narcisse Turcotte dans sa communauté, soit dans différentes organismes de Normandin. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E4AD0" w:rsidRPr="00A674F8" w:rsidRDefault="009E4AD0" w:rsidP="009E4AD0">
+    <w:p w14:paraId="53ADE09B" w14:textId="77777777" w:rsidR="009E4AD0" w:rsidRPr="00A674F8" w:rsidRDefault="009E4AD0" w:rsidP="009E4AD0">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -5464,167 +5570,165 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E4AD0" w:rsidRPr="00A674F8" w:rsidRDefault="009E4AD0" w:rsidP="009E4AD0"/>
+    <w:p w14:paraId="508E6EC1" w14:textId="77777777" w:rsidR="009E4AD0" w:rsidRPr="00A674F8" w:rsidRDefault="009E4AD0" w:rsidP="009E4AD0"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E4AD0" w:rsidRPr="00A674F8" w:rsidTr="001746CF">
+      <w:tr w:rsidR="009E4AD0" w:rsidRPr="00A674F8" w14:paraId="7FDFF027" w14:textId="77777777" w:rsidTr="001746CF">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009E4AD0" w:rsidRPr="00A674F8" w:rsidRDefault="009E4AD0" w:rsidP="001746CF">
+          <w:p w14:paraId="033BB0CB" w14:textId="77777777" w:rsidR="009E4AD0" w:rsidRPr="00A674F8" w:rsidRDefault="009E4AD0" w:rsidP="001746CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009E4AD0" w:rsidRDefault="009E4AD0" w:rsidP="001746CF">
+          <w:p w14:paraId="23FA0496" w14:textId="77777777" w:rsidR="009E4AD0" w:rsidRDefault="009E4AD0" w:rsidP="001746CF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="9" w:name="_Toc2256301"/>
+            <w:bookmarkStart w:id="8" w:name="_Toc2256301"/>
             <w:r>
               <w:t>P360</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00AF02FF" w:rsidRPr="00AF02FF">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Caisse populaire de Normandin</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00AF02FF" w:rsidRPr="00A674F8" w:rsidRDefault="00AF02FF" w:rsidP="001746CF">
+            <w:bookmarkEnd w:id="8"/>
+          </w:p>
+          <w:p w14:paraId="498EA1BF" w14:textId="77777777" w:rsidR="00AF02FF" w:rsidRPr="00A674F8" w:rsidRDefault="00AF02FF" w:rsidP="001746CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1945-1969</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E4AD0" w:rsidRPr="00A674F8" w:rsidTr="001746CF">
+      <w:tr w:rsidR="009E4AD0" w:rsidRPr="00A674F8" w14:paraId="52023C30" w14:textId="77777777" w:rsidTr="001746CF">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="009E4AD0" w:rsidRPr="00A674F8" w:rsidRDefault="00EA2135" w:rsidP="001746CF">
+          <w:p w14:paraId="4D0D0B38" w14:textId="77777777" w:rsidR="009E4AD0" w:rsidRPr="00A674F8" w:rsidRDefault="00EA2135" w:rsidP="001746CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E4AD0" w:rsidRPr="00B321DF" w:rsidRDefault="009E4AD0" w:rsidP="001746CF">
+          <w:p w14:paraId="08743159" w14:textId="77777777" w:rsidR="009E4AD0" w:rsidRPr="00B321DF" w:rsidRDefault="009E4AD0" w:rsidP="001746CF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="10" w:name="_Toc2256302"/>
+            <w:bookmarkStart w:id="9" w:name="_Toc2256302"/>
             <w:r>
               <w:t>P360/A3/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
@@ -5670,170 +5774,169 @@
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="9"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009E4AD0" w:rsidRDefault="009E4AD0" w:rsidP="001746CF">
+          <w:p w14:paraId="6C95DA2D" w14:textId="77777777" w:rsidR="009E4AD0" w:rsidRDefault="009E4AD0" w:rsidP="001746CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00593A93" w:rsidRDefault="00593A93" w:rsidP="001746CF">
+          <w:p w14:paraId="4BDFEF0D" w14:textId="77777777" w:rsidR="00593A93" w:rsidRDefault="00593A93" w:rsidP="001746CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Conventum des rhétoriciens</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009E4AD0" w:rsidRPr="00A674F8" w:rsidRDefault="009E4AD0" w:rsidP="001746CF">
+          <w:p w14:paraId="68E2A58E" w14:textId="77777777" w:rsidR="009E4AD0" w:rsidRPr="00A674F8" w:rsidRDefault="009E4AD0" w:rsidP="001746CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009E4AD0" w:rsidRDefault="009E4AD0" w:rsidP="001746CF"/>
+          <w:p w14:paraId="59F61EA3" w14:textId="77777777" w:rsidR="009E4AD0" w:rsidRDefault="009E4AD0" w:rsidP="001746CF"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidTr="001746CF">
+      <w:tr w:rsidR="00584EF0" w:rsidRPr="00A674F8" w14:paraId="30AABE11" w14:textId="77777777" w:rsidTr="001746CF">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="001746CF">
+          <w:p w14:paraId="3ACBE9A2" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="001746CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00584EF0" w:rsidRDefault="00584EF0" w:rsidP="001746CF">
+          <w:p w14:paraId="3BCED0C8" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRDefault="00584EF0" w:rsidP="001746CF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="11" w:name="_Toc2256303"/>
+            <w:bookmarkStart w:id="10" w:name="_Toc2256303"/>
             <w:r>
               <w:t>P360/A3/3 : Cercle d’agriculture</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00584EF0" w:rsidRPr="00584EF0" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
+            <w:bookmarkEnd w:id="10"/>
+          </w:p>
+          <w:p w14:paraId="082C55D6" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRDefault="00584EF0" w:rsidP="00584EF0"/>
+          <w:p w14:paraId="27E5A9AB" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRPr="00584EF0" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
             <w:r>
               <w:t>1893-1933</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009E4AD0" w:rsidRPr="00A674F8" w:rsidRDefault="009E4AD0" w:rsidP="00923766"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="003D7E60" w:rsidP="00696AE2">
+    <w:p w14:paraId="214A6DD1" w14:textId="77777777" w:rsidR="009E4AD0" w:rsidRPr="00A674F8" w:rsidRDefault="009E4AD0" w:rsidP="00923766"/>
+    <w:p w14:paraId="3F63A406" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
+    <w:p w14:paraId="6C983D63" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="003D7E60" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc2256304"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc2256304"/>
       <w:r>
         <w:t>P360</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FD31F5">
         <w:t xml:space="preserve">Vie professionnelle de </w:t>
       </w:r>
       <w:r>
         <w:t>Jean-Joseph Turcotte</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="2777FC8C" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="41204AD2" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+    <w:p w14:paraId="0EE32A77" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -5843,152 +5946,152 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2"/>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
+    <w:p w14:paraId="3BE0D858" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="3BD87BE4" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
+    <w:p w14:paraId="7B159E16" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="Texte22"/>
+      <w:bookmarkStart w:id="12" w:name="Texte22"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="003D7E60" w:rsidP="00696AE2">
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="075E9E0B" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="53E1BCC6" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="003D7E60" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc2256305"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc2256305"/>
       <w:r>
         <w:t>P360</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="001746CF">
         <w:t>Politique</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="1613DB4A" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="12D053D1" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+    <w:p w14:paraId="5D2C39AA" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -5998,612 +6101,606 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="04AD0634" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00696AE2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidTr="007F33D1">
+      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="56595388" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+          <w:p w14:paraId="7CD3AB64" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00FC016C" w:rsidRPr="00FC016C" w:rsidRDefault="003D7E60" w:rsidP="00FC016C">
+          <w:p w14:paraId="5F630580" w14:textId="77777777" w:rsidR="00FC016C" w:rsidRPr="00FC016C" w:rsidRDefault="003D7E60" w:rsidP="00FC016C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="15" w:name="_Toc2256306"/>
+            <w:bookmarkStart w:id="14" w:name="_Toc2256306"/>
             <w:r>
               <w:t>P360</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00FC016C">
               <w:t>Échevin du village</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="00FC016C" w:rsidP="007F33D1">
+            <w:bookmarkEnd w:id="14"/>
+          </w:p>
+          <w:p w14:paraId="74D6E82C" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00FC016C" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>– 1949-1955. – X cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+          <w:p w14:paraId="7395D6AB" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidTr="007F33D1">
+      <w:tr w:rsidR="001746CF" w:rsidRPr="00A674F8" w14:paraId="79EAD09F" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="00FC016C" w:rsidP="007F33D1">
+          <w:p w14:paraId="3BE67A86" w14:textId="77777777" w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="00FC016C" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001746CF" w:rsidRDefault="001746CF" w:rsidP="007F33D1">
+          <w:p w14:paraId="13F732A9" w14:textId="77777777" w:rsidR="001746CF" w:rsidRDefault="001746CF" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="16" w:name="_Toc2256307"/>
+            <w:bookmarkStart w:id="15" w:name="_Toc2256307"/>
             <w:r>
               <w:t xml:space="preserve">P360/B1/2 : </w:t>
             </w:r>
             <w:r w:rsidR="00FC016C">
               <w:t>Maire du village</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C">
+            <w:bookmarkEnd w:id="15"/>
+          </w:p>
+          <w:p w14:paraId="0D5F37EB" w14:textId="77777777" w:rsidR="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C">
             <w:r>
               <w:t>– 1955-1967. – X cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C"/>
-          <w:p w:rsidR="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C">
+          <w:p w14:paraId="18F0E088" w14:textId="77777777" w:rsidR="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C"/>
+          <w:p w14:paraId="6BE270AF" w14:textId="77777777" w:rsidR="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C">
             <w:r>
               <w:t>Perception taxe de 2 % (1958-59)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C">
+          <w:p w14:paraId="6909DB03" w14:textId="77777777" w:rsidR="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C">
             <w:r>
               <w:t>Aqueduc (référendum, etc. – 1967-68)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C">
+          <w:p w14:paraId="3A240298" w14:textId="77777777" w:rsidR="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C">
             <w:r>
               <w:t>Correspondance, communiqués, etc.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00593A93" w:rsidRDefault="00593A93" w:rsidP="00FC016C">
+          <w:p w14:paraId="12844867" w14:textId="77777777" w:rsidR="00593A93" w:rsidRDefault="00593A93" w:rsidP="00FC016C">
             <w:r>
               <w:t>Bleuets (1957)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00593A93" w:rsidRDefault="00593A93" w:rsidP="00FC016C">
+          <w:p w14:paraId="77DA6052" w14:textId="77777777" w:rsidR="00593A93" w:rsidRDefault="00593A93" w:rsidP="00FC016C">
             <w:r>
               <w:t>Pont La Doré vers Chibougamau (1952-</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>1957???</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00593A93" w:rsidRDefault="00593A93" w:rsidP="00FC016C">
+          <w:p w14:paraId="0FAE1FE1" w14:textId="77777777" w:rsidR="00593A93" w:rsidRDefault="00593A93" w:rsidP="00FC016C">
             <w:r>
               <w:t>Monument (1963-64)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00593A93" w:rsidRDefault="00593A93" w:rsidP="00FC016C">
+          <w:p w14:paraId="2609B868" w14:textId="77777777" w:rsidR="00593A93" w:rsidRDefault="00593A93" w:rsidP="00FC016C">
             <w:r>
               <w:t>Construction de l’hôtel de ville (événements 1963)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00593A93" w:rsidRDefault="00593A93" w:rsidP="00FC016C">
+          <w:p w14:paraId="5DF43410" w14:textId="77777777" w:rsidR="00593A93" w:rsidRDefault="00593A93" w:rsidP="00FC016C">
             <w:r>
               <w:t xml:space="preserve">Armoiries ? </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AF02FF" w:rsidRDefault="00AF02FF" w:rsidP="00FC016C">
+          <w:p w14:paraId="7C7E322F" w14:textId="77777777" w:rsidR="00AF02FF" w:rsidRDefault="00AF02FF" w:rsidP="00FC016C">
             <w:r>
               <w:t>Félicitations</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0086462F" w:rsidRDefault="0086462F" w:rsidP="00FC016C">
+          <w:p w14:paraId="10583641" w14:textId="77777777" w:rsidR="0086462F" w:rsidRDefault="0086462F" w:rsidP="00FC016C">
             <w:r>
               <w:t xml:space="preserve">Discours </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0086462F" w:rsidRDefault="0086462F" w:rsidP="00FC016C">
+          <w:p w14:paraId="232614C9" w14:textId="77777777" w:rsidR="0086462F" w:rsidRDefault="0086462F" w:rsidP="00FC016C">
             <w:r>
               <w:t>Bureau de poste (1965-66)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FC016C" w:rsidRPr="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C"/>
+          <w:p w14:paraId="06F82D34" w14:textId="77777777" w:rsidR="00FC016C" w:rsidRPr="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC016C" w:rsidRPr="00A674F8" w:rsidTr="007F33D1">
+      <w:tr w:rsidR="00FC016C" w:rsidRPr="00A674F8" w14:paraId="74C50CF0" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC016C" w:rsidRPr="00A674F8" w:rsidRDefault="00FC016C" w:rsidP="00FC016C">
+          <w:p w14:paraId="40524E76" w14:textId="77777777" w:rsidR="00FC016C" w:rsidRPr="00A674F8" w:rsidRDefault="00FC016C" w:rsidP="00FC016C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C">
+          <w:p w14:paraId="3098D185" w14:textId="77777777" w:rsidR="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="17" w:name="_Toc2256308"/>
+            <w:bookmarkStart w:id="16" w:name="_Toc2256308"/>
             <w:r>
               <w:t>P360/B1/3 : Préfet de Lac-Saint-Jean Ouest</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C">
+            <w:bookmarkEnd w:id="16"/>
+          </w:p>
+          <w:p w14:paraId="71AAAE2F" w14:textId="77777777" w:rsidR="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C">
             <w:r>
               <w:t>– 1957-1961. – X cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AF02FF" w:rsidRDefault="00AF02FF" w:rsidP="00FC016C"/>
-          <w:p w:rsidR="00AF02FF" w:rsidRDefault="00AF02FF" w:rsidP="00FC016C">
+          <w:p w14:paraId="3BE93D3B" w14:textId="77777777" w:rsidR="00AF02FF" w:rsidRDefault="00AF02FF" w:rsidP="00FC016C"/>
+          <w:p w14:paraId="7DDED985" w14:textId="77777777" w:rsidR="00AF02FF" w:rsidRDefault="00AF02FF" w:rsidP="00FC016C">
             <w:r>
               <w:t>Polémique de changement de nom (1961)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AF02FF" w:rsidRDefault="00AF02FF" w:rsidP="00FC016C">
+          <w:p w14:paraId="694BC265" w14:textId="77777777" w:rsidR="00AF02FF" w:rsidRDefault="00AF02FF" w:rsidP="00FC016C">
             <w:r>
               <w:t xml:space="preserve">École d’agriculture (1957-1960) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AF02FF" w:rsidRPr="00FC016C" w:rsidRDefault="00AF02FF" w:rsidP="00FC016C"/>
+          <w:p w14:paraId="1A6D78EE" w14:textId="77777777" w:rsidR="00AF02FF" w:rsidRPr="00FC016C" w:rsidRDefault="00AF02FF" w:rsidP="00FC016C"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC016C" w:rsidRPr="00A674F8" w:rsidTr="007F33D1">
+      <w:tr w:rsidR="00FC016C" w:rsidRPr="00A674F8" w14:paraId="51453FEA" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC016C" w:rsidRPr="00A674F8" w:rsidRDefault="00FC016C" w:rsidP="00FC016C">
+          <w:p w14:paraId="468E4228" w14:textId="77777777" w:rsidR="00FC016C" w:rsidRPr="00A674F8" w:rsidRDefault="00FC016C" w:rsidP="00FC016C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C">
+          <w:p w14:paraId="5A8CD2D2" w14:textId="77777777" w:rsidR="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="18" w:name="_Toc2256309"/>
+            <w:bookmarkStart w:id="17" w:name="_Toc2256309"/>
             <w:r>
               <w:t>P360/B1/4 : Député du comté Roberval</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C">
+            <w:bookmarkEnd w:id="17"/>
+          </w:p>
+          <w:p w14:paraId="67809768" w14:textId="77777777" w:rsidR="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C">
             <w:r>
               <w:t>– 1958-1960. – X cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00584EF0" w:rsidRDefault="00584EF0" w:rsidP="00FC016C"/>
-          <w:p w:rsidR="00262FD7" w:rsidRDefault="00262FD7" w:rsidP="00FC016C">
+          <w:p w14:paraId="4B3D57CF" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRDefault="00584EF0" w:rsidP="00FC016C"/>
+          <w:p w14:paraId="0B5E70AD" w14:textId="77777777" w:rsidR="00262FD7" w:rsidRDefault="00262FD7" w:rsidP="00FC016C">
             <w:r>
               <w:t>Élections de 1958</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00584EF0" w:rsidRDefault="00584EF0" w:rsidP="00FC016C">
+          <w:p w14:paraId="41155378" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRDefault="00584EF0" w:rsidP="00FC016C">
             <w:r>
               <w:t>Élections d</w:t>
             </w:r>
             <w:r w:rsidR="007C4C23">
               <w:t>e 1960 (</w:t>
             </w:r>
             <w:r>
               <w:t>22 juin 1960</w:t>
             </w:r>
             <w:r w:rsidR="007C4C23">
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00F367F8">
               <w:t xml:space="preserve"> (2 dossiers dont un pour la contestation du résultat des élections)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00584EF0" w:rsidRDefault="000C604D" w:rsidP="00FC016C">
+          <w:p w14:paraId="6A300C64" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRDefault="000C604D" w:rsidP="00FC016C">
             <w:r>
               <w:t>Autres élections du parti (union nationale) (1962-1970)</w:t>
             </w:r>
             <w:r w:rsidR="00F367F8">
               <w:t xml:space="preserve"> (2 dossiers dont un de coupures de presse)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C92E07" w:rsidRDefault="00C92E07" w:rsidP="00C92E07">
+          <w:p w14:paraId="50584473" w14:textId="77777777" w:rsidR="00C92E07" w:rsidRDefault="00C92E07" w:rsidP="00C92E07">
             <w:r>
               <w:t>Congrès Union nationale (1961) + un objet dans « Objets »</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007461EE" w:rsidRDefault="007461EE" w:rsidP="007461EE">
+          <w:p w14:paraId="6546CDBC" w14:textId="77777777" w:rsidR="007461EE" w:rsidRDefault="007461EE" w:rsidP="007461EE">
             <w:r>
               <w:t>Correspondance avec le ministère de la voirie (1959)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007461EE" w:rsidRPr="00FC016C" w:rsidRDefault="007461EE" w:rsidP="00FC016C"/>
+          <w:p w14:paraId="684F9CF5" w14:textId="77777777" w:rsidR="007461EE" w:rsidRPr="00FC016C" w:rsidRDefault="007461EE" w:rsidP="00FC016C"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2">
+    <w:p w14:paraId="68B1D6D6" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="003D7E60" w:rsidP="00696AE2">
+    <w:p w14:paraId="098BBFFD" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="51510422" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="003D7E60" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc2256310"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc2256310"/>
       <w:r>
         <w:t>P360</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidR="001746CF">
         <w:t>Carrière</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="2C18612C" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidTr="007F33D1">
+      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="4209CEC0" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+          <w:p w14:paraId="3E54A023" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="003D7E60" w:rsidP="007F33D1">
+          <w:p w14:paraId="4F903FAC" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="003D7E60" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="20" w:name="_Toc2256311"/>
+            <w:bookmarkStart w:id="19" w:name="_Toc2256311"/>
             <w:r>
               <w:t>P360</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00584EF0" w:rsidRPr="00584EF0">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Notaire de Normandin</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+            <w:bookmarkEnd w:id="19"/>
+          </w:p>
+          <w:p w14:paraId="6BE784F8" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="00584EF0" w:rsidP="007F33D1">
+          <w:p w14:paraId="2BE515FB" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00584EF0" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Biographie</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00584EF0" w:rsidRDefault="00584EF0" w:rsidP="007F33D1">
+          <w:p w14:paraId="0E8909A4" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRDefault="00584EF0" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Donations</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00584EF0" w:rsidRDefault="00584EF0" w:rsidP="007F33D1">
+          <w:p w14:paraId="3A4388AF" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRDefault="00584EF0" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Honneurs</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B78A0" w:rsidRDefault="004B78A0" w:rsidP="007F33D1">
+          <w:p w14:paraId="4BDF6C94" w14:textId="77777777" w:rsidR="004B78A0" w:rsidRDefault="004B78A0" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Affaires judiciaires</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+          <w:p w14:paraId="55553CC9" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidTr="007F33D1">
+      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="06D74EAA" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+          <w:p w14:paraId="0D4D6C87" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="003D7E60" w:rsidP="00584EF0">
+          <w:p w14:paraId="6E49232C" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="003D7E60" w:rsidP="00584EF0">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="21" w:name="_Toc2256312"/>
+            <w:bookmarkStart w:id="20" w:name="_Toc2256312"/>
             <w:r>
               <w:t>P360</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="22" w:name="Texte15"/>
+            <w:bookmarkStart w:id="21" w:name="Texte15"/>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
@@ -6628,90 +6725,90 @@
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="20"/>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
-    <w:p w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF">
+    <w:p w14:paraId="0CF19705" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="2B3B4454" w14:textId="77777777" w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc2256313"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc2256313"/>
       <w:r>
         <w:t>P360/B3 Société</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="001746CF" w:rsidRPr="00AB6798" w:rsidRDefault="001746CF" w:rsidP="001746CF">
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="1BB9161F" w14:textId="77777777" w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF"/>
+    <w:p w14:paraId="2692614E" w14:textId="77777777" w:rsidR="001746CF" w:rsidRPr="00AB6798" w:rsidRDefault="001746CF" w:rsidP="001746CF">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF">
+    <w:p w14:paraId="58ABB019" w14:textId="77777777" w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -6721,347 +6818,342 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF"/>
+    <w:p w14:paraId="4D8F82DA" w14:textId="77777777" w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidTr="001746CF">
+      <w:tr w:rsidR="001746CF" w:rsidRPr="00A674F8" w14:paraId="040185FF" w14:textId="77777777" w:rsidTr="001746CF">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF">
+          <w:p w14:paraId="159BC1E2" w14:textId="77777777" w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001746CF" w:rsidRPr="00B321DF" w:rsidRDefault="001746CF" w:rsidP="001746CF">
+          <w:p w14:paraId="1369C908" w14:textId="77777777" w:rsidR="001746CF" w:rsidRPr="00B321DF" w:rsidRDefault="001746CF" w:rsidP="001746CF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="24" w:name="_Toc2256314"/>
+            <w:bookmarkStart w:id="23" w:name="_Toc2256314"/>
             <w:r>
               <w:t>P360</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Association Coopérative des loisirs de Normandin</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="001746CF" w:rsidRDefault="001746CF" w:rsidP="001746CF">
+            <w:bookmarkEnd w:id="23"/>
+          </w:p>
+          <w:p w14:paraId="5C51E7C9" w14:textId="77777777" w:rsidR="001746CF" w:rsidRDefault="001746CF" w:rsidP="001746CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001746CF" w:rsidRDefault="001746CF" w:rsidP="001746CF">
+          <w:p w14:paraId="4D35E67B" w14:textId="77777777" w:rsidR="001746CF" w:rsidRDefault="001746CF" w:rsidP="001746CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Auparavant le Syndicat des œuvres paroissiales de Normandin (1944-1959)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001746CF" w:rsidRDefault="001746CF" w:rsidP="001746CF">
+          <w:p w14:paraId="27D7DC12" w14:textId="77777777" w:rsidR="001746CF" w:rsidRDefault="001746CF" w:rsidP="001746CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Association coop. (1966-1970)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF">
+          <w:p w14:paraId="1F225AC9" w14:textId="77777777" w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidTr="001746CF">
+      <w:tr w:rsidR="001746CF" w:rsidRPr="00A674F8" w14:paraId="733A2BBC" w14:textId="77777777" w:rsidTr="001746CF">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF">
+          <w:p w14:paraId="497E4B39" w14:textId="77777777" w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001746CF" w:rsidRDefault="001746CF" w:rsidP="001746CF">
+          <w:p w14:paraId="0D189D68" w14:textId="77777777" w:rsidR="001746CF" w:rsidRDefault="001746CF" w:rsidP="001746CF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="25" w:name="_Toc2256315"/>
+            <w:bookmarkStart w:id="24" w:name="_Toc2256315"/>
             <w:r>
               <w:t>P360/B3/2 : Caisse populaire de Normandin</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="24"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AF02FF" w:rsidRDefault="001746CF" w:rsidP="001746CF">
+          <w:p w14:paraId="045B4E24" w14:textId="77777777" w:rsidR="00AF02FF" w:rsidRDefault="001746CF" w:rsidP="001746CF">
             <w:r>
               <w:t>– 1964-1989. – X cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AF02FF" w:rsidRDefault="00AF02FF" w:rsidP="001746CF"/>
-          <w:p w:rsidR="001746CF" w:rsidRPr="001746CF" w:rsidRDefault="00AF02FF" w:rsidP="001746CF">
+          <w:p w14:paraId="3DD166C3" w14:textId="77777777" w:rsidR="00AF02FF" w:rsidRDefault="00AF02FF" w:rsidP="001746CF"/>
+          <w:p w14:paraId="25601CB6" w14:textId="77777777" w:rsidR="001746CF" w:rsidRPr="001746CF" w:rsidRDefault="00AF02FF" w:rsidP="001746CF">
             <w:r>
               <w:t xml:space="preserve">Il est possible que ce dossier appartienne à J.S.N. </w:t>
             </w:r>
             <w:r w:rsidR="001746CF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidTr="001746CF">
+      <w:tr w:rsidR="001746CF" w:rsidRPr="00A674F8" w14:paraId="2E686832" w14:textId="77777777" w:rsidTr="001746CF">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF">
+          <w:p w14:paraId="19ACBF4A" w14:textId="77777777" w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001746CF" w:rsidRDefault="001746CF" w:rsidP="001746CF">
+          <w:p w14:paraId="13333441" w14:textId="77777777" w:rsidR="001746CF" w:rsidRDefault="001746CF" w:rsidP="001746CF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="26" w:name="_Toc2256316"/>
+            <w:bookmarkStart w:id="25" w:name="_Toc2256316"/>
             <w:r>
               <w:t>P360/B3/3 : Chambre de commerce</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="26"/>
+            <w:bookmarkEnd w:id="25"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidTr="001746CF">
+      <w:tr w:rsidR="001746CF" w:rsidRPr="00A674F8" w14:paraId="1BC46EF5" w14:textId="77777777" w:rsidTr="001746CF">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF">
+          <w:p w14:paraId="7672240C" w14:textId="77777777" w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001746CF" w:rsidRDefault="00FC016C" w:rsidP="001746CF">
+          <w:p w14:paraId="13DDD10E" w14:textId="77777777" w:rsidR="001746CF" w:rsidRDefault="00FC016C" w:rsidP="001746CF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="27" w:name="_Toc2256317"/>
+            <w:bookmarkStart w:id="26" w:name="_Toc2256317"/>
             <w:r>
               <w:t>P360/B3/4 : Religion</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="27"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C">
+            <w:bookmarkEnd w:id="26"/>
+          </w:p>
+          <w:p w14:paraId="3FA9C0C1" w14:textId="77777777" w:rsidR="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C"/>
+          <w:p w14:paraId="6E548E91" w14:textId="77777777" w:rsidR="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C">
             <w:r>
               <w:t>Amicale Mariste</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FC016C" w:rsidRPr="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C"/>
+          <w:p w14:paraId="3CEE4471" w14:textId="77777777" w:rsidR="00FC016C" w:rsidRPr="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="00FC016C"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC016C" w:rsidRPr="00A674F8" w:rsidTr="001746CF">
+      <w:tr w:rsidR="00FC016C" w:rsidRPr="00A674F8" w14:paraId="1D0F8657" w14:textId="77777777" w:rsidTr="001746CF">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC016C" w:rsidRPr="00A674F8" w:rsidRDefault="00FC016C" w:rsidP="001746CF">
+          <w:p w14:paraId="59E1608E" w14:textId="77777777" w:rsidR="00FC016C" w:rsidRPr="00A674F8" w:rsidRDefault="00FC016C" w:rsidP="001746CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="001746CF">
+          <w:p w14:paraId="3642003A" w14:textId="77777777" w:rsidR="00FC016C" w:rsidRDefault="00FC016C" w:rsidP="001746CF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
-    <w:p w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF">
+    <w:p w14:paraId="77A18634" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="0AA6677D" w14:textId="77777777" w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc2256318"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc2256318"/>
       <w:r>
         <w:t>P360/C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Histoire</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="001746CF" w:rsidRPr="00AB6798" w:rsidRDefault="001746CF" w:rsidP="001746CF">
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="2CDCDDC9" w14:textId="77777777" w:rsidR="001746CF" w:rsidRDefault="001746CF" w:rsidP="001746CF"/>
+    <w:p w14:paraId="3035246A" w14:textId="77777777" w:rsidR="001746CF" w:rsidRPr="00AB6798" w:rsidRDefault="001746CF" w:rsidP="001746CF">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF">
+    <w:p w14:paraId="01C2B96C" w14:textId="77777777" w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -7071,150 +7163,150 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001746CF" w:rsidRDefault="001746CF" w:rsidP="001746CF"/>
-    <w:p w:rsidR="001746CF" w:rsidRPr="00AB6798" w:rsidRDefault="001746CF" w:rsidP="001746CF">
+    <w:p w14:paraId="26501F94" w14:textId="77777777" w:rsidR="001746CF" w:rsidRDefault="001746CF" w:rsidP="001746CF"/>
+    <w:p w14:paraId="6AD84536" w14:textId="77777777" w:rsidR="001746CF" w:rsidRPr="00AB6798" w:rsidRDefault="001746CF" w:rsidP="001746CF">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF">
+    <w:p w14:paraId="05E40E4C" w14:textId="77777777" w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF"/>
-    <w:p w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF">
+    <w:p w14:paraId="19053FD2" w14:textId="77777777" w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF"/>
+    <w:p w14:paraId="796E1654" w14:textId="77777777" w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc2256319"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc2256319"/>
       <w:r>
         <w:t>P360/C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r>
         <w:t>Histoire de Normandin</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF"/>
-    <w:p w:rsidR="001746CF" w:rsidRPr="00AB6798" w:rsidRDefault="001746CF" w:rsidP="001746CF">
+    <w:p w14:paraId="0F5B99D1" w14:textId="77777777" w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF"/>
+    <w:p w14:paraId="48289FCC" w14:textId="77777777" w:rsidR="001746CF" w:rsidRPr="00AB6798" w:rsidRDefault="001746CF" w:rsidP="001746CF">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF">
+    <w:p w14:paraId="598729C7" w14:textId="77777777" w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -7224,302 +7316,298 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF"/>
+    <w:p w14:paraId="315A9AE0" w14:textId="77777777" w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidTr="001746CF">
+      <w:tr w:rsidR="001746CF" w:rsidRPr="00A674F8" w14:paraId="161C7898" w14:textId="77777777" w:rsidTr="001746CF">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF">
+          <w:p w14:paraId="7BF44635" w14:textId="77777777" w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001746CF" w:rsidRDefault="001746CF" w:rsidP="001746CF">
+          <w:p w14:paraId="6536605A" w14:textId="77777777" w:rsidR="001746CF" w:rsidRDefault="001746CF" w:rsidP="001746CF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="30" w:name="_Toc2256320"/>
+            <w:bookmarkStart w:id="29" w:name="_Toc2256320"/>
             <w:r>
               <w:t>P360</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00AF02FF">
               <w:t>Fondation</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="30"/>
+            <w:bookmarkEnd w:id="29"/>
             <w:r w:rsidR="00AF02FF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AF02FF" w:rsidRDefault="00AF02FF" w:rsidP="00AF02FF"/>
-          <w:p w:rsidR="001746CF" w:rsidRDefault="00AF02FF" w:rsidP="001746CF">
+          <w:p w14:paraId="721B5BB2" w14:textId="77777777" w:rsidR="00AF02FF" w:rsidRDefault="00AF02FF" w:rsidP="00AF02FF"/>
+          <w:p w14:paraId="1E99B74C" w14:textId="77777777" w:rsidR="001746CF" w:rsidRDefault="00AF02FF" w:rsidP="001746CF">
             <w:r>
               <w:t>50 ans de Normandin</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF">
+          <w:p w14:paraId="0A19AD5D" w14:textId="77777777" w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidTr="001746CF">
+      <w:tr w:rsidR="001746CF" w:rsidRPr="00A674F8" w14:paraId="5DF364C4" w14:textId="77777777" w:rsidTr="001746CF">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF">
+          <w:p w14:paraId="5D4B0E59" w14:textId="77777777" w:rsidR="001746CF" w:rsidRPr="00A674F8" w:rsidRDefault="001746CF" w:rsidP="001746CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001746CF" w:rsidRDefault="001746CF" w:rsidP="001746CF">
+          <w:p w14:paraId="23724FD7" w14:textId="77777777" w:rsidR="001746CF" w:rsidRDefault="001746CF" w:rsidP="001746CF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="31" w:name="_Toc2256321"/>
+            <w:bookmarkStart w:id="30" w:name="_Toc2256321"/>
             <w:r>
               <w:t xml:space="preserve">P360/C1/2 : </w:t>
             </w:r>
             <w:r w:rsidR="00AF02FF">
               <w:t>Éducation</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="31"/>
+            <w:bookmarkEnd w:id="30"/>
             <w:r w:rsidR="00AF02FF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AF02FF" w:rsidRDefault="00AF02FF" w:rsidP="00AF02FF"/>
-          <w:p w:rsidR="00AF02FF" w:rsidRPr="00AF02FF" w:rsidRDefault="00AF02FF" w:rsidP="00AF02FF">
+          <w:p w14:paraId="736DA6F8" w14:textId="77777777" w:rsidR="00AF02FF" w:rsidRDefault="00AF02FF" w:rsidP="00AF02FF"/>
+          <w:p w14:paraId="50AB7D51" w14:textId="77777777" w:rsidR="00AF02FF" w:rsidRPr="00AF02FF" w:rsidRDefault="00AF02FF" w:rsidP="00AF02FF">
             <w:r>
               <w:t>Liste des commissaires d’école</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF02FF" w:rsidRPr="00A674F8" w:rsidTr="001746CF">
+      <w:tr w:rsidR="00AF02FF" w:rsidRPr="00A674F8" w14:paraId="350657D4" w14:textId="77777777" w:rsidTr="001746CF">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF02FF" w:rsidRPr="00A674F8" w:rsidRDefault="00AF02FF" w:rsidP="001746CF">
+          <w:p w14:paraId="5D6D92F6" w14:textId="77777777" w:rsidR="00AF02FF" w:rsidRPr="00A674F8" w:rsidRDefault="00AF02FF" w:rsidP="001746CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00593A93" w:rsidRDefault="00593A93" w:rsidP="00593A93">
+          <w:p w14:paraId="4FABC673" w14:textId="77777777" w:rsidR="00593A93" w:rsidRDefault="00593A93" w:rsidP="00593A93">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="32" w:name="_Toc2256322"/>
+            <w:bookmarkStart w:id="31" w:name="_Toc2256322"/>
             <w:r>
               <w:t>P360/C1/3 : Organismes</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="32"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00AF02FF" w:rsidRDefault="00AF02FF" w:rsidP="001746CF">
+            <w:bookmarkEnd w:id="31"/>
+          </w:p>
+          <w:p w14:paraId="0BE916E0" w14:textId="77777777" w:rsidR="00AF02FF" w:rsidRDefault="00AF02FF" w:rsidP="001746CF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00593A93" w:rsidRPr="00593A93" w:rsidRDefault="00593A93" w:rsidP="00593A93">
+          <w:p w14:paraId="081F54D6" w14:textId="77777777" w:rsidR="00593A93" w:rsidRPr="00593A93" w:rsidRDefault="00593A93" w:rsidP="00593A93">
             <w:r>
               <w:t>Francs-tenanciers de Saint-Edmond (1940)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidTr="001746CF">
+      <w:tr w:rsidR="00584EF0" w:rsidRPr="00A674F8" w14:paraId="33E7D49B" w14:textId="77777777" w:rsidTr="001746CF">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="001746CF">
+          <w:p w14:paraId="4F6441CC" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="001746CF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00584EF0" w:rsidRDefault="00584EF0" w:rsidP="00593A93">
+          <w:p w14:paraId="543D0A85" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRDefault="00584EF0" w:rsidP="00593A93">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="33" w:name="_Toc2256323"/>
+            <w:bookmarkStart w:id="32" w:name="_Toc2256323"/>
             <w:r>
               <w:t>P360/C1/4 : Infrastructures</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="33"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00584EF0" w:rsidRPr="00584EF0" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
+            <w:bookmarkEnd w:id="32"/>
+          </w:p>
+          <w:p w14:paraId="44C9813C" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRDefault="00584EF0" w:rsidP="00584EF0"/>
+          <w:p w14:paraId="016FAA60" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRPr="00584EF0" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
             <w:r>
               <w:t xml:space="preserve">Ponts </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EA2135" w:rsidRDefault="00EA2135" w:rsidP="00923766">
+    <w:p w14:paraId="5FD40CD5" w14:textId="77777777" w:rsidR="00EA2135" w:rsidRDefault="00EA2135" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
+    <w:p w14:paraId="64FD3A81" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc2256324"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc2256324"/>
       <w:r>
         <w:t>P360/D</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Documents iconographiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00584EF0" w:rsidRPr="00AB6798" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="61BA5767" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRDefault="00584EF0" w:rsidP="00584EF0"/>
+    <w:p w14:paraId="44B803E0" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRPr="00AB6798" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
+    <w:p w14:paraId="62799312" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -7529,150 +7617,150 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584EF0" w:rsidRDefault="00584EF0" w:rsidP="00584EF0"/>
-    <w:p w:rsidR="00584EF0" w:rsidRPr="00AB6798" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
+    <w:p w14:paraId="6D0C0C8D" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRDefault="00584EF0" w:rsidP="00584EF0"/>
+    <w:p w14:paraId="024A7676" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRPr="00AB6798" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
+    <w:p w14:paraId="7DAF3C71" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0"/>
-    <w:p w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
+    <w:p w14:paraId="46AEC85E" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0"/>
+    <w:p w14:paraId="3A499EBB" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc2256325"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc2256325"/>
       <w:r>
         <w:t>P360/D</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r>
         <w:t>Photographies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="34"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0"/>
-    <w:p w:rsidR="00584EF0" w:rsidRPr="00AB6798" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
+    <w:p w14:paraId="355B4AF2" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0"/>
+    <w:p w14:paraId="0A56E5AF" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRPr="00AB6798" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
+    <w:p w14:paraId="42B60DCA" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -7682,97 +7770,96 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0"/>
+    <w:p w14:paraId="5D3BE675" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidTr="0014678B">
+      <w:tr w:rsidR="00584EF0" w:rsidRPr="00A674F8" w14:paraId="6E13526B" w14:textId="77777777" w:rsidTr="0014678B">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="0014678B">
+          <w:p w14:paraId="5E04FBCE" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="0014678B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584EF0" w:rsidRDefault="00584EF0" w:rsidP="0014678B">
+          <w:p w14:paraId="003CFDDC" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRDefault="00584EF0" w:rsidP="0014678B">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="36" w:name="_Toc2256326"/>
+            <w:bookmarkStart w:id="35" w:name="_Toc2256326"/>
             <w:r>
               <w:t>P360</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -7787,157 +7874,157 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="36"/>
+            <w:bookmarkEnd w:id="35"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00584EF0" w:rsidRDefault="009C284D" w:rsidP="0014678B">
+          <w:p w14:paraId="3EE3833D" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRDefault="009C284D" w:rsidP="0014678B">
             <w:r>
               <w:t xml:space="preserve">Environ 32 photographies dans les 4 boîtes format archives </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0054498D" w:rsidRDefault="0054498D" w:rsidP="0014678B">
+          <w:p w14:paraId="392E9C58" w14:textId="77777777" w:rsidR="0054498D" w:rsidRDefault="0054498D" w:rsidP="0014678B">
             <w:r>
               <w:t>Ajout de 12 photographies dans la boîte 3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00280D29" w:rsidRDefault="00280D29" w:rsidP="0014678B"/>
-          <w:p w:rsidR="00280D29" w:rsidRDefault="00280D29" w:rsidP="00280D29">
+          <w:p w14:paraId="4C30B462" w14:textId="77777777" w:rsidR="00280D29" w:rsidRDefault="00280D29" w:rsidP="0014678B"/>
+          <w:p w14:paraId="0384FA55" w14:textId="77777777" w:rsidR="00280D29" w:rsidRDefault="00280D29" w:rsidP="00280D29">
             <w:r w:rsidRPr="00280D29">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1 boîte grise (hors-format) à plat</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (emplacement : meuble à cadres)</w:t>
             </w:r>
             <w:r w:rsidRPr="00280D29">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00280D29" w:rsidRDefault="00280D29" w:rsidP="00280D29">
+          <w:p w14:paraId="1F84437B" w14:textId="77777777" w:rsidR="00280D29" w:rsidRDefault="00280D29" w:rsidP="00280D29">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>15 photographies grand format [1896-1941].</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00280D29" w:rsidRDefault="00280D29" w:rsidP="00280D29">
+          <w:p w14:paraId="301D8CCB" w14:textId="77777777" w:rsidR="00280D29" w:rsidRDefault="00280D29" w:rsidP="00280D29">
             <w:pPr>
               <w:ind w:left="360"/>
             </w:pPr>
             <w:r>
               <w:t>Note : Cette boîte comprend également des certificats décadrés de ce fonds d’archives et des documents d’autres fonds de la société d’histoire.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
+          <w:p w14:paraId="78AF09AE" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EA2135" w:rsidRDefault="00EA2135" w:rsidP="00923766">
+    <w:p w14:paraId="764DB699" w14:textId="77777777" w:rsidR="00EA2135" w:rsidRDefault="00EA2135" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
+    <w:p w14:paraId="1E6302CC" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc2256327"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc2256327"/>
       <w:r>
         <w:t>P360/E</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Documents cartographiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00584EF0" w:rsidRPr="00AB6798" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="576EFF49" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRDefault="00584EF0" w:rsidP="00584EF0"/>
+    <w:p w14:paraId="58446FAE" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRPr="00AB6798" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
+    <w:p w14:paraId="547D5015" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -7947,148 +8034,148 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584EF0" w:rsidRDefault="00584EF0" w:rsidP="00584EF0"/>
-    <w:p w:rsidR="00584EF0" w:rsidRPr="00AB6798" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
+    <w:p w14:paraId="667628B7" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRDefault="00584EF0" w:rsidP="00584EF0"/>
+    <w:p w14:paraId="5E04F4AE" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRPr="00AB6798" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
+    <w:p w14:paraId="7F2BAF3E" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0"/>
-    <w:p w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
+    <w:p w14:paraId="49EEDD47" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0"/>
+    <w:p w14:paraId="6BABBB17" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc2256328"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc2256328"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>P360/E</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r>
         <w:t>Cartes et plans</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00584EF0" w:rsidRPr="00AB6798" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="36355A71" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0"/>
+    <w:p w14:paraId="37DB68E8" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRPr="00AB6798" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
+    <w:p w14:paraId="77546D89" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -8098,451 +8185,449 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0"/>
+    <w:p w14:paraId="7CFB1820" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidTr="0014678B">
+      <w:tr w:rsidR="00584EF0" w:rsidRPr="00A674F8" w14:paraId="18497F47" w14:textId="77777777" w:rsidTr="0014678B">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="0014678B">
+          <w:p w14:paraId="47D99177" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="0014678B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584EF0" w:rsidRDefault="00584EF0" w:rsidP="0014678B">
+          <w:p w14:paraId="00AE563B" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRDefault="00584EF0" w:rsidP="0014678B">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="39" w:name="_Toc2256329"/>
+            <w:bookmarkStart w:id="38" w:name="_Toc2256329"/>
             <w:r>
               <w:t>P360</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Cartes</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="39"/>
+            <w:bookmarkEnd w:id="38"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00584EF0" w:rsidRDefault="00DF3477" w:rsidP="0014678B">
+          <w:p w14:paraId="3B2EBA4D" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRDefault="00DF3477" w:rsidP="0014678B">
             <w:r>
               <w:t>69</w:t>
             </w:r>
             <w:r w:rsidR="00584EF0">
               <w:t xml:space="preserve"> cartes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00584EF0" w:rsidRDefault="00584EF0" w:rsidP="0014678B">
+          <w:p w14:paraId="0AADDD8A" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRDefault="00584EF0" w:rsidP="0014678B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002950BE" w:rsidRPr="0002776A" w:rsidRDefault="002950BE" w:rsidP="0014678B">
+          <w:p w14:paraId="4B18B399" w14:textId="77777777" w:rsidR="002950BE" w:rsidRPr="0002776A" w:rsidRDefault="002950BE" w:rsidP="0014678B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002776A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1 rouleau de documents hors-format </w:t>
             </w:r>
             <w:r w:rsidRPr="0002776A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">(emplacement : </w:t>
             </w:r>
             <w:r w:rsidR="00F96F47">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>étagère</w:t>
             </w:r>
             <w:r w:rsidRPr="0002776A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> à cartes et plans) </w:t>
             </w:r>
             <w:r w:rsidRPr="0002776A">
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">comprenant : </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002950BE" w:rsidRDefault="0002776A" w:rsidP="002950BE">
+          <w:p w14:paraId="0DAEE4D4" w14:textId="77777777" w:rsidR="002950BE" w:rsidRDefault="0002776A" w:rsidP="002950BE">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2 cartes (complémentaires)</w:t>
             </w:r>
             <w:r w:rsidR="002950BE">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> du cadastre du canton Normandin par le Département de la Colonis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ation et des Mines [1897]</w:t>
             </w:r>
             <w:r w:rsidR="00DF3477">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> sur papier bleu</w:t>
             </w:r>
             <w:r w:rsidR="00671734">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00671734" w:rsidRDefault="00671734" w:rsidP="002950BE">
+          <w:p w14:paraId="098D503E" w14:textId="77777777" w:rsidR="00671734" w:rsidRDefault="00671734" w:rsidP="002950BE">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1 carte du zonage agricole de la Municipalité régionale de comté (MRC) Maria-Chapdelaine [s.d.]; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00671734" w:rsidRDefault="00671734" w:rsidP="002950BE">
+          <w:p w14:paraId="0D4C08FB" w14:textId="77777777" w:rsidR="00671734" w:rsidRDefault="00671734" w:rsidP="002950BE">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1 carte du village de Normandin comprenant les lots 25 à 32 des rangs VI et VII [1976]. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0044296D" w:rsidRDefault="0044296D" w:rsidP="0044296D">
+          <w:p w14:paraId="39015056" w14:textId="77777777" w:rsidR="0044296D" w:rsidRDefault="0044296D" w:rsidP="0044296D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0044296D" w:rsidRDefault="0044296D" w:rsidP="0044296D">
+          <w:p w14:paraId="0273D434" w14:textId="77777777" w:rsidR="0044296D" w:rsidRDefault="0044296D" w:rsidP="0044296D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A97D24">
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 second rouleau de documents hors-format</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (emplacement : </w:t>
             </w:r>
             <w:r w:rsidR="00F96F47">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>étagère</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> à cartes et plans) </w:t>
             </w:r>
             <w:r w:rsidRPr="00A97D24">
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>comprenant :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0044296D" w:rsidRDefault="0044296D" w:rsidP="0044296D">
+          <w:p w14:paraId="30A08404" w14:textId="77777777" w:rsidR="0044296D" w:rsidRDefault="0044296D" w:rsidP="0044296D">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1 carte </w:t>
             </w:r>
             <w:r w:rsidR="00A97D24">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">« </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00A97D24">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Radarsat</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00A97D24">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> un œil sur la tempête de verglas », tempête qui s’est abattue sur les régions de Montréal, Montérégie, Outaouais, Estrie et Centre-du-Québec le 5 janvier 1998</w:t>
             </w:r>
             <w:r w:rsidR="00DF3477">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (sur papier glacé couleur)</w:t>
             </w:r>
             <w:r w:rsidR="00A97D24">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002950BE" w:rsidRPr="00A674F8" w:rsidRDefault="002950BE" w:rsidP="0014678B">
+          <w:p w14:paraId="18F55EFB" w14:textId="77777777" w:rsidR="002950BE" w:rsidRPr="00A674F8" w:rsidRDefault="002950BE" w:rsidP="0014678B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidTr="0014678B">
+      <w:tr w:rsidR="00584EF0" w:rsidRPr="00A674F8" w14:paraId="7EECED1B" w14:textId="77777777" w:rsidTr="0014678B">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="0014678B">
+          <w:p w14:paraId="56A49431" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="0014678B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00584EF0" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
+          <w:p w14:paraId="02D60DFF" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="40" w:name="_Toc2256330"/>
+            <w:bookmarkStart w:id="39" w:name="_Toc2256330"/>
             <w:r>
               <w:t>P360</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Plans</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="40"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00584EF0" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
+            <w:bookmarkEnd w:id="39"/>
+          </w:p>
+          <w:p w14:paraId="68E39C38" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
             <w:r>
               <w:t>1 plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EA2135" w:rsidRDefault="00EA2135" w:rsidP="00923766">
+    <w:p w14:paraId="625110B4" w14:textId="77777777" w:rsidR="00EA2135" w:rsidRDefault="00EA2135" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
+    <w:p w14:paraId="5AFAB8CF" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc2256331"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc2256331"/>
       <w:r>
         <w:t>P360/E2 Dessins techniques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00584EF0" w:rsidRPr="00AB6798" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="5F90BADC" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0"/>
+    <w:p w14:paraId="4E5D65B5" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRPr="00AB6798" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
+    <w:p w14:paraId="7013BE26" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -8552,97 +8637,96 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0"/>
+    <w:p w14:paraId="40729923" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="00584EF0"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidTr="0014678B">
+      <w:tr w:rsidR="00584EF0" w:rsidRPr="00A674F8" w14:paraId="5C1DD0A4" w14:textId="77777777" w:rsidTr="0014678B">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="0014678B">
+          <w:p w14:paraId="0769ABC2" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="0014678B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00584EF0" w:rsidRDefault="00584EF0" w:rsidP="0014678B">
+          <w:p w14:paraId="7BEEF55C" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRDefault="00584EF0" w:rsidP="0014678B">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="42" w:name="_Toc2256332"/>
+            <w:bookmarkStart w:id="41" w:name="_Toc2256332"/>
             <w:r>
               <w:t>P360</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>E2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -8657,111 +8741,111 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="42"/>
+            <w:bookmarkEnd w:id="41"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00584EF0" w:rsidRDefault="00DF3477" w:rsidP="0014678B">
+          <w:p w14:paraId="1947B9FE" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRDefault="00DF3477" w:rsidP="0014678B">
             <w:r>
               <w:t>3 dessins techniques</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="0014678B">
+          <w:p w14:paraId="6FB70A94" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRPr="00A674F8" w:rsidRDefault="00584EF0" w:rsidP="0014678B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00584EF0" w:rsidRDefault="00584EF0" w:rsidP="00923766">
+    <w:p w14:paraId="7EDA0D99" w14:textId="77777777" w:rsidR="00584EF0" w:rsidRDefault="00584EF0" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C92E07" w:rsidRPr="00A674F8" w:rsidRDefault="00C92E07" w:rsidP="00C92E07">
+    <w:p w14:paraId="0E48A79D" w14:textId="77777777" w:rsidR="00C92E07" w:rsidRPr="00A674F8" w:rsidRDefault="00C92E07" w:rsidP="00C92E07">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc2256333"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc2256333"/>
       <w:r>
         <w:t>P360/F</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Objets</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00C92E07" w:rsidRPr="00AB6798" w:rsidRDefault="00C92E07" w:rsidP="00C92E07">
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="1452DD6C" w14:textId="77777777" w:rsidR="00C92E07" w:rsidRDefault="00C92E07" w:rsidP="00C92E07"/>
+    <w:p w14:paraId="4A05323B" w14:textId="77777777" w:rsidR="00C92E07" w:rsidRPr="00AB6798" w:rsidRDefault="00C92E07" w:rsidP="00C92E07">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C92E07" w:rsidRPr="00A674F8" w:rsidRDefault="00C92E07" w:rsidP="00C92E07">
+    <w:p w14:paraId="4464CB8A" w14:textId="77777777" w:rsidR="00C92E07" w:rsidRPr="00A674F8" w:rsidRDefault="00C92E07" w:rsidP="00C92E07">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -8771,148 +8855,148 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C92E07" w:rsidRDefault="00C92E07" w:rsidP="00C92E07"/>
-    <w:p w:rsidR="00C92E07" w:rsidRPr="00AB6798" w:rsidRDefault="00C92E07" w:rsidP="00C92E07">
+    <w:p w14:paraId="69E13942" w14:textId="77777777" w:rsidR="00C92E07" w:rsidRDefault="00C92E07" w:rsidP="00C92E07"/>
+    <w:p w14:paraId="005E87CD" w14:textId="77777777" w:rsidR="00C92E07" w:rsidRPr="00AB6798" w:rsidRDefault="00C92E07" w:rsidP="00C92E07">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C92E07" w:rsidRPr="00A674F8" w:rsidRDefault="00C92E07" w:rsidP="00C92E07">
+    <w:p w14:paraId="458C6963" w14:textId="77777777" w:rsidR="00C92E07" w:rsidRPr="00A674F8" w:rsidRDefault="00C92E07" w:rsidP="00C92E07">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C92E07" w:rsidRPr="00A674F8" w:rsidRDefault="00C92E07" w:rsidP="00C92E07"/>
-    <w:p w:rsidR="00C92E07" w:rsidRPr="00A674F8" w:rsidRDefault="00C92E07" w:rsidP="00C92E07">
+    <w:p w14:paraId="36B3D15C" w14:textId="77777777" w:rsidR="00C92E07" w:rsidRPr="00A674F8" w:rsidRDefault="00C92E07" w:rsidP="00C92E07"/>
+    <w:p w14:paraId="2B7388D8" w14:textId="77777777" w:rsidR="00C92E07" w:rsidRPr="00A674F8" w:rsidRDefault="00C92E07" w:rsidP="00C92E07">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc2256334"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="43" w:name="_Toc2256334"/>
+      <w:r>
         <w:t>P360/F</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r>
         <w:t>Objets promotionnels</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00C92E07" w:rsidRPr="00AB6798" w:rsidRDefault="00C92E07" w:rsidP="00C92E07">
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="0A5598D2" w14:textId="77777777" w:rsidR="00C92E07" w:rsidRPr="00A674F8" w:rsidRDefault="00C92E07" w:rsidP="00C92E07"/>
+    <w:p w14:paraId="10D4554F" w14:textId="77777777" w:rsidR="00C92E07" w:rsidRPr="00AB6798" w:rsidRDefault="00C92E07" w:rsidP="00C92E07">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C92E07" w:rsidRPr="00A674F8" w:rsidRDefault="00C92E07" w:rsidP="00C92E07">
+    <w:p w14:paraId="3CD960D6" w14:textId="77777777" w:rsidR="00C92E07" w:rsidRPr="00A674F8" w:rsidRDefault="00C92E07" w:rsidP="00C92E07">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -8922,234 +9006,232 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C92E07" w:rsidRPr="00A674F8" w:rsidRDefault="00C92E07" w:rsidP="00C92E07"/>
+    <w:p w14:paraId="7A64C0DD" w14:textId="77777777" w:rsidR="00C92E07" w:rsidRPr="00A674F8" w:rsidRDefault="00C92E07" w:rsidP="00C92E07"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C92E07" w:rsidRPr="00A674F8" w:rsidTr="0014678B">
+      <w:tr w:rsidR="00C92E07" w:rsidRPr="00A674F8" w14:paraId="0A159278" w14:textId="77777777" w:rsidTr="0014678B">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C92E07" w:rsidRPr="00A674F8" w:rsidRDefault="00C92E07" w:rsidP="0014678B">
+          <w:p w14:paraId="0647D74C" w14:textId="77777777" w:rsidR="00C92E07" w:rsidRPr="00A674F8" w:rsidRDefault="00C92E07" w:rsidP="0014678B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C92E07" w:rsidRDefault="00C92E07" w:rsidP="0014678B">
+          <w:p w14:paraId="0D1B3F93" w14:textId="77777777" w:rsidR="00C92E07" w:rsidRDefault="00C92E07" w:rsidP="0014678B">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="45" w:name="_Toc2256335"/>
+            <w:bookmarkStart w:id="44" w:name="_Toc2256335"/>
             <w:r>
               <w:t>P360</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Macarons</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="45"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00C92E07" w:rsidRPr="00A674F8" w:rsidRDefault="00C92E07" w:rsidP="00C92E07">
+            <w:bookmarkEnd w:id="44"/>
+          </w:p>
+          <w:p w14:paraId="6962B062" w14:textId="77777777" w:rsidR="00C92E07" w:rsidRPr="00A674F8" w:rsidRDefault="00C92E07" w:rsidP="00C92E07">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C92E07" w:rsidRPr="00A674F8" w:rsidTr="0014678B">
+      <w:tr w:rsidR="00C92E07" w:rsidRPr="00A674F8" w14:paraId="56ABC393" w14:textId="77777777" w:rsidTr="0014678B">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00C92E07" w:rsidRPr="00A674F8" w:rsidRDefault="00DF3477" w:rsidP="0014678B">
+          <w:p w14:paraId="78A0CA86" w14:textId="77777777" w:rsidR="00C92E07" w:rsidRPr="00A674F8" w:rsidRDefault="00DF3477" w:rsidP="0014678B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C92E07" w:rsidRDefault="00C92E07" w:rsidP="0014678B">
+          <w:p w14:paraId="4B867B14" w14:textId="77777777" w:rsidR="00C92E07" w:rsidRDefault="00C92E07" w:rsidP="0014678B">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="46" w:name="_Toc2256336"/>
+            <w:bookmarkStart w:id="45" w:name="_Toc2256336"/>
             <w:r>
               <w:t>P360</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="002950BE">
               <w:t>Affiches</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="46"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="002950BE" w:rsidRPr="002950BE" w:rsidRDefault="002950BE" w:rsidP="002950BE">
+            <w:bookmarkEnd w:id="45"/>
+          </w:p>
+          <w:p w14:paraId="012C869C" w14:textId="77777777" w:rsidR="002950BE" w:rsidRDefault="002950BE" w:rsidP="002950BE"/>
+          <w:p w14:paraId="2434C812" w14:textId="77777777" w:rsidR="002950BE" w:rsidRPr="002950BE" w:rsidRDefault="002950BE" w:rsidP="002950BE">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
             <w:r w:rsidR="00947E69">
               <w:t>affiche</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> d’esquisses des premiers ministres du Québec grand format (affiche) conservée dans un rouleau à plans hors-format avec 6 autres documents (voir certificats). </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C92E07" w:rsidRDefault="00C92E07" w:rsidP="0014678B"/>
+          <w:p w14:paraId="17EC1344" w14:textId="77777777" w:rsidR="00C92E07" w:rsidRDefault="00C92E07" w:rsidP="0014678B"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C92E07" w:rsidRDefault="00C92E07" w:rsidP="00C92E07">
+    <w:p w14:paraId="167AB283" w14:textId="77777777" w:rsidR="00C92E07" w:rsidRDefault="00C92E07" w:rsidP="00C92E07">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C92E07" w:rsidRPr="00A674F8" w:rsidRDefault="00C92E07" w:rsidP="00C92E07">
+    <w:p w14:paraId="7C1F0E1F" w14:textId="77777777" w:rsidR="00C92E07" w:rsidRPr="00A674F8" w:rsidRDefault="00C92E07" w:rsidP="00C92E07">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc2256337"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc2256337"/>
       <w:r>
         <w:t>P360/F2 Décorations</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00C92E07" w:rsidRPr="00AB6798" w:rsidRDefault="00C92E07" w:rsidP="00C92E07">
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="4E6DC6DA" w14:textId="77777777" w:rsidR="00C92E07" w:rsidRPr="00A674F8" w:rsidRDefault="00C92E07" w:rsidP="00C92E07"/>
+    <w:p w14:paraId="64728251" w14:textId="77777777" w:rsidR="00C92E07" w:rsidRPr="00AB6798" w:rsidRDefault="00C92E07" w:rsidP="00C92E07">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C92E07" w:rsidRPr="00A674F8" w:rsidRDefault="00C92E07" w:rsidP="00C92E07">
+    <w:p w14:paraId="17FE5790" w14:textId="77777777" w:rsidR="00C92E07" w:rsidRPr="00A674F8" w:rsidRDefault="00C92E07" w:rsidP="00C92E07">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -9159,1629 +9241,1619 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C92E07" w:rsidRPr="00A674F8" w:rsidRDefault="00C92E07" w:rsidP="00C92E07"/>
+    <w:p w14:paraId="1371E5A3" w14:textId="77777777" w:rsidR="00C92E07" w:rsidRPr="00A674F8" w:rsidRDefault="00C92E07" w:rsidP="00C92E07"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C92E07" w:rsidRPr="00A674F8" w:rsidTr="0014678B">
+      <w:tr w:rsidR="00C92E07" w:rsidRPr="00A674F8" w14:paraId="7CADB3A1" w14:textId="77777777" w:rsidTr="0014678B">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C92E07" w:rsidRPr="00A674F8" w:rsidRDefault="00C92E07" w:rsidP="0014678B">
+          <w:p w14:paraId="13836C25" w14:textId="77777777" w:rsidR="00C92E07" w:rsidRPr="00A674F8" w:rsidRDefault="00C92E07" w:rsidP="0014678B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C92E07" w:rsidRDefault="00C92E07" w:rsidP="0014678B">
+          <w:p w14:paraId="33D87752" w14:textId="77777777" w:rsidR="00C92E07" w:rsidRDefault="00C92E07" w:rsidP="0014678B">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="48" w:name="_Toc2256338"/>
+            <w:bookmarkStart w:id="47" w:name="_Toc2256338"/>
             <w:r>
               <w:t>P360</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>F2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Fanions</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="48"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00C92E07" w:rsidRPr="00A674F8" w:rsidRDefault="00C92E07" w:rsidP="0014678B">
+            <w:bookmarkEnd w:id="47"/>
+          </w:p>
+          <w:p w14:paraId="12666141" w14:textId="77777777" w:rsidR="00C92E07" w:rsidRPr="00A674F8" w:rsidRDefault="00C92E07" w:rsidP="0014678B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C92E07" w:rsidRPr="00A674F8" w:rsidTr="0014678B">
+      <w:tr w:rsidR="00C92E07" w:rsidRPr="00A674F8" w14:paraId="7EC22201" w14:textId="77777777" w:rsidTr="0014678B">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00C92E07" w:rsidRPr="00A674F8" w:rsidRDefault="00DF3477" w:rsidP="0014678B">
+          <w:p w14:paraId="2ED13075" w14:textId="77777777" w:rsidR="00C92E07" w:rsidRPr="00A674F8" w:rsidRDefault="00DF3477" w:rsidP="0014678B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C92E07" w:rsidRDefault="00C92E07" w:rsidP="0014678B">
+          <w:p w14:paraId="2A3CD3D8" w14:textId="77777777" w:rsidR="00C92E07" w:rsidRDefault="00C92E07" w:rsidP="0014678B">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="49" w:name="_Toc2256339"/>
+            <w:bookmarkStart w:id="48" w:name="_Toc2256339"/>
             <w:r>
               <w:t>P360</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>F2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00476508">
               <w:t>Certificats</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="49"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00476508" w:rsidRPr="00476508" w:rsidRDefault="00476508" w:rsidP="00476508">
+            <w:bookmarkEnd w:id="48"/>
+          </w:p>
+          <w:p w14:paraId="7A97C90D" w14:textId="77777777" w:rsidR="00476508" w:rsidRDefault="00476508" w:rsidP="00476508"/>
+          <w:p w14:paraId="2C08F1C8" w14:textId="77777777" w:rsidR="00476508" w:rsidRPr="00476508" w:rsidRDefault="00476508" w:rsidP="00476508">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00476508">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1 rouleau pour documents hors-format </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">sur support papier ou </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>velin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00476508">
               <w:t>(emplacement : cartes et plans)</w:t>
             </w:r>
             <w:r w:rsidRPr="00476508">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00476508" w:rsidRDefault="00476508" w:rsidP="00476508">
+          <w:p w14:paraId="6E305B72" w14:textId="77777777" w:rsidR="00476508" w:rsidRDefault="00476508" w:rsidP="00476508">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>L’aide à Laval [1920]</w:t>
             </w:r>
             <w:r w:rsidR="006F1834">
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00476508" w:rsidRDefault="00476508" w:rsidP="00476508">
+          <w:p w14:paraId="503123CB" w14:textId="77777777" w:rsidR="00476508" w:rsidRDefault="00476508" w:rsidP="00476508">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Affiliation antonienne [1961]</w:t>
             </w:r>
             <w:r w:rsidR="006F1834">
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00476508" w:rsidRDefault="00476508" w:rsidP="00476508">
+          <w:p w14:paraId="0836F47F" w14:textId="77777777" w:rsidR="00476508" w:rsidRDefault="00476508" w:rsidP="00476508">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">La Congrégation des clercs de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Saint-Viateur</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="006F1834">
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00476508" w:rsidRDefault="00476508" w:rsidP="00476508">
+          <w:p w14:paraId="3F4E6622" w14:textId="77777777" w:rsidR="00476508" w:rsidRDefault="00476508" w:rsidP="00476508">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Chambre des notaires [1943]</w:t>
             </w:r>
             <w:r w:rsidR="006F1834">
               <w:t xml:space="preserve"> (voir reproduction sur plaque); </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00476508" w:rsidRDefault="00476508" w:rsidP="00476508">
+          <w:p w14:paraId="3DB0F075" w14:textId="77777777" w:rsidR="00476508" w:rsidRDefault="00476508" w:rsidP="00476508">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Chambre des notaires [1905]</w:t>
             </w:r>
             <w:r w:rsidR="006F1834">
               <w:t xml:space="preserve"> (voir reproduction sur plaque);</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00476508" w:rsidRDefault="00476508" w:rsidP="00476508">
+          <w:p w14:paraId="480584A2" w14:textId="77777777" w:rsidR="00476508" w:rsidRDefault="00476508" w:rsidP="00476508">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Diplôme de </w:t>
             </w:r>
             <w:r w:rsidR="006F1834">
               <w:t xml:space="preserve">J.J. Turcotte de </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">l’Université Laval </w:t>
             </w:r>
             <w:r w:rsidR="006F1834">
               <w:t xml:space="preserve">(en latin) </w:t>
             </w:r>
             <w:r>
               <w:t>[1942]</w:t>
             </w:r>
             <w:r w:rsidR="006F1834">
               <w:t xml:space="preserve"> (voir reproduction sur plaque)</w:t>
             </w:r>
             <w:r w:rsidR="00536FD7">
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00536FD7" w:rsidRDefault="002950BE" w:rsidP="002950BE">
+          <w:p w14:paraId="16BE034F" w14:textId="77777777" w:rsidR="00536FD7" w:rsidRDefault="002950BE" w:rsidP="002950BE">
             <w:pPr>
               <w:ind w:left="360"/>
             </w:pPr>
             <w:r>
               <w:t>Note : Ce rouleau comprend également une</w:t>
             </w:r>
             <w:r w:rsidR="00536FD7">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00947E69">
               <w:t>affiche</w:t>
             </w:r>
             <w:r w:rsidR="00536FD7">
               <w:t xml:space="preserve"> d’esquisses des premiers ministres du Québec</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> grand format. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00476508" w:rsidRDefault="00476508" w:rsidP="00476508"/>
-          <w:p w:rsidR="00476508" w:rsidRDefault="00476508" w:rsidP="00476508">
+          <w:p w14:paraId="1291B9FB" w14:textId="77777777" w:rsidR="00476508" w:rsidRDefault="00476508" w:rsidP="00476508"/>
+          <w:p w14:paraId="7B988236" w14:textId="77777777" w:rsidR="00476508" w:rsidRDefault="00476508" w:rsidP="00476508">
             <w:r w:rsidRPr="00476508">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1 boîte (hors-format) pour cadres</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (emplacements : grandes photos et cadres)</w:t>
             </w:r>
             <w:r w:rsidRPr="00280D29">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00476508" w:rsidRDefault="00476508" w:rsidP="00476508">
+          <w:p w14:paraId="24C83C04" w14:textId="77777777" w:rsidR="00476508" w:rsidRDefault="00476508" w:rsidP="00476508">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Plaque de la Chambre de commerce de Normandin (J.J. Turcotte président 1953-54); </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00476508" w:rsidRDefault="00476508" w:rsidP="00476508">
+          <w:p w14:paraId="30B33C99" w14:textId="77777777" w:rsidR="00476508" w:rsidRDefault="00476508" w:rsidP="00476508">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Plaque hommage à J.J. Turcotte, dirigeant bénévole de la Caisse populaire Desjardins de Normandin (1964-1989); </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00476508" w:rsidRDefault="00476508" w:rsidP="00476508">
+          <w:p w14:paraId="67287692" w14:textId="77777777" w:rsidR="00476508" w:rsidRDefault="00476508" w:rsidP="00476508">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Plaque hommage pour la carrière de notaire de J.J. Turcotte [1986];</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00476508" w:rsidRDefault="00476508" w:rsidP="00476508">
+          <w:p w14:paraId="1659B9B3" w14:textId="77777777" w:rsidR="00476508" w:rsidRDefault="00476508" w:rsidP="00476508">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Admission à la profession de notaire de J.S.N. Turcotte, plaque [1905]; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00476508" w:rsidRDefault="00476508" w:rsidP="00476508">
+          <w:p w14:paraId="0B35C8C5" w14:textId="77777777" w:rsidR="00476508" w:rsidRDefault="00476508" w:rsidP="00476508">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Admission à la profession de notaire de J.J. Turcotte, plaque [1943]; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00937AD4" w:rsidRDefault="006F1834" w:rsidP="00476508">
+          <w:p w14:paraId="2963DEA5" w14:textId="77777777" w:rsidR="00937AD4" w:rsidRDefault="006F1834" w:rsidP="00476508">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
             </w:pPr>
             <w:r>
+              <w:t xml:space="preserve">Diplôme de J.J. Turcotte de l’Université Laval (en latin) [1942]. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="776138CE" w14:textId="77777777" w:rsidR="009C284D" w:rsidRDefault="009C284D" w:rsidP="009C284D"/>
+          <w:p w14:paraId="67CD2102" w14:textId="77777777" w:rsidR="009C284D" w:rsidRDefault="009C284D" w:rsidP="009C284D">
+            <w:r w:rsidRPr="00280D29">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Diplôme de J.J. Turcotte de l’Université Laval (en latin) [1942]. </w:t>
-[...3 lines deleted...]
-          <w:p w:rsidR="009C284D" w:rsidRDefault="009C284D" w:rsidP="009C284D">
+              <w:t>1 boîte grise (hors-format) à plat</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> (emplacement : meuble à cadres)</w:t>
+            </w:r>
             <w:r w:rsidRPr="00280D29">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>1 boîte grise (hors-format) à plat</w:t>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009C284D" w:rsidRDefault="00280D29" w:rsidP="009C284D">
+          <w:p w14:paraId="43783267" w14:textId="77777777" w:rsidR="009C284D" w:rsidRDefault="00280D29" w:rsidP="009C284D">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">8 certificats. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00280D29" w:rsidRDefault="00280D29" w:rsidP="00280D29">
+          <w:p w14:paraId="753269BD" w14:textId="77777777" w:rsidR="00280D29" w:rsidRDefault="00280D29" w:rsidP="00280D29">
             <w:pPr>
               <w:ind w:left="360"/>
             </w:pPr>
             <w:r>
               <w:t>Note : Cette boîte comprend également des photographies de ce fonds d’archives et des documents d’autres fonds de la société d’histoire.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00476508" w:rsidRPr="00476508" w:rsidRDefault="00476508" w:rsidP="00476508"/>
-          <w:p w:rsidR="00C92E07" w:rsidRDefault="00C92E07" w:rsidP="0014678B"/>
+          <w:p w14:paraId="2A0F6D13" w14:textId="77777777" w:rsidR="00476508" w:rsidRPr="00476508" w:rsidRDefault="00476508" w:rsidP="00476508"/>
+          <w:p w14:paraId="2CD83DA8" w14:textId="77777777" w:rsidR="00C92E07" w:rsidRDefault="00C92E07" w:rsidP="0014678B"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EA2135" w:rsidRDefault="00EA2135" w:rsidP="00923766">
+    <w:p w14:paraId="789F879B" w14:textId="77777777" w:rsidR="00EA2135" w:rsidRDefault="00EA2135" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CE0D15" w:rsidRDefault="00CE0D15" w:rsidP="00923766">
+    <w:p w14:paraId="1B224045" w14:textId="77777777" w:rsidR="00CE0D15" w:rsidRDefault="00CE0D15" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CE0D15" w:rsidRDefault="00CE0D15" w:rsidP="00923766">
+    <w:p w14:paraId="0C084D65" w14:textId="77777777" w:rsidR="00CE0D15" w:rsidRDefault="00CE0D15" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00356942" w:rsidRDefault="007864DB" w:rsidP="00923766">
+    <w:p w14:paraId="358DC341" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00356942" w:rsidRDefault="007864DB" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00356942">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Boîte 1 </w:t>
       </w:r>
       <w:r w:rsidR="00CC7B70">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>(15,3 cm)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00523266" w:rsidRDefault="00523266" w:rsidP="00923766">
+    <w:p w14:paraId="1A886ADC" w14:textId="77777777" w:rsidR="00523266" w:rsidRDefault="00523266" w:rsidP="00923766">
       <w:r>
         <w:t>Biographie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B4902" w:rsidRDefault="004578EF" w:rsidP="00923766">
+    <w:p w14:paraId="7E783004" w14:textId="77777777" w:rsidR="001B4902" w:rsidRDefault="004578EF" w:rsidP="00923766">
       <w:r>
         <w:t>CLSC Normandin (1986)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004578EF" w:rsidRDefault="004578EF" w:rsidP="00923766">
+    <w:p w14:paraId="63D70F33" w14:textId="77777777" w:rsidR="004578EF" w:rsidRDefault="004578EF" w:rsidP="00923766">
       <w:r>
         <w:t>Association coopérative des loisirs de Normandin (1993-2002)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED46CC" w:rsidRDefault="00ED46CC" w:rsidP="00923766">
+    <w:p w14:paraId="4C6EFA35" w14:textId="77777777" w:rsidR="00ED46CC" w:rsidRDefault="00ED46CC" w:rsidP="00923766">
       <w:r>
         <w:t>Colonisation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED46CC" w:rsidRDefault="00ED46CC" w:rsidP="00923766">
+    <w:p w14:paraId="5881A58F" w14:textId="77777777" w:rsidR="00ED46CC" w:rsidRDefault="00ED46CC" w:rsidP="00923766">
       <w:r>
         <w:t>Chambre de commerce (Roberval)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED46CC" w:rsidRDefault="00ED46CC" w:rsidP="00923766">
+    <w:p w14:paraId="00B944C8" w14:textId="77777777" w:rsidR="00ED46CC" w:rsidRDefault="00ED46CC" w:rsidP="00923766">
       <w:r>
         <w:t>Toponymie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD70EF" w:rsidRDefault="00DD70EF" w:rsidP="00DD70EF">
+    <w:p w14:paraId="5E905A5C" w14:textId="77777777" w:rsidR="00DD70EF" w:rsidRDefault="00DD70EF" w:rsidP="00DD70EF">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Polémique de changement de Roberval, Lac-Saint-Jean Ouest et Royaume du Saguenay (1961)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD70EF" w:rsidRDefault="00DD70EF" w:rsidP="00DD70EF">
+    <w:p w14:paraId="62E773FB" w14:textId="77777777" w:rsidR="00DD70EF" w:rsidRDefault="00DD70EF" w:rsidP="00DD70EF">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Coupures de presse (polémique 1961)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046568B" w:rsidRDefault="0046568B" w:rsidP="00923766">
+    <w:p w14:paraId="64595373" w14:textId="77777777" w:rsidR="0046568B" w:rsidRDefault="0046568B" w:rsidP="00923766">
       <w:r>
         <w:t>Agriculture : cercle d’agriculture (1893-1933), etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB71D4" w:rsidRDefault="00BB71D4" w:rsidP="00BB71D4">
+    <w:p w14:paraId="51E358DD" w14:textId="77777777" w:rsidR="00BB71D4" w:rsidRDefault="00BB71D4" w:rsidP="00BB71D4">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709"/>
       </w:pPr>
       <w:r>
         <w:t>Bleuets (1957)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB71D4" w:rsidRDefault="00BB71D4" w:rsidP="00BB71D4">
+    <w:p w14:paraId="19D4FA51" w14:textId="77777777" w:rsidR="00BB71D4" w:rsidRDefault="00BB71D4" w:rsidP="00BB71D4">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Ferme expérimentale de Normandin 1926-1935</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C5417A" w:rsidRDefault="00C5417A" w:rsidP="00C5417A">
+    <w:p w14:paraId="1A93BBB6" w14:textId="77777777" w:rsidR="00C5417A" w:rsidRDefault="00C5417A" w:rsidP="00C5417A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>école</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> d’agriculture (1957-1960)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C807E0" w:rsidRDefault="00C807E0" w:rsidP="00C807E0">
+    <w:p w14:paraId="3094F721" w14:textId="77777777" w:rsidR="00C807E0" w:rsidRDefault="00C807E0" w:rsidP="00C807E0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>correspondance</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00C807E0" w:rsidRDefault="00C807E0" w:rsidP="00C807E0">
+    <w:p w14:paraId="5DD987CD" w14:textId="77777777" w:rsidR="00C807E0" w:rsidRDefault="00C807E0" w:rsidP="00C807E0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>résolutions</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00C807E0" w:rsidRDefault="00C807E0" w:rsidP="00C807E0">
+    <w:p w14:paraId="7D3BA301" w14:textId="77777777" w:rsidR="00C807E0" w:rsidRDefault="00C807E0" w:rsidP="00C807E0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>mémoires</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00C807E0" w:rsidRDefault="00C807E0" w:rsidP="00C807E0">
+    <w:p w14:paraId="73E94DE7" w14:textId="77777777" w:rsidR="00C807E0" w:rsidRDefault="00C807E0" w:rsidP="00C807E0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>population</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> et élèves</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C807E0" w:rsidRDefault="00C807E0" w:rsidP="00C807E0">
+    <w:p w14:paraId="585E9087" w14:textId="77777777" w:rsidR="00C807E0" w:rsidRDefault="00C807E0" w:rsidP="00C807E0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>coupures</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> de presse</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046568B" w:rsidRDefault="0046568B" w:rsidP="00923766">
+    <w:p w14:paraId="3EDB5D64" w14:textId="77777777" w:rsidR="0046568B" w:rsidRDefault="0046568B" w:rsidP="00923766">
       <w:r>
         <w:t>Religion : institution, ordination, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00104540" w:rsidRDefault="00104540" w:rsidP="00833600">
+    <w:p w14:paraId="009A90B6" w14:textId="77777777" w:rsidR="00104540" w:rsidRDefault="00104540" w:rsidP="00833600">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Implications religieuses</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046568B" w:rsidRDefault="0046568B" w:rsidP="00923766">
+    <w:p w14:paraId="44AE3F41" w14:textId="77777777" w:rsidR="0046568B" w:rsidRDefault="0046568B" w:rsidP="00923766">
       <w:r>
         <w:t>Éducation : Commission scolaire (liste des commissaires d’école 1887-1927, etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00104540" w:rsidRDefault="00104540" w:rsidP="00833600">
+    <w:p w14:paraId="6BBD6FBD" w14:textId="77777777" w:rsidR="00104540" w:rsidRDefault="00104540" w:rsidP="00833600">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Couvent de Normandin (construction, finances, soumissions 1959)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00104540" w:rsidRDefault="0046568B" w:rsidP="00923766">
+    <w:p w14:paraId="5D7483C5" w14:textId="77777777" w:rsidR="00104540" w:rsidRDefault="0046568B" w:rsidP="00923766">
       <w:r>
         <w:t>Culture</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046568B" w:rsidRDefault="0046568B" w:rsidP="00923766">
+    <w:p w14:paraId="59EFFBCD" w14:textId="77777777" w:rsidR="0046568B" w:rsidRDefault="0046568B" w:rsidP="00923766">
       <w:r>
         <w:t>Projets : Route de La Tuque via Lac-Bouchette (1932-1945)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046568B" w:rsidRDefault="0046568B" w:rsidP="00923766">
+    <w:p w14:paraId="669BBC24" w14:textId="77777777" w:rsidR="0046568B" w:rsidRDefault="0046568B" w:rsidP="00923766">
       <w:r>
         <w:t>Démarches pour l’érection du village de Normandin</w:t>
       </w:r>
       <w:r w:rsidR="00CE2048">
         <w:t xml:space="preserve"> (distinct de la paroisse) (1923-1929)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00643ADA" w:rsidRDefault="00CE2048" w:rsidP="00923766">
+    <w:p w14:paraId="7F8D94A7" w14:textId="77777777" w:rsidR="00643ADA" w:rsidRDefault="00CE2048" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Village de Normandin : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00643ADA" w:rsidRDefault="00CE2048" w:rsidP="00643ADA">
+    <w:p w14:paraId="758CDA3A" w14:textId="77777777" w:rsidR="00643ADA" w:rsidRDefault="00CE2048" w:rsidP="00643ADA">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>comptabilité</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00643ADA" w:rsidRDefault="00CE2048" w:rsidP="00643ADA">
+    <w:p w14:paraId="379CE42C" w14:textId="77777777" w:rsidR="00643ADA" w:rsidRDefault="00CE2048" w:rsidP="00643ADA">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>lois</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> et règlements, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA5312" w:rsidRDefault="00BA5312" w:rsidP="00BA5312">
+    <w:p w14:paraId="18EA44A1" w14:textId="77777777" w:rsidR="00BA5312" w:rsidRDefault="00BA5312" w:rsidP="00BA5312">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>projet</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> de loi pour perception d’une taxe de vente de 2 % (1958-59)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00643ADA" w:rsidRDefault="00CE2048" w:rsidP="00643ADA">
+    <w:p w14:paraId="6E578364" w14:textId="77777777" w:rsidR="00643ADA" w:rsidRDefault="00CE2048" w:rsidP="00643ADA">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>séances</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> municipales (1939-1945)</w:t>
       </w:r>
       <w:r w:rsidR="008F3DA3">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00643ADA" w:rsidRDefault="008F3DA3" w:rsidP="00643ADA">
+    <w:p w14:paraId="2E58884B" w14:textId="77777777" w:rsidR="00643ADA" w:rsidRDefault="008F3DA3" w:rsidP="00643ADA">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>aqueduc</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD3ECA" w:rsidRDefault="00DD3ECA" w:rsidP="00DD3ECA">
+    <w:p w14:paraId="15716D8E" w14:textId="77777777" w:rsidR="00DD3ECA" w:rsidRDefault="00DD3ECA" w:rsidP="00DD3ECA">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>référendum</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>; lois, règlements et résolutions; études et rapports; correspondances; coupures de presse (1967-1968)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00643ADA" w:rsidRDefault="008F3DA3" w:rsidP="00643ADA">
+    <w:p w14:paraId="3B849EED" w14:textId="77777777" w:rsidR="00643ADA" w:rsidRDefault="008F3DA3" w:rsidP="00643ADA">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>correspondance</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE2048" w:rsidRDefault="008F3DA3" w:rsidP="00643ADA">
+    <w:p w14:paraId="69D1C8BB" w14:textId="77777777" w:rsidR="00CE2048" w:rsidRDefault="008F3DA3" w:rsidP="00643ADA">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>communiqués</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> (1963)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007864DB" w:rsidRDefault="006C59A6" w:rsidP="00923766">
-      <w:r>
+    <w:p w14:paraId="300E9795" w14:textId="77777777" w:rsidR="007864DB" w:rsidRDefault="006C59A6" w:rsidP="00923766">
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Cantons unis (1933)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C59A6" w:rsidRDefault="006C59A6" w:rsidP="00923766">
+    <w:p w14:paraId="3ADA0D50" w14:textId="77777777" w:rsidR="006C59A6" w:rsidRDefault="006C59A6" w:rsidP="00923766">
       <w:r>
         <w:t>Francs-tenanciers de Saint-Edmond (1940)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B07409" w:rsidRDefault="005E0A83" w:rsidP="00923766">
+    <w:p w14:paraId="5A3D9C43" w14:textId="77777777" w:rsidR="00B07409" w:rsidRDefault="005E0A83" w:rsidP="00923766">
       <w:r>
         <w:t>50 ans</w:t>
       </w:r>
       <w:r w:rsidR="00B07409">
         <w:t xml:space="preserve"> de Normandin</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (1894-1994)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C59A6" w:rsidRDefault="006C59A6" w:rsidP="00923766"/>
-    <w:p w:rsidR="007864DB" w:rsidRPr="00356942" w:rsidRDefault="007864DB" w:rsidP="00923766">
+    <w:p w14:paraId="08A0AD41" w14:textId="77777777" w:rsidR="006C59A6" w:rsidRDefault="006C59A6" w:rsidP="00923766"/>
+    <w:p w14:paraId="17235435" w14:textId="77777777" w:rsidR="007864DB" w:rsidRPr="00356942" w:rsidRDefault="007864DB" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00356942">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Boîte 2 </w:t>
       </w:r>
       <w:r w:rsidR="00BB6277">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>(8,4 cm)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007864DB" w:rsidRDefault="0046568B" w:rsidP="00923766">
+    <w:p w14:paraId="41623492" w14:textId="77777777" w:rsidR="007864DB" w:rsidRDefault="0046568B" w:rsidP="00923766">
       <w:r>
         <w:t>Caisse populaire de Normandin (fraude et rapport d’enquête, garantie hypothécaire, liquidation (1945-19</w:t>
       </w:r>
       <w:r w:rsidR="00F06E00">
         <w:t>69</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED46CC" w:rsidRDefault="00ED46CC" w:rsidP="00923766">
+    <w:p w14:paraId="6F878B2B" w14:textId="77777777" w:rsidR="00ED46CC" w:rsidRDefault="00ED46CC" w:rsidP="00923766">
       <w:r>
         <w:t>Ponts</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046568B" w:rsidRDefault="0046568B" w:rsidP="00923766">
+    <w:p w14:paraId="3DF2F16C" w14:textId="77777777" w:rsidR="0046568B" w:rsidRDefault="0046568B" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Pont La Doré vers Chibougamau sur la rivière </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Ashuapmuchuan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> (1952-1957)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00643ADA" w:rsidRDefault="00DA4941" w:rsidP="00923766">
+    <w:p w14:paraId="2C249F5E" w14:textId="77777777" w:rsidR="00643ADA" w:rsidRDefault="00DA4941" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Village de Normandin : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00643ADA" w:rsidRDefault="00DA4941" w:rsidP="00643ADA">
+    <w:p w14:paraId="1402988A" w14:textId="77777777" w:rsidR="00643ADA" w:rsidRDefault="00DA4941" w:rsidP="00643ADA">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>monument</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F06E00">
         <w:t xml:space="preserve"> (1963-64)</w:t>
       </w:r>
       <w:r w:rsidR="008F3DA3">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00643ADA" w:rsidRDefault="008F3DA3" w:rsidP="00643ADA">
+    <w:p w14:paraId="42A2B33C" w14:textId="77777777" w:rsidR="00643ADA" w:rsidRDefault="008F3DA3" w:rsidP="00643ADA">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>armoiries</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0046568B" w:rsidRDefault="008F3DA3" w:rsidP="00643ADA">
+    <w:p w14:paraId="76C2DB1C" w14:textId="77777777" w:rsidR="0046568B" w:rsidRDefault="008F3DA3" w:rsidP="00643ADA">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>événements</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F06E00">
         <w:t xml:space="preserve"> (1963)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E6B5F" w:rsidRDefault="008E6B5F" w:rsidP="00923766">
+    <w:p w14:paraId="2C5CCAF7" w14:textId="77777777" w:rsidR="008E6B5F" w:rsidRDefault="008E6B5F" w:rsidP="00923766">
       <w:r w:rsidRPr="00B67D61">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Correspondances avec Maurice Duplessis (1934-195</w:t>
       </w:r>
       <w:r w:rsidR="0033682C">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00B67D61">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E28FB" w:rsidRDefault="00643ADA" w:rsidP="00923766">
+    <w:p w14:paraId="7EE34111" w14:textId="77777777" w:rsidR="002E28FB" w:rsidRDefault="00643ADA" w:rsidP="00923766">
       <w:r>
         <w:t>Donations</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00345A59" w:rsidRDefault="004C25AD" w:rsidP="00EA4EE2">
+    <w:p w14:paraId="6F44131F" w14:textId="77777777" w:rsidR="00345A59" w:rsidRDefault="004C25AD" w:rsidP="00EA4EE2">
       <w:r>
         <w:t>Chemin de fer</w:t>
       </w:r>
       <w:r w:rsidR="00345A59">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="006C470A">
         <w:t>(1920</w:t>
       </w:r>
       <w:r w:rsidR="00F80F2D">
         <w:t>-1942</w:t>
       </w:r>
       <w:r w:rsidR="006C470A">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00345A59">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00345A59" w:rsidRDefault="00345A59" w:rsidP="00345A59">
+    <w:p w14:paraId="219E8679" w14:textId="77777777" w:rsidR="00345A59" w:rsidRDefault="00345A59" w:rsidP="00345A59">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>coupures</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> de presse</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED46CC" w:rsidRDefault="003A0F66" w:rsidP="00ED46CC">
+    <w:p w14:paraId="59998D52" w14:textId="77777777" w:rsidR="00ED46CC" w:rsidRDefault="003A0F66" w:rsidP="00ED46CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>correspondance</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00983A57" w:rsidRDefault="00983A57" w:rsidP="00ED46CC">
+    <w:p w14:paraId="72CF79EC" w14:textId="77777777" w:rsidR="00983A57" w:rsidRDefault="00983A57" w:rsidP="00ED46CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>transactions</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> bancaires</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA4941" w:rsidRDefault="00DA4941" w:rsidP="00923766"/>
-    <w:p w:rsidR="00DA4941" w:rsidRPr="00356942" w:rsidRDefault="00DA4941" w:rsidP="00923766">
+    <w:p w14:paraId="1C854B99" w14:textId="77777777" w:rsidR="00DA4941" w:rsidRDefault="00DA4941" w:rsidP="00923766"/>
+    <w:p w14:paraId="40B1DF9C" w14:textId="77777777" w:rsidR="00DA4941" w:rsidRPr="00356942" w:rsidRDefault="00DA4941" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00356942">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Boîte 3 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F3DA3" w:rsidRDefault="008F3DA3" w:rsidP="008F3DA3">
+    <w:p w14:paraId="02DC31E7" w14:textId="77777777" w:rsidR="008F3DA3" w:rsidRDefault="008F3DA3" w:rsidP="008F3DA3">
       <w:r>
         <w:t>Cartes (1952 – voir document Pont la Doré vers Chibougamau…)</w:t>
       </w:r>
       <w:r w:rsidR="00B07409">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00EE2566">
         <w:t>64</w:t>
       </w:r>
       <w:r w:rsidR="00B07409">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C3029E" w:rsidRDefault="00C3029E" w:rsidP="008F3DA3">
+    <w:p w14:paraId="5473104E" w14:textId="77777777" w:rsidR="00C3029E" w:rsidRDefault="00C3029E" w:rsidP="008F3DA3">
       <w:r>
         <w:t>Plans</w:t>
       </w:r>
       <w:r w:rsidR="00C73E07">
         <w:t xml:space="preserve"> (1)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F3DA3" w:rsidRDefault="008F3DA3" w:rsidP="00792270">
+    <w:p w14:paraId="5D4572AD" w14:textId="77777777" w:rsidR="008F3DA3" w:rsidRDefault="008F3DA3" w:rsidP="00792270">
       <w:r>
         <w:t xml:space="preserve">Photographies </w:t>
       </w:r>
       <w:r w:rsidR="00792270">
         <w:t xml:space="preserve">(1944-1963) </w:t>
       </w:r>
       <w:r>
         <w:t>(voir document Village de Normandin : monument)</w:t>
       </w:r>
       <w:r w:rsidR="00792270">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00A033F7">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="0014678B">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00792270">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA4941" w:rsidRDefault="00DA4941" w:rsidP="00923766">
+    <w:p w14:paraId="4C4D4EBC" w14:textId="77777777" w:rsidR="00DA4941" w:rsidRDefault="00DA4941" w:rsidP="00923766">
       <w:r>
         <w:t>Dessins techniques (</w:t>
       </w:r>
       <w:r w:rsidR="00C73E07">
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C73E07">
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C73E07">
         <w:t>1920-</w:t>
       </w:r>
       <w:r>
         <w:t>1944)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007418BC" w:rsidRDefault="007418BC" w:rsidP="00923766">
+    <w:p w14:paraId="4CD24DC0" w14:textId="77777777" w:rsidR="007418BC" w:rsidRDefault="007418BC" w:rsidP="00923766">
       <w:r>
         <w:t>Politique</w:t>
       </w:r>
       <w:r w:rsidR="00F92598">
         <w:t xml:space="preserve"> (campagne, élections, etc.)</w:t>
       </w:r>
       <w:r w:rsidR="00BA5312">
         <w:t xml:space="preserve"> (1911-1931)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00920F85" w:rsidRDefault="00920F85" w:rsidP="00920F85">
+    <w:p w14:paraId="3AFD9538" w14:textId="77777777" w:rsidR="00920F85" w:rsidRDefault="00920F85" w:rsidP="00920F85">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>propagande</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F80F2D">
         <w:t xml:space="preserve"> (1926-1931)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F92598" w:rsidRDefault="00162AB4" w:rsidP="00EC3C25">
+    <w:p w14:paraId="2D525059" w14:textId="77777777" w:rsidR="00F92598" w:rsidRDefault="00162AB4" w:rsidP="00EC3C25">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>correspondance</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F80F2D">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00A7204E">
         <w:t>1916-1931</w:t>
       </w:r>
       <w:r w:rsidR="00F80F2D">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00961F0A" w:rsidRDefault="00961F0A" w:rsidP="00F92598">
+    <w:p w14:paraId="49E1395A" w14:textId="77777777" w:rsidR="00961F0A" w:rsidRDefault="00961F0A" w:rsidP="00F92598">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00961F0A" w:rsidRDefault="00961F0A" w:rsidP="00961F0A">
+    <w:p w14:paraId="6062156C" w14:textId="77777777" w:rsidR="00961F0A" w:rsidRDefault="00961F0A" w:rsidP="00961F0A">
       <w:r>
         <w:t>Assemblée nationale du Québec</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0032019A" w:rsidRDefault="0032019A" w:rsidP="00923766">
+    <w:p w14:paraId="2DDCC75F" w14:textId="77777777" w:rsidR="0032019A" w:rsidRDefault="0032019A" w:rsidP="00923766">
       <w:r>
         <w:t>Coupures de presse</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002176BC" w:rsidRDefault="002176BC" w:rsidP="002176BC">
+    <w:p w14:paraId="09D95A03" w14:textId="77777777" w:rsidR="002176BC" w:rsidRDefault="002176BC" w:rsidP="002176BC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Politique (192</w:t>
       </w:r>
       <w:r w:rsidR="00774B11">
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t>-1933)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00961F0A" w:rsidRDefault="00961F0A" w:rsidP="002176BC">
+    <w:p w14:paraId="725ED80A" w14:textId="77777777" w:rsidR="00961F0A" w:rsidRDefault="00961F0A" w:rsidP="002176BC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Éducation (1959)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00961F0A" w:rsidRDefault="00961F0A" w:rsidP="00961F0A">
+    <w:p w14:paraId="3B92E541" w14:textId="77777777" w:rsidR="00961F0A" w:rsidRDefault="00961F0A" w:rsidP="00961F0A">
       <w:r>
         <w:t xml:space="preserve">Honneurs </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C40D8" w:rsidRDefault="009C40D8" w:rsidP="009C40D8">
+    <w:p w14:paraId="0D71BE91" w14:textId="77777777" w:rsidR="009C40D8" w:rsidRDefault="009C40D8" w:rsidP="009C40D8">
       <w:r>
         <w:t>Municipalité de Normandin : travaux publics (1963-66)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C40D8" w:rsidRDefault="009C40D8" w:rsidP="00961F0A">
+    <w:p w14:paraId="5FA86CE2" w14:textId="77777777" w:rsidR="009C40D8" w:rsidRDefault="009C40D8" w:rsidP="00961F0A">
       <w:r>
         <w:t>Affaires judiciaires (coupures de presse et autres) Autres chemises dans la boîte 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B5494" w:rsidRDefault="005B5494" w:rsidP="00961F0A">
+    <w:p w14:paraId="5B65FA62" w14:textId="77777777" w:rsidR="005B5494" w:rsidRDefault="005B5494" w:rsidP="00961F0A">
       <w:r>
         <w:t>Statistiques : démographie</w:t>
       </w:r>
       <w:r w:rsidR="008A6F60">
         <w:t xml:space="preserve"> (1960)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00601E76" w:rsidRDefault="00601E76" w:rsidP="00961F0A"/>
-    <w:p w:rsidR="00601E76" w:rsidRPr="00740A5C" w:rsidRDefault="00601E76" w:rsidP="00961F0A">
+    <w:p w14:paraId="72436B19" w14:textId="77777777" w:rsidR="00601E76" w:rsidRDefault="00601E76" w:rsidP="00961F0A"/>
+    <w:p w14:paraId="1F7094B2" w14:textId="77777777" w:rsidR="00601E76" w:rsidRPr="00740A5C" w:rsidRDefault="00601E76" w:rsidP="00961F0A">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00740A5C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Boîte 4 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D5856" w:rsidRDefault="005D5856" w:rsidP="00961F0A">
+    <w:p w14:paraId="3D0538D2" w14:textId="77777777" w:rsidR="005D5856" w:rsidRDefault="005D5856" w:rsidP="00961F0A">
       <w:r>
         <w:t xml:space="preserve">Félicitations (maire JJ Turcotte) </w:t>
       </w:r>
       <w:r w:rsidR="004D209C">
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:t>19</w:t>
       </w:r>
       <w:r w:rsidR="004D209C">
         <w:t>61-</w:t>
       </w:r>
       <w:r>
         <w:t>65</w:t>
       </w:r>
       <w:r w:rsidR="004D209C">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0086462F" w:rsidRDefault="0086462F" w:rsidP="00961F0A">
+    <w:p w14:paraId="0C61A70F" w14:textId="77777777" w:rsidR="0086462F" w:rsidRDefault="0086462F" w:rsidP="00961F0A">
       <w:r>
         <w:t>Santé (intérêt) (1956-64)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0086462F" w:rsidRDefault="0086462F" w:rsidP="00961F0A">
+    <w:p w14:paraId="1952AAF7" w14:textId="77777777" w:rsidR="0086462F" w:rsidRDefault="0086462F" w:rsidP="00961F0A">
       <w:r>
         <w:t xml:space="preserve">Discours (JJ Turcotte 1955, Georges Villeneuve, député) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F7AB7" w:rsidRDefault="004F7AB7" w:rsidP="00961F0A">
+    <w:p w14:paraId="13758845" w14:textId="77777777" w:rsidR="004F7AB7" w:rsidRDefault="004F7AB7" w:rsidP="00961F0A">
       <w:r>
         <w:t>Correspondance avec le ministère de la voirie (</w:t>
       </w:r>
       <w:r w:rsidR="007461EE">
         <w:t>1959)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C4C23" w:rsidRDefault="007C4C23" w:rsidP="00961F0A">
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> et contestations pour manœuvres illégales)</w:t>
+    <w:p w14:paraId="1EF97DEF" w14:textId="77777777" w:rsidR="007C4C23" w:rsidRDefault="007C4C23" w:rsidP="00961F0A">
+      <w:r>
+        <w:t>Élections de 1960 (défait contre Jean-Claude Plourde et contestations pour manœuvres illégales)</w:t>
       </w:r>
       <w:r w:rsidR="00FB664D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB664D" w:rsidRPr="00FB664D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>(2 dossiers)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00262FD7" w:rsidRDefault="00262FD7" w:rsidP="00961F0A">
-      <w:r>
+    <w:p w14:paraId="6460FC82" w14:textId="77777777" w:rsidR="00262FD7" w:rsidRDefault="00262FD7" w:rsidP="00961F0A">
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Élections de 1958 (coupures de presse)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E83615" w:rsidRDefault="00E83615" w:rsidP="00E83615">
+    <w:p w14:paraId="77C3FA63" w14:textId="77777777" w:rsidR="00E83615" w:rsidRDefault="00E83615" w:rsidP="00E83615">
       <w:r>
         <w:t>Autres élections du parti (Union nationale) (1962-1970)</w:t>
       </w:r>
       <w:r w:rsidR="00D72CAD">
         <w:t xml:space="preserve"> (correspondance, garde contact avec son parti, visites, </w:t>
       </w:r>
       <w:r w:rsidR="00262FD7">
         <w:t xml:space="preserve">livrets promos, </w:t>
       </w:r>
       <w:r w:rsidR="00D72CAD">
         <w:t xml:space="preserve">etc.) </w:t>
       </w:r>
       <w:r w:rsidR="00FB664D">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00FB664D" w:rsidRPr="00FB664D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2 dossiers</w:t>
       </w:r>
       <w:r w:rsidR="00FB664D">
         <w:t xml:space="preserve"> dont un de coupures de presse)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C92E07" w:rsidRDefault="00C92E07" w:rsidP="00E83615">
+    <w:p w14:paraId="3469AF23" w14:textId="77777777" w:rsidR="00C92E07" w:rsidRDefault="00C92E07" w:rsidP="00E83615">
       <w:r>
         <w:t>Congrès Union nationale (1961)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA7098" w:rsidRDefault="00CA7098" w:rsidP="00E83615">
+    <w:p w14:paraId="55709F44" w14:textId="77777777" w:rsidR="00CA7098" w:rsidRDefault="00CA7098" w:rsidP="00E83615">
       <w:r>
         <w:t>Union nationale (1955)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00146264" w:rsidRDefault="00146264" w:rsidP="00146264">
+    <w:p w14:paraId="5C9ACD77" w14:textId="77777777" w:rsidR="00146264" w:rsidRDefault="00146264" w:rsidP="00146264">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Élections 1911-1920 (coupures de presse)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00244579" w:rsidRDefault="00244579" w:rsidP="00146264">
+    <w:p w14:paraId="39C93F4C" w14:textId="77777777" w:rsidR="00244579" w:rsidRDefault="00244579" w:rsidP="00146264">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Affaires judiciaires (</w:t>
       </w:r>
       <w:r w:rsidR="00312BDD">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1961-1962)</w:t>
       </w:r>
       <w:r w:rsidR="00A04C6A">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Plusieurs chemises</w:t>
       </w:r>
       <w:r w:rsidR="009C40D8">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, dont dans la boîte 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B233AE" w:rsidRDefault="00B233AE" w:rsidP="00146264">
+    <w:p w14:paraId="788E241E" w14:textId="77777777" w:rsidR="00B233AE" w:rsidRDefault="00B233AE" w:rsidP="00146264">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Député : correspondances </w:t>
       </w:r>
       <w:r w:rsidR="00733E99">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(1959-60)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA42CE" w:rsidRDefault="00DA42CE" w:rsidP="00146264">
+    <w:p w14:paraId="000C871E" w14:textId="77777777" w:rsidR="00DA42CE" w:rsidRDefault="00DA42CE" w:rsidP="00146264">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Élections mairie (1955-1962)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00146264" w:rsidRDefault="00146264" w:rsidP="00E83615"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00601E76" w:rsidRDefault="00601E76" w:rsidP="00961F0A"/>
+    <w:p w14:paraId="7BA832E2" w14:textId="77777777" w:rsidR="00146264" w:rsidRDefault="00146264" w:rsidP="00E83615"/>
+    <w:p w14:paraId="7EB4EFA6" w14:textId="77777777" w:rsidR="00E83615" w:rsidRDefault="00E83615" w:rsidP="00961F0A"/>
+    <w:p w14:paraId="7E5AC257" w14:textId="77777777" w:rsidR="005D5856" w:rsidRDefault="005D5856" w:rsidP="00961F0A"/>
+    <w:p w14:paraId="7ADE7A5D" w14:textId="77777777" w:rsidR="00601E76" w:rsidRDefault="00601E76" w:rsidP="00961F0A"/>
     <w:sectPr w:rsidR="00601E76" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009A7F6B" w:rsidRDefault="009A7F6B" w:rsidP="00923766">
+    <w:p w14:paraId="268E0EC7" w14:textId="77777777" w:rsidR="00140DBA" w:rsidRDefault="00140DBA" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009A7F6B" w:rsidRDefault="009A7F6B" w:rsidP="00923766">
+    <w:p w14:paraId="66CE45F6" w14:textId="77777777" w:rsidR="00140DBA" w:rsidRDefault="00140DBA" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00937AD4" w:rsidRDefault="00937AD4" w:rsidP="00923766">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="332449EC" w14:textId="77777777" w:rsidR="00937AD4" w:rsidRDefault="00937AD4" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="453EE19A" wp14:editId="1861B461">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm flipV="1">
                         <a:off x="0" y="0"/>
                         <a:ext cx="5467350" cy="45085"/>
                       </a:xfrm>
                       <a:prstGeom prst="flowChartDecision">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:pattFill prst="ltHorz">
                         <a:fgClr>
                           <a:srgbClr val="000000"/>
                         </a:fgClr>
                         <a:bgClr>
@@ -10806,145 +10878,145 @@
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="50C7CF1E" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
             </v:shapetype>
             <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMQZZE2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddRbIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahR&#10;cDzs3jIQPmgyuneECr7Rw7p8fip0btxEFd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppR&#10;T1xue7lIkqW0uiNeaPWAHy3WX/urVbCrzNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeS&#10;mc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AID0Qf/FAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAExBlkTZAAAAAwEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" fillcolor="black" stroked="f">
               <v:fill r:id="rId1" o:title="" type="pattern"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00937AD4" w:rsidRPr="009D2B71" w:rsidRDefault="00937AD4" w:rsidP="00923766">
+  <w:p w14:paraId="1234BC5A" w14:textId="77777777" w:rsidR="00937AD4" w:rsidRPr="009D2B71" w:rsidRDefault="00937AD4" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>P360 Fonds La succession de Jean-Joseph Turcotte</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="008D64A5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00937AD4" w:rsidRDefault="00937AD4" w:rsidP="00923766">
+  <w:p w14:paraId="0C2A8577" w14:textId="77777777" w:rsidR="00937AD4" w:rsidRDefault="00937AD4" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009A7F6B" w:rsidRDefault="009A7F6B" w:rsidP="00923766">
+    <w:p w14:paraId="586631C9" w14:textId="77777777" w:rsidR="00140DBA" w:rsidRDefault="00140DBA" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009A7F6B" w:rsidRDefault="009A7F6B" w:rsidP="00923766">
+    <w:p w14:paraId="4456B6D8" w14:textId="77777777" w:rsidR="00140DBA" w:rsidRDefault="00140DBA" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="00937AD4" w:rsidRPr="00A97F2F" w:rsidRDefault="00937AD4">
+    <w:p w14:paraId="7751A222" w14:textId="77777777" w:rsidR="00937AD4" w:rsidRPr="00A97F2F" w:rsidRDefault="00937AD4">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A97F2F">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00A97F2F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sources : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00937AD4" w:rsidRDefault="00937AD4">
+    <w:p w14:paraId="11C5FBB3" w14:textId="77777777" w:rsidR="00937AD4" w:rsidRDefault="00937AD4">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r w:rsidRPr="00A97F2F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Guy Turcotte. « Les Turcotte, notaires de Normandin », </w:t>
       </w:r>
       <w:r w:rsidRPr="00A97F2F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>La Souvenance</w:t>
       </w:r>
       <w:r w:rsidRPr="00A97F2F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>, Société d’histoire et de généalogie Maria-Chapdelaine, automne</w:t>
       </w:r>
@@ -10959,99 +11031,99 @@
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2016, vol. 29, n</w:t>
       </w:r>
       <w:r w:rsidRPr="00A97F2F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00A97F2F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2, 23 p.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00937AD4" w:rsidRPr="00A97F2F" w:rsidRDefault="00937AD4">
+    <w:p w14:paraId="7355B38D" w14:textId="77777777" w:rsidR="00937AD4" w:rsidRPr="00A97F2F" w:rsidRDefault="00937AD4">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A97F2F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Assemblée nationale du Québec. « Joseph-Sylvio-Narcisse Turcotte », </w:t>
       </w:r>
       <w:r w:rsidRPr="0093129D">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Assemblée nationale du Québec,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A97F2F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> septembre 2018 [</w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00A97F2F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>en ligne</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A97F2F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>].</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00937AD4" w:rsidRDefault="00937AD4">
+    <w:p w14:paraId="39D62AE6" w14:textId="77777777" w:rsidR="00937AD4" w:rsidRDefault="00937AD4">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r w:rsidRPr="00A97F2F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Assemblée nationale du Québec. « Jean-Joseph Turcotte », </w:t>
       </w:r>
       <w:r w:rsidRPr="0093129D">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Assemblée nationale du Québec</w:t>
       </w:r>
       <w:r w:rsidRPr="00A97F2F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>, septembre 2018 [</w:t>
       </w:r>
@@ -11059,51 +11131,51 @@
         <w:r w:rsidRPr="00A97F2F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>en ligne</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A97F2F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>].</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01375CAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB5C46F0"/>
     <w:lvl w:ilvl="0" w:tplc="4496AE56">
       <w:start w:val="1024"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -13180,177 +13252,180 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1196235491">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="781270632">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1675297555">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="695885702">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1337344155">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1048068144">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1954053110">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1842045543">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="276451108">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="639848882">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1239633174">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1003432267">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="910192341">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1428505190">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1340425340">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="197864713">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="2120367345">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="48891412">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="2119762003">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="148"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
+    <w:rsid w:val="00020401"/>
     <w:rsid w:val="0002776A"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000C604D"/>
     <w:rsid w:val="000D7FF6"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="00104540"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="001162F5"/>
     <w:rsid w:val="00136DC0"/>
+    <w:rsid w:val="00140DBA"/>
     <w:rsid w:val="00146264"/>
     <w:rsid w:val="0014678B"/>
     <w:rsid w:val="00162AB4"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="001746CF"/>
     <w:rsid w:val="00190331"/>
     <w:rsid w:val="001B4902"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="00214B13"/>
     <w:rsid w:val="002176BC"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00230A7D"/>
     <w:rsid w:val="00240E12"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="00244579"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="00260632"/>
     <w:rsid w:val="00262378"/>
     <w:rsid w:val="00262FD7"/>
     <w:rsid w:val="0027203D"/>
+    <w:rsid w:val="002754CE"/>
     <w:rsid w:val="00280D29"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="002950BE"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="002E28FB"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="00312BDD"/>
     <w:rsid w:val="00314DC6"/>
     <w:rsid w:val="0032019A"/>
     <w:rsid w:val="0032070C"/>
     <w:rsid w:val="00320ECD"/>
     <w:rsid w:val="0033682C"/>
     <w:rsid w:val="00343C8E"/>
     <w:rsid w:val="00345A59"/>
     <w:rsid w:val="00356942"/>
     <w:rsid w:val="003A0F66"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B0549"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="003D7E60"/>
@@ -13368,50 +13443,51 @@
     <w:rsid w:val="004B78A0"/>
     <w:rsid w:val="004C25AD"/>
     <w:rsid w:val="004D209C"/>
     <w:rsid w:val="004F7AB7"/>
     <w:rsid w:val="00501C88"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="0050332A"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00523266"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00536FD7"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="0054498D"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00584EF0"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="00593A93"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B5494"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005D5856"/>
     <w:rsid w:val="005E0A83"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00601E76"/>
+    <w:rsid w:val="006045F1"/>
     <w:rsid w:val="00610490"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="00643ADA"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00671734"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="006C470A"/>
     <w:rsid w:val="006C59A6"/>
     <w:rsid w:val="006D5671"/>
     <w:rsid w:val="006F1834"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="00733E99"/>
     <w:rsid w:val="00740A5C"/>
     <w:rsid w:val="007418BC"/>
     <w:rsid w:val="007461EE"/>
     <w:rsid w:val="00764413"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="00774B11"/>
     <w:rsid w:val="00774CEA"/>
     <w:rsid w:val="007864DB"/>
     <w:rsid w:val="00792270"/>
     <w:rsid w:val="007C4C23"/>
@@ -13507,63 +13583,66 @@
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C5417A"/>
     <w:rsid w:val="00C610F8"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C73E07"/>
     <w:rsid w:val="00C807E0"/>
     <w:rsid w:val="00C817ED"/>
     <w:rsid w:val="00C858E8"/>
     <w:rsid w:val="00C92E07"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CA7098"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CC7B70"/>
     <w:rsid w:val="00CE0D15"/>
     <w:rsid w:val="00CE2048"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00CF6FD9"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00D72CAD"/>
+    <w:rsid w:val="00DA0DAA"/>
     <w:rsid w:val="00DA42CE"/>
     <w:rsid w:val="00DA4941"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DD3ECA"/>
+    <w:rsid w:val="00DD56D5"/>
     <w:rsid w:val="00DD70EF"/>
     <w:rsid w:val="00DF3477"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E57F6F"/>
+    <w:rsid w:val="00E64E96"/>
     <w:rsid w:val="00E81854"/>
     <w:rsid w:val="00E83615"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00EA2135"/>
     <w:rsid w:val="00EA4EE2"/>
     <w:rsid w:val="00EC3C25"/>
     <w:rsid w:val="00ED46CC"/>
     <w:rsid w:val="00EE2566"/>
     <w:rsid w:val="00F06E00"/>
     <w:rsid w:val="00F07B05"/>
     <w:rsid w:val="00F169FA"/>
     <w:rsid w:val="00F21FE7"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F27A1E"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F33607"/>
     <w:rsid w:val="00F367F8"/>
     <w:rsid w:val="00F41408"/>
     <w:rsid w:val="00F43CBC"/>
     <w:rsid w:val="00F45B55"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F80F2D"/>
@@ -13576,75 +13655,75 @@
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FB664D"/>
     <w:rsid w:val="00FC016C"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FD31F5"/>
     <w:rsid w:val="00FD3C91"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="178B6441"/>
+  <w14:docId w14:val="219E846C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -13976,50 +14055,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -14538,51 +14618,51 @@
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00643ADA"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A97F2F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -14933,73 +15013,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A53B7505-4B89-475E-9F3C-550DD35BBB97}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
+  <Template>Modèle Instrument de recherche 2017 v2</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>3125</Words>
-  <Characters>17191</Characters>
+  <Words>3092</Words>
+  <Characters>18183</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>143</Lines>
-  <Paragraphs>40</Paragraphs>
+  <Lines>790</Lines>
+  <Paragraphs>545</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20276</CharactersWithSpaces>
+  <CharactersWithSpaces>20730</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>