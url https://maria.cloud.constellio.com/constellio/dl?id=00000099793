--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,363 +1,362 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="41758354" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="00A97746">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>RENÉE DION</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="543C15BD" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00A97746">
         <w:t>59</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="201AE6E7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="4318ED55" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="2E559F4F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="25CD73D7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="55E1C649" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="5180CDCA" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="55638E1B" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="674F85D6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="70CE4F63" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="35C87157" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="65B0F17E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="502D5546" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="762D4AD9" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="429D60AA" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="2A924116" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t>Société d’histoire et de généalogie Maria-Chapdelaine</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="47D7AEFA" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t>Dolbeau-Mistassini</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="38607953" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="681B2A16" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="752A6C06" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="777F20CE" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="631A7E23" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="0A65F5EF" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="049896E9" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="6CE22E40" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="3C1543A3" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="16D09DC2" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="5C40D146" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="3DA9544E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="24140111" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="2E799CA7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">Répertoire numérique </w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t>simple</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="0A7B8458" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="3F90D6FF" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="3294C2DD" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="1004640A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="137E9F9D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="7BBE048D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="43C1901B" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="73C23173" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00850264" w:rsidRPr="00A674F8" w:rsidRDefault="00850264" w:rsidP="00923766">
+    <w:p w14:paraId="7BEFFA37" w14:textId="77777777" w:rsidR="00850264" w:rsidRPr="00A674F8" w:rsidRDefault="00850264" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRDefault="00B148D8" w:rsidP="00923766">
+    <w:p w14:paraId="405F107C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B148D8" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Rédigé par Frédérique Fradet, archiviste-rédactrice,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B148D8" w:rsidRPr="00A674F8" w:rsidRDefault="00B148D8" w:rsidP="00923766">
+    <w:p w14:paraId="1A082C4E" w14:textId="77777777" w:rsidR="00B148D8" w:rsidRPr="00A674F8" w:rsidRDefault="00B148D8" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
       <w:r w:rsidR="00A97746">
         <w:t>12 octobre 2018</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="46987C36" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Non traité</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="62E1EF38" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="10A31BC0" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
+    <w:p w14:paraId="5C6C5782" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00705DAC" w:rsidRDefault="00BD4041">
+    <w:p w14:paraId="4366105C" w14:textId="77777777" w:rsidR="00705DAC" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc527102584" w:history="1">
         <w:r w:rsidR="00705DAC" w:rsidRPr="00A7172E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="00705DAC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00705DAC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00705DAC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc527102584 \h </w:instrText>
         </w:r>
@@ -368,2399 +367,2525 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00705DAC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00705DAC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00705DAC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00705DAC" w:rsidRDefault="000C1F25">
+    <w:p w14:paraId="3D8E761C" w14:textId="77777777" w:rsidR="00705DAC" w:rsidRDefault="00705DAC">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc527102585" w:history="1">
-        <w:r w:rsidR="00705DAC" w:rsidRPr="00A7172E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00A7172E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P359/A Documents historiques</w:t>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc527102585 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00705DAC">
-[...5 lines deleted...]
-        <w:r w:rsidR="00705DAC">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00705DAC" w:rsidRDefault="000C1F25">
+    <w:p w14:paraId="1D55DE1A" w14:textId="77777777" w:rsidR="00705DAC" w:rsidRDefault="00705DAC">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc527102586" w:history="1">
-        <w:r w:rsidR="00705DAC" w:rsidRPr="00A7172E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00A7172E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P359/A1 Histoire familiale</w:t>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc527102586 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00705DAC">
-[...5 lines deleted...]
-        <w:r w:rsidR="00705DAC">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00705DAC" w:rsidRDefault="000C1F25">
+    <w:p w14:paraId="02363B54" w14:textId="77777777" w:rsidR="00705DAC" w:rsidRDefault="00705DAC">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc527102587" w:history="1">
-        <w:r w:rsidR="00705DAC" w:rsidRPr="00A7172E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00A7172E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P359/A1/1 : Souvenirs</w:t>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc527102587 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00705DAC">
-[...5 lines deleted...]
-        <w:r w:rsidR="00705DAC">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00705DAC" w:rsidRDefault="000C1F25">
+    <w:p w14:paraId="758EBB9C" w14:textId="77777777" w:rsidR="00705DAC" w:rsidRDefault="00705DAC">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc527102588" w:history="1">
-        <w:r w:rsidR="00705DAC" w:rsidRPr="00A7172E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00A7172E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P359/B Documents iconographiques</w:t>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc527102588 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00705DAC">
-[...5 lines deleted...]
-        <w:r w:rsidR="00705DAC">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00705DAC" w:rsidRDefault="000C1F25">
+    <w:p w14:paraId="7FC0556B" w14:textId="77777777" w:rsidR="00705DAC" w:rsidRDefault="00705DAC">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc527102589" w:history="1">
-        <w:r w:rsidR="00705DAC" w:rsidRPr="00A7172E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00A7172E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P359/B1 Photographies</w:t>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc527102589 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00705DAC">
-[...5 lines deleted...]
-        <w:r w:rsidR="00705DAC">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00705DAC" w:rsidRDefault="000C1F25">
+    <w:p w14:paraId="1099E37C" w14:textId="77777777" w:rsidR="00705DAC" w:rsidRDefault="00705DAC">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc527102590" w:history="1">
-        <w:r w:rsidR="00705DAC" w:rsidRPr="00A7172E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00A7172E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P359/B1/1 : Événements</w:t>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc527102590 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00705DAC">
-[...5 lines deleted...]
-        <w:r w:rsidR="00705DAC">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00705DAC" w:rsidRDefault="000C1F25">
+    <w:p w14:paraId="7AB8B807" w14:textId="77777777" w:rsidR="00705DAC" w:rsidRDefault="00705DAC">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc527102591" w:history="1">
-        <w:r w:rsidR="00705DAC" w:rsidRPr="00A7172E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00A7172E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P359/B1/1.1 Mariages</w:t>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc527102591 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00705DAC">
-[...5 lines deleted...]
-        <w:r w:rsidR="00705DAC">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00705DAC" w:rsidRDefault="000C1F25">
+    <w:p w14:paraId="1B78D649" w14:textId="77777777" w:rsidR="00705DAC" w:rsidRDefault="00705DAC">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc527102592" w:history="1">
-        <w:r w:rsidR="00705DAC" w:rsidRPr="00A7172E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00A7172E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P359/B1/2 : Famille Dion</w:t>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc527102592 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00705DAC">
-[...5 lines deleted...]
-        <w:r w:rsidR="00705DAC">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00705DAC" w:rsidRDefault="000C1F25">
+    <w:p w14:paraId="05C17E2C" w14:textId="77777777" w:rsidR="00705DAC" w:rsidRDefault="00705DAC">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc527102593" w:history="1">
-        <w:r w:rsidR="00705DAC" w:rsidRPr="00A7172E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00A7172E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P359/B1/2.1 Portraits d’enfants</w:t>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc527102593 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00705DAC">
-[...5 lines deleted...]
-        <w:r w:rsidR="00705DAC">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00705DAC" w:rsidRDefault="000C1F25">
+    <w:p w14:paraId="6B1214AE" w14:textId="77777777" w:rsidR="00705DAC" w:rsidRDefault="00705DAC">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc527102594" w:history="1">
-        <w:r w:rsidR="00705DAC" w:rsidRPr="00A7172E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00A7172E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P359/B1/2.2 Portraits de famille</w:t>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc527102594 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00705DAC">
-[...5 lines deleted...]
-        <w:r w:rsidR="00705DAC">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00705DAC" w:rsidRDefault="000C1F25">
+    <w:p w14:paraId="2FB047FB" w14:textId="77777777" w:rsidR="00705DAC" w:rsidRDefault="00705DAC">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc527102595" w:history="1">
-        <w:r w:rsidR="00705DAC" w:rsidRPr="00A7172E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00A7172E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P359/B1/2.3 Ancêtres</w:t>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc527102595 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00705DAC">
-[...5 lines deleted...]
-        <w:r w:rsidR="00705DAC">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00705DAC" w:rsidRDefault="000C1F25">
+    <w:p w14:paraId="18C629E6" w14:textId="77777777" w:rsidR="00705DAC" w:rsidRDefault="00705DAC">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc527102596" w:history="1">
-        <w:r w:rsidR="00705DAC" w:rsidRPr="00A7172E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00A7172E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P359/B1/3 : Vie professionnelle</w:t>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc527102596 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00705DAC">
-[...5 lines deleted...]
-        <w:r w:rsidR="00705DAC">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00705DAC" w:rsidRDefault="000C1F25">
+    <w:p w14:paraId="05421B80" w14:textId="77777777" w:rsidR="00705DAC" w:rsidRDefault="00705DAC">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc527102597" w:history="1">
-        <w:r w:rsidR="00705DAC" w:rsidRPr="00A7172E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00A7172E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P359/B1/3.1 : Emplois</w:t>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc527102597 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00705DAC">
-[...5 lines deleted...]
-        <w:r w:rsidR="00705DAC">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00705DAC" w:rsidRDefault="000C1F25">
+    <w:p w14:paraId="5425A0CA" w14:textId="77777777" w:rsidR="00705DAC" w:rsidRDefault="00705DAC">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc527102598" w:history="1">
-        <w:r w:rsidR="00705DAC" w:rsidRPr="00A7172E">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00A7172E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P359/B1/3.2 : Implications</w:t>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc527102598 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00705DAC">
-[...5 lines deleted...]
-        <w:r w:rsidR="00705DAC">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00705DAC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
+    <w:p w14:paraId="4296546D" w14:textId="77777777" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="1C31BAC8" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc527102584"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="3AD754B0" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00A97746" w:rsidP="00923766">
+    <w:p w14:paraId="71D8A918" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00A97746" w:rsidP="00923766">
       <w:r>
         <w:t>P359 Fonds Renée Dion</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r>
         <w:t>1951-1964</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t>] –</w:t>
       </w:r>
       <w:r w:rsidR="0057365D">
         <w:t xml:space="preserve"> 1 document numérique. – 18 photographies numériques. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
-    <w:p w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
+    <w:p w14:paraId="1FDBF0A9" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
+    <w:p w14:paraId="53AC4F72" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
-    <w:p w:rsidR="00A97746" w:rsidRDefault="00A97746" w:rsidP="00923766">
+    <w:p w14:paraId="1470B045" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
+    <w:p w14:paraId="4226F11A" w14:textId="77777777" w:rsidR="00A97746" w:rsidRDefault="00A97746" w:rsidP="00923766">
       <w:r>
         <w:t>Renée Dion, fille d’Albert Dion et de Colombe Girard, est née à Mistassini en 1951. Elle grandit dans une famille de 6 enfants. Son père ouvre une mercerie pour hommes au 181, boulevard Saint-Michel, à Mistassini, après son mariage, en 1948. En 1952, le commerce prend place dans un local au 145, boul. Saint-Michel.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00216F6E" w:rsidRDefault="00216F6E" w:rsidP="00923766"/>
-    <w:p w:rsidR="00216F6E" w:rsidRDefault="0057365D" w:rsidP="00923766">
+    <w:p w14:paraId="6AFC4876" w14:textId="77777777" w:rsidR="00216F6E" w:rsidRDefault="00216F6E" w:rsidP="00923766"/>
+    <w:p w14:paraId="6B74C4C9" w14:textId="77777777" w:rsidR="00216F6E" w:rsidRDefault="0057365D" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Après un départ au Cégep de Jonquière en 1969 et des études à l’Université Laval, Renée Dion épouse Daniel Lacroix, en 1977, à la chapelle de l’Université Laval, à Sainte-Foy (Québec). Le couple a 2 enfants. Il se sépare en 1982. Mme Dion travaille au Collège LaSalle international de Montréal de 1978 à 2007 comme enseignante du cours « Mode et société ». Elle vit à Montréal depuis plus de 35 ans (en 2018). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A97746" w:rsidRPr="00A674F8" w:rsidRDefault="00A97746" w:rsidP="00923766"/>
-    <w:p w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
+    <w:p w14:paraId="79AE3ED7" w14:textId="77777777" w:rsidR="00A97746" w:rsidRPr="00A674F8" w:rsidRDefault="00A97746" w:rsidP="00923766"/>
+    <w:p w14:paraId="2CADA6A2" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
-    <w:p w:rsidR="00561EAD" w:rsidRPr="0045758A" w:rsidRDefault="00A97746" w:rsidP="00923766">
+    <w:p w14:paraId="1CDE5751" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
+    <w:p w14:paraId="18C87653" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="0045758A" w:rsidRDefault="00A97746" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Les photographies du fonds ont été acquises en version numérique le 12 octobre 2018. Mme Renée Dion a ouvert un fonds dans le but de collaborer à une revue </w:t>
       </w:r>
       <w:r w:rsidRPr="00A97746">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>La Souvenance</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> à paraître (au printemps 2019). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="5D7014F5" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="2FE0EDCC" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
-    <w:p w:rsidR="001153BB" w:rsidRPr="001153BB" w:rsidRDefault="001153BB" w:rsidP="001153BB">
+    <w:p w14:paraId="630F6913" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
+    <w:p w14:paraId="613EE00F" w14:textId="77777777" w:rsidR="001153BB" w:rsidRPr="001153BB" w:rsidRDefault="001153BB" w:rsidP="001153BB">
       <w:r w:rsidRPr="001153BB">
         <w:t xml:space="preserve">Ce fonds est constitué </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">de photographies </w:t>
       </w:r>
       <w:r w:rsidR="00A97746">
         <w:t xml:space="preserve">numériques de la famille Dion et de l’enfance de la donatrice alors qu’elle résidait à Dolbeau-Mistassini, dans les années 1950 et 1960. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00922E8E" w:rsidRPr="00A674F8" w:rsidRDefault="00922E8E" w:rsidP="00923766"/>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="44267757" w14:textId="77777777" w:rsidR="00922E8E" w:rsidRPr="00A674F8" w:rsidRDefault="00922E8E" w:rsidP="00923766"/>
+    <w:p w14:paraId="12BD20EC" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
+    <w:p w14:paraId="7CA4A8D1" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
+    <w:p w14:paraId="4B253391" w14:textId="77777777" w:rsidR="00C92D4F" w:rsidRDefault="00C92D4F" w:rsidP="00C92D4F">
       <w:r>
-        <w:t>Ce fonds n’est pas traité</w:t>
-[...6 lines deleted...]
-    <w:p w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
+        <w:t>Non traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53ED44C6" w14:textId="6D3813CB" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00C92D4F" w:rsidP="00C92D4F">
+      <w:r>
+        <w:t>Instrument de recherche rédigé par Frédérique Fradet, archiviste, 12 octobre 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50743AAB" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
+    <w:p w14:paraId="15FB8AB0" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="6E04503C" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
+    <w:p w14:paraId="368706E2" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A674F8">
+    <w:p w14:paraId="751FD3F4" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="29132CE5" w14:textId="3C553184" w:rsidR="00C92D4F" w:rsidRPr="00C92D4F" w:rsidRDefault="00C92D4F" w:rsidP="00C92D4F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92D4F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92D4F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22078765" w14:textId="77777777" w:rsidR="00C92D4F" w:rsidRDefault="00C92D4F" w:rsidP="00C92D4F"/>
+    <w:p w14:paraId="61133F42" w14:textId="5FAE0C0E" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C92D4F" w:rsidP="00C92D4F">
+      <w:r>
+        <w:t>Fonds non traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1585206D" w14:textId="77777777" w:rsidR="00C92D4F" w:rsidRDefault="00C92D4F" w:rsidP="00923766"/>
+    <w:p w14:paraId="746BDCF8" w14:textId="1734E692" w:rsidR="00C92D4F" w:rsidRPr="00C92D4F" w:rsidRDefault="00C92D4F" w:rsidP="00C92D4F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92D4F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92D4F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B57B898" w14:textId="77777777" w:rsidR="00C92D4F" w:rsidRDefault="00C92D4F" w:rsidP="00C92D4F"/>
+    <w:p w14:paraId="690902E3" w14:textId="77777777" w:rsidR="00C92D4F" w:rsidRDefault="00C92D4F" w:rsidP="00C92D4F">
+      <w:r>
+        <w:t>Disque dur externe Archives SHGMC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A4E93D" w14:textId="19C0B4C7" w:rsidR="00C92D4F" w:rsidRDefault="00C92D4F" w:rsidP="00C92D4F">
+      <w:r>
+        <w:t>Fonds numérisé seulement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A6EBE7D" w14:textId="15E1E118" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
+      <w:r w:rsidRPr="00C92D4F">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00923766">
+    <w:p w14:paraId="458E9062" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc527102585"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00EA3C90">
         <w:t>359</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r>
         <w:t>Documents</w:t>
       </w:r>
       <w:r w:rsidR="00EA3C90">
         <w:t xml:space="preserve"> historiques</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00923766">
+    <w:p w14:paraId="0945EAAE" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="5A48B7FA" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="32C6D673" w14:textId="77777777" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc527102586"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00EA3C90">
         <w:t>359</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r w:rsidR="00EA3C90">
         <w:t>Histoire familiale</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
+    <w:p w14:paraId="111DD172" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
+    <w:p w14:paraId="3FF8C9D2" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA48C7" w:rsidRPr="00A674F8" w:rsidTr="00C11F5D">
+      <w:tr w:rsidR="00AA48C7" w:rsidRPr="00A674F8" w14:paraId="1911E0A4" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="003E65EB" w:rsidP="00923766">
+          <w:p w14:paraId="46635B19" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="003E65EB" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Disque dur externe « Transfert »</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00561EAD" w:rsidP="00B321DF">
+          <w:p w14:paraId="6CAAB7CE" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00561EAD" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Toc527102587"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00EA3C90">
               <w:t>359</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00EA3C90">
               <w:t>Souvenirs</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
+          <w:p w14:paraId="6C5A3EFD" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000417A9" w:rsidRDefault="000417A9" w:rsidP="00923766">
+          <w:p w14:paraId="5D2F5224" w14:textId="77777777" w:rsidR="000417A9" w:rsidRDefault="000417A9" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P359/A1/1,1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00696AE2" w:rsidRDefault="000417A9" w:rsidP="00923766">
+          <w:p w14:paraId="7B6F0E02" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="000417A9" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">« </w:t>
             </w:r>
             <w:r w:rsidR="003E65EB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Mon pays d’en haut</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> »</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000417A9" w:rsidRDefault="000417A9" w:rsidP="00923766">
+          <w:p w14:paraId="6E79683F" w14:textId="77777777" w:rsidR="000417A9" w:rsidRDefault="000417A9" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Témoignage écrit de Mme Renée Dion, donatrice</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000417A9" w:rsidRDefault="000417A9" w:rsidP="00923766">
+          <w:p w14:paraId="42A12D1A" w14:textId="77777777" w:rsidR="000417A9" w:rsidRDefault="000417A9" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Texte rédigé pour la revue La Souvenance</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000417A9" w:rsidRDefault="000417A9" w:rsidP="00923766">
+          <w:p w14:paraId="3C4C0DCC" w14:textId="77777777" w:rsidR="000417A9" w:rsidRDefault="000417A9" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[2018]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000417A9" w:rsidRDefault="000417A9" w:rsidP="00923766">
+          <w:p w14:paraId="4CBA0C4C" w14:textId="77777777" w:rsidR="000417A9" w:rsidRDefault="000417A9" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Document numérique [Word]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
+          <w:p w14:paraId="18769A80" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00696AE2">
+    <w:p w14:paraId="5DE3B9A2" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
+    <w:p w14:paraId="045575B0" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
+    <w:p w14:paraId="5D90A1C0" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc527102588"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00EA3C90">
         <w:t>359</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Documents iconographiques</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00696AE2">
+    <w:p w14:paraId="109A212A" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="03F6F6A4" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="3460B5C4" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc527102589"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00EA3C90">
         <w:t>359</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r>
         <w:t>Photographies</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00696AE2"/>
-    <w:p w:rsidR="00EA3C90" w:rsidRPr="00A674F8" w:rsidRDefault="00EA3C90" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="7D29DEEA" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="4A59B87C" w14:textId="77777777" w:rsidR="00EA3C90" w:rsidRPr="00A674F8" w:rsidRDefault="00EA3C90" w:rsidP="00696AE2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidTr="007F33D1">
+      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="66391C8A" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="003E65EB" w:rsidP="007F33D1">
+          <w:p w14:paraId="6F074217" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="003E65EB" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Disque dur externe « Transfert »</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="00561EAD" w:rsidP="007F33D1">
+          <w:p w14:paraId="047F4C6B" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00561EAD" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="_Toc527102590"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00EA3C90">
               <w:t>359</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00EA3C90">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00EA3C90">
               <w:t>Événements</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
-          <w:p w:rsidR="00EA3C90" w:rsidRDefault="00EA3C90" w:rsidP="00EA3C90"/>
-          <w:p w:rsidR="00EA3C90" w:rsidRDefault="00EA3C90" w:rsidP="00F81813">
+          <w:p w14:paraId="22A35341" w14:textId="77777777" w:rsidR="00EA3C90" w:rsidRDefault="00EA3C90" w:rsidP="00EA3C90"/>
+          <w:p w14:paraId="6EBDA8CC" w14:textId="77777777" w:rsidR="00EA3C90" w:rsidRDefault="00EA3C90" w:rsidP="00F81813">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:bookmarkStart w:id="7" w:name="_Toc527102591"/>
             <w:r>
               <w:t>P359/B1/1.1 Mariages</w:t>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EA3C90" w:rsidRDefault="00EA3C90" w:rsidP="00EA3C90"/>
-          <w:p w:rsidR="00EA3C90" w:rsidRDefault="00EA3C90" w:rsidP="00EA3C90">
+          <w:p w14:paraId="7D017F2F" w14:textId="77777777" w:rsidR="00EA3C90" w:rsidRDefault="00EA3C90" w:rsidP="00EA3C90"/>
+          <w:p w14:paraId="3D792FA0" w14:textId="77777777" w:rsidR="00EA3C90" w:rsidRDefault="00EA3C90" w:rsidP="00EA3C90">
             <w:bookmarkStart w:id="8" w:name="_Hlk527099623"/>
             <w:r>
               <w:t>P359/B1/1.1,1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="8"/>
-          <w:p w:rsidR="00EA3C90" w:rsidRDefault="00EA3C90" w:rsidP="00EA3C90">
+          <w:p w14:paraId="6D24E936" w14:textId="77777777" w:rsidR="00EA3C90" w:rsidRDefault="00EA3C90" w:rsidP="00EA3C90">
             <w:r>
               <w:t>Mariage d’Anaïs Lavoie et de Narcisse Dion</w:t>
             </w:r>
             <w:r w:rsidR="00240985">
               <w:t xml:space="preserve"> (grands-parents)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EA3C90" w:rsidRDefault="00EA3C90" w:rsidP="00EA3C90">
+          <w:p w14:paraId="3C139F86" w14:textId="77777777" w:rsidR="00EA3C90" w:rsidRDefault="00EA3C90" w:rsidP="00EA3C90">
             <w:r>
               <w:t>Roberval</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EA3C90" w:rsidRDefault="00EA3C90" w:rsidP="00EA3C90">
+          <w:p w14:paraId="57DBA887" w14:textId="77777777" w:rsidR="00EA3C90" w:rsidRDefault="00EA3C90" w:rsidP="00EA3C90">
             <w:r>
               <w:t>11 septembre 1905</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BA2E6F" w:rsidRDefault="00BA2E6F" w:rsidP="00EA3C90">
+          <w:p w14:paraId="20DD1C82" w14:textId="77777777" w:rsidR="00BA2E6F" w:rsidRDefault="00BA2E6F" w:rsidP="00EA3C90">
             <w:r>
               <w:t xml:space="preserve">Photographe : J. A. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Photographer</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>, Roberval, Canada</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EA3C90" w:rsidRDefault="00EA3C90" w:rsidP="00EA3C90"/>
-          <w:p w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E">
+          <w:p w14:paraId="5D9B7C6B" w14:textId="77777777" w:rsidR="00EA3C90" w:rsidRDefault="00EA3C90" w:rsidP="00EA3C90"/>
+          <w:p w14:paraId="310102DE" w14:textId="77777777" w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E">
             <w:r>
               <w:t>P359/B1/1.1,2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EA3C90" w:rsidRDefault="00EA3C90" w:rsidP="00EA3C90">
+          <w:p w14:paraId="0ED7CB01" w14:textId="77777777" w:rsidR="00EA3C90" w:rsidRDefault="00EA3C90" w:rsidP="00EA3C90">
             <w:r>
               <w:t>Mariage de Colombe Girard et d’Albert Dion</w:t>
             </w:r>
             <w:r w:rsidR="00240985">
               <w:t xml:space="preserve"> (parents)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EA3C90" w:rsidRDefault="00EA3C90" w:rsidP="00EA3C90">
+          <w:p w14:paraId="07939C5D" w14:textId="77777777" w:rsidR="00EA3C90" w:rsidRDefault="00EA3C90" w:rsidP="00EA3C90">
             <w:r>
               <w:t>Saint-Cœur de Marie</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="00EA3C90" w:rsidP="007F33D1">
+          <w:p w14:paraId="44E25BB3" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00EA3C90" w:rsidP="007F33D1">
             <w:r>
               <w:t>1948</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D6648D" w:rsidRDefault="00D6648D" w:rsidP="007F33D1"/>
-          <w:p w:rsidR="00D6648D" w:rsidRDefault="00D6648D" w:rsidP="007F33D1">
+          <w:p w14:paraId="3AE4B98B" w14:textId="77777777" w:rsidR="00D6648D" w:rsidRDefault="00D6648D" w:rsidP="007F33D1"/>
+          <w:p w14:paraId="73AEE954" w14:textId="77777777" w:rsidR="00D6648D" w:rsidRDefault="00D6648D" w:rsidP="007F33D1">
             <w:bookmarkStart w:id="9" w:name="_Hlk527100285"/>
             <w:r>
               <w:t>P359/B1/1.1,3</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="9"/>
-          <w:p w:rsidR="00D6648D" w:rsidRDefault="0051278D" w:rsidP="007F33D1">
+          <w:p w14:paraId="183A2192" w14:textId="77777777" w:rsidR="00D6648D" w:rsidRDefault="0051278D" w:rsidP="007F33D1">
             <w:r>
               <w:t>Mariage de Thérèse Girard (sœur de Colombe) et d’Antoine Dionne</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0051278D" w:rsidRDefault="0051278D" w:rsidP="007F33D1">
+          <w:p w14:paraId="0926A0CE" w14:textId="77777777" w:rsidR="0051278D" w:rsidRDefault="0051278D" w:rsidP="007F33D1">
             <w:r>
               <w:t>Dolbeau</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0051278D" w:rsidRDefault="0051278D" w:rsidP="007F33D1">
+          <w:p w14:paraId="29F3AC3F" w14:textId="77777777" w:rsidR="0051278D" w:rsidRDefault="0051278D" w:rsidP="007F33D1">
             <w:r>
               <w:t>[1954]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+          <w:p w14:paraId="0423A337" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00240985" w:rsidRPr="00A674F8" w:rsidTr="007F33D1">
+      <w:tr w:rsidR="00240985" w:rsidRPr="00A674F8" w14:paraId="00ADA7AC" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00240985" w:rsidRPr="00A674F8" w:rsidRDefault="003E65EB" w:rsidP="007F33D1">
+          <w:p w14:paraId="3808D6BD" w14:textId="77777777" w:rsidR="00240985" w:rsidRPr="00A674F8" w:rsidRDefault="003E65EB" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Disque dur externe « Transfert »</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00240985" w:rsidRDefault="00240985" w:rsidP="00240985">
+          <w:p w14:paraId="4622ED1F" w14:textId="77777777" w:rsidR="00240985" w:rsidRDefault="00240985" w:rsidP="00240985">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="10" w:name="_Toc527102592"/>
             <w:r>
               <w:t>P359/B1/2 : Famille Dion</w:t>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
           </w:p>
-          <w:p w:rsidR="00240985" w:rsidRDefault="00240985" w:rsidP="00240985"/>
-          <w:p w:rsidR="00240985" w:rsidRDefault="00240985" w:rsidP="00F81813">
+          <w:p w14:paraId="44EF9DA5" w14:textId="77777777" w:rsidR="00240985" w:rsidRDefault="00240985" w:rsidP="00240985"/>
+          <w:p w14:paraId="377FA58C" w14:textId="77777777" w:rsidR="00240985" w:rsidRDefault="00240985" w:rsidP="00F81813">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:bookmarkStart w:id="11" w:name="_Toc527102593"/>
             <w:r>
               <w:t>P359/B1/2.1 Portraits d’enfants</w:t>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
-          <w:p w:rsidR="00240985" w:rsidRDefault="00240985" w:rsidP="00240985"/>
-          <w:p w:rsidR="00240985" w:rsidRDefault="00240985" w:rsidP="00240985">
+          <w:p w14:paraId="36FEC733" w14:textId="77777777" w:rsidR="00240985" w:rsidRDefault="00240985" w:rsidP="00240985"/>
+          <w:p w14:paraId="672CB31C" w14:textId="77777777" w:rsidR="00240985" w:rsidRDefault="00240985" w:rsidP="00240985">
             <w:bookmarkStart w:id="12" w:name="_Hlk527099642"/>
             <w:r>
               <w:t xml:space="preserve">P359/B1/2.1,1 </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="12"/>
-          <w:p w:rsidR="00240985" w:rsidRDefault="00240985" w:rsidP="00240985">
+          <w:p w14:paraId="38E0333B" w14:textId="77777777" w:rsidR="00240985" w:rsidRDefault="00240985" w:rsidP="00240985">
             <w:r>
               <w:t xml:space="preserve">Renée Dion </w:t>
             </w:r>
             <w:r w:rsidR="004427D6">
               <w:t xml:space="preserve">(Fille d’Albert Dion) </w:t>
             </w:r>
             <w:r>
               <w:t>à 16 mois</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00240985" w:rsidRDefault="00240985" w:rsidP="00240985">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Rue De </w:t>
+          <w:p w14:paraId="0C1A3428" w14:textId="77777777" w:rsidR="00240985" w:rsidRDefault="00240985" w:rsidP="00240985">
+            <w:r>
+              <w:t>Rue De Quen, Mistassini</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="644F8E36" w14:textId="77777777" w:rsidR="00240985" w:rsidRDefault="00240985" w:rsidP="00240985">
+            <w:r>
+              <w:t>[1952]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B0FA9D9" w14:textId="77777777" w:rsidR="00240985" w:rsidRDefault="00240985" w:rsidP="00240985"/>
+          <w:p w14:paraId="02F3C9D2" w14:textId="77777777" w:rsidR="00240985" w:rsidRDefault="00240985" w:rsidP="00240985">
+            <w:bookmarkStart w:id="13" w:name="_Hlk527099651"/>
+            <w:r>
+              <w:t>P359/B1/2.1,2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="13"/>
+          <w:p w14:paraId="5D92248D" w14:textId="77777777" w:rsidR="00240985" w:rsidRDefault="00240985" w:rsidP="00240985">
+            <w:r>
+              <w:t>Renée Dion à 4 ans</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A9115F5" w14:textId="77777777" w:rsidR="00240985" w:rsidRDefault="00240985" w:rsidP="00240985">
+            <w:r>
+              <w:t>[1955]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B043597" w14:textId="77777777" w:rsidR="00240985" w:rsidRDefault="00240985" w:rsidP="00240985">
+            <w:r>
+              <w:t>Photo : Studio Ross, Dolbeau</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B88B6AD" w14:textId="77777777" w:rsidR="00240985" w:rsidRDefault="00240985" w:rsidP="00240985"/>
+          <w:p w14:paraId="36D4D600" w14:textId="77777777" w:rsidR="00240985" w:rsidRDefault="00240985" w:rsidP="00240985">
+            <w:bookmarkStart w:id="14" w:name="_Hlk527099660"/>
+            <w:r>
+              <w:t xml:space="preserve">P359/B1/2.1,3 </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="14"/>
+          <w:p w14:paraId="1E229EF6" w14:textId="77777777" w:rsidR="00240985" w:rsidRDefault="00240985" w:rsidP="00240985">
+            <w:r>
+              <w:t>Renée Dion, à 4 ou 5 ans</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3138F87E" w14:textId="77777777" w:rsidR="00240985" w:rsidRDefault="00240985" w:rsidP="00240985">
+            <w:r>
+              <w:t>24, rue De Quen, Mistassini</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71A1CB4B" w14:textId="77777777" w:rsidR="00240985" w:rsidRDefault="00240985" w:rsidP="00240985">
+            <w:r>
+              <w:t>Note de la donatrice : Au bas de la rue, au coin de la rue de l’Église, Chez Valère pour une crème molle</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6700EE0F" w14:textId="77777777" w:rsidR="00240985" w:rsidRPr="00C92D4F" w:rsidRDefault="00240985" w:rsidP="00240985">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C92D4F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>[1955-1956]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29B9B25B" w14:textId="77777777" w:rsidR="00240985" w:rsidRPr="00C92D4F" w:rsidRDefault="00240985" w:rsidP="00240985">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C92D4F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Photo :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C92D4F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Studio Ross, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-              <w:t>Quen</w:t>
+            <w:r w:rsidRPr="00C92D4F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Dolbeau</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">24, rue De </w:t>
+          </w:p>
+          <w:p w14:paraId="53FC1F07" w14:textId="77777777" w:rsidR="00240985" w:rsidRPr="00C92D4F" w:rsidRDefault="00240985" w:rsidP="00240985">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A3F44CF" w14:textId="77777777" w:rsidR="00240985" w:rsidRPr="00C92D4F" w:rsidRDefault="0051278D" w:rsidP="00240985">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="15" w:name="_Hlk527100368"/>
+            <w:r w:rsidRPr="00C92D4F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P359/B1/2.1,4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="15"/>
+          <w:p w14:paraId="383F76F1" w14:textId="77777777" w:rsidR="0051278D" w:rsidRDefault="0051278D" w:rsidP="00240985">
+            <w:r>
+              <w:t>Renée Dion, vers 6 ans, assise sur le combiné de télévision, radio, tourne-disque dans la maison du 145, boulevard Saint-Michel, Mistassini</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75C2C8CD" w14:textId="77777777" w:rsidR="0051278D" w:rsidRPr="00C92D4F" w:rsidRDefault="0051278D" w:rsidP="00240985">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C92D4F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>[ca 1957]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C9E44BA" w14:textId="77777777" w:rsidR="0051278D" w:rsidRPr="00C92D4F" w:rsidRDefault="0051278D" w:rsidP="00240985">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C92D4F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">960 x 648 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-              <w:t>Quen</w:t>
+            <w:r w:rsidRPr="00C92D4F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>px</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...31 lines deleted...]
-          <w:p w:rsidR="0051278D" w:rsidRDefault="0051278D" w:rsidP="00240985">
+            <w:r w:rsidRPr="00C92D4F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 200 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C92D4F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ppp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="6EBF6EE8" w14:textId="77777777" w:rsidR="0051278D" w:rsidRPr="00C92D4F" w:rsidRDefault="0051278D" w:rsidP="00240985">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="410EA43B" w14:textId="77777777" w:rsidR="0051278D" w:rsidRPr="00C92D4F" w:rsidRDefault="0051278D" w:rsidP="00240985">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="16" w:name="_Hlk527100831"/>
+            <w:r w:rsidRPr="00C92D4F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P359/B1/2.1,5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
+          <w:p w14:paraId="69BF3F47" w14:textId="77777777" w:rsidR="0051278D" w:rsidRDefault="0051278D" w:rsidP="00240985">
+            <w:r>
+              <w:t>Renée Dion, 8 ans, Louise, 1 an, et la gardienne, Ginette Francoeur. Derrière, sur le vélo, la voisine Michèle Bergeron et l’épicerie P.H. Cossette.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68EB6A72" w14:textId="77777777" w:rsidR="0051278D" w:rsidRDefault="0051278D" w:rsidP="00240985">
+            <w:r>
+              <w:t>Boulevard Saint-Michel, Mistassini</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A5F8795" w14:textId="77777777" w:rsidR="0051278D" w:rsidRDefault="0051278D" w:rsidP="00240985">
             <w:r>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>ca</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> 1957]</w:t>
-[...34 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve"> 1959]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0051278D" w:rsidRDefault="0051278D" w:rsidP="00240985"/>
-          <w:p w:rsidR="006116BB" w:rsidRDefault="006116BB" w:rsidP="006116BB">
+          <w:p w14:paraId="2DE135BF" w14:textId="77777777" w:rsidR="0051278D" w:rsidRDefault="0051278D" w:rsidP="00240985"/>
+          <w:p w14:paraId="33D7B954" w14:textId="77777777" w:rsidR="006116BB" w:rsidRDefault="006116BB" w:rsidP="006116BB">
             <w:r>
               <w:t>P359/B1/2.1,6</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004427D6" w:rsidRDefault="004427D6" w:rsidP="006116BB">
+          <w:p w14:paraId="75ED964B" w14:textId="77777777" w:rsidR="004427D6" w:rsidRDefault="004427D6" w:rsidP="006116BB">
             <w:r>
               <w:t>André Dion (fils d’Albert Dion)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004427D6" w:rsidRDefault="004427D6" w:rsidP="006116BB">
+          <w:p w14:paraId="36AB9FBA" w14:textId="77777777" w:rsidR="004427D6" w:rsidRDefault="004427D6" w:rsidP="006116BB">
             <w:r>
               <w:t>Salon du 145, boulevard Saint-Michel, à Mistassini</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004427D6" w:rsidRDefault="004427D6" w:rsidP="006116BB">
+          <w:p w14:paraId="711B6C5F" w14:textId="77777777" w:rsidR="004427D6" w:rsidRDefault="004427D6" w:rsidP="006116BB">
             <w:r>
               <w:t>Note de la donatrice : Rideaux à la mode du temps</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004427D6" w:rsidRDefault="004427D6" w:rsidP="006116BB">
+          <w:p w14:paraId="4419757E" w14:textId="77777777" w:rsidR="004427D6" w:rsidRDefault="004427D6" w:rsidP="006116BB">
             <w:r>
               <w:t>1964</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006116BB" w:rsidRDefault="006116BB" w:rsidP="00240985"/>
-          <w:p w:rsidR="006116BB" w:rsidRDefault="006116BB" w:rsidP="006116BB">
+          <w:p w14:paraId="1FBD3BB7" w14:textId="77777777" w:rsidR="006116BB" w:rsidRDefault="006116BB" w:rsidP="00240985"/>
+          <w:p w14:paraId="39A8A642" w14:textId="77777777" w:rsidR="006116BB" w:rsidRDefault="006116BB" w:rsidP="006116BB">
             <w:r>
               <w:t>P359/B1/2.1,7</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004427D6" w:rsidRDefault="004427D6" w:rsidP="004427D6">
+          <w:p w14:paraId="15FF1675" w14:textId="77777777" w:rsidR="004427D6" w:rsidRDefault="004427D6" w:rsidP="004427D6">
             <w:r>
               <w:t>André Dion (fils d’Albert Dion)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004427D6" w:rsidRDefault="004427D6" w:rsidP="004427D6">
+          <w:p w14:paraId="760D503B" w14:textId="77777777" w:rsidR="004427D6" w:rsidRDefault="004427D6" w:rsidP="004427D6">
             <w:r>
               <w:t xml:space="preserve">Cuisine du 145, boulevard Saint-Michel, à Mistassini </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004427D6" w:rsidRDefault="004427D6" w:rsidP="004427D6">
+          <w:p w14:paraId="77CBDD71" w14:textId="77777777" w:rsidR="004427D6" w:rsidRDefault="004427D6" w:rsidP="004427D6">
             <w:r>
               <w:t>Note de la donatrice : Avec un lave-vaisselle moderne</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006116BB" w:rsidRDefault="004427D6" w:rsidP="00240985">
+          <w:p w14:paraId="62FB3B8C" w14:textId="77777777" w:rsidR="006116BB" w:rsidRDefault="004427D6" w:rsidP="00240985">
             <w:r>
               <w:t>1964</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006116BB" w:rsidRDefault="006116BB" w:rsidP="00240985"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="0051278D" w:rsidRDefault="0051278D" w:rsidP="00F81813">
+          <w:p w14:paraId="5B2861AB" w14:textId="77777777" w:rsidR="006116BB" w:rsidRDefault="006116BB" w:rsidP="00240985"/>
+          <w:p w14:paraId="3737C7F8" w14:textId="77777777" w:rsidR="0051278D" w:rsidRDefault="0051278D" w:rsidP="00240985"/>
+          <w:p w14:paraId="71FF4FAE" w14:textId="77777777" w:rsidR="0051278D" w:rsidRDefault="0051278D" w:rsidP="00F81813">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:bookmarkStart w:id="17" w:name="_Toc527102594"/>
             <w:r>
               <w:t>P359/B1/2.2 Portraits de famille</w:t>
             </w:r>
             <w:bookmarkEnd w:id="17"/>
           </w:p>
-          <w:p w:rsidR="0051278D" w:rsidRDefault="0051278D" w:rsidP="00240985"/>
-          <w:p w:rsidR="0051278D" w:rsidRDefault="0051278D" w:rsidP="00240985">
+          <w:p w14:paraId="6AA0B733" w14:textId="77777777" w:rsidR="0051278D" w:rsidRDefault="0051278D" w:rsidP="00240985"/>
+          <w:p w14:paraId="32A11C6F" w14:textId="77777777" w:rsidR="0051278D" w:rsidRDefault="0051278D" w:rsidP="00240985">
             <w:bookmarkStart w:id="18" w:name="_Hlk527100567"/>
             <w:r>
               <w:t>P359/B1/2.2,1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="18"/>
-          <w:p w:rsidR="0051278D" w:rsidRDefault="0051278D" w:rsidP="00240985">
+          <w:p w14:paraId="69CCA04B" w14:textId="77777777" w:rsidR="0051278D" w:rsidRDefault="0051278D" w:rsidP="00240985">
             <w:r>
               <w:t>À l’arrière : Claude Dion, Nicole Dionne (cousine), Jacques Dion.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0051278D" w:rsidRDefault="0051278D" w:rsidP="00240985">
+          <w:p w14:paraId="6A2E5282" w14:textId="77777777" w:rsidR="0051278D" w:rsidRDefault="0051278D" w:rsidP="00240985">
             <w:r>
               <w:t>On voit le bras de Colombe Girard tenant son bébé.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0051278D" w:rsidRDefault="0051278D" w:rsidP="00240985">
+          <w:p w14:paraId="0E202956" w14:textId="77777777" w:rsidR="0051278D" w:rsidRDefault="0051278D" w:rsidP="00240985">
             <w:r>
               <w:t>À l’avant : Denise Bérard (voisine), Jean-Guy Dion et Renée Dion.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0051278D" w:rsidRDefault="0051278D" w:rsidP="00240985">
+          <w:p w14:paraId="02DE6F22" w14:textId="77777777" w:rsidR="0051278D" w:rsidRDefault="0051278D" w:rsidP="00240985">
             <w:r>
               <w:t>Mistassini</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0051278D" w:rsidRDefault="0051278D" w:rsidP="00240985">
+          <w:p w14:paraId="2A5A293E" w14:textId="77777777" w:rsidR="0051278D" w:rsidRDefault="0051278D" w:rsidP="00240985">
             <w:r>
               <w:t xml:space="preserve">[195-] </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0051278D" w:rsidRDefault="0051278D" w:rsidP="00240985"/>
-          <w:p w:rsidR="0051278D" w:rsidRDefault="00F74D6B" w:rsidP="00F81813">
+          <w:p w14:paraId="5FED0AB6" w14:textId="77777777" w:rsidR="0051278D" w:rsidRDefault="0051278D" w:rsidP="00240985"/>
+          <w:p w14:paraId="23C0DB22" w14:textId="77777777" w:rsidR="0051278D" w:rsidRDefault="00F74D6B" w:rsidP="00F81813">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:bookmarkStart w:id="19" w:name="_Toc527102595"/>
             <w:r>
               <w:t>P359/B1/2.3 Ancêtres</w:t>
             </w:r>
             <w:bookmarkEnd w:id="19"/>
           </w:p>
-          <w:p w:rsidR="00F74D6B" w:rsidRDefault="00F74D6B" w:rsidP="00240985"/>
-          <w:p w:rsidR="00F74D6B" w:rsidRDefault="00F74D6B" w:rsidP="00240985">
+          <w:p w14:paraId="38A37A39" w14:textId="77777777" w:rsidR="00F74D6B" w:rsidRDefault="00F74D6B" w:rsidP="00240985"/>
+          <w:p w14:paraId="7294B27F" w14:textId="77777777" w:rsidR="00F74D6B" w:rsidRDefault="00F74D6B" w:rsidP="00240985">
             <w:r>
               <w:t>P359/B1/2.3,1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F74D6B" w:rsidRDefault="00F74D6B" w:rsidP="00240985">
+          <w:p w14:paraId="4D90B184" w14:textId="77777777" w:rsidR="00F74D6B" w:rsidRDefault="00F74D6B" w:rsidP="00240985">
             <w:r>
               <w:t>De droite à gauche, arrière-grand-père Clément Dion, grand-père Narcisse Dion, Alphée Dion et Gilles Dion (le fils aîné d’Alphée)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F74D6B" w:rsidRDefault="00F74D6B" w:rsidP="00240985">
+          <w:p w14:paraId="42F6E6B3" w14:textId="77777777" w:rsidR="00F74D6B" w:rsidRDefault="00F74D6B" w:rsidP="00240985">
             <w:r>
               <w:t xml:space="preserve">Note de la donatrice : Narcisse Dion serait né aux États-Unis. Ses parents seraient revenus au Lac-Saint-Jean lors du développement de la colonisation, après le départ de la Compagnie de la Baie d’Hudson (qui n’avait plus le monopole). </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0019299B" w:rsidRDefault="0019299B" w:rsidP="00240985">
+          <w:p w14:paraId="14FD4163" w14:textId="77777777" w:rsidR="0019299B" w:rsidRDefault="0019299B" w:rsidP="00240985">
             <w:r>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>ca</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 1935]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F74D6B" w:rsidRPr="00240985" w:rsidRDefault="00F74D6B" w:rsidP="00240985"/>
+          <w:p w14:paraId="52C23D11" w14:textId="77777777" w:rsidR="00F74D6B" w:rsidRPr="00240985" w:rsidRDefault="00F74D6B" w:rsidP="00240985"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D409E" w:rsidRPr="00A674F8" w:rsidTr="007F33D1">
+      <w:tr w:rsidR="008D409E" w:rsidRPr="00A674F8" w14:paraId="50BE3CBA" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="008D409E" w:rsidRPr="00A674F8" w:rsidRDefault="003E65EB" w:rsidP="003E65EB">
+          <w:p w14:paraId="21061394" w14:textId="77777777" w:rsidR="008D409E" w:rsidRPr="00A674F8" w:rsidRDefault="003E65EB" w:rsidP="003E65EB">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Disque dur externe « Transfert »</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="00240985">
+          <w:p w14:paraId="0129E10C" w14:textId="77777777" w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="00240985">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="20" w:name="_Toc527102596"/>
             <w:r>
               <w:t>P359/B1/3 : Vie professionnelle</w:t>
             </w:r>
             <w:bookmarkEnd w:id="20"/>
           </w:p>
-          <w:p w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E"/>
-          <w:p w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="00F81813">
+          <w:p w14:paraId="3EAB44E4" w14:textId="77777777" w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E"/>
+          <w:p w14:paraId="4B7EB183" w14:textId="77777777" w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="00F81813">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:bookmarkStart w:id="21" w:name="_Toc527102597"/>
             <w:r>
               <w:t>P359/B1/3.1 : Emplois</w:t>
             </w:r>
             <w:bookmarkEnd w:id="21"/>
           </w:p>
-          <w:p w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E"/>
-          <w:p w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E">
+          <w:p w14:paraId="566CD1A5" w14:textId="77777777" w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E"/>
+          <w:p w14:paraId="27B385BA" w14:textId="77777777" w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E">
             <w:bookmarkStart w:id="22" w:name="_Hlk527099809"/>
             <w:r>
               <w:t>P359/B1/3.1,1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="22"/>
-          <w:p w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E">
+          <w:p w14:paraId="2D1E01CB" w14:textId="77777777" w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E">
             <w:r>
               <w:t xml:space="preserve">Dion et Frères </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>enr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>. Nouveautés</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E">
+          <w:p w14:paraId="73379EB0" w14:textId="77777777" w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E">
             <w:r>
               <w:t>Albert Dion, propriétaire</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E">
+          <w:p w14:paraId="37CFACE4" w14:textId="77777777" w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E">
             <w:r>
               <w:t>181, boulevard Saint-Michel, Mistassini</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E">
+          <w:p w14:paraId="3528707C" w14:textId="77777777" w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E">
             <w:r>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>ca</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 1948]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007649A0" w:rsidRDefault="007649A0" w:rsidP="008D409E"/>
-          <w:p w:rsidR="007649A0" w:rsidRDefault="007649A0" w:rsidP="008D409E">
+          <w:p w14:paraId="6B700DBA" w14:textId="77777777" w:rsidR="007649A0" w:rsidRDefault="007649A0" w:rsidP="008D409E"/>
+          <w:p w14:paraId="44CB79C1" w14:textId="77777777" w:rsidR="007649A0" w:rsidRDefault="007649A0" w:rsidP="008D409E">
             <w:r>
               <w:t>P359/B1/3.1,2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004427D6" w:rsidRDefault="004427D6" w:rsidP="008D409E">
+          <w:p w14:paraId="4D0AAB38" w14:textId="77777777" w:rsidR="004427D6" w:rsidRDefault="004427D6" w:rsidP="008D409E">
             <w:r>
               <w:t>André Dion (fils d’Albert Dion)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007649A0" w:rsidRDefault="007649A0" w:rsidP="008D409E">
+          <w:p w14:paraId="2D574F79" w14:textId="77777777" w:rsidR="007649A0" w:rsidRDefault="007649A0" w:rsidP="008D409E">
             <w:r>
               <w:t xml:space="preserve">Intérieur du magasin </w:t>
             </w:r>
             <w:r w:rsidR="004427D6">
               <w:t xml:space="preserve">Albert </w:t>
             </w:r>
             <w:r>
               <w:t>Dion Nouveautés</w:t>
             </w:r>
             <w:r w:rsidR="004427D6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007649A0" w:rsidRDefault="007649A0" w:rsidP="008D409E">
+          <w:p w14:paraId="09909D6B" w14:textId="77777777" w:rsidR="007649A0" w:rsidRDefault="007649A0" w:rsidP="008D409E">
             <w:r>
               <w:t>Mistassini</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007649A0" w:rsidRDefault="007649A0" w:rsidP="008D409E">
+          <w:p w14:paraId="0BF3B7CA" w14:textId="77777777" w:rsidR="007649A0" w:rsidRDefault="007649A0" w:rsidP="008D409E">
             <w:r>
               <w:t>1964</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00047547" w:rsidRDefault="00047547" w:rsidP="008D409E"/>
-          <w:p w:rsidR="00047547" w:rsidRDefault="00047547" w:rsidP="008D409E">
+          <w:p w14:paraId="1FDE706A" w14:textId="77777777" w:rsidR="00047547" w:rsidRDefault="00047547" w:rsidP="008D409E"/>
+          <w:p w14:paraId="338B568B" w14:textId="77777777" w:rsidR="00047547" w:rsidRDefault="00047547" w:rsidP="008D409E">
             <w:bookmarkStart w:id="23" w:name="_Hlk527101165"/>
             <w:r>
               <w:t>P359/B1/3.1,3</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="23"/>
-          <w:p w:rsidR="00047547" w:rsidRDefault="00047547" w:rsidP="008D409E">
+          <w:p w14:paraId="0383E9A4" w14:textId="77777777" w:rsidR="00047547" w:rsidRDefault="00047547" w:rsidP="008D409E">
             <w:r>
               <w:t>Façade du magasin Albert Dion Nouveautés</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00047547" w:rsidRDefault="00047547" w:rsidP="008D409E">
+          <w:p w14:paraId="76A6F591" w14:textId="77777777" w:rsidR="00047547" w:rsidRDefault="00047547" w:rsidP="008D409E">
             <w:r>
               <w:t>André Dion (fils d’Albert) et Danielle Bérard (voisine)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00047547" w:rsidRDefault="00047547" w:rsidP="008D409E">
+          <w:p w14:paraId="7E27B654" w14:textId="77777777" w:rsidR="00047547" w:rsidRDefault="00047547" w:rsidP="008D409E">
             <w:r>
               <w:t xml:space="preserve">Note de la donatrice : Remarquez le manteau motif </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>zébre</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> dans la vitrine</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00047547" w:rsidRDefault="00047547" w:rsidP="008D409E">
+          <w:p w14:paraId="548AC20E" w14:textId="77777777" w:rsidR="00047547" w:rsidRDefault="00047547" w:rsidP="008D409E">
             <w:r>
               <w:t>1964</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E"/>
-          <w:p w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="00F81813">
+          <w:p w14:paraId="6A437191" w14:textId="77777777" w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E"/>
+          <w:p w14:paraId="3868C9C1" w14:textId="77777777" w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="00F81813">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:bookmarkStart w:id="24" w:name="_Toc527102598"/>
             <w:r>
               <w:t>P359/B1/3.2 : Implications</w:t>
             </w:r>
             <w:bookmarkEnd w:id="24"/>
           </w:p>
-          <w:p w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E"/>
-          <w:p w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E">
+          <w:p w14:paraId="2710B12E" w14:textId="77777777" w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E"/>
+          <w:p w14:paraId="4669F0CD" w14:textId="77777777" w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E">
             <w:bookmarkStart w:id="25" w:name="_Hlk527099959"/>
             <w:r>
               <w:t>P359/B1/3.2,1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E">
-[...3 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:bookmarkEnd w:id="25"/>
+          <w:p w14:paraId="6947C010" w14:textId="77777777" w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E">
+            <w:r>
               <w:t>Victorien Fillion, président de la Chambre des Jeunes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E">
+          <w:p w14:paraId="00A00C9E" w14:textId="77777777" w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E">
             <w:r>
               <w:t>Au centre, le maire de Mistassini, Charles-Arthur Gauthier</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E">
+          <w:p w14:paraId="1710C4F8" w14:textId="77777777" w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E">
             <w:r>
               <w:t>Albert Dion, à droite, vice-président et propagandiste de la Chambre des Jeunes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E">
+          <w:p w14:paraId="79612114" w14:textId="77777777" w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E">
             <w:r>
               <w:t>Mistassini</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="1E3EF072" w14:textId="77777777" w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E">
+            <w:r>
+              <w:t>[195-]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F9AFE22" w14:textId="77777777" w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E"/>
+          <w:p w14:paraId="28144B73" w14:textId="77777777" w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E">
+            <w:bookmarkStart w:id="26" w:name="_Hlk527100054"/>
+            <w:r>
+              <w:t>P359/B1/3.2,2</w:t>
+            </w:r>
+          </w:p>
           <w:bookmarkEnd w:id="26"/>
-          <w:p w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E">
+          <w:p w14:paraId="2D9F403D" w14:textId="77777777" w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E">
+            <w:r>
+              <w:t>L’ouverture de la Bijouterie Ross à Dolbeau</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5170263F" w14:textId="77777777" w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E">
+            <w:r>
+              <w:t>Albert Dion, à l’extrême droite, le maire Vézina près du curé et Georges Villeneuve, futur maire de Mistassini et notaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="567820AB" w14:textId="77777777" w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E">
             <w:r>
               <w:t>[195-]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E"/>
-[...23 lines deleted...]
-          <w:p w:rsidR="008D409E" w:rsidRPr="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E"/>
+          <w:p w14:paraId="598A1B88" w14:textId="77777777" w:rsidR="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E"/>
+          <w:p w14:paraId="224F2153" w14:textId="77777777" w:rsidR="008D409E" w:rsidRPr="008D409E" w:rsidRDefault="008D409E" w:rsidP="008D409E"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2">
+    <w:p w14:paraId="2D2C81AA" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
+    <w:p w14:paraId="1F772549" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="38DE22C8" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="3CE93483" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000C1F25" w:rsidRDefault="000C1F25" w:rsidP="00923766">
+    <w:p w14:paraId="5CBEF7C6" w14:textId="77777777" w:rsidR="0033757E" w:rsidRDefault="0033757E" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000C1F25" w:rsidRDefault="000C1F25" w:rsidP="00923766">
+    <w:p w14:paraId="5FED9F83" w14:textId="77777777" w:rsidR="0033757E" w:rsidRDefault="0033757E" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="44614B96" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="325A0F24" wp14:editId="4403AF72">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm flipV="1">
                         <a:off x="0" y="0"/>
                         <a:ext cx="5467350" cy="45085"/>
                       </a:xfrm>
                       <a:prstGeom prst="flowChartDecision">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:pattFill prst="ltHorz">
                         <a:fgClr>
                           <a:srgbClr val="000000"/>
                         </a:fgClr>
                         <a:bgClr>
@@ -2785,215 +2910,218 @@
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="50C7CF1E" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
             </v:shapetype>
             <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMQZZE2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddRbIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahR&#10;cDzs3jIQPmgyuneECr7Rw7p8fip0btxEFd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppR&#10;T1xue7lIkqW0uiNeaPWAHy3WX/urVbCrzNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeS&#10;mc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AID0Qf/FAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAExBlkTZAAAAAwEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" fillcolor="black" stroked="f">
               <v:fill r:id="rId1" o:title="" type="pattern"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00F41408" w:rsidRPr="009D2B71" w:rsidRDefault="00A97746" w:rsidP="00923766">
+  <w:p w14:paraId="639D92BB" w14:textId="77777777" w:rsidR="00F41408" w:rsidRPr="009D2B71" w:rsidRDefault="00A97746" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">P359 Fonds Renée Dion </w:t>
     </w:r>
     <w:r w:rsidR="00F41408">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00F41408">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008D64A5" w:rsidRPr="008D64A5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
+  <w:p w14:paraId="2F12F696" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000C1F25" w:rsidRDefault="000C1F25" w:rsidP="00923766">
+    <w:p w14:paraId="3C7105C8" w14:textId="77777777" w:rsidR="0033757E" w:rsidRDefault="0033757E" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000C1F25" w:rsidRDefault="000C1F25" w:rsidP="00923766">
+    <w:p w14:paraId="748A5957" w14:textId="77777777" w:rsidR="0033757E" w:rsidRDefault="0033757E" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="000417A9"/>
     <w:rsid w:val="00047547"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000C1F25"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="0019299B"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="00216F6E"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00240985"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="0030124F"/>
+    <w:rsid w:val="0033757E"/>
     <w:rsid w:val="00346DC0"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="003E65EB"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="004427D6"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="0049719B"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="0051278D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="0057365D"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="006116BB"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="006A531A"/>
     <w:rsid w:val="00705DAC"/>
+    <w:rsid w:val="007207C3"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="007649A0"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="00796405"/>
     <w:rsid w:val="007E17E6"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D409E"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
@@ -3009,50 +3137,51 @@
     <w:rsid w:val="00B148D8"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B321DF"/>
     <w:rsid w:val="00B3412B"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B514D4"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B70F0F"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BA2E6F"/>
     <w:rsid w:val="00BB2D08"/>
     <w:rsid w:val="00BC64AB"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BD5104"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C045FD"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C11F5D"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C817ED"/>
+    <w:rsid w:val="00C92D4F"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CB5066"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00D6648D"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00EA3C90"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F41408"/>
@@ -3063,75 +3192,75 @@
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F81813"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-[...1 lines deleted...]
-  <w14:docId w14:val="164E6429"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="155716FF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3463,50 +3592,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -3972,82 +4102,82 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4380,70 +4510,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>5663</Characters>
+  <Pages>1</Pages>
+  <Words>1056</Words>
+  <Characters>5813</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
+  <Lines>48</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6679</CharactersWithSpaces>
+  <CharactersWithSpaces>6856</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>