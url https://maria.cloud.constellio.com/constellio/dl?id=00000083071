--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2853C545" w14:textId="3AE6AAE8" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="0077727A">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>louis-rené perron</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C3A788" w14:textId="02CA858E" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="0077727A">
         <w:t>355</w:t>
       </w:r>
@@ -271,101 +271,86 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20954362" w14:textId="34CF9085" w:rsidR="003A338A" w:rsidRDefault="003A338A" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Mise à jour 7 novembre 2024</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="409702CD" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C535C58" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="250A8F10" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BB74454" w14:textId="03623CB6" w:rsidR="00216DA8" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc86219743" w:history="1">
         <w:r w:rsidR="00216DA8" w:rsidRPr="003A0CD2">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
-[...16 lines deleted...]
-          <w:t>S</w:t>
+            <w:rStyle w:val="Hyperlien"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="00216DA8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00216DA8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00216DA8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86219743 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="00216DA8">
           <w:rPr>
             <w:noProof/>
@@ -373,949 +358,948 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00216DA8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00216DA8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00216DA8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00C50C62" w14:textId="0C82F12B" w:rsidR="00216DA8" w:rsidRDefault="0094235D">
+    <w:p w14:paraId="00C50C62" w14:textId="0C82F12B" w:rsidR="00216DA8" w:rsidRDefault="00216DA8">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86219744" w:history="1">
-        <w:r w:rsidR="00216DA8" w:rsidRPr="003A0CD2">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="003A0CD2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P355/A Documents personnels</w:t>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86219744 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00216DA8">
-[...5 lines deleted...]
-        <w:r w:rsidR="00216DA8">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2278B21E" w14:textId="08063947" w:rsidR="00216DA8" w:rsidRDefault="0094235D">
+    <w:p w14:paraId="2278B21E" w14:textId="08063947" w:rsidR="00216DA8" w:rsidRDefault="00216DA8">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86219745" w:history="1">
-        <w:r w:rsidR="00216DA8" w:rsidRPr="003A0CD2">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="003A0CD2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P355/A1 Éléments biographiques</w:t>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86219745 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00216DA8">
-[...5 lines deleted...]
-        <w:r w:rsidR="00216DA8">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B55EA51" w14:textId="093FF4CA" w:rsidR="00216DA8" w:rsidRDefault="0094235D">
+    <w:p w14:paraId="0B55EA51" w14:textId="093FF4CA" w:rsidR="00216DA8" w:rsidRDefault="00216DA8">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86219746" w:history="1">
-        <w:r w:rsidR="00216DA8" w:rsidRPr="003A0CD2">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="003A0CD2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P355/A1/1 : Biographie</w:t>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86219746 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00216DA8">
-[...5 lines deleted...]
-        <w:r w:rsidR="00216DA8">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A0AD3FE" w14:textId="36BCB6A1" w:rsidR="00216DA8" w:rsidRDefault="0094235D">
+    <w:p w14:paraId="7A0AD3FE" w14:textId="36BCB6A1" w:rsidR="00216DA8" w:rsidRDefault="00216DA8">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86219747" w:history="1">
-        <w:r w:rsidR="00216DA8" w:rsidRPr="003A0CD2">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="003A0CD2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P355/A1/2 : Curriculum vitae</w:t>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86219747 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00216DA8">
-[...5 lines deleted...]
-        <w:r w:rsidR="00216DA8">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C73A010" w14:textId="54CC67D0" w:rsidR="00216DA8" w:rsidRDefault="0094235D">
+    <w:p w14:paraId="0C73A010" w14:textId="54CC67D0" w:rsidR="00216DA8" w:rsidRDefault="00216DA8">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86219748" w:history="1">
-        <w:r w:rsidR="00216DA8" w:rsidRPr="003A0CD2">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="003A0CD2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P355/A2 Intérêts et loisirs</w:t>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86219748 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00216DA8">
-[...5 lines deleted...]
-        <w:r w:rsidR="00216DA8">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4AD04D85" w14:textId="3AD3C954" w:rsidR="00216DA8" w:rsidRDefault="0094235D">
+    <w:p w14:paraId="4AD04D85" w14:textId="3AD3C954" w:rsidR="00216DA8" w:rsidRDefault="00216DA8">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86219749" w:history="1">
-        <w:r w:rsidR="00216DA8" w:rsidRPr="003A0CD2">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="003A0CD2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P355/A2/1 : Réjean Lacoursière</w:t>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86219749 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00216DA8">
-[...5 lines deleted...]
-        <w:r w:rsidR="00216DA8">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="343ABAA3" w14:textId="4A6A9F11" w:rsidR="00216DA8" w:rsidRDefault="0094235D">
+    <w:p w14:paraId="343ABAA3" w14:textId="4A6A9F11" w:rsidR="00216DA8" w:rsidRDefault="00216DA8">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86219750" w:history="1">
-        <w:r w:rsidR="00216DA8" w:rsidRPr="003A0CD2">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="003A0CD2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P355/B Documents iconographiques</w:t>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86219750 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00216DA8">
-[...5 lines deleted...]
-        <w:r w:rsidR="00216DA8">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4C16D874" w14:textId="5DCFC6C1" w:rsidR="00216DA8" w:rsidRDefault="0094235D">
+    <w:p w14:paraId="4C16D874" w14:textId="5DCFC6C1" w:rsidR="00216DA8" w:rsidRDefault="00216DA8">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86219751" w:history="1">
-        <w:r w:rsidR="00216DA8" w:rsidRPr="003A0CD2">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="003A0CD2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P355/B1 Photographies</w:t>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86219751 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00216DA8">
-[...5 lines deleted...]
-        <w:r w:rsidR="00216DA8">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="237AC0CB" w14:textId="1527B7E5" w:rsidR="00216DA8" w:rsidRDefault="0094235D">
+    <w:p w14:paraId="237AC0CB" w14:textId="1527B7E5" w:rsidR="00216DA8" w:rsidRDefault="00216DA8">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86219752" w:history="1">
-        <w:r w:rsidR="00216DA8" w:rsidRPr="003A0CD2">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="003A0CD2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P355/B1/1 : </w:t>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86219752 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00216DA8">
-[...5 lines deleted...]
-        <w:r w:rsidR="00216DA8">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3742FFBE" w14:textId="4CA19764" w:rsidR="00216DA8" w:rsidRDefault="0094235D">
+    <w:p w14:paraId="3742FFBE" w14:textId="4CA19764" w:rsidR="00216DA8" w:rsidRDefault="00216DA8">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86219753" w:history="1">
-        <w:r w:rsidR="00216DA8" w:rsidRPr="003A0CD2">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="003A0CD2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P355/C Documents audiovisuels</w:t>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86219753 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00216DA8">
-[...5 lines deleted...]
-        <w:r w:rsidR="00216DA8">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2059E741" w14:textId="3B8DA63F" w:rsidR="00216DA8" w:rsidRDefault="0094235D">
+    <w:p w14:paraId="2059E741" w14:textId="3B8DA63F" w:rsidR="00216DA8" w:rsidRDefault="00216DA8">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86219754" w:history="1">
-        <w:r w:rsidR="00216DA8" w:rsidRPr="003A0CD2">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="003A0CD2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P355/C1 Images en mouvement</w:t>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86219754 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00216DA8">
-[...5 lines deleted...]
-        <w:r w:rsidR="00216DA8">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="34096A2D" w14:textId="5AC63E0D" w:rsidR="00216DA8" w:rsidRDefault="0094235D">
+    <w:p w14:paraId="34096A2D" w14:textId="5AC63E0D" w:rsidR="00216DA8" w:rsidRDefault="00216DA8">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86219755" w:history="1">
-        <w:r w:rsidR="00216DA8" w:rsidRPr="003A0CD2">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="003A0CD2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P355/C1/1 : Bobines</w:t>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86219755 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00216DA8">
-[...5 lines deleted...]
-        <w:r w:rsidR="00216DA8">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00216DA8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="04513DAA" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc86219743"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C495B78" w14:textId="653BA3F8" w:rsidR="00931389" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="0077727A">
         <w:t>355</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="0077727A">
         <w:t>Louis-René Perron</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
@@ -1490,105 +1474,95 @@
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="33568F41" w14:textId="77777777" w:rsidR="003A338A" w:rsidRDefault="003A338A" w:rsidP="003A338A"/>
     <w:p w14:paraId="1829FF20" w14:textId="6584651C" w:rsidR="003A338A" w:rsidRDefault="003A338A" w:rsidP="003A338A">
       <w:r>
         <w:t xml:space="preserve">Ajouts 7 novembre 2024 : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="137FC89A" w14:textId="040F999A" w:rsidR="003A338A" w:rsidRPr="00A674F8" w:rsidRDefault="003A338A" w:rsidP="003A338A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">0,02 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>m.l</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t>. de docume</w:t>
-[...5 lines deleted...]
-        <w:t>ts textuels.</w:t>
+        <w:t>. de documents textuels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2547058E" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="30ACCEE9" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708A8E91" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
     <w:p w14:paraId="526B9009" w14:textId="18159EA2" w:rsidR="0077727A" w:rsidRDefault="0077727A" w:rsidP="0077727A">
       <w:r>
         <w:t xml:space="preserve">André Perron, donateur, est le fils de Louis-René Perron et de Claire Isabelle Roberge. Il naît le 19 mai 1940 à Dolbeau, dans une famille de 3 enfants. Sa mère est enseignante, mais devient mère au foyer à la naissance de ses enfants. Louis-René Perron, pour sa part, est un homme d'affaires accompli. Il est le propriétaire de plusieurs entreprises de Dolbeau. Il ouvre sa compagnie Lake St. John Transport, spécialisée dans le transport des forestiers dans les chantiers, en 1939. Celle-ci prend le nom de la compagnie Autobus Dolbeau et est vendue en 1988. Elle existe toujours en 2018, sous une autre forme. En plus du transport en autobus, M. Perron opère Dolbeau Air service, une entreprise d'aviation de brousse, à Dolbeau, à partir de 1958. Dans les mêmes années, soit en 1956, il ouvre Dolbeau TV Service, un câblodistributeur revendu à Vidéotron (selon M. André Perron). Louis-René possède également l'entreprise Valin construction, basée à Dolbeau, qui propose les services de construction de routes dans la province, et le Garage Perron Inc., toujours à Dolbeau, de 1950 à 1968. Employant jusqu'à 35 hommes, le garage devient Perron Automobiles. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0381874F" w14:textId="77777777" w:rsidR="0077727A" w:rsidRDefault="0077727A" w:rsidP="0077727A"/>
     <w:p w14:paraId="0E8C4D49" w14:textId="1B30939B" w:rsidR="007F33D1" w:rsidRDefault="0077727A" w:rsidP="0077727A">
       <w:r>
-        <w:t xml:space="preserve">De son côté, André Perron épouse Nicole Gagné, originaire de Sainte-Elisabeth-de-Proulx, commis-comptable de profession. Il agit à titre de directeur général de la Commission </w:t>
-[...3 lines deleted...]
-        <w:t>scolaire Régionale Louis-Hémon de 1971 à 1996. Il s'implique également dans l'organisation du Festival western de 1972 à 1978. Il en est d'ailleurs le président en 1976. En 2002, il intègre la fonction de président du conseil d'administration de l'hôpital de Dolbeau, et ce jusqu'en 2015, moment où il devient président de la Fondation de l'hôpital, fonction qu'il tient toujours en 2018.</w:t>
+        <w:t>De son côté, André Perron épouse Nicole Gagné, originaire de Sainte-Elisabeth-de-Proulx, commis-comptable de profession. Il agit à titre de directeur général de la Commission scolaire Régionale Louis-Hémon de 1971 à 1996. Il s'implique également dans l'organisation du Festival western de 1972 à 1978. Il en est d'ailleurs le président en 1976. En 2002, il intègre la fonction de président du conseil d'administration de l'hôpital de Dolbeau, et ce jusqu'en 2015, moment où il devient président de la Fondation de l'hôpital, fonction qu'il tient toujours en 2018.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377D9FB2" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="69642FA7" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4384F827" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="5F30CBE1" w14:textId="65DCDDF3" w:rsidR="00561EAD" w:rsidRPr="0045758A" w:rsidRDefault="0077727A" w:rsidP="00923766">
       <w:r w:rsidRPr="0077727A">
         <w:t>Ce fonds comprend des photographies d'amis de M. Louis-René Perron et d'événements survenus à Dolbeau ou à Saint-Méthode. Ces documents ont appartenus à M. Louis-René Perron et le donateur, M. André Perron, les a reçu</w:t>
       </w:r>
       <w:r>
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidRPr="0077727A">
@@ -1664,111 +1638,190 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4FF32994" w14:textId="77777777" w:rsidR="0077727A" w:rsidRPr="00A674F8" w:rsidRDefault="0077727A" w:rsidP="0077727A"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
     <w:p w14:paraId="60BC7670" w14:textId="4FC02D7F" w:rsidR="00B46FC4" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t>Ce fonds n’est pas traité</w:t>
       </w:r>
       <w:r w:rsidR="0077727A">
         <w:t xml:space="preserve"> de même que les ajouts. Un prétraitement a été effectué. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A9E4BEA" w14:textId="45D2FD44" w:rsidR="00B31F11" w:rsidRDefault="00B31F11" w:rsidP="00923766"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">Ce fonds est rangé dans une boîte d’archives unique. </w:t>
+    <w:p w14:paraId="4A4AE874" w14:textId="734BDDE3" w:rsidR="00B31F11" w:rsidRPr="00A674F8" w:rsidRDefault="00796755" w:rsidP="00B31F11">
+      <w:r>
+        <w:t xml:space="preserve">Aucun traitement, Ajouts 2020-2021 non traités. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B31F11">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="43AB82C6" w14:textId="77777777" w:rsidR="00796755" w:rsidRDefault="00796755" w:rsidP="00923766"/>
+    <w:p w14:paraId="0A1A21EE" w14:textId="652E769F" w:rsidR="00796755" w:rsidRPr="00796755" w:rsidRDefault="00796755" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00796755">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B80B57C" w14:textId="77777777" w:rsidR="00796755" w:rsidRDefault="00796755" w:rsidP="00923766"/>
+    <w:p w14:paraId="704E3803" w14:textId="77777777" w:rsidR="00796755" w:rsidRDefault="00796755" w:rsidP="00796755">
+      <w:r>
+        <w:t>Fonds non traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A6BB450" w14:textId="03C7CC58" w:rsidR="00796755" w:rsidRPr="00A674F8" w:rsidRDefault="00796755" w:rsidP="00796755">
+      <w:r>
+        <w:t>Ajouts non traités</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="754CF064" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-    <w:p w14:paraId="23AF16E1" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="352063A1" w14:textId="361FB467" w:rsidR="00796755" w:rsidRPr="00796755" w:rsidRDefault="00796755" w:rsidP="00796755">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emplacement et contenu des boites </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00796755">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="369AD9E0" w14:textId="77777777" w:rsidR="00796755" w:rsidRDefault="00796755" w:rsidP="00796755"/>
+    <w:p w14:paraId="23AF16E1" w14:textId="6DA53DAA" w:rsidR="00C70C4E" w:rsidRDefault="00796755" w:rsidP="00796755">
+      <w:r>
+        <w:t>Ce fonds est rangé dans une boîte d’archives unique.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4444C361" w14:textId="77777777" w:rsidR="00796755" w:rsidRDefault="00796755" w:rsidP="00796755"/>
+    <w:p w14:paraId="6D54ECE5" w14:textId="77777777" w:rsidR="00796755" w:rsidRDefault="00796755" w:rsidP="00796755">
+      <w:r>
+        <w:t>Boîte 1 (unique)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E110BBE" w14:textId="77777777" w:rsidR="00796755" w:rsidRDefault="00796755" w:rsidP="00796755">
+      <w:r>
+        <w:t xml:space="preserve">R06 E03 T07 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EFC7049" w14:textId="77777777" w:rsidR="00796755" w:rsidRDefault="00796755" w:rsidP="00796755">
+      <w:r>
+        <w:t>Éléments biographiques, photographies de famille.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="556C6886" w14:textId="77777777" w:rsidR="00796755" w:rsidRDefault="00796755" w:rsidP="00796755">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF2CBE0" w14:textId="77777777" w:rsidR="00796755" w:rsidRDefault="00796755" w:rsidP="00796755"/>
+    <w:p w14:paraId="0F841922" w14:textId="77777777" w:rsidR="00796755" w:rsidRDefault="00796755" w:rsidP="00796755">
+      <w:r>
+        <w:t>Bobines 8mm et 16 mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C4EF23" w14:textId="77777777" w:rsidR="00796755" w:rsidRDefault="00796755" w:rsidP="00796755">
+      <w:r>
+        <w:t>Boîte d'</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>arhives</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> audiovisuelles 48</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6224265B" w14:textId="7316FDFC" w:rsidR="00796755" w:rsidRPr="00A674F8" w:rsidRDefault="00796755" w:rsidP="00796755">
+      <w:r>
+        <w:t>R08 E07 T05</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="0F0D749B" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="123F20FF" w14:textId="33A8752D" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00E37A76" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc86219744"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P355</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>personnels</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="1AE1A371" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="5D47E07E" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
@@ -1999,51 +2052,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77BCE9B0" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="789FC46B" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00E37A76" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Toc86219746"/>
             <w:r>
               <w:t>P355</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Biographie</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
           <w:p w14:paraId="22964C39" w14:textId="7165A940" w:rsidR="00E57F6F" w:rsidRDefault="00265B63" w:rsidP="00265B63">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -2156,51 +2208,50 @@
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0CB3FBD5" w14:textId="61D3766D" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00EA615B" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FD0D02D" w14:textId="79A5D94B" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00E37A76" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_Toc86219747"/>
             <w:r>
               <w:t>P355</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A1/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00EA615B">
               <w:t>Curriculum vitae</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="717B7AB0" w14:textId="2C5FF757" w:rsidR="00EA615B" w:rsidRDefault="00EA615B" w:rsidP="00EA615B">
             <w:pPr>
@@ -2420,59 +2471,57 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="54D248CC" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13D2183A" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DF82922" w14:textId="0C524609" w:rsidR="00561EAD" w:rsidRDefault="00E37A76" w:rsidP="00AB6798">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="7" w:name="_Toc86219749"/>
             <w:r>
               <w:t>P355</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00EA615B">
               <w:t>Réjean Lacoursière</w:t>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
           <w:p w14:paraId="289ACB56" w14:textId="77777777" w:rsidR="00EA615B" w:rsidRDefault="00EA615B" w:rsidP="00EA615B">
@@ -2738,263 +2787,212 @@
               <w:t>-E</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>03</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="127FF041" w14:textId="230E254B" w:rsidR="00091D59" w:rsidRDefault="00091D59" w:rsidP="00E61444">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P355</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Municipalité</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5130A18A" w14:textId="134025D6" w:rsidR="00091D59" w:rsidRDefault="00091D59" w:rsidP="00E61444">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>–</w:t>
-            </w:r>
+              <w:t>– 1986. – 2 cm de documents textuels.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51B20040" w14:textId="77777777" w:rsidR="00091D59" w:rsidRDefault="00091D59" w:rsidP="00E61444">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34C07E47" w14:textId="77777777" w:rsidR="00091D59" w:rsidRPr="00265B63" w:rsidRDefault="00091D59" w:rsidP="00E61444">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00265B63">
+              <w:rPr>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57B93A44" w14:textId="02CAC8EA" w:rsidR="00091D59" w:rsidRDefault="00091D59" w:rsidP="00E61444">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 1986</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Comprend un mémoire concernant le dossier de revitalisation du centre-ville de la municipalité de Dolbeau produit en 1986. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77FD1FB0" w14:textId="77777777" w:rsidR="00091D59" w:rsidRDefault="00091D59" w:rsidP="00E61444">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44B58CBC" w14:textId="77777777" w:rsidR="00091D59" w:rsidRPr="00265B63" w:rsidRDefault="00091D59" w:rsidP="00E61444">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00265B63">
+              <w:rPr>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="221CA341" w14:textId="77777777" w:rsidR="00091D59" w:rsidRDefault="00091D59" w:rsidP="00E61444">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">. – </w:t>
-            </w:r>
+              <w:t>Document public.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01818AD6" w14:textId="5146BF10" w:rsidR="00091D59" w:rsidRDefault="00091D59" w:rsidP="00E61444">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>2</w:t>
-            </w:r>
+              <w:t>Papier, imprimé.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61B7DEAD" w14:textId="515890B7" w:rsidR="00091D59" w:rsidRDefault="00091D59" w:rsidP="00E61444">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> cm de documents textuels.</w:t>
-[...121 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">Original. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65E66FC2" w14:textId="77777777" w:rsidR="00091D59" w:rsidRPr="00EA615B" w:rsidRDefault="00091D59" w:rsidP="00E61444"/>
           <w:p w14:paraId="545A53C5" w14:textId="77777777" w:rsidR="00091D59" w:rsidRPr="00A674F8" w:rsidRDefault="00091D59" w:rsidP="00E61444">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5287B015" w14:textId="77777777" w:rsidR="00091D59" w:rsidRPr="00A674F8" w:rsidRDefault="00091D59" w:rsidP="00923766"/>
     <w:p w14:paraId="718717C6" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="66A8040F" w14:textId="20FCDE44" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00E37A76" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc86219750"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc86219750"/>
       <w:r>
         <w:t>P355</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents iconographiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="56B09A79" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="50230ACB" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B61EABB" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -3045,111 +3043,111 @@
     <w:p w14:paraId="2676F1BC" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2"/>
     <w:p w14:paraId="3C247F0E" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F2B1A0B" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="Texte22"/>
+      <w:bookmarkStart w:id="9" w:name="Texte22"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="13930FA9" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0BCC7CF2" w14:textId="12170817" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00E37A76" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc86219751"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc86219751"/>
       <w:r>
         <w:t>P355</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Photographies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="3EE20C62" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0101D57C" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E67AD45" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -3207,66 +3205,64 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="51C17D1E" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="001B4F16" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32B5B192" w14:textId="0520580D" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00E37A76" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="12" w:name="_Toc86219752"/>
+            <w:bookmarkStart w:id="11" w:name="_Toc86219752"/>
             <w:r>
               <w:t>P355</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -3281,99 +3277,99 @@
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="11"/>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F69F8D1" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1F7B5CCB" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5AA39CC1" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1410361C" w14:textId="77777777" w:rsidR="009F4D24" w:rsidRPr="00A674F8" w:rsidRDefault="009F4D24" w:rsidP="00696AE2"/>
     <w:p w14:paraId="1CC068EB" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="68C0FA1F" w14:textId="76383C1E" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00E37A76" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc86219753"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc86219753"/>
       <w:r>
         <w:t>P355</w:t>
       </w:r>
       <w:r w:rsidR="00287473">
         <w:t>/C</w:t>
       </w:r>
       <w:r w:rsidR="00287473" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00287473">
         <w:t>Documents audiovisuels</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="4E4871A8" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="4C3D1BE3" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00AB6798" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F63B5D8" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -3469,64 +3465,64 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FCF1572" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="3676798D" w14:textId="5ECBE24C" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00E37A76" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc86219754"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc86219754"/>
       <w:r>
         <w:t>P355</w:t>
       </w:r>
       <w:r w:rsidR="00287473">
         <w:t>/C</w:t>
       </w:r>
       <w:r w:rsidR="00287473" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="009F4D24">
         <w:t>Images en mouvement</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="7A21E678" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="0193780B" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00AB6798" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1170E796" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -3591,71 +3587,70 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13C0EBD1" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="007114C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B235C58" w14:textId="53D276B4" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00E37A76" w:rsidP="007114C3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="15" w:name="_Toc86219755"/>
+            <w:bookmarkStart w:id="14" w:name="_Toc86219755"/>
             <w:r>
               <w:t>P355</w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:t>/C</w:t>
             </w:r>
             <w:r w:rsidR="00287473" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="009F4D24">
               <w:t>Bobines</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
           <w:p w14:paraId="137C5ACF" w14:textId="09F6467F" w:rsidR="009F4D24" w:rsidRDefault="009F4D24" w:rsidP="009F4D24">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– 1947-1973. – 345 minutes d’images en mouvement estimées. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24B47F82" w14:textId="77777777" w:rsidR="009F4D24" w:rsidRDefault="009F4D24" w:rsidP="009F4D24">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3B8C5C91" w14:textId="77777777" w:rsidR="009F4D24" w:rsidRPr="00265B63" w:rsidRDefault="009F4D24" w:rsidP="009F4D24">
             <w:pPr>
               <w:rPr>
                 <w:i/>
@@ -3757,131 +3752,131 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1453E7DC" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="71F28F6D" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="017544C2" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="1C85BA0B" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5900BB47" w14:textId="77777777" w:rsidR="0094235D" w:rsidRDefault="0094235D" w:rsidP="00923766">
+    <w:p w14:paraId="7607658B" w14:textId="77777777" w:rsidR="0007003B" w:rsidRDefault="0007003B" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63E54618" w14:textId="77777777" w:rsidR="0094235D" w:rsidRDefault="0094235D" w:rsidP="00923766">
+    <w:p w14:paraId="78011914" w14:textId="77777777" w:rsidR="0007003B" w:rsidRDefault="0007003B" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13172E46" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0497FABC" wp14:editId="557A9EAA">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -3979,70 +3974,70 @@
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008D64A5" w:rsidRPr="008D64A5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="522B2298" w14:textId="77777777" w:rsidR="0094235D" w:rsidRDefault="0094235D" w:rsidP="00923766">
+    <w:p w14:paraId="7CBF6DBC" w14:textId="77777777" w:rsidR="0007003B" w:rsidRDefault="0007003B" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A00EA13" w14:textId="77777777" w:rsidR="0094235D" w:rsidRDefault="0094235D" w:rsidP="00923766">
+    <w:p w14:paraId="2FCCCF57" w14:textId="77777777" w:rsidR="0007003B" w:rsidRDefault="0007003B" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08A54A11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="878681BC"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4451,97 +4446,99 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="612781852">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="236982940">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1149248084">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="286929899">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
+    <w:rsid w:val="0007003B"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="00091D59"/>
     <w:rsid w:val="000D36BA"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="00216DA8"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="00265B63"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="00287473"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
@@ -4555,62 +4552,64 @@
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="0077727A"/>
+    <w:rsid w:val="00796755"/>
     <w:rsid w:val="00797D5C"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008C5E23"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
+    <w:rsid w:val="009265AC"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094235D"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="00956B1C"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009F0832"/>
     <w:rsid w:val="009F4D24"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AA48C7"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AB6798"/>
     <w:rsid w:val="00B148D8"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B31F11"/>
@@ -4669,75 +4668,75 @@
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5069,50 +5068,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -5578,92 +5578,92 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00265B63"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5996,70 +5996,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>7225</Characters>
+  <Pages>1</Pages>
+  <Words>1353</Words>
+  <Characters>7444</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>60</Lines>
+  <Lines>62</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8521</CharactersWithSpaces>
+  <CharactersWithSpaces>8780</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>