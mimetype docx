--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,367 +1,366 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="5EB3A4AD" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="007E2E55">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>NANCY GOSSELIN photos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="2CC17390" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t>35</w:t>
       </w:r>
       <w:r w:rsidR="007E2E55">
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
-[...69 lines deleted...]
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="147B38AD" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="563A04C3" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AD5845C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C4376E4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0334EEE2" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20BD16B7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="111D3052" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27D368FF" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="746FC2BE" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E8EF77E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DB9A25F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6596EB41" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69CC0729" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="533B94F9" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FCEEF92" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t>Société d’histoire et de généalogie Maria-Chapdelaine</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="30C98915" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t>Dolbeau-Mistassini</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
-[...64 lines deleted...]
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="3E9CCAB0" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20189689" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A53BC04" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2960D2C6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0282D04C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F7DA955" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42D604C9" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27827AF2" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53B36D48" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2574350E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76242204" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6339DBAD" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DAD6F2A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="418E66A4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">Répertoire numérique </w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t>simple</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
-[...44 lines deleted...]
-    <w:p w:rsidR="00B46FC4" w:rsidRDefault="00B148D8" w:rsidP="00923766">
+    <w:p w14:paraId="0F0466E4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36EBECFB" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13EF1CD9" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57326522" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="435E9AF3" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F6B2EB3" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DEB5B5F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="791D3D40" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71C3B642" w14:textId="77777777" w:rsidR="00850264" w:rsidRPr="00A674F8" w:rsidRDefault="00850264" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C340579" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B148D8" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Rédigé par Frédérique Fradet, archiviste-rédactrice,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B148D8" w:rsidRPr="00A674F8" w:rsidRDefault="00B148D8" w:rsidP="00923766">
+    <w:p w14:paraId="72C2EAC4" w14:textId="77777777" w:rsidR="00B148D8" w:rsidRPr="00A674F8" w:rsidRDefault="00B148D8" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
       <w:r w:rsidR="007E2E55">
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> février 2018</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="3AB54C20" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Non traité</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
-[...9 lines deleted...]
-    <w:p w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
+    <w:p w14:paraId="58364941" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35A53674" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E26D2F0" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0038382E" w:rsidRDefault="00BD4041">
+    <w:p w14:paraId="52771003" w14:textId="77777777" w:rsidR="0038382E" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc506881847" w:history="1">
         <w:r w:rsidR="0038382E" w:rsidRPr="00FC59BC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="0038382E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="0038382E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="0038382E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc506881847 \h </w:instrText>
         </w:r>
@@ -372,1977 +371,2187 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="0038382E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="0038382E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="0038382E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0038382E" w:rsidRDefault="001D5FF0">
+    <w:p w14:paraId="3CAE203A" w14:textId="77777777" w:rsidR="0038382E" w:rsidRDefault="0038382E">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc506881848" w:history="1">
-        <w:r w:rsidR="0038382E" w:rsidRPr="00FC59BC">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00FC59BC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P354/A Collection de documents</w:t>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc506881848 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0038382E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0038382E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0038382E" w:rsidRDefault="001D5FF0">
+    <w:p w14:paraId="7F172270" w14:textId="77777777" w:rsidR="0038382E" w:rsidRDefault="0038382E">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc506881849" w:history="1">
-        <w:r w:rsidR="0038382E" w:rsidRPr="00FC59BC">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00FC59BC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P354/A1 Documents d’exploitation</w:t>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc506881849 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0038382E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0038382E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0038382E" w:rsidRDefault="001D5FF0">
+    <w:p w14:paraId="35912CEE" w14:textId="77777777" w:rsidR="0038382E" w:rsidRDefault="0038382E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc506881850" w:history="1">
-        <w:r w:rsidR="0038382E" w:rsidRPr="00FC59BC">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00FC59BC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P354/A1/1 : Activités</w:t>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc506881850 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0038382E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0038382E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0038382E" w:rsidRDefault="001D5FF0">
+    <w:p w14:paraId="1D75853F" w14:textId="77777777" w:rsidR="0038382E" w:rsidRDefault="0038382E">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc506881851" w:history="1">
-        <w:r w:rsidR="0038382E" w:rsidRPr="00FC59BC">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00FC59BC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P354/A2 Cartes et plans</w:t>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc506881851 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0038382E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0038382E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0038382E" w:rsidRDefault="001D5FF0">
+    <w:p w14:paraId="4085931C" w14:textId="77777777" w:rsidR="0038382E" w:rsidRDefault="0038382E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc506881852" w:history="1">
-        <w:r w:rsidR="0038382E" w:rsidRPr="00FC59BC">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00FC59BC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P354/A2/1 : Plans</w:t>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc506881852 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0038382E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0038382E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0038382E" w:rsidRDefault="001D5FF0">
+    <w:p w14:paraId="5F696F1D" w14:textId="77777777" w:rsidR="0038382E" w:rsidRDefault="0038382E">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc506881853" w:history="1">
-        <w:r w:rsidR="0038382E" w:rsidRPr="00FC59BC">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00FC59BC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P354/B Documents iconographiques</w:t>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc506881853 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0038382E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0038382E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0038382E" w:rsidRDefault="001D5FF0">
+    <w:p w14:paraId="6AD8927C" w14:textId="77777777" w:rsidR="0038382E" w:rsidRDefault="0038382E">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc506881854" w:history="1">
-        <w:r w:rsidR="0038382E" w:rsidRPr="00FC59BC">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00FC59BC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P354/B1 Photographies</w:t>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc506881854 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0038382E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0038382E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0038382E" w:rsidRDefault="001D5FF0">
+    <w:p w14:paraId="11788EEB" w14:textId="77777777" w:rsidR="0038382E" w:rsidRDefault="0038382E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc506881855" w:history="1">
-        <w:r w:rsidR="0038382E" w:rsidRPr="00FC59BC">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00FC59BC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P354/B1/1 : Portraits</w:t>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc506881855 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0038382E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0038382E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0038382E" w:rsidRDefault="001D5FF0">
+    <w:p w14:paraId="590F8830" w14:textId="77777777" w:rsidR="0038382E" w:rsidRDefault="0038382E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc506881856" w:history="1">
-        <w:r w:rsidR="0038382E" w:rsidRPr="00FC59BC">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00FC59BC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P354/B1/2 : Événements</w:t>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc506881856 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0038382E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0038382E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0038382E" w:rsidRDefault="001D5FF0">
+    <w:p w14:paraId="43E889D4" w14:textId="77777777" w:rsidR="0038382E" w:rsidRDefault="0038382E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc506881857" w:history="1">
-        <w:r w:rsidR="0038382E" w:rsidRPr="00FC59BC">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00FC59BC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P354/B1/3 : Lieux</w:t>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc506881857 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0038382E">
-[...5 lines deleted...]
-        <w:r w:rsidR="0038382E">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="0038382E">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
+    <w:p w14:paraId="4AFC758A" w14:textId="77777777" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="5235FBB5" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc506881847"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="7C064104" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00B0627C" w:rsidP="00923766">
+    <w:p w14:paraId="16F936BC" w14:textId="77EBDA26" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00B0627C" w:rsidP="00923766">
       <w:r>
         <w:t>P354 Fonds Nancy Gosselin Photos</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r>
         <w:t>2015-2018</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00E2799D">
-        <w:t xml:space="preserve"> – 1 carte du site (photocopie). – 41 cartes de jeux. – 10 photographies numériques.</w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
+        <w:t xml:space="preserve"> – 1 carte du site (photocopie). – 41 cartes de jeux. – </w:t>
+      </w:r>
+      <w:r w:rsidR="00692289">
+        <w:t xml:space="preserve">plus de 400 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E2799D">
+        <w:t>photographies numériques.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B57C92" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
+    <w:p w14:paraId="5A78E8AB" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
-[...30 lines deleted...]
-    <w:p w:rsidR="006C6DF4" w:rsidRDefault="00B0627C" w:rsidP="00923766">
+    <w:p w14:paraId="6B82DD3B" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
+    <w:p w14:paraId="166E1CF8" w14:textId="77777777" w:rsidR="003E4C13" w:rsidRDefault="00B0627C" w:rsidP="00923766">
+      <w:r>
+        <w:t xml:space="preserve">Nancy Gosselin, fille de Jino Gosselin et de Danielle Gaudreault, est née à Dolbeau en 1978. Sa mère, Danielle, est factrice à Notre-Dame de Lorette et à Saint-Eugène d’Argentenay depuis plus de 30 ans, comme l’a été sa mère, Simone Imbeault, avant elle. Le père de Nancy, Jino Gosselin, a également été facteur à Dolbeau, mais il travaille maintenant dans le domaine de la construction. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="195A0560" w14:textId="77777777" w:rsidR="00B0627C" w:rsidRDefault="00B0627C" w:rsidP="00923766"/>
+    <w:p w14:paraId="2D8CFEF4" w14:textId="77777777" w:rsidR="006C6DF4" w:rsidRDefault="00B0627C" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Photographe professionnelle depuis 2015, Nancy Gosselin fait toutefois de la photo depuis plus de 15 ans. Elle est adepte de la photographie d’exploration urbaine, soit l’urbex, </w:t>
       </w:r>
       <w:r w:rsidR="006C6DF4">
         <w:t xml:space="preserve">qui lui permet de capturer </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">des bâtiments et des lieux abandonnés avec son appareil. Sa page Facebook </w:t>
       </w:r>
       <w:r w:rsidRPr="006C6DF4">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Trésors oubliés</w:t>
       </w:r>
       <w:r w:rsidR="006C6DF4">
         <w:t xml:space="preserve"> constitue un espace de partage de ces clichés. La photographe crée son entreprise Nancy Gosselin Photos dans le but d’offrir ses services lors d’événements, mais aussi pour prendre des portraits. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C6DF4" w:rsidRDefault="006C6DF4" w:rsidP="00923766"/>
-    <w:p w:rsidR="007F33D1" w:rsidRDefault="006C6DF4" w:rsidP="00923766">
+    <w:p w14:paraId="151DB0A2" w14:textId="77777777" w:rsidR="006C6DF4" w:rsidRDefault="006C6DF4" w:rsidP="00923766"/>
+    <w:p w14:paraId="2F0DF019" w14:textId="77777777" w:rsidR="007F33D1" w:rsidRDefault="006C6DF4" w:rsidP="00923766">
       <w:r>
         <w:t>En marge de la photo, elle travaille également comme</w:t>
       </w:r>
       <w:r w:rsidR="00B0627C">
         <w:t xml:space="preserve"> technicienne en administration pour les ressources humaines à l’hôpital de Dolbeau-Mistassini (CIUSSS du Saguenay-Lac-Saint-Jean). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C6DF4" w:rsidRPr="00A674F8" w:rsidRDefault="006C6DF4" w:rsidP="00923766"/>
-    <w:p w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
+    <w:p w14:paraId="44C0C03B" w14:textId="77777777" w:rsidR="006C6DF4" w:rsidRPr="00A674F8" w:rsidRDefault="006C6DF4" w:rsidP="00923766"/>
+    <w:p w14:paraId="319B6669" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
-    <w:p w:rsidR="00561EAD" w:rsidRPr="0045758A" w:rsidRDefault="0047371A" w:rsidP="00923766">
+    <w:p w14:paraId="31B48EDB" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
+    <w:p w14:paraId="76D930B0" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="0045758A" w:rsidRDefault="0047371A" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">En février 2018, </w:t>
       </w:r>
       <w:r w:rsidR="007E2E55">
         <w:t xml:space="preserve">la Ville de Dolbeau-Mistassini a autorisé la photographe Nancy Gosselin à prendre des photographies du site de Pointe-Racine voué à être détruit, en échange de quoi elle lui suggérait de déposer ses clichés à la Société d’histoire et de généalogie Maria-Chapdelaine. Le lundi 19 février 2018, Nancy Gosselin a accepté d’ouvrir un fonds d’archives contenant non seulement les photographies de Pointe-Racine, mais aussi celles prises lors d’autres événements ou dans un contexte de photographie d’exploration (urbex). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="052DB492" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="4574F66B" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
-    <w:p w:rsidR="00922E8E" w:rsidRDefault="00B85084" w:rsidP="00923766">
+    <w:p w14:paraId="331E353F" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
+    <w:p w14:paraId="28ED8B94" w14:textId="77777777" w:rsidR="00922E8E" w:rsidRDefault="00B85084" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Le fonds comprend </w:t>
       </w:r>
       <w:r w:rsidR="007E2E55">
         <w:t>plusieurs photographies de bâtiments et de sites abandonnés par l’homme</w:t>
       </w:r>
       <w:r w:rsidR="00B0627C">
         <w:t xml:space="preserve"> au Saguenay-Lac-Saint-Jean</w:t>
       </w:r>
       <w:r w:rsidR="007E2E55">
         <w:t xml:space="preserve">. Ce type de clichés se nomme la photographie d’exploration ou urbex et constitue un loisir pour la photographe qui partage ces images sur la page Facebook </w:t>
       </w:r>
       <w:r w:rsidR="007E2E55" w:rsidRPr="00B0627C">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Trésors oubliés</w:t>
       </w:r>
       <w:r w:rsidR="007E2E55">
         <w:t xml:space="preserve">. Le fonds comporte aussi des archives photographiques </w:t>
       </w:r>
       <w:r w:rsidR="00B0627C">
         <w:t xml:space="preserve">produites par l’entreprise Nancy Gosselin Photos, soit des images d’événements, des portraits, etc. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85084" w:rsidRPr="00A674F8" w:rsidRDefault="00B85084" w:rsidP="00923766"/>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="23084DA2" w14:textId="216595B5" w:rsidR="00692289" w:rsidRPr="00A674F8" w:rsidRDefault="00692289" w:rsidP="00923766"/>
+    <w:p w14:paraId="5DB8C021" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
+    <w:p w14:paraId="63B24782" w14:textId="77777777" w:rsidR="00692289" w:rsidRDefault="00692289" w:rsidP="00692289">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54E5AC2F" w14:textId="00F8CBE2" w:rsidR="00692289" w:rsidRPr="00692289" w:rsidRDefault="00692289" w:rsidP="00692289">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692289">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Rédigé par Frédérique Fradet, archiviste-rédactrice, le 20 février 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A0B6530" w14:textId="77777777" w:rsidR="00692289" w:rsidRPr="00692289" w:rsidRDefault="00692289" w:rsidP="00692289">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692289">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traité par :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72359B4E" w14:textId="77777777" w:rsidR="00692289" w:rsidRPr="00692289" w:rsidRDefault="00692289" w:rsidP="00692289">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692289">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Date du traitement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="547988CF" w14:textId="257713C6" w:rsidR="00B46FC4" w:rsidRPr="00692289" w:rsidRDefault="00692289" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692289">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Notes (subventions, révisions, etc.) :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55826263" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
+    <w:p w14:paraId="06054D1B" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="146BAFD2" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
+    <w:p w14:paraId="0244C8CF" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
+    <w:p w14:paraId="23D8658C" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="5830F535" w14:textId="17BB5C0F" w:rsidR="00692289" w:rsidRPr="00692289" w:rsidRDefault="00692289" w:rsidP="00692289">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692289">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00692289">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FAB861E" w14:textId="77777777" w:rsidR="00692289" w:rsidRDefault="00692289" w:rsidP="00692289"/>
+    <w:p w14:paraId="693BE7AA" w14:textId="77777777" w:rsidR="00692289" w:rsidRDefault="00692289" w:rsidP="00692289">
+      <w:r>
+        <w:t>Fonds non traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB92E03" w14:textId="77777777" w:rsidR="00692289" w:rsidRPr="00692289" w:rsidRDefault="00692289" w:rsidP="00692289">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A3356CD" w14:textId="2B13805E" w:rsidR="00692289" w:rsidRPr="00692289" w:rsidRDefault="00692289" w:rsidP="00692289">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692289">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Source du titre composé propre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5410D108" w14:textId="77777777" w:rsidR="00692289" w:rsidRDefault="00692289" w:rsidP="00692289"/>
+    <w:p w14:paraId="2072A3F8" w14:textId="69092F64" w:rsidR="00F834C5" w:rsidRDefault="00692289" w:rsidP="00692289">
+      <w:r>
+        <w:t>Titre basé sur le nom de l'entreprise.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B8B925D" w14:textId="77777777" w:rsidR="00F834C5" w:rsidRDefault="00F834C5" w:rsidP="00692289"/>
+    <w:p w14:paraId="56CCF712" w14:textId="6272729C" w:rsidR="00F834C5" w:rsidRPr="00F834C5" w:rsidRDefault="00F834C5" w:rsidP="00F834C5">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F834C5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F834C5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F37B5D" w14:textId="77777777" w:rsidR="00F834C5" w:rsidRDefault="00F834C5" w:rsidP="00F834C5"/>
+    <w:p w14:paraId="102F5804" w14:textId="77777777" w:rsidR="00F834C5" w:rsidRDefault="00F834C5" w:rsidP="00F834C5">
+      <w:r>
+        <w:t>Carte Site de Pointe Racine [1989]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03504934" w14:textId="77777777" w:rsidR="00F834C5" w:rsidRDefault="00F834C5" w:rsidP="00F834C5">
+      <w:r>
+        <w:t>Classée avec les cartes et plans dans la voûte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A1508C3" w14:textId="77777777" w:rsidR="00F834C5" w:rsidRDefault="00F834C5" w:rsidP="00F834C5"/>
+    <w:p w14:paraId="53FDF583" w14:textId="77777777" w:rsidR="00F834C5" w:rsidRDefault="00F834C5" w:rsidP="00F834C5">
+      <w:r>
+        <w:t>Documents numériques</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C076CF" w14:textId="77777777" w:rsidR="00F834C5" w:rsidRDefault="00F834C5" w:rsidP="00F834C5">
+      <w:r>
+        <w:t>Classés dans le disque dur externe seulement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="029AC356" w14:textId="77777777" w:rsidR="00F834C5" w:rsidRDefault="00F834C5" w:rsidP="00F834C5"/>
+    <w:p w14:paraId="06446F72" w14:textId="77777777" w:rsidR="00F834C5" w:rsidRDefault="00F834C5" w:rsidP="00F834C5">
+      <w:r>
+        <w:t>Boîte 1 (multiple)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A741A8C" w14:textId="77777777" w:rsidR="00F834C5" w:rsidRDefault="00F834C5" w:rsidP="00F834C5">
+      <w:r>
+        <w:t>R06 E05 T04</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28F4E93A" w14:textId="07D07CAD" w:rsidR="00692289" w:rsidRDefault="00F834C5" w:rsidP="00692289">
+      <w:r>
+        <w:t>Cartes de jeux</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BFC9740" w14:textId="77777777" w:rsidR="00F834C5" w:rsidRPr="00F834C5" w:rsidRDefault="00F834C5" w:rsidP="00692289"/>
+    <w:p w14:paraId="314642B0" w14:textId="631D9793" w:rsidR="00692289" w:rsidRDefault="00692289" w:rsidP="00692289">
+      <w:r w:rsidRPr="00692289">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Séries</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00692289">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79A1B3E3" w14:textId="77777777" w:rsidR="00692289" w:rsidRDefault="00692289" w:rsidP="00692289"/>
+    <w:p w14:paraId="6F792E14" w14:textId="77777777" w:rsidR="00692289" w:rsidRDefault="00692289" w:rsidP="00692289">
+      <w:r>
+        <w:t>P354/A Collection de documents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E9B4CC" w14:textId="77777777" w:rsidR="00692289" w:rsidRDefault="00692289" w:rsidP="00692289">
+      <w:r>
+        <w:t>P354/A1 : Documents d'exploitation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC9AF95" w14:textId="77777777" w:rsidR="00692289" w:rsidRDefault="00692289" w:rsidP="00692289">
+      <w:r>
+        <w:t>P354/A2 : Cartes et plans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A61A6D2" w14:textId="77777777" w:rsidR="00692289" w:rsidRDefault="00692289" w:rsidP="00692289"/>
+    <w:p w14:paraId="4F4988E6" w14:textId="77777777" w:rsidR="00692289" w:rsidRDefault="00692289" w:rsidP="00692289">
+      <w:r>
+        <w:t>P354/B Documents iconographiques</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5315CBC0" w14:textId="77777777" w:rsidR="00692289" w:rsidRDefault="00692289" w:rsidP="00692289">
+      <w:r>
+        <w:t>P354/B1 : Photographies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="063669AF" w14:textId="77777777" w:rsidR="00692289" w:rsidRDefault="00692289" w:rsidP="00692289"/>
+    <w:p w14:paraId="70810562" w14:textId="77777777" w:rsidR="00692289" w:rsidRDefault="00692289" w:rsidP="00692289">
+      <w:r>
+        <w:t>Ancienne chaufferie des Pères trappistes de Mistassini</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20B88441" w14:textId="77777777" w:rsidR="00692289" w:rsidRDefault="00692289" w:rsidP="00692289">
+      <w:r>
+        <w:t>Météore Bar &amp; Grill avant les rénovations de 2017-2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B66AA2" w14:textId="77777777" w:rsidR="00692289" w:rsidRDefault="00692289" w:rsidP="00692289">
+      <w:r>
+        <w:t>Pub &amp; Bob avant sa fermeture</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FBC761E" w14:textId="2E25AB75" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00692289" w:rsidP="00692289">
+      <w:r>
+        <w:t>Pointe-Racine, camp de vacances, avant sa démolition lors des pratiques des pompiers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C0C279A" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00E2799D">
+    <w:p w14:paraId="39581C75" w14:textId="77777777" w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00E2799D">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc506881848"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">P354/A </w:t>
       </w:r>
       <w:r w:rsidR="0038382E">
         <w:t>Collection de documents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00E2799D"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00E2799D">
+    <w:p w14:paraId="0448825C" w14:textId="77777777" w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00E2799D"/>
+    <w:p w14:paraId="6CBDAC55" w14:textId="77777777" w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00E2799D"/>
+    <w:p w14:paraId="43891976" w14:textId="77777777" w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00E2799D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc506881849"/>
       <w:r>
         <w:t>P354/A1 Documents d’exploitation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidR="00574C81" w:rsidRDefault="00574C81" w:rsidP="00574C81"/>
-    <w:p w:rsidR="00574C81" w:rsidRPr="00574C81" w:rsidRDefault="00574C81" w:rsidP="00574C81">
+    <w:p w14:paraId="7DA2A2F3" w14:textId="77777777" w:rsidR="00574C81" w:rsidRDefault="00574C81" w:rsidP="00574C81"/>
+    <w:p w14:paraId="6352315F" w14:textId="77777777" w:rsidR="00574C81" w:rsidRPr="00574C81" w:rsidRDefault="00574C81" w:rsidP="00574C81">
       <w:r>
         <w:t xml:space="preserve">Cette section comprend la catégorie </w:t>
       </w:r>
       <w:r w:rsidRPr="00574C81">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Activités</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00E2799D"/>
+    <w:p w14:paraId="633CF555" w14:textId="77777777" w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00E2799D"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E2799D" w:rsidRPr="00A674F8" w:rsidTr="00F36AC9">
+      <w:tr w:rsidR="00E2799D" w:rsidRPr="00A674F8" w14:paraId="6FFE6A5F" w14:textId="77777777" w:rsidTr="00F36AC9">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E2799D" w:rsidRPr="00A674F8" w:rsidRDefault="00E2799D" w:rsidP="00F36AC9">
+          <w:p w14:paraId="349CA654" w14:textId="77777777" w:rsidR="00E2799D" w:rsidRPr="00A674F8" w:rsidRDefault="00E2799D" w:rsidP="00F36AC9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00F36AC9">
+          <w:p w14:paraId="78A5C64B" w14:textId="77777777" w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00F36AC9">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Toc506881850"/>
             <w:r>
               <w:t>P354</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Activités</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00F36AC9"/>
-          <w:p w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00F36AC9">
+          <w:p w14:paraId="0AB52D07" w14:textId="77777777" w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00F36AC9"/>
+          <w:p w14:paraId="638D09BB" w14:textId="77777777" w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00F36AC9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P354/A1/1,1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00F36AC9">
+          <w:p w14:paraId="34BB40DF" w14:textId="77777777" w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00F36AC9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>41 cartes de jeux (cartons de couleur)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00F36AC9">
+          <w:p w14:paraId="0EB4811C" w14:textId="77777777" w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00F36AC9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Quiz, fausse argent, dessins, etc.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00F36AC9">
+          <w:p w14:paraId="3DC9B755" w14:textId="77777777" w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00F36AC9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Retrouvées sur le site abandonné de Pointe-Racine</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00F36AC9">
+          <w:p w14:paraId="7E8B1F80" w14:textId="77777777" w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00F36AC9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[2018]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E2799D" w:rsidRPr="00A674F8" w:rsidRDefault="00E2799D" w:rsidP="00E2799D">
+          <w:p w14:paraId="3A4479B8" w14:textId="77777777" w:rsidR="00E2799D" w:rsidRPr="00A674F8" w:rsidRDefault="00E2799D" w:rsidP="00E2799D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00E2799D"/>
-    <w:p w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00E2799D">
+    <w:p w14:paraId="0E43B93F" w14:textId="77777777" w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00E2799D"/>
+    <w:p w14:paraId="57266DBE" w14:textId="77777777" w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00E2799D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc506881851"/>
       <w:r>
         <w:t>P354/A2 Cartes et plans</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w:rsidR="00574C81" w:rsidRDefault="00574C81" w:rsidP="00574C81"/>
-    <w:p w:rsidR="00574C81" w:rsidRPr="00574C81" w:rsidRDefault="00574C81" w:rsidP="00574C81">
+    <w:p w14:paraId="784CF347" w14:textId="77777777" w:rsidR="00574C81" w:rsidRDefault="00574C81" w:rsidP="00574C81"/>
+    <w:p w14:paraId="3B1DE228" w14:textId="77777777" w:rsidR="00574C81" w:rsidRPr="00574C81" w:rsidRDefault="00574C81" w:rsidP="00574C81">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend la catégorie </w:t>
       </w:r>
       <w:r w:rsidRPr="00574C81">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Plans</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00E2799D"/>
+    <w:p w14:paraId="0479D9A6" w14:textId="77777777" w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00E2799D"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E2799D" w:rsidRPr="00A674F8" w:rsidTr="00F36AC9">
+      <w:tr w:rsidR="00E2799D" w:rsidRPr="00A674F8" w14:paraId="2BABEF25" w14:textId="77777777" w:rsidTr="00F36AC9">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E2799D" w:rsidRPr="00A674F8" w:rsidRDefault="00E2799D" w:rsidP="00F36AC9">
+          <w:p w14:paraId="519F62DC" w14:textId="77777777" w:rsidR="00E2799D" w:rsidRPr="00A674F8" w:rsidRDefault="00E2799D" w:rsidP="00F36AC9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00F36AC9">
+          <w:p w14:paraId="6AA07C8B" w14:textId="77777777" w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00F36AC9">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="_Toc506881852"/>
             <w:r>
               <w:t>P354</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Plans</w:t>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
-          <w:p w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00F36AC9"/>
-          <w:p w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00F36AC9">
+          <w:p w14:paraId="29D6CC8B" w14:textId="77777777" w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00F36AC9"/>
+          <w:p w14:paraId="3071C77D" w14:textId="77777777" w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00F36AC9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P354/A2/1,1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00F36AC9">
+          <w:p w14:paraId="17FEDBD5" w14:textId="77777777" w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00F36AC9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Plan du site Pointe-Racine</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00F36AC9">
+          <w:p w14:paraId="2744308E" w14:textId="77777777" w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00F36AC9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Retrouvé sur le site abandonné de Pointe-Racine</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00F36AC9">
+          <w:p w14:paraId="7E077792" w14:textId="77777777" w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00F36AC9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[1989]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00F36AC9">
+          <w:p w14:paraId="7F8320E2" w14:textId="77777777" w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00F36AC9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Photocopie dessinée</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00F36AC9">
+          <w:p w14:paraId="64918040" w14:textId="77777777" w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00F36AC9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E2799D" w:rsidRPr="00A674F8" w:rsidRDefault="00E2799D" w:rsidP="00F36AC9">
+          <w:p w14:paraId="3CF204B9" w14:textId="77777777" w:rsidR="00E2799D" w:rsidRPr="00A674F8" w:rsidRDefault="00E2799D" w:rsidP="00F36AC9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E2799D" w:rsidRPr="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00E2799D"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00CC35FF" w:rsidP="00923766">
+    <w:p w14:paraId="7E023248" w14:textId="77777777" w:rsidR="00E2799D" w:rsidRPr="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00E2799D"/>
+    <w:p w14:paraId="354FFE2D" w14:textId="77777777" w:rsidR="00E2799D" w:rsidRDefault="00E2799D" w:rsidP="00E2799D"/>
+    <w:p w14:paraId="58D6CE4D" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00CC35FF" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc506881853"/>
       <w:r>
         <w:t>P354</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00574C81">
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00620254">
         <w:t xml:space="preserve">Documents </w:t>
       </w:r>
       <w:r w:rsidR="00AE78E0">
         <w:t>iconographiques</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00CC35FF" w:rsidP="00923766">
+    <w:p w14:paraId="43B54487" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="1C12BFBE" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="1652A78E" w14:textId="77777777" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00CC35FF" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc506881854"/>
       <w:r>
         <w:t>P354</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00574C81">
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00B85084">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AE78E0">
         <w:t>Photographie</w:t>
       </w:r>
       <w:r w:rsidR="00B85084">
         <w:t>s</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="00B85084">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
-    <w:p w:rsidR="006C1898" w:rsidRDefault="00AE78E0" w:rsidP="006C1898">
+    <w:p w14:paraId="7BF2A9A8" w14:textId="77777777" w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
+    <w:p w14:paraId="27637F47" w14:textId="77777777" w:rsidR="006C1898" w:rsidRDefault="00AE78E0" w:rsidP="006C1898">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00CC35FF">
         <w:t xml:space="preserve">des photographies classées selon les catégories suivantes : </w:t>
       </w:r>
       <w:r w:rsidR="00CC35FF" w:rsidRPr="00CC35FF">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Portraits</w:t>
       </w:r>
       <w:r w:rsidR="00CC35FF">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00CC35FF" w:rsidRPr="00CC35FF">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Événements</w:t>
       </w:r>
       <w:r w:rsidR="00CC35FF">
         <w:t xml:space="preserve"> et </w:t>
       </w:r>
       <w:r w:rsidR="00CC35FF" w:rsidRPr="00CC35FF">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Lieux</w:t>
       </w:r>
       <w:r w:rsidR="00CC35FF">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
+    <w:p w14:paraId="2F169A57" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA48C7" w:rsidRPr="00A674F8" w:rsidTr="00C11F5D">
+      <w:tr w:rsidR="00AA48C7" w:rsidRPr="00A674F8" w14:paraId="54389B27" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
+          <w:p w14:paraId="112BC364" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E57F6F" w:rsidRDefault="00CC35FF" w:rsidP="00B321DF">
+          <w:p w14:paraId="56F38741" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00CC35FF" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="8" w:name="_Toc506881855"/>
             <w:r>
               <w:t>P354</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00574C81">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00AE78E0">
               <w:t>Portraits</w:t>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
-          <w:p w:rsidR="00B85084" w:rsidRDefault="00B85084" w:rsidP="00B85084"/>
-          <w:p w:rsidR="00E57F6F" w:rsidRDefault="00CC35FF" w:rsidP="00AE78E0">
+          <w:p w14:paraId="57989DBB" w14:textId="77777777" w:rsidR="00B85084" w:rsidRDefault="00B85084" w:rsidP="00B85084"/>
+          <w:p w14:paraId="14E7F5F7" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00CC35FF" w:rsidP="00AE78E0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P354/</w:t>
             </w:r>
             <w:r w:rsidR="00574C81">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1/1,1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC35FF" w:rsidRDefault="00CC35FF" w:rsidP="00AE78E0">
+          <w:p w14:paraId="21D3AED8" w14:textId="77777777" w:rsidR="00CC35FF" w:rsidRDefault="00CC35FF" w:rsidP="00AE78E0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CC35FF" w:rsidRPr="00A674F8" w:rsidRDefault="00CC35FF" w:rsidP="00AE78E0">
+          <w:p w14:paraId="50E74B17" w14:textId="77777777" w:rsidR="00CC35FF" w:rsidRPr="00A674F8" w:rsidRDefault="00CC35FF" w:rsidP="00AE78E0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidTr="00C11F5D">
+      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="4492E721" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="004F3423" w:rsidP="00923766">
-[...85 lines deleted...]
-          <w:p w:rsidR="00CC35FF" w:rsidRPr="00A674F8" w:rsidRDefault="00CC35FF" w:rsidP="00CC35FF">
+          <w:p w14:paraId="1AA5134B" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="004F3423" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC35FF" w:rsidRDefault="00CC35FF" w:rsidP="00CC35FF">
+          <w:p w14:paraId="49E1DBD8" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00CC35FF" w:rsidP="00C11F5D">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="9" w:name="_Toc506881856"/>
+            <w:r>
+              <w:t>P354</w:t>
+            </w:r>
+            <w:r w:rsidR="00C11F5D">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00574C81">
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidR="00C11F5D">
+              <w:t>1/2</w:t>
+            </w:r>
+            <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C11F5D" w:rsidRPr="00561EAD">
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Événements</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="9"/>
+          </w:p>
+          <w:p w14:paraId="78BBBEC3" w14:textId="77777777" w:rsidR="00B85084" w:rsidRDefault="00B85084" w:rsidP="00B85084"/>
+          <w:p w14:paraId="5592421D" w14:textId="77777777" w:rsidR="00B85084" w:rsidRDefault="00CC35FF" w:rsidP="00AE78E0">
+            <w:r>
+              <w:t>P354</w:t>
+            </w:r>
+            <w:r w:rsidR="00B85084">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00574C81">
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidR="00B85084">
+              <w:t>1/2</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE78E0">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00B85084">
+              <w:t>1 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66FF355D" w14:textId="77777777" w:rsidR="00B85084" w:rsidRPr="00B85084" w:rsidRDefault="00B85084" w:rsidP="00B85084"/>
+          <w:p w14:paraId="67AF2107" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00AE78E0"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC35FF" w:rsidRPr="00A674F8" w14:paraId="4759B582" w14:textId="77777777" w:rsidTr="00C11F5D">
+        <w:trPr>
+          <w:trHeight w:val="1333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="52B9B1CE" w14:textId="77777777" w:rsidR="00CC35FF" w:rsidRPr="00A674F8" w:rsidRDefault="00CC35FF" w:rsidP="00CC35FF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A674F8">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R-E-T-P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38E71D5A" w14:textId="77777777" w:rsidR="00CC35FF" w:rsidRDefault="00CC35FF" w:rsidP="00CC35FF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="10" w:name="_Toc506881857"/>
             <w:r>
               <w:t>P354/</w:t>
             </w:r>
             <w:r w:rsidR="00574C81">
               <w:t>B</w:t>
             </w:r>
             <w:r>
               <w:t>1/3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:t>Lieux</w:t>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
           </w:p>
-          <w:p w:rsidR="00CC35FF" w:rsidRDefault="00CC35FF" w:rsidP="00CC35FF"/>
-          <w:p w:rsidR="00CC35FF" w:rsidRDefault="00CC35FF" w:rsidP="00CC35FF">
+          <w:p w14:paraId="155DE6A8" w14:textId="77777777" w:rsidR="00CC35FF" w:rsidRDefault="00CC35FF" w:rsidP="00CC35FF"/>
+          <w:p w14:paraId="4E667028" w14:textId="77777777" w:rsidR="00CC35FF" w:rsidRDefault="00CC35FF" w:rsidP="00CC35FF">
             <w:r>
               <w:t>P354/</w:t>
             </w:r>
             <w:r w:rsidR="00574C81">
               <w:t>B</w:t>
             </w:r>
             <w:r>
               <w:t>1/3</w:t>
             </w:r>
             <w:r w:rsidR="00527BB7">
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:t>1 </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC35FF" w:rsidRDefault="00CC35FF" w:rsidP="00CC35FF">
+          <w:p w14:paraId="4AE9800E" w14:textId="77777777" w:rsidR="00CC35FF" w:rsidRDefault="00CC35FF" w:rsidP="00CC35FF">
             <w:r>
               <w:t>Ancienne chaufferie des Pères Trappistes</w:t>
             </w:r>
             <w:r w:rsidR="00527BB7">
               <w:t xml:space="preserve"> – 10 photos. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC35FF" w:rsidRDefault="00CC35FF" w:rsidP="00CC35FF">
+          <w:p w14:paraId="7AE26489" w14:textId="77777777" w:rsidR="00CC35FF" w:rsidRDefault="00CC35FF" w:rsidP="00CC35FF">
             <w:r>
               <w:t>Lieu : Entre Dolbeau-Mistassini</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC35FF" w:rsidRDefault="00CC35FF" w:rsidP="00CC35FF">
+          <w:p w14:paraId="5A37D899" w14:textId="77777777" w:rsidR="00CC35FF" w:rsidRDefault="00CC35FF" w:rsidP="00CC35FF">
             <w:r>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>juin</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 2017]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC35FF" w:rsidRDefault="00527BB7" w:rsidP="00CC35FF">
+          <w:p w14:paraId="2B7D571A" w14:textId="77777777" w:rsidR="00CC35FF" w:rsidRDefault="00527BB7" w:rsidP="00CC35FF">
             <w:r>
               <w:t>24,1 Mo au total, couleur</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00527BB7" w:rsidRDefault="00527BB7" w:rsidP="00CC35FF">
+          <w:p w14:paraId="02833B0B" w14:textId="77777777" w:rsidR="00527BB7" w:rsidRDefault="00527BB7" w:rsidP="00CC35FF">
             <w:r>
               <w:t>Photographies numériques</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC35FF" w:rsidRDefault="00CC35FF" w:rsidP="00CC35FF"/>
-          <w:p w:rsidR="005417EA" w:rsidRDefault="005417EA" w:rsidP="00CC35FF">
+          <w:p w14:paraId="7F7CCA1E" w14:textId="77777777" w:rsidR="00CC35FF" w:rsidRDefault="00CC35FF" w:rsidP="00CC35FF"/>
+          <w:p w14:paraId="7162D8C9" w14:textId="77777777" w:rsidR="005417EA" w:rsidRDefault="005417EA" w:rsidP="00CC35FF">
             <w:r>
               <w:t>P354/B1/3,2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005417EA" w:rsidRDefault="005417EA" w:rsidP="00CC35FF">
+          <w:p w14:paraId="7823798C" w14:textId="77777777" w:rsidR="005417EA" w:rsidRDefault="005417EA" w:rsidP="00CC35FF">
             <w:r>
               <w:t>Site abandonné de Pointe-Racine avant de servir de site de formation pour les pompiers</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Appelnotedebasdep"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
             <w:r w:rsidRPr="0081236F">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Appelnotedebasdep"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> – 65 photos. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005417EA" w:rsidRDefault="005417EA" w:rsidP="00CC35FF">
+          <w:p w14:paraId="03FAEAAC" w14:textId="77777777" w:rsidR="005417EA" w:rsidRDefault="005417EA" w:rsidP="00CC35FF">
             <w:r>
               <w:t>Propriété de la Ville de Dolbeau-Mistassini, utilisé par le Club récréatif de Vauvert</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005417EA" w:rsidRDefault="005417EA" w:rsidP="00CC35FF">
+          <w:p w14:paraId="4C0970DF" w14:textId="77777777" w:rsidR="005417EA" w:rsidRDefault="005417EA" w:rsidP="00CC35FF">
             <w:r>
               <w:t>[15 février 2018]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005417EA" w:rsidRDefault="005417EA" w:rsidP="00CC35FF">
+          <w:p w14:paraId="213BF12E" w14:textId="77777777" w:rsidR="005417EA" w:rsidRDefault="005417EA" w:rsidP="00CC35FF">
             <w:r>
               <w:t>287 Mo, couleur</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005417EA" w:rsidRDefault="005417EA" w:rsidP="00CC35FF">
+          <w:p w14:paraId="13A04735" w14:textId="77777777" w:rsidR="005417EA" w:rsidRDefault="005417EA" w:rsidP="00CC35FF">
             <w:r>
               <w:t>Photographies numériques</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006840AD" w:rsidRDefault="006840AD" w:rsidP="00CC35FF"/>
-          <w:p w:rsidR="006840AD" w:rsidRDefault="006840AD" w:rsidP="00CC35FF">
+          <w:p w14:paraId="06D87966" w14:textId="77777777" w:rsidR="006840AD" w:rsidRDefault="006840AD" w:rsidP="00CC35FF"/>
+          <w:p w14:paraId="39B5F9EC" w14:textId="77777777" w:rsidR="006840AD" w:rsidRDefault="006840AD" w:rsidP="00CC35FF">
             <w:r>
               <w:t>P354/B1/3,3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006840AD" w:rsidRDefault="006840AD" w:rsidP="00CC35FF">
+          <w:p w14:paraId="1541B199" w14:textId="77777777" w:rsidR="006840AD" w:rsidRDefault="006840AD" w:rsidP="00CC35FF">
             <w:r>
               <w:t>Restaurants Le Météore et le Pub et Bob avant la vente de Ghislain Lamothe aux nouveaux propriétaires</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Appelnotedebasdep"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidR="00662239">
               <w:t>270 photos.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006840AD" w:rsidRDefault="006840AD" w:rsidP="00CC35FF">
+          <w:p w14:paraId="1446EC6A" w14:textId="77777777" w:rsidR="006840AD" w:rsidRDefault="006840AD" w:rsidP="00CC35FF">
             <w:r>
               <w:t>[31 août 2017]</w:t>
             </w:r>
-            <w:bookmarkStart w:id="11" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="11"/>
           </w:p>
-          <w:p w:rsidR="006B4285" w:rsidRPr="00B85084" w:rsidRDefault="006B4285" w:rsidP="00CC35FF">
+          <w:p w14:paraId="7FE849F6" w14:textId="77777777" w:rsidR="006B4285" w:rsidRPr="00B85084" w:rsidRDefault="006B4285" w:rsidP="00CC35FF">
             <w:r>
               <w:t>Photographies numériques</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC35FF" w:rsidRDefault="00CC35FF" w:rsidP="00CC35FF"/>
+          <w:p w14:paraId="0D6A700F" w14:textId="77777777" w:rsidR="00CC35FF" w:rsidRDefault="00CC35FF" w:rsidP="00CC35FF"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="001E76BD">
+    <w:p w14:paraId="57950FB2" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="001E76BD">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001D5FF0" w:rsidRDefault="001D5FF0" w:rsidP="00923766">
+    <w:p w14:paraId="74EAAFA7" w14:textId="77777777" w:rsidR="00637FAC" w:rsidRDefault="00637FAC" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001D5FF0" w:rsidRDefault="001D5FF0" w:rsidP="00923766">
+    <w:p w14:paraId="3A5F141B" w14:textId="77777777" w:rsidR="00637FAC" w:rsidRDefault="00637FAC" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00B0627C" w:rsidRDefault="00B0627C" w:rsidP="00923766">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0BEED489" w14:textId="77777777" w:rsidR="00B0627C" w:rsidRDefault="00B0627C" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77320D4E" wp14:editId="5635663E">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm flipV="1">
                         <a:off x="0" y="0"/>
                         <a:ext cx="5467350" cy="45085"/>
                       </a:xfrm>
                       <a:prstGeom prst="flowChartDecision">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:pattFill prst="ltHorz">
                         <a:fgClr>
                           <a:srgbClr val="000000"/>
                         </a:fgClr>
                         <a:bgClr>
@@ -2367,246 +2576,247 @@
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="50C7CF1E" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
             </v:shapetype>
             <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMQZZE2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddRbIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahR&#10;cDzs3jIQPmgyuneECr7Rw7p8fip0btxEFd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppR&#10;T1xue7lIkqW0uiNeaPWAHy3WX/urVbCrzNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeS&#10;mc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AID0Qf/FAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAExBlkTZAAAAAwEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" fillcolor="black" stroked="f">
               <v:fill r:id="rId1" o:title="" type="pattern"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00B0627C" w:rsidRPr="009D2B71" w:rsidRDefault="00B0627C" w:rsidP="00923766">
+  <w:p w14:paraId="645C41B7" w14:textId="77777777" w:rsidR="00B0627C" w:rsidRPr="009D2B71" w:rsidRDefault="00B0627C" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>P354 Fonds Nancy Gosselin Photos</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00662239" w:rsidRPr="00662239">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00B0627C" w:rsidRDefault="00B0627C" w:rsidP="00923766">
+  <w:p w14:paraId="4252014A" w14:textId="77777777" w:rsidR="00B0627C" w:rsidRDefault="00B0627C" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001D5FF0" w:rsidRDefault="001D5FF0" w:rsidP="00923766">
+    <w:p w14:paraId="46775366" w14:textId="77777777" w:rsidR="00637FAC" w:rsidRDefault="00637FAC" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001D5FF0" w:rsidRDefault="001D5FF0" w:rsidP="00923766">
+    <w:p w14:paraId="7BE616CA" w14:textId="77777777" w:rsidR="00637FAC" w:rsidRDefault="00637FAC" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="005417EA" w:rsidRPr="0081236F" w:rsidRDefault="005417EA">
+    <w:p w14:paraId="59A02A92" w14:textId="77777777" w:rsidR="005417EA" w:rsidRPr="0081236F" w:rsidRDefault="005417EA">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0081236F">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0081236F">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Serge Tremblay. « Ancienne base plein air Pointe Racine sans vocation ni projet », </w:t>
       </w:r>
       <w:r w:rsidRPr="0081236F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Nouvelles Hebdo</w:t>
       </w:r>
       <w:r w:rsidRPr="0081236F">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>, 8 septembre 2016 [en ligne : https://www.nouvelleshebdo.com/ancienne-base-plein-air-pointe-racine-un-site-sans-vocation-ni-projet/].</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="005417EA" w:rsidRDefault="005417EA">
+    <w:p w14:paraId="708DF8E7" w14:textId="77777777" w:rsidR="005417EA" w:rsidRDefault="005417EA">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r w:rsidRPr="0081236F">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0081236F">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Serge Tremblay. « Ancienne base plein air </w:t>
       </w:r>
       <w:r w:rsidR="0081236F" w:rsidRPr="0081236F">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Pointe Racine : les bâtiments seront brûlés », </w:t>
       </w:r>
       <w:r w:rsidR="0081236F" w:rsidRPr="0081236F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Nouvelles Hebdo</w:t>
       </w:r>
       <w:r w:rsidR="0081236F" w:rsidRPr="0081236F">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>, 20 février 2018</w:t>
       </w:r>
       <w:r w:rsidRPr="0081236F">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> [en ligne : https://www.nouvelleshebdo.com/ancienne-base-plein-air-pointe-racine-batiments-seront-brules/].</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="006840AD" w:rsidRDefault="006840AD">
+    <w:p w14:paraId="1192BC44" w14:textId="77777777" w:rsidR="006840AD" w:rsidRDefault="006840AD">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r w:rsidRPr="006840AD">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006840AD">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Serge Tremblay. « Météore Pub et spectacles : tout change, même l’ambiance! », </w:t>
       </w:r>
       <w:r w:rsidRPr="006840AD">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Nouvelles Hebdo,</w:t>
       </w:r>
       <w:r w:rsidRPr="006840AD">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20 septembre 2017 [en ligne : https://www.nouvelleshebdo.com/meteore-pub-et-spectacles-tout-change-meme-lambiance/].</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="00093B4F"/>
@@ -2652,96 +2862,99 @@
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="004F3423"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00527BB7"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="005417EA"/>
     <w:rsid w:val="005435CB"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00573E2D"/>
     <w:rsid w:val="00574C81"/>
     <w:rsid w:val="00586EAA"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005A5152"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F0304"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00620254"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0063436D"/>
+    <w:rsid w:val="00637FAC"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00662239"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="006840AD"/>
     <w:rsid w:val="0069216F"/>
+    <w:rsid w:val="00692289"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="006B4285"/>
     <w:rsid w:val="006C1898"/>
     <w:rsid w:val="006C6DF4"/>
     <w:rsid w:val="00713B10"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="007741DA"/>
     <w:rsid w:val="007E2E55"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="0081236F"/>
     <w:rsid w:val="00821FB2"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009D6177"/>
     <w:rsid w:val="009F3045"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AA48C7"/>
     <w:rsid w:val="00AB5FAC"/>
+    <w:rsid w:val="00AD56B8"/>
     <w:rsid w:val="00AE28B0"/>
     <w:rsid w:val="00AE78E0"/>
     <w:rsid w:val="00B0627C"/>
     <w:rsid w:val="00B148D8"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B321DF"/>
     <w:rsid w:val="00B3412B"/>
     <w:rsid w:val="00B46142"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B514D4"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B70F0F"/>
     <w:rsid w:val="00B73EDA"/>
     <w:rsid w:val="00B85084"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BA6564"/>
     <w:rsid w:val="00BB2D08"/>
     <w:rsid w:val="00BC64AB"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BD5104"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BE6D6D"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C071C8"/>
@@ -2764,99 +2977,100 @@
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00D87D7C"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DB7AC1"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DD5473"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E2799D"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E52460"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00EB0B10"/>
     <w:rsid w:val="00EB20A6"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F41408"/>
     <w:rsid w:val="00F43CBC"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
+    <w:rsid w:val="00F834C5"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FD36AC"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-[...1 lines deleted...]
-  <w14:docId w14:val="321F04D5"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="58981CB9"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3188,50 +3402,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -3697,82 +3912,82 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4121,70 +4336,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8573D59E-18EC-4E49-B200-68C59087C901}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>4349</Characters>
+  <Pages>1</Pages>
+  <Words>919</Words>
+  <Characters>5060</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>42</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>P352 Fonds Comité de généalogie</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5129</CharactersWithSpaces>
+  <CharactersWithSpaces>5968</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>P352 Fonds Comité de généalogie</dc:title>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;généalogie;SHGMC</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>