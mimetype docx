--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -2,366 +2,365 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="11710C26" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="0047371A">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>lionel chiquette</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="38EBBFEF" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t>35</w:t>
       </w:r>
       <w:r w:rsidR="0047371A">
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
-[...69 lines deleted...]
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="472EFB28" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7066045F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14C29E5C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0941EDFE" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4153D016" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4762B947" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="316AB81A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66259915" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B6E9A16" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D1A2790" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F6CBCE5" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29976127" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F76E558" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F492214" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33AD538D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t>Société d’histoire et de généalogie Maria-Chapdelaine</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="1B6B0C7C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t>Dolbeau-Mistassini</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
-[...64 lines deleted...]
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="74CAB6BA" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FD0FAED" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F372B98" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7290235C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EA962A8" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="633A7F9A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="563E161A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26E2D783" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67727DED" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E55D5EC" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DFC9CFF" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F1FA972" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CB446D8" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B0E8A6E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">Répertoire numérique </w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t>simple</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
-[...44 lines deleted...]
-    <w:p w:rsidR="00B46FC4" w:rsidRDefault="00B148D8" w:rsidP="00923766">
+    <w:p w14:paraId="77E1A67A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26BC94BA" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BA26788" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="106A9C95" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6505C13D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D33B72" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A9C48AC" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="689CDA87" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64786A65" w14:textId="77777777" w:rsidR="00850264" w:rsidRPr="00A674F8" w:rsidRDefault="00850264" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A96A078" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B148D8" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Rédigé par Frédérique Fradet, archiviste-rédactrice,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B148D8" w:rsidRPr="00A674F8" w:rsidRDefault="00B148D8" w:rsidP="00923766">
+    <w:p w14:paraId="7F971E7D" w14:textId="77777777" w:rsidR="00B148D8" w:rsidRPr="00A674F8" w:rsidRDefault="00B148D8" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Le 1</w:t>
       </w:r>
       <w:r w:rsidR="0047371A">
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> février 2018</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="6379AE33" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Non traité</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
-[...9 lines deleted...]
-    <w:p w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
+    <w:p w14:paraId="4E1CC00E" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4000B7A5" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7692179E" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A0720" w:rsidRDefault="00BD4041">
+    <w:p w14:paraId="5DA11111" w14:textId="77777777" w:rsidR="003A0720" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc506822536" w:history="1">
         <w:r w:rsidR="003A0720" w:rsidRPr="00A11A24">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="003A0720">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="003A0720">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="003A0720">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc506822536 \h </w:instrText>
         </w:r>
@@ -372,1121 +371,1227 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003A0720">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003A0720">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="003A0720">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="003A0720" w:rsidRDefault="00455A33">
+    <w:p w14:paraId="07189F02" w14:textId="77777777" w:rsidR="003A0720" w:rsidRDefault="003A0720">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc506822537" w:history="1">
-        <w:r w:rsidR="003A0720" w:rsidRPr="00A11A24">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00A11A24">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P353/A Documents iconographiques</w:t>
         </w:r>
-        <w:r w:rsidR="003A0720">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003A0720">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003A0720">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc506822537 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003A0720">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="003A0720">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003A0720">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="003A0720">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="003A0720" w:rsidRDefault="00455A33">
+    <w:p w14:paraId="5698BD6F" w14:textId="77777777" w:rsidR="003A0720" w:rsidRDefault="003A0720">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc506822538" w:history="1">
-        <w:r w:rsidR="003A0720" w:rsidRPr="00A11A24">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00A11A24">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P353/A1 Photographies</w:t>
         </w:r>
-        <w:r w:rsidR="003A0720">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003A0720">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003A0720">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc506822538 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003A0720">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="003A0720">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003A0720">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="003A0720">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="003A0720" w:rsidRDefault="00455A33">
+    <w:p w14:paraId="3CA81D85" w14:textId="77777777" w:rsidR="003A0720" w:rsidRDefault="003A0720">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc506822539" w:history="1">
-        <w:r w:rsidR="003A0720" w:rsidRPr="00A11A24">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00A11A24">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P353/A1/1 : Portraits</w:t>
         </w:r>
-        <w:r w:rsidR="003A0720">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003A0720">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003A0720">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc506822539 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003A0720">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="003A0720">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003A0720">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="003A0720">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="003A0720" w:rsidRDefault="00455A33">
+    <w:p w14:paraId="18815B20" w14:textId="77777777" w:rsidR="003A0720" w:rsidRDefault="003A0720">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc506822540" w:history="1">
-        <w:r w:rsidR="003A0720" w:rsidRPr="00A11A24">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00A11A24">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P353/A1/2 : Lieux</w:t>
         </w:r>
-        <w:r w:rsidR="003A0720">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003A0720">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003A0720">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc506822540 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003A0720">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="003A0720">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003A0720">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="003A0720">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
+    <w:p w14:paraId="35918C01" w14:textId="77777777" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="2BB4D0BD" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc506822536"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="52B8BC59" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="0047371A" w:rsidP="00923766">
+    <w:p w14:paraId="141E8C6F" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="0047371A" w:rsidP="00923766">
       <w:r>
         <w:t>P353 Fonds Lionel Chiquette</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidR="00700D4C">
         <w:t>1892-1950</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t>] –</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00700D4C">
         <w:t>2 photographies numérisées. – 18 cartes postales.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
-    <w:p w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
+    <w:p w14:paraId="72FE3997" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
+    <w:p w14:paraId="1DF449B2" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
-    <w:p w:rsidR="0047371A" w:rsidRDefault="00DD5473" w:rsidP="00923766">
+    <w:p w14:paraId="3FBC049C" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
+    <w:p w14:paraId="2B09B16F" w14:textId="77777777" w:rsidR="0047371A" w:rsidRDefault="00DD5473" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Lionel Chiquette, fils de Noé Chiquette et de Simone Gagnon, est né dans une famille de 12 enfants, à Jonquière. Son père, Noé, était camionneur à son compte dans le comté Roberval, circulant notamment dans les chantiers et à Dolbeau-Mistassini pour ses livraisons. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD5473" w:rsidRDefault="00DD5473" w:rsidP="00923766"/>
-    <w:p w:rsidR="00DD5473" w:rsidRDefault="00DD5473" w:rsidP="00923766">
+    <w:p w14:paraId="2DE8C438" w14:textId="77777777" w:rsidR="00DD5473" w:rsidRDefault="00DD5473" w:rsidP="00923766"/>
+    <w:p w14:paraId="55BC6A77" w14:textId="77777777" w:rsidR="00DD5473" w:rsidRDefault="00DD5473" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Le 6 avril 1974, Lionel Chiquette épouse Bérangère Proulx à Dolbeau. Le couple aura deux enfants. Lionel étudie à la Polyvalente Jean-Dolbeau, puis obtient une formation en pédagogie (à Chicoutimi). Il travaille à titre de fonctionnaire pour les deux paliers de gouvernements, d’abord à Dolbeau, puis à Chibougamau, à Chicoutimi et à Québec. </w:t>
       </w:r>
       <w:r w:rsidR="00AE28B0">
         <w:t xml:space="preserve">De conseiller en emploi, il devient professionnel dans son domaine. Il revient à Dolbeau-Mistassini en 2005 et s’implique dans plusieurs organismes, effectuant du bénévolat </w:t>
       </w:r>
       <w:r w:rsidR="003E4C13">
         <w:t xml:space="preserve">au </w:t>
       </w:r>
       <w:r w:rsidR="00AE28B0">
         <w:t>centre</w:t>
       </w:r>
       <w:r w:rsidR="003718BF">
-        <w:t xml:space="preserve"> civique de 2005 à 2018, à la Société d’histoire et de généalogie Maria-Chapdelaine en tant que président de 2007 à 2012, agissant comme président ex-officio par la suite. </w:t>
+        <w:t xml:space="preserve"> civique de 2005 à 2018, à la Société d’histoire et de généalogie Maria-Chapdelaine en tant que président de 2007 à 2012, agissant comme président ex-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003718BF">
+        <w:t>officio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003718BF">
+        <w:t xml:space="preserve"> par la suite. </w:t>
       </w:r>
       <w:r w:rsidR="003E4C13">
         <w:t xml:space="preserve">Il fait également partie des Chevaliers de Colomb. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E4C13" w:rsidRDefault="003E4C13" w:rsidP="00923766"/>
-    <w:p w:rsidR="003E4C13" w:rsidRDefault="003E4C13" w:rsidP="00923766">
+    <w:p w14:paraId="384D3411" w14:textId="77777777" w:rsidR="003E4C13" w:rsidRDefault="003E4C13" w:rsidP="00923766"/>
+    <w:p w14:paraId="04D34C0B" w14:textId="77777777" w:rsidR="003E4C13" w:rsidRDefault="003E4C13" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Bérangère Proulx, épouse de Lionel, travaille pour sa part dans les banques pendant 12 ans, soit à la Banque canadienne nationale et à la Caisse populaire de Dolbeau. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F33D1" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766"/>
-    <w:p w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
+    <w:p w14:paraId="3918E9A2" w14:textId="77777777" w:rsidR="007F33D1" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766"/>
+    <w:p w14:paraId="0BC7C911" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
-    <w:p w:rsidR="00561EAD" w:rsidRPr="0045758A" w:rsidRDefault="0047371A" w:rsidP="00923766">
+    <w:p w14:paraId="0A794328" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
+    <w:p w14:paraId="69120EED" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="0045758A" w:rsidRDefault="0047371A" w:rsidP="00923766">
       <w:r>
         <w:t>En février 2018, M. Lionel Chiquette a cédé une photographie à la Société d’histoire et de généalogie Maria-Chapdelaine conservée par son père, Noé Chiquette. Ce fonds d’archives a été ouvert dans l’optique de déposer davantage de documents au fil du temps.</w:t>
       </w:r>
       <w:r w:rsidR="00700D4C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00700D4C" w:rsidRPr="00700D4C">
         <w:t>Le 1er mai 2019, M. Chiquette ajoute des cartes postales des Pères trappistes de Mistassini à son fonds.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="74D3792E" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="6FDCC6CE" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
-    <w:p w:rsidR="00922E8E" w:rsidRDefault="00700D4C" w:rsidP="00923766">
+    <w:p w14:paraId="03C3B8A9" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
+    <w:p w14:paraId="068FED8F" w14:textId="77777777" w:rsidR="00922E8E" w:rsidRDefault="00700D4C" w:rsidP="00923766">
       <w:r w:rsidRPr="00700D4C">
         <w:t>Le fonds comprend deux photographies conservées par Noé Chiquette, le père du donateur Lionel Chiquette. Ce fonds d’archives a été ouvert dans l’optique de déposer davantage de documents au fil du temps. Les photographies représentent une équipe de hockey Les Castors de Dolbeau et le déménagement d’une maison par le lac à Péribonka (en 1928). Le fonds comprend également 18 cartes postales du village des Pères trappistes de Mistassini entre 1892 et 1920 (approximativement).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85084" w:rsidRPr="00A674F8" w:rsidRDefault="00B85084" w:rsidP="00923766"/>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="5A994956" w14:textId="77777777" w:rsidR="00B85084" w:rsidRPr="00A674F8" w:rsidRDefault="00B85084" w:rsidP="00923766"/>
+    <w:p w14:paraId="459F3F89" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
+    <w:p w14:paraId="095535B4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
+    <w:p w14:paraId="571F98F1" w14:textId="77777777" w:rsidR="003B1456" w:rsidRDefault="003B1456" w:rsidP="003B1456">
+      <w:r>
+        <w:t>Rédigé par Frédérique Fradet, archiviste-rédactrice, le 19 février 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723B3E60" w14:textId="77777777" w:rsidR="003B1456" w:rsidRDefault="003B1456" w:rsidP="003B1456">
+      <w:r>
+        <w:t>Traité par :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D4DE23" w14:textId="77777777" w:rsidR="003B1456" w:rsidRDefault="003B1456" w:rsidP="003B1456">
+      <w:r>
+        <w:t>Date du traitement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2116471E" w14:textId="325AC8E5" w:rsidR="00E06067" w:rsidRDefault="003B1456" w:rsidP="003B1456">
+      <w:r>
+        <w:t>Notes (subventions, révisions, etc.) :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41AA1547" w14:textId="77777777" w:rsidR="003B1456" w:rsidRPr="00A674F8" w:rsidRDefault="003B1456" w:rsidP="003B1456"/>
+    <w:p w14:paraId="6EB31A4B" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="6804ABA0" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
+    <w:p w14:paraId="1639070C" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
+    <w:p w14:paraId="24D01CBF" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="0528A481" w14:textId="635FEC5F" w:rsidR="003B1456" w:rsidRPr="003B1456" w:rsidRDefault="003B1456" w:rsidP="003B1456">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B1456">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B1456">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="669EC2E6" w14:textId="77777777" w:rsidR="003B1456" w:rsidRDefault="003B1456" w:rsidP="003B1456"/>
+    <w:p w14:paraId="033B966C" w14:textId="77777777" w:rsidR="003B1456" w:rsidRDefault="003B1456" w:rsidP="003B1456">
+      <w:r>
+        <w:t>Fonds non traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03AA975B" w14:textId="77777777" w:rsidR="003B1456" w:rsidRPr="003B1456" w:rsidRDefault="003B1456" w:rsidP="003B1456">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38843FE4" w14:textId="53E9BEC1" w:rsidR="003B1456" w:rsidRPr="003B1456" w:rsidRDefault="003B1456" w:rsidP="003B1456">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B1456">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B1456">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6495C839" w14:textId="77777777" w:rsidR="003B1456" w:rsidRDefault="003B1456" w:rsidP="003B1456"/>
+    <w:p w14:paraId="4493D396" w14:textId="77777777" w:rsidR="003B1456" w:rsidRDefault="003B1456" w:rsidP="003B1456">
+      <w:r>
+        <w:t xml:space="preserve">Boite </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7628FF73" w14:textId="77777777" w:rsidR="003B1456" w:rsidRDefault="003B1456" w:rsidP="003B1456">
+      <w:r>
+        <w:t>R E T P</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DDCD671" w14:textId="77777777" w:rsidR="003B1456" w:rsidRDefault="003B1456" w:rsidP="003B1456">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>à</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="3C1B63AD" w14:textId="77777777" w:rsidR="003B1456" w:rsidRDefault="003B1456" w:rsidP="003B1456">
+      <w:r>
+        <w:t>Disque dur externe Archives SHGMC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0818A905" w14:textId="612F123D" w:rsidR="003B1456" w:rsidRDefault="003B1456" w:rsidP="003B1456">
+      <w:r>
+        <w:t>Photographies numérisées</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3564327D" w14:textId="77777777" w:rsidR="003B1456" w:rsidRDefault="003B1456" w:rsidP="003B1456"/>
+    <w:p w14:paraId="2006717F" w14:textId="1778EC8A" w:rsidR="003B1456" w:rsidRPr="003B1456" w:rsidRDefault="003B1456" w:rsidP="003B1456">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B1456">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Séries</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B1456">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3344F66E" w14:textId="77777777" w:rsidR="003B1456" w:rsidRDefault="003B1456" w:rsidP="003B1456"/>
+    <w:p w14:paraId="323CDAD3" w14:textId="77777777" w:rsidR="003B1456" w:rsidRDefault="003B1456" w:rsidP="003B1456">
+      <w:r>
+        <w:t>P353/A Documents iconographiques</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EEB8681" w14:textId="63A39848" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="003B1456" w:rsidP="003B1456">
+      <w:r>
+        <w:t>P353/A1 : Photographies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C93E8C5" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="003A0720" w:rsidP="00923766">
+    </w:p>
+    <w:p w14:paraId="2155823E" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="003A0720" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc506822537"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="1" w:name="_Toc506822537"/>
+      <w:r>
         <w:t>P353</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00620254">
         <w:t xml:space="preserve">Documents </w:t>
       </w:r>
       <w:r w:rsidR="00AE78E0">
         <w:t>iconographiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...20 lines deleted...]
-    <w:p w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="003A0720" w:rsidP="00923766">
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="68725299" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="005953EB" w:rsidP="00923766">
+      <w:r>
+        <w:t xml:space="preserve">– 1892-1950. – 2 photographies numérisées. – 18 cartes postales. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D79BC4" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="5E7F5C0F" w14:textId="77777777" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="003A0720" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc506822538"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc506822538"/>
       <w:r>
         <w:t>P353</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t>/A1</w:t>
       </w:r>
       <w:r w:rsidR="00B85084">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AE78E0">
         <w:t>Photographie</w:t>
       </w:r>
       <w:r w:rsidR="00B85084">
         <w:t>s</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00B85084">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005953EB" w:rsidRPr="00CD7720" w:rsidRDefault="005953EB" w:rsidP="005953EB">
-[...20 lines deleted...]
-    <w:p w:rsidR="006C1898" w:rsidRDefault="00AE78E0" w:rsidP="006C1898">
+    <w:p w14:paraId="56FB8B95" w14:textId="77777777" w:rsidR="005953EB" w:rsidRPr="00CD7720" w:rsidRDefault="005953EB" w:rsidP="005953EB">
+      <w:r>
+        <w:t>– 1928-1950. – 2 photographies numérisées.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B26AEB2" w14:textId="77777777" w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
+    <w:p w14:paraId="660894CA" w14:textId="77777777" w:rsidR="006C1898" w:rsidRDefault="00AE78E0" w:rsidP="006C1898">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r w:rsidR="005953EB">
         <w:t>deux</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> photographie</w:t>
       </w:r>
       <w:r w:rsidR="005953EB">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> numérisée</w:t>
       </w:r>
       <w:r w:rsidR="005953EB">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> et des ajouts suivront. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
+    <w:p w14:paraId="7240F713" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA48C7" w:rsidRPr="00A674F8" w:rsidTr="00C11F5D">
+      <w:tr w:rsidR="00AA48C7" w:rsidRPr="00A674F8" w14:paraId="2931BF2F" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
+          <w:p w14:paraId="4153911C" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E57F6F" w:rsidRDefault="003A0720" w:rsidP="00B321DF">
+          <w:p w14:paraId="3DF2A6BB" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="003A0720" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Toc506822539"/>
+            <w:bookmarkStart w:id="3" w:name="_Toc506822539"/>
             <w:r>
               <w:t>P353</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00AE78E0">
               <w:t>Portraits</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w:rsidR="00B85084" w:rsidRDefault="00B85084" w:rsidP="00B85084"/>
-          <w:p w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00AE78E0">
+          <w:p w14:paraId="20F31952" w14:textId="77777777" w:rsidR="00B85084" w:rsidRDefault="00B85084" w:rsidP="00B85084"/>
+          <w:p w14:paraId="291F19E9" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00AE78E0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidTr="00C11F5D">
+      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="0D9006DF" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="004F3423" w:rsidP="00923766">
+          <w:p w14:paraId="7480491C" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="004F3423" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="003A0720" w:rsidP="00C11F5D">
+          <w:p w14:paraId="7881AB9B" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="003A0720" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="_Toc506822540"/>
+            <w:bookmarkStart w:id="4" w:name="_Toc506822540"/>
             <w:r>
               <w:t>P353</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A1/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00AE78E0">
               <w:t>Lieux</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
-          <w:p w:rsidR="00B85084" w:rsidRDefault="00B85084" w:rsidP="00B85084"/>
-          <w:p w:rsidR="00B85084" w:rsidRDefault="003A0720" w:rsidP="00AE78E0">
+          <w:p w14:paraId="21A16401" w14:textId="77777777" w:rsidR="00B85084" w:rsidRDefault="00B85084" w:rsidP="00B85084"/>
+          <w:p w14:paraId="4786363B" w14:textId="77777777" w:rsidR="00B85084" w:rsidRDefault="003A0720" w:rsidP="00AE78E0">
             <w:r>
               <w:t>P353</w:t>
             </w:r>
             <w:r w:rsidR="00B85084">
               <w:t>/A1/2</w:t>
             </w:r>
             <w:r w:rsidR="00AE78E0">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00B85084">
               <w:t>1 </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AE78E0" w:rsidRDefault="00AE78E0" w:rsidP="00AE78E0">
+          <w:p w14:paraId="02DB544C" w14:textId="77777777" w:rsidR="00AE78E0" w:rsidRDefault="00AE78E0" w:rsidP="00AE78E0">
             <w:r>
               <w:t>Maison de Pointe-Taillon déménagée à Péribonka</w:t>
             </w:r>
             <w:r w:rsidR="005953EB">
               <w:t xml:space="preserve"> par le lac</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AE78E0" w:rsidRDefault="00AE78E0" w:rsidP="00AE78E0">
+          <w:p w14:paraId="333D9970" w14:textId="77777777" w:rsidR="00AE78E0" w:rsidRDefault="00AE78E0" w:rsidP="00AE78E0">
             <w:r>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="005953EB">
               <w:t>1928?</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B85084" w:rsidRPr="00B85084" w:rsidRDefault="005953EB" w:rsidP="00B85084">
+          <w:p w14:paraId="5D342F83" w14:textId="77777777" w:rsidR="00B85084" w:rsidRPr="00B85084" w:rsidRDefault="005953EB" w:rsidP="00B85084">
             <w:r>
               <w:t>Numérisée</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00AE78E0"/>
+          <w:p w14:paraId="360F8C8E" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00AE78E0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005953EB" w:rsidRPr="00A674F8" w:rsidTr="00C11F5D">
+      <w:tr w:rsidR="005953EB" w:rsidRPr="00A674F8" w14:paraId="40C304B7" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="005953EB" w:rsidRPr="00A674F8" w:rsidRDefault="005953EB" w:rsidP="00923766">
+          <w:p w14:paraId="69643FF9" w14:textId="77777777" w:rsidR="005953EB" w:rsidRPr="00A674F8" w:rsidRDefault="005953EB" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005953EB" w:rsidRDefault="005953EB" w:rsidP="00C11F5D">
+          <w:p w14:paraId="45F71EAE" w14:textId="77777777" w:rsidR="005953EB" w:rsidRDefault="005953EB" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P353/A1/3 : Sports</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005953EB" w:rsidRDefault="005953EB" w:rsidP="005953EB"/>
-          <w:p w:rsidR="005953EB" w:rsidRDefault="005953EB" w:rsidP="005953EB">
+          <w:p w14:paraId="3460D047" w14:textId="77777777" w:rsidR="005953EB" w:rsidRDefault="005953EB" w:rsidP="005953EB"/>
+          <w:p w14:paraId="0123102F" w14:textId="77777777" w:rsidR="005953EB" w:rsidRDefault="005953EB" w:rsidP="005953EB">
             <w:r>
               <w:t>Équipe de hockey Les Castors de Dolbeau</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005953EB" w:rsidRDefault="005953EB" w:rsidP="005953EB">
+          <w:p w14:paraId="39308D21" w14:textId="77777777" w:rsidR="005953EB" w:rsidRDefault="005953EB" w:rsidP="005953EB">
             <w:r>
-              <w:t>[ca 1950]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 1950]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005953EB" w:rsidRDefault="005953EB" w:rsidP="005953EB">
+          <w:p w14:paraId="16A2EB5B" w14:textId="77777777" w:rsidR="005953EB" w:rsidRDefault="005953EB" w:rsidP="005953EB">
             <w:r>
               <w:t>Numérisée</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005953EB" w:rsidRPr="005953EB" w:rsidRDefault="005953EB" w:rsidP="005953EB"/>
+          <w:p w14:paraId="032BC220" w14:textId="77777777" w:rsidR="005953EB" w:rsidRPr="005953EB" w:rsidRDefault="005953EB" w:rsidP="005953EB"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="001E76BD">
+    <w:p w14:paraId="1498B814" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="001E76BD">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00700D4C" w:rsidRDefault="00700D4C" w:rsidP="00700D4C"/>
-    <w:p w:rsidR="00700D4C" w:rsidRPr="00A674F8" w:rsidRDefault="00700D4C" w:rsidP="00700D4C">
+    <w:p w14:paraId="41DA8858" w14:textId="77777777" w:rsidR="00700D4C" w:rsidRDefault="00700D4C" w:rsidP="00700D4C"/>
+    <w:p w14:paraId="77AD70D5" w14:textId="77777777" w:rsidR="00700D4C" w:rsidRPr="00A674F8" w:rsidRDefault="00700D4C" w:rsidP="00700D4C">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:t>P353</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>/A</w:t>
       </w:r>
       <w:r w:rsidR="00CD7720">
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD7720">
         <w:t>Cartes postales</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005953EB" w:rsidRPr="00CD7720" w:rsidRDefault="005953EB" w:rsidP="005953EB">
+    <w:p w14:paraId="53CE858D" w14:textId="77777777" w:rsidR="005953EB" w:rsidRPr="00CD7720" w:rsidRDefault="005953EB" w:rsidP="005953EB">
       <w:r>
         <w:t xml:space="preserve">– 1892-1920. – 18 cartes postales. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00700D4C" w:rsidRDefault="00700D4C" w:rsidP="00700D4C"/>
-    <w:p w:rsidR="00700D4C" w:rsidRDefault="00700D4C" w:rsidP="00700D4C">
+    <w:p w14:paraId="34E65AE6" w14:textId="77777777" w:rsidR="00700D4C" w:rsidRDefault="00700D4C" w:rsidP="00700D4C"/>
+    <w:p w14:paraId="0439F9E2" w14:textId="77777777" w:rsidR="00700D4C" w:rsidRDefault="00700D4C" w:rsidP="00700D4C">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend une photographie numérisée et des ajouts suivront. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00700D4C" w:rsidRPr="00A674F8" w:rsidRDefault="00700D4C" w:rsidP="00700D4C"/>
+    <w:p w14:paraId="3F33FBCA" w14:textId="77777777" w:rsidR="00700D4C" w:rsidRPr="00A674F8" w:rsidRDefault="00700D4C" w:rsidP="00700D4C"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00700D4C" w:rsidRPr="00A674F8" w:rsidTr="00F56C8F">
+      <w:tr w:rsidR="00700D4C" w:rsidRPr="00A674F8" w14:paraId="3C77D675" w14:textId="77777777" w:rsidTr="00F56C8F">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00700D4C" w:rsidRPr="00A674F8" w:rsidRDefault="00700D4C" w:rsidP="00F56C8F">
+          <w:p w14:paraId="484F400F" w14:textId="77777777" w:rsidR="00700D4C" w:rsidRPr="00A674F8" w:rsidRDefault="00700D4C" w:rsidP="00F56C8F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00700D4C" w:rsidRDefault="00700D4C" w:rsidP="00F56C8F">
+          <w:p w14:paraId="23596AD3" w14:textId="77777777" w:rsidR="00700D4C" w:rsidRDefault="00700D4C" w:rsidP="00F56C8F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P353</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00CD7720">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00CD7720">
               <w:t>Pères trappistes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CD7720" w:rsidRPr="00CD7720" w:rsidRDefault="00CD7720" w:rsidP="00CD7720">
+          <w:p w14:paraId="3863DF4B" w14:textId="77777777" w:rsidR="00CD7720" w:rsidRPr="00CD7720" w:rsidRDefault="00CD7720" w:rsidP="00CD7720">
             <w:r>
-              <w:t xml:space="preserve">– </w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">1892-1920. – 18 cartes postales. </w:t>
+              <w:t xml:space="preserve">– 1892-1920. – 18 cartes postales. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00700D4C" w:rsidRDefault="00700D4C" w:rsidP="00F56C8F"/>
-          <w:p w:rsidR="00700D4C" w:rsidRPr="00A674F8" w:rsidRDefault="00700D4C" w:rsidP="00F56C8F">
+          <w:p w14:paraId="6A7A1463" w14:textId="77777777" w:rsidR="00700D4C" w:rsidRDefault="00700D4C" w:rsidP="00F56C8F"/>
+          <w:p w14:paraId="686D197E" w14:textId="77777777" w:rsidR="00700D4C" w:rsidRPr="00A674F8" w:rsidRDefault="00700D4C" w:rsidP="00F56C8F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00700D4C" w:rsidRPr="00700D4C" w:rsidRDefault="00700D4C" w:rsidP="00700D4C"/>
+    <w:p w14:paraId="5C6B1E9E" w14:textId="77777777" w:rsidR="00700D4C" w:rsidRPr="00700D4C" w:rsidRDefault="00700D4C" w:rsidP="00700D4C"/>
     <w:sectPr w:rsidR="00700D4C" w:rsidRPr="00700D4C" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00455A33" w:rsidRDefault="00455A33" w:rsidP="00923766">
+    <w:p w14:paraId="712AC5E8" w14:textId="77777777" w:rsidR="00B92E77" w:rsidRDefault="00B92E77" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00455A33" w:rsidRDefault="00455A33" w:rsidP="00923766">
+    <w:p w14:paraId="7C777DB4" w14:textId="77777777" w:rsidR="00B92E77" w:rsidRDefault="00B92E77" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00DD5473" w:rsidRDefault="00DD5473" w:rsidP="00923766">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="094B2826" w14:textId="77777777" w:rsidR="00DD5473" w:rsidRDefault="00DD5473" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="76C97122" wp14:editId="29061958">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm flipV="1">
                         <a:off x="0" y="0"/>
                         <a:ext cx="5467350" cy="45085"/>
                       </a:xfrm>
                       <a:prstGeom prst="flowChartDecision">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:pattFill prst="ltHorz">
                         <a:fgClr>
                           <a:srgbClr val="000000"/>
                         </a:fgClr>
                         <a:bgClr>
@@ -1511,124 +1616,124 @@
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="50C7CF1E" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
             </v:shapetype>
             <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMQZZE2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddRbIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahR&#10;cDzs3jIQPmgyuneECr7Rw7p8fip0btxEFd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppR&#10;T1xue7lIkqW0uiNeaPWAHy3WX/urVbCrzNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeS&#10;mc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AID0Qf/FAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAExBlkTZAAAAAwEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" fillcolor="black" stroked="f">
               <v:fill r:id="rId1" o:title="" type="pattern"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00DD5473" w:rsidRPr="009D2B71" w:rsidRDefault="00DD5473" w:rsidP="00923766">
+  <w:p w14:paraId="234FFE11" w14:textId="77777777" w:rsidR="00DD5473" w:rsidRPr="009D2B71" w:rsidRDefault="00DD5473" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>P353 Fonds Lionel Chiquette</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="003A0720" w:rsidRPr="003A0720">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00DD5473" w:rsidRDefault="00DD5473" w:rsidP="00923766">
+  <w:p w14:paraId="4ED297DC" w14:textId="77777777" w:rsidR="00DD5473" w:rsidRDefault="00DD5473" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00455A33" w:rsidRDefault="00455A33" w:rsidP="00923766">
+    <w:p w14:paraId="50088E14" w14:textId="77777777" w:rsidR="00B92E77" w:rsidRDefault="00B92E77" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00455A33" w:rsidRDefault="00455A33" w:rsidP="00923766">
+    <w:p w14:paraId="64DB01DD" w14:textId="77777777" w:rsidR="00B92E77" w:rsidRDefault="00B92E77" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="355A0E02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F648AB50"/>
     <w:lvl w:ilvl="0" w:tplc="09C8B952">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1811,119 +1916,123 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1921869447">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="794249159">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="156"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="00093B4F"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166C91"/>
+    <w:rsid w:val="00196B50"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="001E76BD"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="002556A0"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="00306139"/>
     <w:rsid w:val="00352C03"/>
     <w:rsid w:val="003718BF"/>
     <w:rsid w:val="003A0720"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
+    <w:rsid w:val="003B1456"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="003E4C13"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="00437E52"/>
     <w:rsid w:val="00455A33"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00470561"/>
     <w:rsid w:val="0047371A"/>
     <w:rsid w:val="00476961"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="004F3423"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="005435CB"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00573E2D"/>
     <w:rsid w:val="00586EAA"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005953EB"/>
     <w:rsid w:val="005A4E05"/>
@@ -1968,50 +2077,51 @@
     <w:rsid w:val="009D6177"/>
     <w:rsid w:val="009F3045"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AA48C7"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AE28B0"/>
     <w:rsid w:val="00AE78E0"/>
     <w:rsid w:val="00B148D8"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B321DF"/>
     <w:rsid w:val="00B3412B"/>
     <w:rsid w:val="00B46142"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B514D4"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B70F0F"/>
     <w:rsid w:val="00B73EDA"/>
     <w:rsid w:val="00B85084"/>
+    <w:rsid w:val="00B92E77"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BA6564"/>
     <w:rsid w:val="00BB2D08"/>
     <w:rsid w:val="00BC64AB"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BD5104"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BF4D5C"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C11F5D"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C478B6"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C817ED"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CD7720"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D25352"/>
@@ -2041,65 +2151,65 @@
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FD36AC"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-[...1 lines deleted...]
-  <w14:docId w14:val="5810A01C"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="297E7331"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2171,98 +2281,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
     <w:lsdException w:name="Quote" w:uiPriority="29"/>
@@ -2948,82 +3061,82 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3358,69 +3471,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>590</Words>
-  <Characters>3247</Characters>
+  <Words>640</Words>
+  <Characters>3521</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>29</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>P352 Fonds Comité de généalogie</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3830</CharactersWithSpaces>
+  <CharactersWithSpaces>4153</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>P352 Fonds Comité de généalogie</dc:title>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;généalogie;SHGMC</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>