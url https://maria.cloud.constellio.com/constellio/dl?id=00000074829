--- v1 (2026-01-24)
+++ v2 (2026-08-04)
@@ -290,84 +290,83 @@
       <w:r w:rsidR="005622D5">
         <w:t>des ajouts</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> en décembre 2025</w:t>
       </w:r>
       <w:r w:rsidR="005622D5">
         <w:t xml:space="preserve"> et janvier 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00AE489E" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39248115" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4878D87F" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="711254FB" w14:textId="14829CDA" w:rsidR="005622D5" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc219714674" w:history="1">
         <w:r w:rsidR="005622D5" w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="005622D5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="005622D5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="005622D5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714674 \h </w:instrText>
         </w:r>
@@ -398,51 +397,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="67530C8E" w14:textId="24DD9CAC" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714675" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A Documents administratifs et de gestion</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714675 \h </w:instrText>
         </w:r>
@@ -474,51 +473,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="781588A9" w14:textId="232CFEEF" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714676" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A1 Documents administratifs</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714676 \h </w:instrText>
         </w:r>
@@ -548,51 +547,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6D28BCDE" w14:textId="09F85D51" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714677" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A1/1 : Constitution, règlementation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714677 \h </w:instrText>
         </w:r>
@@ -622,51 +621,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4EE28C0E" w14:textId="3766A9CC" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714678" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A1/1.1 : Historique</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714678 \h </w:instrText>
         </w:r>
@@ -696,51 +695,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6423D538" w14:textId="4B6720E6" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714679" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A1/1.2 : Missions et valeurs</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714679 \h </w:instrText>
         </w:r>
@@ -770,51 +769,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4DB7A0E8" w14:textId="3A296780" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714680" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A1/1.3 : Règlements, déontologie</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714680 \h </w:instrText>
         </w:r>
@@ -844,51 +843,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="18A4BCC6" w14:textId="489F8320" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714681" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A1/1.3.1 : Code de déontologie</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714681 \h </w:instrText>
         </w:r>
@@ -918,58 +917,58 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="02EABF44" w14:textId="168CE0CD" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714682" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P352/A1/2 : </w:t>
         </w:r>
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Planification et organisation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714682 \h </w:instrText>
@@ -1000,51 +999,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="02B84430" w14:textId="418A3E50" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714683" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A1/2.1 : Planification administrative</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714683 \h </w:instrText>
         </w:r>
@@ -1074,51 +1073,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="721C868E" w14:textId="6907EA12" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714684" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A1/2.2 : Politiques, procédures</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714684 \h </w:instrText>
         </w:r>
@@ -1148,51 +1147,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4B62F15D" w14:textId="29642D25" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714685" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A1/2.2.1 : Politiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714685 \h </w:instrText>
         </w:r>
@@ -1222,51 +1221,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2DD251D5" w14:textId="31EFB57D" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714686" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A1/2.2.2 : Procédures</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714686 \h </w:instrText>
         </w:r>
@@ -1296,51 +1295,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="789A1212" w14:textId="5A95AB30" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714687" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A1/2.3 : Organisation administrative</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714687 \h </w:instrText>
         </w:r>
@@ -1370,58 +1369,58 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="49B4377F" w14:textId="20C64051" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714688" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P352/A1/3 : </w:t>
         </w:r>
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Rapports</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714688 \h </w:instrText>
@@ -1452,51 +1451,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="21C1DFD3" w14:textId="003F9B49" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714689" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A1/3.1 : Rapports d’activités</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714689 \h </w:instrText>
         </w:r>
@@ -1526,51 +1525,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="25B46F94" w14:textId="4285E4DC" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714690" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A1/3.1.1 : Listes des visiteurs</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714690 \h </w:instrText>
         </w:r>
@@ -1600,51 +1599,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="16295703" w14:textId="7962AED6" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714691" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A1/3.1.2 : Rapports annuels</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714691 \h </w:instrText>
         </w:r>
@@ -1674,51 +1673,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4AFBC430" w14:textId="22ED845B" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714692" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A1/4 : Affaires juridiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714692 \h </w:instrText>
         </w:r>
@@ -1748,51 +1747,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="37A244D2" w14:textId="241BA542" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714693" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A1/4.1 : Litiges</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714693 \h </w:instrText>
         </w:r>
@@ -1822,51 +1821,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="67370EE5" w14:textId="2A22FD3D" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714694" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A1/4.2 : Licences, permis</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714694 \h </w:instrText>
         </w:r>
@@ -1896,51 +1895,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="46434287" w14:textId="5E3A13A2" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714695" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A1/5 : Réunions</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714695 \h </w:instrText>
         </w:r>
@@ -1970,51 +1969,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1D5C1EFE" w14:textId="06B5986E" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714696" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A1/5.1 : Convocations</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714696 \h </w:instrText>
         </w:r>
@@ -2044,51 +2043,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="721DC9F7" w14:textId="05789CA4" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714697" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A1/5.1.1 : Ordres du jour</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714697 \h </w:instrText>
         </w:r>
@@ -2118,51 +2117,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7BDA04CF" w14:textId="3CE51C08" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714698" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A1/5.1.2 : Avis de convocation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714698 \h </w:instrText>
         </w:r>
@@ -2192,51 +2191,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="75F7719B" w14:textId="5E4A4CAE" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714699" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A1/5.2 : Procès-verbaux, résolutions</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714699 \h </w:instrText>
         </w:r>
@@ -2266,51 +2265,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="30CE439E" w14:textId="55CCC9A7" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714700" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A1/5.2.1 : Rapports de réunions</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714700 \h </w:instrText>
         </w:r>
@@ -2340,51 +2339,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7404C50F" w14:textId="1D7C7073" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714701" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A1/5.2.2 : Résolutions</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714701 \h </w:instrText>
         </w:r>
@@ -2416,51 +2415,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7608C748" w14:textId="0085DC3B" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714702" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A2 Ressources humaines</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714702 \h </w:instrText>
         </w:r>
@@ -2490,51 +2489,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="49D218A8" w14:textId="058314A2" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714703" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A2/1 : Formation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714703 \h </w:instrText>
         </w:r>
@@ -2564,51 +2563,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1C08B67B" w14:textId="77CD9B38" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714704" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A2/1.1 : Activités de formation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714704 \h </w:instrText>
         </w:r>
@@ -2638,51 +2637,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="154D512C" w14:textId="1D56BDD6" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714705" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A2/2 : Relations de travail</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714705 \h </w:instrText>
         </w:r>
@@ -2712,51 +2711,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="522FB935" w14:textId="354E4B1C" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714706" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A2/2.1 : Activités sociales</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714706 \h </w:instrText>
         </w:r>
@@ -2786,51 +2785,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0BE11740" w14:textId="163A541E" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714707" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A2/2.2 : Résolutions de problèmes</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714707 \h </w:instrText>
         </w:r>
@@ -2860,51 +2859,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5545A26E" w14:textId="2D87F332" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714708" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A2/2.2.1 : Témoignages et démissions</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714708 \h </w:instrText>
         </w:r>
@@ -2934,51 +2933,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6B7527EE" w14:textId="5EEB3A76" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714709" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A2/3 : Membres du comité</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714709 \h </w:instrText>
         </w:r>
@@ -3008,51 +3007,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0889CABA" w14:textId="7478FD58" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714710" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A2/3.1 : Bénévoles</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714710 \h </w:instrText>
         </w:r>
@@ -3082,51 +3081,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2932FF63" w14:textId="5F256E34" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714711" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A2/3.1.1 : Listes de bénévoles</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714711 \h </w:instrText>
         </w:r>
@@ -3156,51 +3155,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="247C4D30" w14:textId="6C461655" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714712" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A2/3.1.2 : Recrutement</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714712 \h </w:instrText>
         </w:r>
@@ -3232,51 +3231,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4FA9E435" w14:textId="70A3079D" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714713" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A3 Finances</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714713 \h </w:instrText>
         </w:r>
@@ -3306,51 +3305,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="43A4A0D1" w14:textId="64A54D1D" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714714" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A3/1 : Financement</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714714 \h </w:instrText>
         </w:r>
@@ -3380,51 +3379,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1DBA4A6B" w14:textId="053FBBD0" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714715" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A3/1.1 : Activités de financement</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714715 \h </w:instrText>
         </w:r>
@@ -3454,51 +3453,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0EC5B235" w14:textId="2C681BDE" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714716" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A3/2 : Budgets</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714716 \h </w:instrText>
         </w:r>
@@ -3528,51 +3527,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="51524BBB" w14:textId="3268216D" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714717" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A3/2.1 : Rapports budgétaires</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714717 \h </w:instrText>
         </w:r>
@@ -3602,51 +3601,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5D3032C7" w14:textId="5D82CE57" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714718" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A3/2.2 : Soumissions</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714718 \h </w:instrText>
         </w:r>
@@ -3676,51 +3675,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1D18E113" w14:textId="7CE4065B" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714719" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A3/2.3 : Factures</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714719 \h </w:instrText>
         </w:r>
@@ -3750,51 +3749,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5E7F5524" w14:textId="491C4CB5" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714720" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A3/2.4 : Rapports et états financiers</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714720 \h </w:instrText>
         </w:r>
@@ -3824,51 +3823,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="55F22B9B" w14:textId="67F84E1F" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714721" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A3/2.5 : Revenus</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714721 \h </w:instrText>
         </w:r>
@@ -3900,51 +3899,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="467FB7DE" w14:textId="300A6A06" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714722" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A4 Biens mobiliers et sécurité</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714722 \h </w:instrText>
         </w:r>
@@ -3974,51 +3973,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2CBDA255" w14:textId="73D6DB35" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714723" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A4/1 : Biens mobiliers</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714723 \h </w:instrText>
         </w:r>
@@ -4048,51 +4047,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="020952D3" w14:textId="03BBD2E2" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714724" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A4/1.1 : Gestion des biens mobiliers</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714724 \h </w:instrText>
         </w:r>
@@ -4122,51 +4121,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3ABB281E" w14:textId="283E4F29" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714725" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A4/1.2 : Utilisation des biens mobiliers</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714725 \h </w:instrText>
         </w:r>
@@ -4196,51 +4195,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="38FEDAF9" w14:textId="4836E231" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714726" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A4/1.3 : Articles promotionnels</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714726 \h </w:instrText>
         </w:r>
@@ -4270,51 +4269,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2423454C" w14:textId="45E3AD90" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714727" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A4/1.3.1 : Calendriers</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714727 \h </w:instrText>
         </w:r>
@@ -4344,51 +4343,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="782628FB" w14:textId="1AD206F3" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714728" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A4/2 : Sécurité</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714728 \h </w:instrText>
         </w:r>
@@ -4418,51 +4417,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6AFF241C" w14:textId="5DCC3AF9" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714729" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A4/2.1 : Sécurité</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714729 \h </w:instrText>
         </w:r>
@@ -4494,51 +4493,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="59193AFC" w14:textId="2381E136" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714730" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A5 Communications et information</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714730 \h </w:instrText>
         </w:r>
@@ -4568,51 +4567,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="37F8B648" w14:textId="2CDC3B1D" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714731" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A5/1 : Communications</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714731 \h </w:instrText>
         </w:r>
@@ -4642,51 +4641,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5B75AEBD" w14:textId="51400891" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714732" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A5/1.1 : Désignation du comité</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714732 \h </w:instrText>
         </w:r>
@@ -4716,51 +4715,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4CBD668B" w14:textId="22779E63" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714733" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A5/1.2 : Livre d’or</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714733 \h </w:instrText>
         </w:r>
@@ -4790,51 +4789,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1913D331" w14:textId="4BDD5588" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714734" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A5/1.3 : Activités spéciales, expositions</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714734 \h </w:instrText>
         </w:r>
@@ -4864,51 +4863,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2899B979" w14:textId="4B47CDF8" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714735" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A5/1.3.1 : Projet Aînés</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714735 \h </w:instrText>
         </w:r>
@@ -4938,66 +4937,66 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2C6D130D" w14:textId="790DF3ED" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714736" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A5/1.3.2 : Projet 125</w:t>
         </w:r>
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> anniversaire d’Albanel</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714736 \h </w:instrText>
         </w:r>
@@ -5027,51 +5026,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F80A71F" w14:textId="51CB3BD3" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714737" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A5/1.3.3 : Projet Association des retraits de l’enseignement</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714737 \h </w:instrText>
         </w:r>
@@ -5101,51 +5100,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="35984274" w14:textId="60119216" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714738" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A5/1.3.4 : Semaines nationales de la généalogie</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714738 \h </w:instrText>
         </w:r>
@@ -5175,51 +5174,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2D3A2F16" w14:textId="2AF2867B" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714739" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A5/1.3.5 : Portrait des familles d’ici</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714739 \h </w:instrText>
         </w:r>
@@ -5249,51 +5248,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2C2D3BC1" w14:textId="59C0C1C4" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714740" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A5/1.3.6 : Premiers arrivants 2018</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714740 \h </w:instrText>
         </w:r>
@@ -5323,51 +5322,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5E5A3001" w14:textId="02C40047" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714741" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A5/1.4 : Prix</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714741 \h </w:instrText>
         </w:r>
@@ -5397,51 +5396,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="44F08ED9" w14:textId="4834D131" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714742" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A5/2 : Information</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714742 \h </w:instrText>
         </w:r>
@@ -5471,51 +5470,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5BA4F7AB" w14:textId="0E24BB29" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714743" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A5/2.1 : Information interne</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714743 \h </w:instrText>
         </w:r>
@@ -5545,51 +5544,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="62BE36FB" w14:textId="7C116BDC" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714744" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A5/2.1.1 : Documents de référence en généalogie</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714744 \h </w:instrText>
         </w:r>
@@ -5619,51 +5618,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="36502F8C" w14:textId="67D09D57" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714745" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A5/2.1.2 : Demandes à la direction</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714745 \h </w:instrText>
         </w:r>
@@ -5693,51 +5692,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3D3CEB12" w14:textId="75F13750" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714746" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A5/2.2 : Information aux membres</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714746 \h </w:instrText>
         </w:r>
@@ -5767,51 +5766,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6512E9E1" w14:textId="62F16C47" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714747" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A5/2.2.1 : Publicité</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714747 \h </w:instrText>
         </w:r>
@@ -5841,51 +5840,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="21A33C80" w14:textId="71205B07" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714748" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A5/2.2.2 : Communiqués</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714748 \h </w:instrText>
         </w:r>
@@ -5915,51 +5914,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0E54B339" w14:textId="1D7D38C3" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714749" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A5/2.3 : Information externe</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714749 \h </w:instrText>
         </w:r>
@@ -5989,51 +5988,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="626C5870" w14:textId="16ED331B" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714750" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A5/2.3.1 : Fédération québécoise des sociétés de généalogie</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714750 \h </w:instrText>
         </w:r>
@@ -6063,51 +6062,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7189AC82" w14:textId="1B92EBDA" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714751" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A5/2.3.2 : Groupe BMS 2000</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714751 \h </w:instrText>
         </w:r>
@@ -6137,51 +6136,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="49ABDFAD" w14:textId="2E0CAC01" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714752" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A5/3 : Relations extérieures</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714752 \h </w:instrText>
         </w:r>
@@ -6211,51 +6210,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="61B0D1C7" w14:textId="32D0F32B" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714753" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A5/3.1 : Participation à des activités d’organismes externes</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714753 \h </w:instrText>
         </w:r>
@@ -6285,51 +6284,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="576CA8A4" w14:textId="438D97FD" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714754" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A5/3.2 : Engagement communautaire</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714754 \h </w:instrText>
         </w:r>
@@ -6361,51 +6360,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7E8E8440" w14:textId="421EB2D1" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714755" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A6 Clientèles</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714755 \h </w:instrText>
         </w:r>
@@ -6435,51 +6434,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3C7481F0" w14:textId="6B2405FA" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714756" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A6/1 : Services aux clientèles</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714756 \h </w:instrText>
         </w:r>
@@ -6509,51 +6508,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5CA9A33C" w14:textId="66E15B28" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714757" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A6/1.1 : Services aux clients</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714757 \h </w:instrText>
         </w:r>
@@ -6583,51 +6582,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="72E826D6" w14:textId="4B4240BE" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714758" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A6/1.1.1 : Horaires des ateliers</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714758 \h </w:instrText>
         </w:r>
@@ -6657,51 +6656,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4F26CB1D" w14:textId="59D50EA6" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714759" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A6/1.2 : Dossiers des clients</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714759 \h </w:instrText>
         </w:r>
@@ -6731,51 +6730,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1E4AFC9E" w14:textId="5803A179" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714760" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A6/1.2.1 : Correspondance et demandes</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714760 \h </w:instrText>
         </w:r>
@@ -6807,51 +6806,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3DC9EE26" w14:textId="783C6692" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714761" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A7 Exploitation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714761 \h </w:instrText>
         </w:r>
@@ -6881,51 +6880,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="06C1FCDA" w14:textId="394458EA" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714762" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A7/1 : Production</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714762 \h </w:instrText>
         </w:r>
@@ -6955,51 +6954,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5B0DF0E4" w14:textId="2A90E06A" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714763" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A7/1.1 : Produits ou services : création, production, fabrication</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714763 \h </w:instrText>
         </w:r>
@@ -7029,51 +7028,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="40DF2F6C" w14:textId="34FAA8E6" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714764" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A7/1.1.1 : Fiches BMS 2000</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714764 \h </w:instrText>
         </w:r>
@@ -7103,51 +7102,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4D2B1ED8" w14:textId="7FB82E67" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714765" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A7/1.1.2 : Répertoires de mariages</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714765 \h </w:instrText>
         </w:r>
@@ -7177,51 +7176,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0A4B31CB" w14:textId="418AAAD1" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714766" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A7/1.1.3 : Tableaux des ancêtres</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714766 \h </w:instrText>
         </w:r>
@@ -7251,51 +7250,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="01C1ECC0" w14:textId="318985F1" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714767" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A7/1.2 : Produits ou services : évaluation et modifications</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714767 \h </w:instrText>
         </w:r>
@@ -7325,51 +7324,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="07A4377A" w14:textId="63B4E44C" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714768" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A7/1.2.1 : Bilans de saisie</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714768 \h </w:instrText>
         </w:r>
@@ -7399,51 +7398,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="41F0FFDD" w14:textId="7FE49CF6" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714769" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/A7/1.3 : Tarification</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714769 \h </w:instrText>
         </w:r>
@@ -7474,51 +7473,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5594A920" w14:textId="75D2D926" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714770" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/B Documents d’histoire et de généalogie</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714770 \h </w:instrText>
         </w:r>
@@ -7550,51 +7549,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4329181A" w14:textId="4A5B9F6A" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714771" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/B1 Documents d’histoire</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714771 \h </w:instrText>
         </w:r>
@@ -7624,51 +7623,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1A8E715E" w14:textId="60ED5DAE" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714772" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/B1/1 : Feuillets paroissiaux</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714772 \h </w:instrText>
         </w:r>
@@ -7698,51 +7697,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="659FE768" w14:textId="7FB78538" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714773" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/B1/2 : Coupures de journaux</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714773 \h </w:instrText>
         </w:r>
@@ -7772,51 +7771,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="427D6CD4" w14:textId="1F0D21EA" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714774" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/B1/2.1 : Coupures de presse de généalogie</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714774 \h </w:instrText>
         </w:r>
@@ -7846,51 +7845,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="60C4D801" w14:textId="478D7D91" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714775" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/B1/2.2 : Coupures de presse d’histoire</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714775 \h </w:instrText>
         </w:r>
@@ -7922,51 +7921,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7A9F9A24" w14:textId="00C04ED8" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714776" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/B2 Documents de généalogie</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714776 \h </w:instrText>
         </w:r>
@@ -7996,51 +7995,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="57E959FA" w14:textId="6B173E33" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714777" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/B2/1 : Avis de décès</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714777 \h </w:instrText>
         </w:r>
@@ -8070,51 +8069,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2E2DB240" w14:textId="016520ED" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714778" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P352/B2/2 : Dossiers de recherches généalogiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714778 \h </w:instrText>
@@ -8145,51 +8144,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2A1C0057" w14:textId="45EAE7A9" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714779" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P352/B2/3 : Lignées généalogiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714779 \h </w:instrText>
@@ -8221,51 +8220,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0F45E133" w14:textId="4D78991F" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714780" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/C Documents iconographiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714780 \h </w:instrText>
         </w:r>
@@ -8297,51 +8296,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="06DD21F8" w14:textId="0F57DF30" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714781" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/C1 Photographies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714781 \h </w:instrText>
         </w:r>
@@ -8371,51 +8370,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6C6CE2A9" w14:textId="30A69BE8" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714782" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/C1/1 : Portraits</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714782 \h </w:instrText>
         </w:r>
@@ -8445,51 +8444,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="284056BF" w14:textId="63F11CDD" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714783" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/C1/2 : Événements</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714783 \h </w:instrText>
         </w:r>
@@ -8519,51 +8518,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="474C9FD9" w14:textId="2FC2D7EF" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714784" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/C1/2.1 : Conférences</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714784 \h </w:instrText>
         </w:r>
@@ -8593,51 +8592,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="619D2617" w14:textId="7456187E" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714785" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/C1/2.1.1 : Conférence FADOQ Albanel</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714785 \h </w:instrText>
         </w:r>
@@ -8668,51 +8667,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="64CB2D86" w14:textId="7C75EBEB" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714786" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/D Documents cartographiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714786 \h </w:instrText>
         </w:r>
@@ -8744,51 +8743,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="619E6078" w14:textId="3D5314D7" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714787" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/D1 Cartes et plans</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714787 \h </w:instrText>
         </w:r>
@@ -8818,51 +8817,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="13E7BFED" w14:textId="12CD19D2" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714788" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/D1/1 : Cartes</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714788 \h </w:instrText>
         </w:r>
@@ -8892,51 +8891,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3CBAA2E4" w14:textId="61F52441" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714789" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P352/D1/1.1 : Région</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714789 \h </w:instrText>
@@ -8967,51 +8966,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5F07DCB8" w14:textId="131FB563" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714790" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/D1/2 : Plans</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714790 \h </w:instrText>
         </w:r>
@@ -9041,51 +9040,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4BAB5B28" w14:textId="01C4052F" w:rsidR="005622D5" w:rsidRDefault="005622D5">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc219714791" w:history="1">
         <w:r w:rsidRPr="00864FDC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P352/D1/2.1 : Édifices</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc219714791 \h </w:instrText>
         </w:r>
@@ -9113,84 +9112,104 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="47B77529" w14:textId="07D4DEFB" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="64167ADD" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc219714674"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="4D744960" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="012FC098" w14:textId="03CF5917" w:rsidR="00931389" w:rsidRDefault="007F33D1" w:rsidP="00923766">
+    <w:p w14:paraId="012FC098" w14:textId="31DC8D16" w:rsidR="00931389" w:rsidRDefault="007F33D1" w:rsidP="000E06DB">
       <w:r>
         <w:t>P352 Fonds Comité de généalogie</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> [19</w:t>
       </w:r>
       <w:r>
         <w:t>89-20</w:t>
       </w:r>
       <w:r w:rsidR="000F291D">
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t>] –</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E06DB">
+        <w:t>0,29 mètre linéaire de documents textuels</w:t>
+      </w:r>
+      <w:r w:rsidR="000E06DB">
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="000E06DB">
+        <w:t>19,73 Mo de documents numérique</w:t>
+      </w:r>
+      <w:r w:rsidR="000E06DB">
+        <w:t xml:space="preserve">s - </w:t>
+      </w:r>
+      <w:r w:rsidR="000E06DB">
+        <w:t>2 photographies</w:t>
+      </w:r>
+      <w:r w:rsidR="000E06DB">
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="000E06DB">
+        <w:t>1 document cartographique</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6764C99C" w14:textId="77777777" w:rsidR="009A5B07" w:rsidRDefault="009A5B07" w:rsidP="00923766"/>
     <w:p w14:paraId="68F5CD86" w14:textId="477F3B24" w:rsidR="009A5B07" w:rsidRPr="002E2B4D" w:rsidRDefault="009A5B07" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2B4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Collation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4179710B" w14:textId="77777777" w:rsidR="002E2B4D" w:rsidRDefault="002E2B4D" w:rsidP="00923766"/>
     <w:p w14:paraId="3AB2B67A" w14:textId="50477BA2" w:rsidR="009A5B07" w:rsidRDefault="009A5B07" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Ajout Gaétan Dubois, 20 novembre 2025 : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E1BC1EC" w14:textId="5396A915" w:rsidR="009A5B07" w:rsidRDefault="002E2B4D" w:rsidP="009A5B07">
@@ -9282,229 +9301,471 @@
       <w:r>
         <w:t xml:space="preserve">Dès sa création, le comité de généalogie a pour mission d’initier les chercheurs de la Société d’histoire à la généalogie. Des groupes sont formés à l’occasion, lors d’ateliers, pour remonter les lignées avec l’aide des généalogistes bénévoles du comité. Les premières années, la consultation des registres demandait beaucoup de temps. Il fallait visiter plusieurs sociétés d’histoire et consulter les ouvrages disponibles (Jetté, Tanguay, etc.) en plus de trouver les actes notariés et les registres sur microfilms. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="368556C4" w14:textId="77777777" w:rsidR="007F33D1" w:rsidRDefault="007F33D1" w:rsidP="00923766"/>
     <w:p w14:paraId="345E7F96" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Le premier atelier de généalogie a lieu le 16 octobre 1989 dans les locaux de la Société d’histoire. Grâce aux sollicitations de volumes et aux donations des membres, la bibliothèque de généalogie prend de l’expansion </w:t>
       </w:r>
       <w:r w:rsidR="00F41408">
         <w:t xml:space="preserve">avec les années. Ces acquisitions permettent aux bénévoles d’offrir un meilleur soutien aux généalogistes débutants désirant constituer leur lignée. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="285163ED" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766"/>
     <w:p w14:paraId="55734B0C" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">En plus des ateliers, le comité de généalogie organise quelques projets chaque année, dont l’élaboration de trois grandes expositions : « Si Dolbeau m’était conté », l’exposition des photos de famille en 2013 et l’exposition de photos anciennes en novembre 2015. Un calendrier de photographies des paroisses de la MRC de Maria-Chapdelaine a également été produit et vendu en 2017. Le comité rencontre des groupes afin de les renseigner sur les services offerts par la Société d’histoire et de généalogie Maria-Chapdelaine, et ce de façon régulière. Certains membres cumulent également des données pour enrichir le site de recherche BMS 2000. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4312DDEE" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766"/>
     <w:p w14:paraId="45D8D3BE" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Depuis 2016, Lucette Tremblay a pris la relève d’Huguette Labrecque, présidente du comité de généalogie des 25 dernières années. En 2018, le comité se compose de Lucette </w:t>
       </w:r>
       <w:r w:rsidR="008D64A5">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tremblay, présidente, </w:t>
       </w:r>
       <w:r w:rsidR="00DB7AC1">
         <w:t xml:space="preserve">Huguette Labrecque, Régine Pelchat, Jean-Marc Mailloux, Gaétan Dubois, Johanne Niquet et Yves Rousseau. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A400986" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766"/>
     <w:p w14:paraId="75BA29ED" w14:textId="77777777" w:rsidR="00CB5258" w:rsidRDefault="00F41408" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">En 2018, les ateliers de généalogie sont organisés tous les mardis en après-midi, de 13 h à 16 h (sauf durant les Fêtes et la période estivale). </w:t>
       </w:r>
       <w:r w:rsidR="00573E2D">
         <w:t xml:space="preserve">Le comité contribue également à la recherche de collaborateurs pour la revue </w:t>
       </w:r>
       <w:r w:rsidR="00573E2D" w:rsidRPr="00573E2D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>La Souvenance</w:t>
       </w:r>
       <w:r w:rsidR="00573E2D">
         <w:t xml:space="preserve">, en parallèle de ses activités. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01E7578C" w14:textId="77777777" w:rsidR="007F33D1" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766"/>
     <w:p w14:paraId="23163F72" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="278CCAFD" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="5F541CD5" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00352C03" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Lors d’une réunion en février 2018, le comité de généalogie a décidé d’ouvrir un fonds d’archives afin de conserver ses documents administratifs et autres en un seul endroit. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39ED90A3" w14:textId="77777777" w:rsidR="009E36A6" w:rsidRDefault="009E36A6" w:rsidP="00923766"/>
-    <w:p w14:paraId="4BDD8995" w14:textId="3956DEDD" w:rsidR="009E36A6" w:rsidRPr="0045758A" w:rsidRDefault="009E36A6" w:rsidP="00923766">
+    <w:p w14:paraId="4BDD8995" w14:textId="3956DEDD" w:rsidR="009E36A6" w:rsidRDefault="009E36A6" w:rsidP="00923766">
       <w:r>
         <w:t>Un ajout a été réalisé par Mme Johanne Lapointe, conjointe du bénévole Gaétan Dubois, qui après le décès de son mari, a remis des documents à la Société d’histoire, le 20 novembre 2025, par l’entremise du bénévole et ami de Gaétan, Yves Rousseau.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="004DBFC4" w14:textId="77777777" w:rsidR="000E06DB" w:rsidRDefault="000E06DB" w:rsidP="00923766"/>
+    <w:p w14:paraId="6614261D" w14:textId="77777777" w:rsidR="000E06DB" w:rsidRDefault="000E06DB" w:rsidP="000E06DB">
+      <w:r>
+        <w:t xml:space="preserve">Ajout automne 2019: Les documents qui étaient dans le classeur à l'accueil de la société d'histoire ont été </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ajoués</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> au fonds: copies du répertoire de mariages de la MRC et documents relatifs à sa production.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E072457" w14:textId="77777777" w:rsidR="000E06DB" w:rsidRDefault="000E06DB" w:rsidP="000E06DB"/>
+    <w:p w14:paraId="5B37F0BF" w14:textId="6309F678" w:rsidR="000E06DB" w:rsidRPr="0045758A" w:rsidRDefault="000E06DB" w:rsidP="000E06DB">
+      <w:r>
+        <w:t>Au décès de Gaétan Dubois, des documents ont été remis et un tri a permis l'ajout de documents au fonds du comité.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38E2F7D0" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7649B7A2" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0516B03A" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
-    <w:p w14:paraId="5273439D" w14:textId="77777777" w:rsidR="00922E8E" w:rsidRDefault="00B85084" w:rsidP="00923766">
+    <w:p w14:paraId="5273439D" w14:textId="4E8ECC2C" w:rsidR="00922E8E" w:rsidRDefault="00B85084" w:rsidP="00923766">
       <w:r>
-        <w:t xml:space="preserve">Le fonds comprend des documents administratifs et financiers, des documents d’activités, tout document créé ou reçu en lien avec un projet et ayant une valeur de référence. </w:t>
+        <w:t>Le fonds comprend des documents administratifs et financiers, des documents d’activités, tout document créé ou reçu en lien avec un projet et ayant une valeur de référence</w:t>
+      </w:r>
+      <w:r w:rsidR="000E06DB">
+        <w:t xml:space="preserve"> de la Société d’histoire et de généalogie Maria-Chapdelaine.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AF5ADC3" w14:textId="77777777" w:rsidR="00B85084" w:rsidRPr="00A674F8" w:rsidRDefault="00B85084" w:rsidP="00923766"/>
     <w:p w14:paraId="2E17CF82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62807482" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-    <w:p w14:paraId="75028799" w14:textId="46D942C1" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
+    <w:p w14:paraId="65E860A1" w14:textId="77777777" w:rsidR="002204C3" w:rsidRDefault="002204C3" w:rsidP="002204C3">
       <w:r>
-        <w:t xml:space="preserve">Ce fonds </w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="7D18F9C1" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
+        <w:t>Rédigé par Frédérique Fradet, archiviste-rédactrice, le 16 février 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ECFE9B1" w14:textId="77777777" w:rsidR="002204C3" w:rsidRDefault="002204C3" w:rsidP="002204C3">
+      <w:r>
+        <w:t>Traité par :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2944DFAD" w14:textId="77777777" w:rsidR="002204C3" w:rsidRDefault="002204C3" w:rsidP="002204C3">
+      <w:r>
+        <w:t>Date du traitement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D18F9C1" w14:textId="5245C869" w:rsidR="00E06067" w:rsidRDefault="002204C3" w:rsidP="002204C3">
+      <w:r>
+        <w:t>Notes (subventions, révisions, etc.) :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C29CFEC" w14:textId="77777777" w:rsidR="002204C3" w:rsidRPr="00A674F8" w:rsidRDefault="002204C3" w:rsidP="002204C3"/>
     <w:p w14:paraId="42326703" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22A6A859" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="6E951208" w14:textId="6F60F707" w:rsidR="00C70C4E" w:rsidRDefault="009E6BCB" w:rsidP="00923766">
       <w:r>
         <w:t>La série A (documents administratifs et de gestion) est réservée à l’usage exclusif des membres du comité de généalogie et d</w:t>
       </w:r>
       <w:r w:rsidR="007C1FB8">
         <w:t>u</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> personnel de la Société d’histoire et de généalogie Maria-Chapdelaine</w:t>
       </w:r>
       <w:r w:rsidR="00B129CC">
         <w:t>. Une consultation est possible s’il y a eu autorisation spéciale du président du comité de généalogie.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67E1A37B" w14:textId="77777777" w:rsidR="00B129CC" w:rsidRDefault="00B129CC" w:rsidP="00923766"/>
-    <w:p w14:paraId="56499926" w14:textId="77777777" w:rsidR="00B129CC" w:rsidRPr="00A674F8" w:rsidRDefault="00B129CC" w:rsidP="00923766">
+    <w:p w14:paraId="56499926" w14:textId="77777777" w:rsidR="00B129CC" w:rsidRDefault="00B129CC" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Les séries B (documents d’histoire et de généalogie) et C (documents iconographiques) sont accessibles à tous et exemptes de restriction à la consultation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC57A1C" w14:textId="77777777" w:rsidR="002204C3" w:rsidRDefault="002204C3" w:rsidP="00923766"/>
+    <w:p w14:paraId="66C3EBA5" w14:textId="77777777" w:rsidR="002204C3" w:rsidRDefault="002204C3" w:rsidP="002204C3">
+      <w:r>
+        <w:t>Consultation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0534121B" w14:textId="77777777" w:rsidR="002204C3" w:rsidRDefault="002204C3" w:rsidP="002204C3">
+      <w:r>
+        <w:t>Contacter le donateur avant de permettre l'utilisation ou la copie des archives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A73E45" w14:textId="77777777" w:rsidR="002204C3" w:rsidRDefault="002204C3" w:rsidP="002204C3">
+      <w:r>
+        <w:t>Publication et diffusion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4491F7E2" w14:textId="600CBA33" w:rsidR="002204C3" w:rsidRDefault="002204C3" w:rsidP="002204C3">
+      <w:r>
+        <w:t>Utilisation et reproduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160BA439" w14:textId="77777777" w:rsidR="002204C3" w:rsidRDefault="002204C3" w:rsidP="002204C3"/>
+    <w:p w14:paraId="06384931" w14:textId="2BE30AD9" w:rsidR="002204C3" w:rsidRPr="002204C3" w:rsidRDefault="002204C3" w:rsidP="002204C3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002204C3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002204C3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA00D2E" w14:textId="77777777" w:rsidR="002204C3" w:rsidRDefault="002204C3" w:rsidP="002204C3"/>
+    <w:p w14:paraId="385C9F30" w14:textId="77777777" w:rsidR="002204C3" w:rsidRDefault="002204C3" w:rsidP="002204C3">
+      <w:r>
+        <w:t>En cours de traitement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5453CBBA" w14:textId="77777777" w:rsidR="002204C3" w:rsidRDefault="002204C3" w:rsidP="002204C3">
+      <w:r>
+        <w:t>Fonds non traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DBB8FDD" w14:textId="77777777" w:rsidR="002204C3" w:rsidRDefault="002204C3" w:rsidP="002204C3">
+      <w:r>
+        <w:t>Ajouts non traités</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF32BD4" w14:textId="77777777" w:rsidR="002204C3" w:rsidRDefault="002204C3" w:rsidP="002204C3"/>
+    <w:p w14:paraId="0F8ADD57" w14:textId="5C4FBC99" w:rsidR="002204C3" w:rsidRPr="002204C3" w:rsidRDefault="002204C3" w:rsidP="002204C3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002204C3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Source du titre composé propre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002204C3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63FE5D0A" w14:textId="77777777" w:rsidR="002204C3" w:rsidRDefault="002204C3" w:rsidP="002204C3"/>
+    <w:p w14:paraId="467B1CA6" w14:textId="77777777" w:rsidR="002204C3" w:rsidRDefault="002204C3" w:rsidP="002204C3">
+      <w:r>
+        <w:t>Titre basé sur le nom du comité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D146982" w14:textId="77777777" w:rsidR="002204C3" w:rsidRDefault="002204C3" w:rsidP="002204C3"/>
+    <w:p w14:paraId="63C1AD1D" w14:textId="0B90E28C" w:rsidR="002204C3" w:rsidRPr="002204C3" w:rsidRDefault="002204C3" w:rsidP="002204C3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002204C3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Classement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002204C3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20552D72" w14:textId="77777777" w:rsidR="002204C3" w:rsidRDefault="002204C3" w:rsidP="002204C3"/>
+    <w:p w14:paraId="5CF1FE57" w14:textId="181B2DEB" w:rsidR="002204C3" w:rsidRDefault="002204C3" w:rsidP="002204C3">
+      <w:r>
+        <w:t>Un plan de classification a été établi par l'archiviste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38B01AAA" w14:textId="77777777" w:rsidR="002204C3" w:rsidRDefault="002204C3" w:rsidP="002204C3"/>
+    <w:p w14:paraId="7E0CA8F1" w14:textId="1214AE19" w:rsidR="002204C3" w:rsidRPr="002204C3" w:rsidRDefault="002204C3" w:rsidP="002204C3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002204C3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Séries</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002204C3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A893E50" w14:textId="77777777" w:rsidR="002204C3" w:rsidRDefault="002204C3" w:rsidP="002204C3"/>
+    <w:p w14:paraId="46BA18A4" w14:textId="77777777" w:rsidR="002204C3" w:rsidRDefault="002204C3" w:rsidP="002204C3">
+      <w:r>
+        <w:t>P352/A Documents administratifs et de gestion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C50256A" w14:textId="77777777" w:rsidR="002204C3" w:rsidRDefault="002204C3" w:rsidP="002204C3">
+      <w:r>
+        <w:t>P352/A1 : Documents administratifs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B84B8B" w14:textId="77777777" w:rsidR="002204C3" w:rsidRDefault="002204C3" w:rsidP="002204C3">
+      <w:r>
+        <w:t>P352/A2 : Ressources humaines</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E36ED0A" w14:textId="77777777" w:rsidR="002204C3" w:rsidRDefault="002204C3" w:rsidP="002204C3">
+      <w:r>
+        <w:t>P352/A3 : Finances</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C304E6E" w14:textId="77777777" w:rsidR="002204C3" w:rsidRDefault="002204C3" w:rsidP="002204C3">
+      <w:r>
+        <w:t>P352/A4 : Biens mobiliers et sécurité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="143DBBD6" w14:textId="77777777" w:rsidR="002204C3" w:rsidRDefault="002204C3" w:rsidP="002204C3">
+      <w:r>
+        <w:t>P352/A5 : Communications et information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F5BCD8C" w14:textId="77777777" w:rsidR="002204C3" w:rsidRDefault="002204C3" w:rsidP="002204C3">
+      <w:r>
+        <w:t>P352/A6 : Clientèles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE92E4E" w14:textId="77777777" w:rsidR="002204C3" w:rsidRDefault="002204C3" w:rsidP="002204C3">
+      <w:r>
+        <w:t>P352/A7 : Exploitation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA233E3" w14:textId="77777777" w:rsidR="002204C3" w:rsidRDefault="002204C3" w:rsidP="002204C3"/>
+    <w:p w14:paraId="1CAD653B" w14:textId="77777777" w:rsidR="002204C3" w:rsidRDefault="002204C3" w:rsidP="002204C3">
+      <w:r>
+        <w:t>P352/B Documents d'histoire et de généalogie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43115323" w14:textId="77777777" w:rsidR="002204C3" w:rsidRDefault="002204C3" w:rsidP="002204C3">
+      <w:r>
+        <w:t>P352/B1 : Documents d'histoire</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AAF433B" w14:textId="77777777" w:rsidR="002204C3" w:rsidRDefault="002204C3" w:rsidP="002204C3">
+      <w:r>
+        <w:t>P352/B2 : Documents de généalogie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B2D5ED" w14:textId="77777777" w:rsidR="002204C3" w:rsidRDefault="002204C3" w:rsidP="002204C3"/>
+    <w:p w14:paraId="67C58E02" w14:textId="77777777" w:rsidR="002204C3" w:rsidRDefault="002204C3" w:rsidP="002204C3">
+      <w:r>
+        <w:t>P352/C Documents iconographiques</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1399131A" w14:textId="20E5C350" w:rsidR="002204C3" w:rsidRPr="00A674F8" w:rsidRDefault="002204C3" w:rsidP="002204C3">
+      <w:r>
+        <w:t>P352/C1 : Photographies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60851D1F" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="2C5FEB96" w14:textId="44C89165" w:rsidR="007C1FB8" w:rsidRPr="00923766" w:rsidRDefault="007C1FB8" w:rsidP="007C1FB8">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Emplacement</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76DD9BCD" w14:textId="77777777" w:rsidR="007C1FB8" w:rsidRPr="00923766" w:rsidRDefault="007C1FB8" w:rsidP="007C1FB8"/>
     <w:p w14:paraId="2EAEFE29" w14:textId="64738B8A" w:rsidR="007C1FB8" w:rsidRDefault="007C1FB8" w:rsidP="007C1FB8">
       <w:r>
         <w:t>R06-E03-T06</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54B54E1D" w14:textId="53C290D4" w:rsidR="007C1FB8" w:rsidRPr="00A674F8" w:rsidRDefault="007C1FB8" w:rsidP="007C1FB8">
       <w:r>
         <w:t>Boîtes 1 à 3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DBB11B0" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="3CA28E90" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="43440D71" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00713B10" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc219714675"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P352</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00620254">
         <w:t>Documents administratifs et de gestion</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="24C48DCE" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="2380E4F0" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="22DBA182" w14:textId="77777777" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00713B10" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc219714676"/>
       <w:r>
         <w:t>P352</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t>/A1</w:t>
       </w:r>
       <w:r w:rsidR="00B85084">
         <w:t xml:space="preserve"> Documents administratifs</w:t>
@@ -9964,51 +10225,50 @@
               <w:t xml:space="preserve">Voir </w:t>
             </w:r>
             <w:r w:rsidRPr="00717B06">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Rapports budgétaires</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> à la cote P352/A3/2.1 du présent fonds</w:t>
             </w:r>
             <w:r w:rsidR="008637F4">
               <w:t xml:space="preserve"> pour des documents similaires</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EE6DD73" w14:textId="77777777" w:rsidR="00B85084" w:rsidRPr="00B85084" w:rsidRDefault="00B85084" w:rsidP="00B85084"/>
           <w:p w14:paraId="49CA37BA" w14:textId="77777777" w:rsidR="00B85084" w:rsidRDefault="00713B10" w:rsidP="00E5101E">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:bookmarkStart w:id="10" w:name="_Toc219714684"/>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>P352</w:t>
             </w:r>
             <w:r w:rsidR="00B85084">
               <w:t>/A1/2.</w:t>
             </w:r>
             <w:r w:rsidR="005435CB">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00B85084">
               <w:t> : Politiques, procédures</w:t>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
           </w:p>
           <w:p w14:paraId="6A2D1B5F" w14:textId="77777777" w:rsidR="009B408C" w:rsidRPr="000F436A" w:rsidRDefault="009B408C" w:rsidP="009B408C">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
@@ -10255,51 +10515,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="77A293E8" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00923766"/>
           <w:p w14:paraId="331125CA" w14:textId="77777777" w:rsidR="001371A8" w:rsidRDefault="001371A8" w:rsidP="00923766"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00561EAD" w:rsidRPr="00A674F8" w14:paraId="620B3C47" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3C09AD6A" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="004F3423" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A4E8F80" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00713B10" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="14" w:name="_Toc219714688"/>
             <w:r>
               <w:t>P352</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">/A1/3 : </w:t>
             </w:r>
             <w:r w:rsidR="005435CB" w:rsidRPr="00F96342">
               <w:rPr>
@@ -10408,51 +10667,50 @@
             <w:r w:rsidR="00345EBF">
               <w:t xml:space="preserve"> (3 chemises)</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D4EDB72" w14:textId="77777777" w:rsidR="009B408C" w:rsidRDefault="009B408C" w:rsidP="005435CB"/>
           <w:p w14:paraId="25455D96" w14:textId="77777777" w:rsidR="009B408C" w:rsidRPr="000F436A" w:rsidRDefault="009B408C" w:rsidP="009B408C">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="113234B5" w14:textId="710CA625" w:rsidR="005458CC" w:rsidRDefault="005458CC" w:rsidP="005435CB">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Ce dossier comprend le registre des visites à la Société d’histoire, soit les signatures des personnes qui se présentent dans la salle des chercheurs au cours de l’année. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E1CC52A" w14:textId="77777777" w:rsidR="00345EBF" w:rsidRDefault="00345EBF" w:rsidP="005435CB"/>
           <w:p w14:paraId="40C4CC0D" w14:textId="77777777" w:rsidR="00345EBF" w:rsidRDefault="00345EBF" w:rsidP="00FF66EA">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
             </w:pPr>
             <w:bookmarkStart w:id="17" w:name="_Toc219714691"/>
             <w:r>
               <w:t>P352/A1/3.1.2 : Rapports annuels</w:t>
             </w:r>
             <w:bookmarkEnd w:id="17"/>
           </w:p>
           <w:p w14:paraId="58D4E8DC" w14:textId="3BC03421" w:rsidR="00345EBF" w:rsidRDefault="00345EBF" w:rsidP="005435CB">
             <w:r>
               <w:t>– 1989-2013</w:t>
             </w:r>
             <w:r w:rsidR="0013603C">
               <w:t>, 2017</w:t>
             </w:r>
             <w:r>
               <w:t>. – 0,</w:t>
             </w:r>
             <w:r w:rsidR="00B95866">
@@ -10540,51 +10798,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="270077D6" w14:textId="77777777" w:rsidR="005435CB" w:rsidRDefault="005435CB" w:rsidP="00586EAA"/>
           <w:p w14:paraId="58020F21" w14:textId="77777777" w:rsidR="001371A8" w:rsidRPr="005435CB" w:rsidRDefault="001371A8" w:rsidP="00586EAA"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005435CB" w:rsidRPr="00A674F8" w14:paraId="4C569745" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="64146115" w14:textId="77777777" w:rsidR="005435CB" w:rsidRPr="00A674F8" w:rsidRDefault="004F3423" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CDD550B" w14:textId="77777777" w:rsidR="005435CB" w:rsidRDefault="00713B10" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="18" w:name="_Toc219714692"/>
             <w:r>
               <w:t>P352</w:t>
             </w:r>
             <w:r w:rsidR="005435CB">
               <w:t>/A1/4 : Affaires juridiques</w:t>
             </w:r>
             <w:bookmarkEnd w:id="18"/>
           </w:p>
           <w:p w14:paraId="52146ED9" w14:textId="77777777" w:rsidR="005435CB" w:rsidRDefault="005435CB" w:rsidP="005435CB"/>
           <w:p w14:paraId="74ED4B61" w14:textId="77777777" w:rsidR="005435CB" w:rsidRDefault="00713B10" w:rsidP="00E5101E">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
@@ -11626,51 +11883,50 @@
               <w:t xml:space="preserve">Un document manuscrit et non signé. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6209247F" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00345EBF" w:rsidRPr="00A674F8" w14:paraId="267987B4" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4986201C" w14:textId="77777777" w:rsidR="00345EBF" w:rsidRPr="00A674F8" w:rsidRDefault="00300A18" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="398A9D2D" w14:textId="77777777" w:rsidR="00345EBF" w:rsidRDefault="00345EBF" w:rsidP="00345EBF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="35" w:name="_Toc219714709"/>
             <w:r>
               <w:t>P352/A2/3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Membres du comité</w:t>
             </w:r>
             <w:bookmarkEnd w:id="35"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
@@ -12112,51 +12368,50 @@
             <w:r w:rsidR="00390345">
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. – 0,15 cm de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29B99CD7" w14:textId="77777777" w:rsidR="009B408C" w:rsidRDefault="009B408C" w:rsidP="00E52460"/>
           <w:p w14:paraId="50C2B806" w14:textId="77777777" w:rsidR="009B408C" w:rsidRPr="000F436A" w:rsidRDefault="009B408C" w:rsidP="009B408C">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74A6D746" w14:textId="3197DB02" w:rsidR="00E52460" w:rsidRDefault="00CD4E0A" w:rsidP="00E52460">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Ce dossier</w:t>
             </w:r>
             <w:r w:rsidR="00EB20A6">
               <w:t xml:space="preserve"> regroupe les p</w:t>
             </w:r>
             <w:r w:rsidR="00E52460">
               <w:t xml:space="preserve">révisions budgétaires, </w:t>
             </w:r>
             <w:r w:rsidR="00EB20A6">
               <w:t xml:space="preserve">la </w:t>
             </w:r>
             <w:r w:rsidR="00E52460">
               <w:t xml:space="preserve">planification, </w:t>
             </w:r>
             <w:r w:rsidR="00EB20A6">
               <w:t xml:space="preserve">les </w:t>
             </w:r>
             <w:r w:rsidR="00E52460">
               <w:t xml:space="preserve">budgets approuvés, </w:t>
             </w:r>
             <w:r w:rsidR="00EB20A6">
               <w:t xml:space="preserve">les </w:t>
             </w:r>
             <w:r w:rsidR="00E52460">
               <w:t>plans d’équilibre budgétaire, etc.</w:t>
@@ -12543,51 +12798,50 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="009F3045" w:rsidRPr="00A674F8" w14:paraId="1C204C8E" w14:textId="77777777" w:rsidTr="009F3045">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="271B58DE" w14:textId="77777777" w:rsidR="009F3045" w:rsidRPr="00A674F8" w:rsidRDefault="009F3045" w:rsidP="009F3045">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F2D00FB" w14:textId="77777777" w:rsidR="009F3045" w:rsidRDefault="00713B10" w:rsidP="009F3045">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="49" w:name="_Toc219714723"/>
             <w:r>
               <w:t>P352</w:t>
             </w:r>
             <w:r w:rsidR="009F3045">
               <w:t>/A4/1 : Biens mobiliers</w:t>
             </w:r>
             <w:bookmarkEnd w:id="49"/>
           </w:p>
           <w:p w14:paraId="5C8B9032" w14:textId="77777777" w:rsidR="009F3045" w:rsidRDefault="009F3045" w:rsidP="009F3045"/>
           <w:p w14:paraId="7127C765" w14:textId="77777777" w:rsidR="009F3045" w:rsidRDefault="00713B10" w:rsidP="00E5101E">
             <w:pPr>
@@ -12951,51 +13205,50 @@
             <w:r>
               <w:t>P352</w:t>
             </w:r>
             <w:r w:rsidR="009F3045">
               <w:t>/A4/2.1 : Sécurité</w:t>
             </w:r>
             <w:bookmarkEnd w:id="55"/>
           </w:p>
           <w:p w14:paraId="4645DBA4" w14:textId="77777777" w:rsidR="009B408C" w:rsidRPr="000F436A" w:rsidRDefault="009B408C" w:rsidP="009B408C">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78478627" w14:textId="77777777" w:rsidR="009F3045" w:rsidRDefault="00BA7E46" w:rsidP="009F3045">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Cette sous-sous-série </w:t>
             </w:r>
             <w:r w:rsidR="00B46142">
               <w:t>peut comprendre des m</w:t>
             </w:r>
             <w:r w:rsidR="009F3045">
               <w:t xml:space="preserve">esures d’urgence, </w:t>
             </w:r>
             <w:r w:rsidR="00B46142">
               <w:t xml:space="preserve">des </w:t>
             </w:r>
             <w:r w:rsidR="009F3045">
               <w:t xml:space="preserve">plans d’évacuation, </w:t>
             </w:r>
             <w:r w:rsidR="00B46142">
               <w:t xml:space="preserve">des </w:t>
             </w:r>
             <w:r w:rsidR="00C478B6">
               <w:t>constats de problèmes relativement à la sécurité du comité et des membres.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AF27F2D" w14:textId="77777777" w:rsidR="009F3045" w:rsidRDefault="009F3045" w:rsidP="009F3045">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
@@ -13250,51 +13503,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="2F272A46" w14:textId="77777777" w:rsidR="000C7039" w:rsidRDefault="000C7039" w:rsidP="00C478B6"/>
           <w:p w14:paraId="10BAA9F1" w14:textId="1B2B2695" w:rsidR="00D434CE" w:rsidRPr="00D434CE" w:rsidRDefault="00D434CE" w:rsidP="00C478B6">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23A44DC9" w14:textId="0557CECA" w:rsidR="00D434CE" w:rsidRDefault="00D434CE" w:rsidP="00C478B6">
             <w:r>
               <w:t xml:space="preserve">Voir aussi </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:anchor="!displayFolder/00000659016" w:history="1">
               <w:r w:rsidRPr="00D434CE">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:i/>
                   <w:iCs/>
                 </w:rPr>
                 <w:t>Activités de généalogie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> dans le </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Constellio</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> Admin réservé aux employés de la Société d’histoire.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35F89469" w14:textId="1CC423A1" w:rsidR="00D434CE" w:rsidRDefault="00D434CE" w:rsidP="00C478B6">
             <w:r>
               <w:t>Originaux et numériques.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15B23063" w14:textId="77777777" w:rsidR="00D434CE" w:rsidRDefault="00D434CE" w:rsidP="00C478B6"/>
           <w:p w14:paraId="0C8D8F62" w14:textId="77777777" w:rsidR="000C7039" w:rsidRDefault="000C7039" w:rsidP="000C7039">
@@ -13311,446 +13564,392 @@
             <w:r>
               <w:t xml:space="preserve">– 2018. – 14,166 Mo de documents textuels nés numériques. </w:t>
             </w:r>
             <w:r w:rsidR="00B06AC5">
               <w:t xml:space="preserve">– 1 page de document textuel. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7616EEDD" w14:textId="77777777" w:rsidR="009B408C" w:rsidRDefault="009B408C" w:rsidP="000C7039"/>
           <w:p w14:paraId="68D689D8" w14:textId="77777777" w:rsidR="009B408C" w:rsidRPr="000F436A" w:rsidRDefault="009B408C" w:rsidP="009B408C">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12563B7C" w14:textId="0C8C1BE6" w:rsidR="000C7039" w:rsidRDefault="000C7039" w:rsidP="000C7039">
             <w:r>
-              <w:t xml:space="preserve">Ce dossier comprend un Powerpoint et une invitation pour la conférence « L’initiation à la généalogie », donnée par le bénévole Yves Rousseau, le 27 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">février 2018 à la salle </w:t>
+              <w:t xml:space="preserve">Ce dossier comprend un Powerpoint et une invitation pour la conférence « L’initiation à la généalogie », donnée par le bénévole Yves Rousseau, le 27 février 2018 à la salle </w:t>
             </w:r>
             <w:r w:rsidRPr="000C7039">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Les Cœurs vaillants</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de Dolbeau-Mistassini</w:t>
             </w:r>
             <w:r w:rsidR="00B06AC5">
               <w:t>, et un document détaillant le projet à son lancement.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1134C730" w14:textId="77777777" w:rsidR="00BA7E46" w:rsidRDefault="00BA7E46" w:rsidP="000C7039"/>
           <w:p w14:paraId="30CA2653" w14:textId="77777777" w:rsidR="00BA7E46" w:rsidRPr="00BA7E46" w:rsidRDefault="00BA7E46" w:rsidP="000C7039">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA7E46">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="562D063B" w14:textId="5F961B2A" w:rsidR="00BA7E46" w:rsidRDefault="0042365A" w:rsidP="000C7039">
+          <w:p w14:paraId="562D063B" w14:textId="5F961B2A" w:rsidR="00BA7E46" w:rsidRDefault="00B06AC5" w:rsidP="000C7039">
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r w:rsidR="00B06AC5" w:rsidRPr="0042365A">
+              <w:r w:rsidRPr="0042365A">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serveur </w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:proofErr w:type="gramStart"/>
-              <w:r w:rsidR="00B06AC5" w:rsidRPr="0042365A">
+              <w:r w:rsidRPr="0042365A">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
-[...339 lines deleted...]
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                 </w:rPr>
                 <w:t>Voute:K</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
               <w:proofErr w:type="gramEnd"/>
             </w:hyperlink>
             <w:r>
+              <w:t xml:space="preserve"> et boîte.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BC3B565" w14:textId="1FA8D218" w:rsidR="00B06AC5" w:rsidRDefault="00B06AC5" w:rsidP="000C7039">
+            <w:r>
+              <w:t>Originaux et numériques.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1854FB99" w14:textId="77777777" w:rsidR="00C24311" w:rsidRDefault="00C24311" w:rsidP="000C7039"/>
+          <w:p w14:paraId="0F44E138" w14:textId="77777777" w:rsidR="00C24311" w:rsidRDefault="00C24311" w:rsidP="00C24311">
+            <w:pPr>
+              <w:pStyle w:val="Niveau5"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="62" w:name="_Toc219714736"/>
+            <w:r>
+              <w:t>P352/A5/1.3.2 : Projet 125</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C24311">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> anniversaire d’Albanel</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="62"/>
+          </w:p>
+          <w:p w14:paraId="6080E381" w14:textId="77777777" w:rsidR="00C478B6" w:rsidRDefault="00C24311" w:rsidP="00C478B6">
+            <w:r>
+              <w:t xml:space="preserve">– 2014. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C37D1E">
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r w:rsidR="00C37D1E">
+              <w:t>2,7 cm</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> de documents textuels. </w:t>
+            </w:r>
+            <w:r w:rsidR="00C37D1E">
+              <w:t xml:space="preserve">– 1 objet : plaque de métal. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07C838D9" w14:textId="77777777" w:rsidR="009B408C" w:rsidRDefault="009B408C" w:rsidP="00C478B6"/>
+          <w:p w14:paraId="273990FC" w14:textId="77777777" w:rsidR="009B408C" w:rsidRPr="000F436A" w:rsidRDefault="009B408C" w:rsidP="009B408C">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BA4B49D" w14:textId="588BD71C" w:rsidR="00C24311" w:rsidRDefault="00C24311" w:rsidP="00C478B6">
+            <w:r>
+              <w:t>Ce dossier témoigne d’une activité de dévoilement d’un monument célébrant le 125</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C24311">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> anniversaire de la municipalité d’Albanel mise en œuvre par le comité de généalogie et ayant eu lieu en 2014. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44D7A38E" w14:textId="77777777" w:rsidR="00B06AC5" w:rsidRDefault="00B06AC5" w:rsidP="00C478B6"/>
+          <w:p w14:paraId="708A0F5D" w14:textId="40EE4E58" w:rsidR="00B06AC5" w:rsidRDefault="00B06AC5" w:rsidP="00B06AC5">
+            <w:pPr>
+              <w:pStyle w:val="Niveau5"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="63" w:name="_Toc219714737"/>
+            <w:r>
+              <w:t>P352/A5/1.3.3 : Projet Association des retraits de l’enseignement</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="63"/>
+          </w:p>
+          <w:p w14:paraId="7B7C4CBB" w14:textId="194681CD" w:rsidR="00B06AC5" w:rsidRDefault="00B06AC5" w:rsidP="00B06AC5">
+            <w:r>
+              <w:t xml:space="preserve">– 2019. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C37D1E">
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">2 pages de documents textuels. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D2F3EB8" w14:textId="77777777" w:rsidR="009B408C" w:rsidRDefault="009B408C" w:rsidP="00B06AC5"/>
+          <w:p w14:paraId="5885EFFC" w14:textId="77777777" w:rsidR="009B408C" w:rsidRPr="000F436A" w:rsidRDefault="009B408C" w:rsidP="009B408C">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A989C24" w14:textId="7FB77C7A" w:rsidR="00B06AC5" w:rsidRDefault="00B06AC5" w:rsidP="00B06AC5">
+            <w:r>
+              <w:t xml:space="preserve">Ce dossier concerne un projet d’initiation à la généalogie avec des membres de l’AREQ en 2019. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C74C33C" w14:textId="77777777" w:rsidR="00B06AC5" w:rsidRDefault="00B06AC5" w:rsidP="00B06AC5"/>
+          <w:p w14:paraId="750F4EB0" w14:textId="18546D58" w:rsidR="00B06AC5" w:rsidRDefault="00B06AC5" w:rsidP="00B06AC5">
+            <w:pPr>
+              <w:pStyle w:val="Niveau5"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="64" w:name="_Toc219714738"/>
+            <w:r>
+              <w:t>P352/A5/1.3.4 : Semaines nationales de la généalogie</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="64"/>
+          </w:p>
+          <w:p w14:paraId="674ABD8E" w14:textId="2739A00F" w:rsidR="00B06AC5" w:rsidRDefault="00B06AC5" w:rsidP="00B06AC5">
+            <w:r>
+              <w:t xml:space="preserve">– 2021-2022. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C37D1E">
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">3 pages de documents textuels. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BFECE8E" w14:textId="77777777" w:rsidR="009B408C" w:rsidRDefault="009B408C" w:rsidP="00B06AC5"/>
+          <w:p w14:paraId="59470F07" w14:textId="77777777" w:rsidR="009B408C" w:rsidRPr="000F436A" w:rsidRDefault="009B408C" w:rsidP="009B408C">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37BF861A" w14:textId="2F1F39F2" w:rsidR="00B06AC5" w:rsidRDefault="00B06AC5" w:rsidP="00B06AC5">
+            <w:r>
+              <w:t>Ce dossier concerne les projets préparés dans le cadre de la Semaine nationale de la généalogie en novembre de chaque année.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08B1C255" w14:textId="77777777" w:rsidR="00C24311" w:rsidRDefault="00C24311" w:rsidP="00C478B6"/>
+          <w:p w14:paraId="4CA97A7A" w14:textId="17C61AB7" w:rsidR="001A60D7" w:rsidRDefault="001A60D7" w:rsidP="001A60D7">
+            <w:pPr>
+              <w:pStyle w:val="Niveau5"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="65" w:name="_Toc219714739"/>
+            <w:r>
+              <w:t>P352/A5/1.3.5 : Portrait des familles d’ici</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="65"/>
+          </w:p>
+          <w:p w14:paraId="1CCC67B9" w14:textId="3C3AD9D2" w:rsidR="001A60D7" w:rsidRDefault="001A60D7" w:rsidP="001A60D7">
+            <w:r>
+              <w:t xml:space="preserve">–2022. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C37D1E">
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">0,1 cm de documents textuels. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E3846B0" w14:textId="77777777" w:rsidR="009B408C" w:rsidRDefault="009B408C" w:rsidP="001A60D7"/>
+          <w:p w14:paraId="7FFCCF1C" w14:textId="77777777" w:rsidR="009B408C" w:rsidRPr="000F436A" w:rsidRDefault="009B408C" w:rsidP="009B408C">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68B3F008" w14:textId="311E3086" w:rsidR="001A60D7" w:rsidRDefault="001A60D7" w:rsidP="001A60D7">
+            <w:r>
+              <w:t xml:space="preserve">Ce dossier concerne l’implication des membres du comité de généalogie de la Société d’histoire lors du projet de série télévisée </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A60D7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portrait des familles d’ici saison 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:t>avec la Télé du Haut-du-Lac en 2022, notamment pour la production de lignées généalogiques.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E8785F8" w14:textId="77777777" w:rsidR="0042365A" w:rsidRDefault="0042365A" w:rsidP="001A60D7"/>
+          <w:p w14:paraId="164C3CAB" w14:textId="6BC7EBD1" w:rsidR="0042365A" w:rsidRDefault="0042365A" w:rsidP="0042365A">
+            <w:pPr>
+              <w:pStyle w:val="Niveau5"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="66" w:name="_Toc219714740"/>
+            <w:r>
+              <w:t>P352/A5/1.3.6 : Premiers arrivants 2018</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="66"/>
+          </w:p>
+          <w:p w14:paraId="05C01FC0" w14:textId="37AF14A6" w:rsidR="0042365A" w:rsidRDefault="0042365A" w:rsidP="0042365A">
+            <w:r>
+              <w:t xml:space="preserve">–2018. – 4,5 cm de documents textuels. </w:t>
+            </w:r>
+            <w:r w:rsidR="00D7139A">
+              <w:t>– 1,20 Mo de documents numériques (Word, PowerPoint, PDF).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="368EC1FF" w14:textId="77777777" w:rsidR="0042365A" w:rsidRDefault="0042365A" w:rsidP="0042365A"/>
+          <w:p w14:paraId="1DB524C9" w14:textId="77777777" w:rsidR="0042365A" w:rsidRPr="000F436A" w:rsidRDefault="0042365A" w:rsidP="0042365A">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="495101FE" w14:textId="06A46A98" w:rsidR="0042365A" w:rsidRDefault="0042365A" w:rsidP="0042365A">
+            <w:r>
+              <w:t xml:space="preserve">Ce dossier rassemble des lignées directes de familles de la MRC de Maria-Chapdelaine jusqu’aux premiers arrivants en Nouvelle-France. Ce projet a été réalisé par les membres du comité, notamment Yves Rousseau, Régine Pelchat et (feu) Gaétan Dubois, en 2018. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69CDD25A" w14:textId="77777777" w:rsidR="0042365A" w:rsidRDefault="0042365A" w:rsidP="0042365A"/>
+          <w:p w14:paraId="14D4CE82" w14:textId="5BEC3755" w:rsidR="0042365A" w:rsidRDefault="0042365A" w:rsidP="0042365A">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D05EC45" w14:textId="772A373A" w:rsidR="0042365A" w:rsidRPr="0042365A" w:rsidRDefault="0042365A" w:rsidP="0042365A">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidRPr="00D7139A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlien"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serveur </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:proofErr w:type="gramStart"/>
+              <w:r w:rsidRPr="00D7139A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlien"/>
+                </w:rPr>
+                <w:t>Voute:K</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:proofErr w:type="gramEnd"/>
+            </w:hyperlink>
+            <w:r w:rsidR="00D7139A">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0042365A">
+            <w:r>
               <w:t>et bibliothèque de généalogie.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C740364" w14:textId="2B497AEE" w:rsidR="0042365A" w:rsidRDefault="0042365A" w:rsidP="001A60D7">
             <w:r>
               <w:t>Originaux et numériques.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="657ECDC9" w14:textId="77777777" w:rsidR="001A60D7" w:rsidRDefault="001A60D7" w:rsidP="00C478B6"/>
           <w:p w14:paraId="2678DB72" w14:textId="77777777" w:rsidR="00C478B6" w:rsidRDefault="00713B10" w:rsidP="00E5101E">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:bookmarkStart w:id="67" w:name="_Toc219714741"/>
             <w:r>
               <w:t>P352</w:t>
             </w:r>
             <w:r w:rsidR="00C478B6">
               <w:t>/A5/1.4 : Prix</w:t>
             </w:r>
             <w:bookmarkEnd w:id="67"/>
           </w:p>
           <w:p w14:paraId="74556D53" w14:textId="77777777" w:rsidR="009B408C" w:rsidRPr="000F436A" w:rsidRDefault="009B408C" w:rsidP="009B408C">
             <w:pPr>
               <w:rPr>
@@ -13790,51 +13989,50 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C478B6" w:rsidRPr="00A674F8" w14:paraId="636B6466" w14:textId="77777777" w:rsidTr="00FD36AC">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="64C3BCDE" w14:textId="77777777" w:rsidR="00C478B6" w:rsidRPr="00A674F8" w:rsidRDefault="002556A0" w:rsidP="00FD36AC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44317C65" w14:textId="77777777" w:rsidR="00C478B6" w:rsidRDefault="00713B10" w:rsidP="00C478B6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="68" w:name="_Toc219714742"/>
             <w:r>
               <w:t>P352</w:t>
             </w:r>
             <w:r w:rsidR="00C478B6">
               <w:t>/A5/2 : Information</w:t>
             </w:r>
             <w:bookmarkEnd w:id="68"/>
           </w:p>
           <w:p w14:paraId="397E102D" w14:textId="77777777" w:rsidR="00C478B6" w:rsidRDefault="00C478B6" w:rsidP="00C478B6"/>
           <w:p w14:paraId="343F4DE3" w14:textId="77777777" w:rsidR="00C478B6" w:rsidRDefault="00713B10" w:rsidP="00E5101E">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
@@ -13998,55 +14196,51 @@
             <w:bookmarkEnd w:id="72"/>
           </w:p>
           <w:p w14:paraId="0801BE7F" w14:textId="77777777" w:rsidR="000F436A" w:rsidRPr="000F436A" w:rsidRDefault="000F436A" w:rsidP="000F436A">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20E95101" w14:textId="77777777" w:rsidR="00713B10" w:rsidRDefault="00BA7E46" w:rsidP="00C478B6">
             <w:r>
               <w:t xml:space="preserve">Cette sous-sous-série </w:t>
             </w:r>
             <w:r w:rsidR="00B46142">
               <w:t>regroupe les d</w:t>
             </w:r>
             <w:r w:rsidR="00FD36AC">
-              <w:t xml:space="preserve">ocuments d’information destinés aux membres de la Société d’histoire au sujet du comité de généalogie et de ses </w:t>
-[...3 lines deleted...]
-              <w:t>activités</w:t>
+              <w:t>ocuments d’information destinés aux membres de la Société d’histoire au sujet du comité de généalogie et de ses activités</w:t>
             </w:r>
             <w:r w:rsidR="00B46142">
               <w:t xml:space="preserve">. Elle </w:t>
             </w:r>
             <w:r w:rsidR="00713B10">
               <w:t>peu</w:t>
             </w:r>
             <w:r w:rsidR="00B46142">
               <w:t>t également</w:t>
             </w:r>
             <w:r w:rsidR="00713B10">
               <w:t xml:space="preserve"> comprendre des pages imprimées à partir du site web ou des réseaux sociaux de la Société d’histoire.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31D56350" w14:textId="77777777" w:rsidR="00434A93" w:rsidRDefault="00434A93" w:rsidP="00C478B6"/>
           <w:p w14:paraId="624FC6A2" w14:textId="77777777" w:rsidR="00434A93" w:rsidRDefault="00434A93" w:rsidP="00434A93">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
             </w:pPr>
             <w:bookmarkStart w:id="73" w:name="_Toc219714747"/>
             <w:r>
               <w:t>P352/A5/2.2.1 : Publicité</w:t>
             </w:r>
             <w:bookmarkEnd w:id="73"/>
           </w:p>
@@ -14289,51 +14483,50 @@
               <w:t>ainsi que des documents publiés par cet organisme.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C01FD9E" w14:textId="77777777" w:rsidR="001371A8" w:rsidRPr="001371A8" w:rsidRDefault="001371A8" w:rsidP="001371A8"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000F436A" w:rsidRPr="00A674F8" w14:paraId="7742EEB9" w14:textId="77777777" w:rsidTr="00FD36AC">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="193CB268" w14:textId="77777777" w:rsidR="000F436A" w:rsidRDefault="000F436A" w:rsidP="00FD36AC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R06-E03-T06</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DBAF3B0" w14:textId="77777777" w:rsidR="000F436A" w:rsidRDefault="000F436A" w:rsidP="00FD36AC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîtes 1 et 2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C7B93CD" w14:textId="77777777" w:rsidR="000F436A" w:rsidRDefault="000F436A" w:rsidP="00FD36AC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="254CB2C5" w14:textId="779F54F9" w:rsidR="000F436A" w:rsidRPr="00A674F8" w:rsidRDefault="000F436A" w:rsidP="00FD36AC">
             <w:pPr>
@@ -14417,51 +14610,50 @@
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00713B10" w:rsidRPr="00A674F8" w14:paraId="2CC54BE3" w14:textId="77777777" w:rsidTr="00FD36AC">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="29F77A44" w14:textId="77777777" w:rsidR="00713B10" w:rsidRPr="00A674F8" w:rsidRDefault="002556A0" w:rsidP="00FD36AC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="161A5B0C" w14:textId="77777777" w:rsidR="00713B10" w:rsidRDefault="00713B10" w:rsidP="00713B10">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="78" w:name="_Toc219714752"/>
             <w:r>
               <w:t>P352/A5/3 : Relations extérieures</w:t>
             </w:r>
             <w:bookmarkEnd w:id="78"/>
           </w:p>
           <w:p w14:paraId="0C2394C2" w14:textId="77777777" w:rsidR="00713B10" w:rsidRDefault="00713B10" w:rsidP="00713B10"/>
           <w:p w14:paraId="4C0E8F32" w14:textId="77777777" w:rsidR="00713B10" w:rsidRDefault="00713B10" w:rsidP="00E5101E">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:bookmarkStart w:id="79" w:name="_Toc219714753"/>
             <w:r>
@@ -14781,51 +14973,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="3982A716" w14:textId="77777777" w:rsidR="00CE5018" w:rsidRDefault="00CE5018" w:rsidP="00713B10"/>
           <w:p w14:paraId="6450B9E7" w14:textId="77777777" w:rsidR="00713B10" w:rsidRDefault="00713B10" w:rsidP="00E5101E">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:bookmarkStart w:id="85" w:name="_Toc219714759"/>
             <w:r>
               <w:t>P352/A6/1.2 : Dossiers des clients</w:t>
             </w:r>
             <w:bookmarkEnd w:id="85"/>
           </w:p>
           <w:p w14:paraId="07F2E5CA" w14:textId="77777777" w:rsidR="000F436A" w:rsidRPr="000F436A" w:rsidRDefault="000F436A" w:rsidP="000F436A">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07F8B4A1" w14:textId="77777777" w:rsidR="00713B10" w:rsidRDefault="00BA7E46" w:rsidP="00713B10">
             <w:r>
               <w:t xml:space="preserve">Cette sous-sous-série </w:t>
             </w:r>
             <w:r w:rsidR="00713B10">
               <w:t xml:space="preserve">peut contenir des formulaires, des demandes de clients, des notes et tout document concernant certains clients, ceux-ci étant conservés de façon à </w:t>
             </w:r>
             <w:r w:rsidR="00620254">
               <w:t xml:space="preserve">respecter la provenance. </w:t>
             </w:r>
             <w:r w:rsidR="00713B10">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B363291" w14:textId="77777777" w:rsidR="001C2858" w:rsidRDefault="001C2858" w:rsidP="00713B10"/>
           <w:p w14:paraId="193ED9B7" w14:textId="77777777" w:rsidR="001C2858" w:rsidRDefault="001C2858" w:rsidP="001C2858">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
             </w:pPr>
             <w:bookmarkStart w:id="86" w:name="_Toc219714760"/>
             <w:r>
               <w:t>P352/A6/1.2.1 : Correspondance et demandes</w:t>
@@ -15425,51 +15616,50 @@
         <w:t>P352/B Documents d’histoire et de généalogie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="96"/>
     </w:p>
     <w:p w14:paraId="7D4A0955" w14:textId="77777777" w:rsidR="00C478B6" w:rsidRDefault="00C478B6" w:rsidP="00923766"/>
     <w:p w14:paraId="1C54EE14" w14:textId="77777777" w:rsidR="00620254" w:rsidRDefault="00620254" w:rsidP="00923766"/>
     <w:p w14:paraId="013E33D6" w14:textId="77777777" w:rsidR="00620254" w:rsidRPr="00A674F8" w:rsidRDefault="00620254" w:rsidP="00620254">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="97" w:name="_Toc219714771"/>
       <w:r>
         <w:t>P352/B</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="006C1898">
         <w:t>Documents d’histoire</w:t>
       </w:r>
       <w:bookmarkEnd w:id="97"/>
     </w:p>
     <w:p w14:paraId="4A573F8E" w14:textId="77777777" w:rsidR="00620254" w:rsidRPr="00A674F8" w:rsidRDefault="00620254" w:rsidP="00620254"/>
     <w:p w14:paraId="102E07E0" w14:textId="77777777" w:rsidR="00620254" w:rsidRDefault="00821FB2" w:rsidP="00620254">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">La série </w:t>
       </w:r>
       <w:r w:rsidRPr="00821FB2">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Documents d’histoire</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> comprend des feuillets paroissiaux et des coupures de journaux utiles à la recherche généalogique.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50F0E0C9" w14:textId="77777777" w:rsidR="00620254" w:rsidRPr="00A674F8" w:rsidRDefault="00620254" w:rsidP="00620254"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00620254" w:rsidRPr="00A674F8" w14:paraId="5D420D84" w14:textId="77777777" w:rsidTr="00821FB2">
@@ -15723,65 +15913,51 @@
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25E09464" w14:textId="5A357B53" w:rsidR="005C1CD4" w:rsidRDefault="005C1CD4" w:rsidP="005C1CD4">
             <w:r>
               <w:t xml:space="preserve">Ce dossier comprend des articles de journaux (reproductions) sur le thème de la généalogie conservés à titre d’information. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33A996DF" w14:textId="77777777" w:rsidR="005C1CD4" w:rsidRDefault="005C1CD4" w:rsidP="005C1CD4"/>
           <w:p w14:paraId="0C0DBAFD" w14:textId="77777777" w:rsidR="005C1CD4" w:rsidRPr="00880790" w:rsidRDefault="005C1CD4" w:rsidP="005C1CD4">
             <w:r>
               <w:t xml:space="preserve">Articles : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">Il y a 50 ans, </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> vivait la guerre des clochers. </w:t>
+              <w:t xml:space="preserve">Il y a 50 ans, Girardville vivait la guerre des clochers. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05CB2473" w14:textId="77777777" w:rsidR="005C1CD4" w:rsidRPr="00A674F8" w:rsidRDefault="005C1CD4" w:rsidP="00821FB2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4A0D7491" w14:textId="77777777" w:rsidR="00620254" w:rsidRDefault="00620254" w:rsidP="00923766"/>
     <w:p w14:paraId="013DC2EF" w14:textId="77777777" w:rsidR="00620254" w:rsidRDefault="00620254" w:rsidP="00923766"/>
     <w:p w14:paraId="396BFFA6" w14:textId="77777777" w:rsidR="00821FB2" w:rsidRPr="00A674F8" w:rsidRDefault="00821FB2" w:rsidP="00821FB2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="102" w:name="_Toc219714776"/>
       <w:r>
         <w:t>P352/B2</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -16294,89 +16470,76 @@
               <w:t xml:space="preserve">comprend les photographies des événements organisés par le comité de généalogie de la Société d’histoire et de généalogie Maria-Chapdelaine. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BBC8E0C" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6BA24D81" w14:textId="77777777" w:rsidR="007D7D79" w:rsidRDefault="007D7D79" w:rsidP="000F6AFE">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:bookmarkStart w:id="110" w:name="_Toc219714784"/>
             <w:r>
               <w:t>P352/C1/2.1 : Conférences</w:t>
             </w:r>
             <w:bookmarkEnd w:id="110"/>
           </w:p>
           <w:p w14:paraId="4C844453" w14:textId="77777777" w:rsidR="007D7D79" w:rsidRDefault="007D7D79" w:rsidP="007D7D79"/>
           <w:p w14:paraId="093E04BD" w14:textId="77777777" w:rsidR="007D7D79" w:rsidRDefault="007D7D79" w:rsidP="00F96342">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
             </w:pPr>
             <w:bookmarkStart w:id="111" w:name="_Toc219714785"/>
             <w:r>
-              <w:t xml:space="preserve">P352/C1/2.1.1 : Conférence FADOQ </w:t>
-[...3 lines deleted...]
-              <w:t>Albanel</w:t>
+              <w:t>P352/C1/2.1.1 : Conférence FADOQ Albanel</w:t>
             </w:r>
             <w:bookmarkEnd w:id="111"/>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2B487F4F" w14:textId="77777777" w:rsidR="007D7D79" w:rsidRDefault="007D7D79" w:rsidP="007D7D79">
             <w:r>
               <w:t>– 2018. – 2 photographies numériques; couleur, format .jpg, 72 ppp.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1748B977" w14:textId="77777777" w:rsidR="000F6AFE" w:rsidRDefault="000F6AFE" w:rsidP="007D7D79"/>
           <w:p w14:paraId="5BFFD3CF" w14:textId="77777777" w:rsidR="000F6AFE" w:rsidRPr="000F6AFE" w:rsidRDefault="000F6AFE" w:rsidP="007D7D79">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F6AFE">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="006D9447" w14:textId="77777777" w:rsidR="007D7D79" w:rsidRDefault="007D7D79" w:rsidP="007D7D79">
             <w:r>
-              <w:t xml:space="preserve">Ce dossier comprend deux photographies prises lors du brunch annuel de la Fédération de l’Âge d’or du Québec (FADOQ) à </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, le 8 avril 2018. </w:t>
+              <w:t xml:space="preserve">Ce dossier comprend deux photographies prises lors du brunch annuel de la Fédération de l’Âge d’or du Québec (FADOQ) à Albanel, le 8 avril 2018. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06DE26BD" w14:textId="77777777" w:rsidR="000F6AFE" w:rsidRDefault="000F6AFE" w:rsidP="007D7D79"/>
           <w:p w14:paraId="1380C3F5" w14:textId="77777777" w:rsidR="007D7D79" w:rsidRDefault="007D7D79" w:rsidP="007D7D79">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F6AFE">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Personnes identifiées : Huguette Labrecque, bénévole du comité de généalogie, et Évangeline Plourde</w:t>
             </w:r>
             <w:r w:rsidR="000F6AFE" w:rsidRPr="000F6AFE">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, présidente de la FADOQ</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DEA3BD2" w14:textId="77777777" w:rsidR="000F6AFE" w:rsidRDefault="000F6AFE" w:rsidP="007D7D79">
             <w:pPr>
               <w:rPr>
@@ -16823,101 +16986,100 @@
             <w:r>
               <w:t xml:space="preserve">Ce dossier comprend un plan de la Société d’histoire et de généalogie Maria-Chapdelaine. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="448E808B" w14:textId="77777777" w:rsidR="00F74E64" w:rsidRDefault="00F74E64" w:rsidP="00F74E64"/>
           <w:p w14:paraId="29E6377A" w14:textId="77777777" w:rsidR="00F74E64" w:rsidRPr="00F74E64" w:rsidRDefault="00F74E64" w:rsidP="00F74E64">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F74E64">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FEB1B22" w14:textId="77777777" w:rsidR="00F74E64" w:rsidRDefault="00F74E64" w:rsidP="00F74E64">
             <w:r>
               <w:t xml:space="preserve">Reproduction. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="797CE30E" w14:textId="77777777" w:rsidR="00F74E64" w:rsidRPr="00F74E64" w:rsidRDefault="00F74E64" w:rsidP="00F74E64">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">L’original </w:t>
             </w:r>
             <w:r w:rsidR="00B2095E">
               <w:t>est</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> disponible dans le </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidR="00B2095E" w:rsidRPr="00B2095E">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                 </w:rPr>
                 <w:t>P252 Fonds Jean-Claude Lebeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00B2095E">
               <w:t xml:space="preserve">, architecte de la Société d’histoire et de généalogie Maria-Chapdelaine, à la cote 2004-C03 (boîte 18). </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="471F8C18" w14:textId="77777777" w:rsidR="00F74E64" w:rsidRDefault="00F74E64" w:rsidP="00804608"/>
           <w:p w14:paraId="204E3FE0" w14:textId="77777777" w:rsidR="00F74E64" w:rsidRPr="007D7D79" w:rsidRDefault="00F74E64" w:rsidP="00804608"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7D17BB94" w14:textId="77777777" w:rsidR="00F74E64" w:rsidRDefault="00F74E64" w:rsidP="00F74E64"/>
     <w:p w14:paraId="128414BB" w14:textId="77777777" w:rsidR="00C37D1E" w:rsidRPr="00F74E64" w:rsidRDefault="00C37D1E" w:rsidP="00F74E64"/>
     <w:sectPr w:rsidR="00C37D1E" w:rsidRPr="00F74E64" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DDB59A5" w14:textId="77777777" w:rsidR="00064E8D" w:rsidRDefault="00064E8D" w:rsidP="00923766">
+    <w:p w14:paraId="2C79EDAC" w14:textId="77777777" w:rsidR="00862038" w:rsidRDefault="00862038" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="600206D5" w14:textId="77777777" w:rsidR="00064E8D" w:rsidRDefault="00064E8D" w:rsidP="00923766">
+    <w:p w14:paraId="7199303E" w14:textId="77777777" w:rsidR="00862038" w:rsidRDefault="00862038" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -17082,58 +17244,58 @@
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="005F0304">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="62306075" w14:textId="77777777" w:rsidR="00F31459" w:rsidRDefault="00F31459" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3935BBC6" w14:textId="77777777" w:rsidR="00064E8D" w:rsidRDefault="00064E8D" w:rsidP="00923766">
+    <w:p w14:paraId="4A680916" w14:textId="77777777" w:rsidR="00862038" w:rsidRDefault="00862038" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6562B22F" w14:textId="77777777" w:rsidR="00064E8D" w:rsidRDefault="00064E8D" w:rsidP="00923766">
+    <w:p w14:paraId="49BC1DF1" w14:textId="77777777" w:rsidR="00862038" w:rsidRDefault="00862038" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E796485"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="677A1C92"/>
     <w:lvl w:ilvl="0" w:tplc="398888A4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -18145,117 +18307,120 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="662779046">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="918253584">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1159031724">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="374816341">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="834687594">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1396663817">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00000052"/>
     <w:rsid w:val="0000215A"/>
     <w:rsid w:val="00011C37"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="0006255A"/>
     <w:rsid w:val="00064E8D"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="00093B4F"/>
     <w:rsid w:val="000A4698"/>
     <w:rsid w:val="000C4E4D"/>
     <w:rsid w:val="000C7039"/>
+    <w:rsid w:val="000E06DB"/>
     <w:rsid w:val="000E122B"/>
     <w:rsid w:val="000F291D"/>
     <w:rsid w:val="000F384A"/>
     <w:rsid w:val="000F436A"/>
     <w:rsid w:val="000F6AFE"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="0013603C"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="001371A8"/>
     <w:rsid w:val="0016324A"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="00175D2F"/>
     <w:rsid w:val="00193BEB"/>
     <w:rsid w:val="001969FE"/>
     <w:rsid w:val="001A60D7"/>
     <w:rsid w:val="001C2820"/>
     <w:rsid w:val="001C2858"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E25C2"/>
     <w:rsid w:val="001E2E9C"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="001E76BD"/>
+    <w:rsid w:val="002204C3"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00232803"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="002556A0"/>
     <w:rsid w:val="002679FE"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="0027353E"/>
     <w:rsid w:val="002803D2"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="002E2B4D"/>
     <w:rsid w:val="00300A18"/>
     <w:rsid w:val="00301011"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="003023B4"/>
     <w:rsid w:val="003103A7"/>
     <w:rsid w:val="00327D80"/>
     <w:rsid w:val="00345EBF"/>
     <w:rsid w:val="003466B2"/>
     <w:rsid w:val="00352C03"/>
     <w:rsid w:val="00381F2B"/>
     <w:rsid w:val="00390345"/>
@@ -18298,78 +18463,80 @@
     <w:rsid w:val="00586EAA"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005A5152"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005C1CD4"/>
     <w:rsid w:val="005E1684"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F0304"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="006060E3"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="006138F5"/>
     <w:rsid w:val="00620254"/>
     <w:rsid w:val="00622BEA"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0063436D"/>
     <w:rsid w:val="006420C3"/>
     <w:rsid w:val="00643B26"/>
     <w:rsid w:val="00645125"/>
     <w:rsid w:val="0065536B"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00667B49"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="006771C7"/>
+    <w:rsid w:val="0068458A"/>
     <w:rsid w:val="0069216F"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A0AF4"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="006A7B8A"/>
     <w:rsid w:val="006C1898"/>
     <w:rsid w:val="006D6F87"/>
     <w:rsid w:val="006E1CAB"/>
     <w:rsid w:val="00713B10"/>
     <w:rsid w:val="00717B06"/>
     <w:rsid w:val="00720C06"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="007522F8"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="00777DDE"/>
     <w:rsid w:val="007830FE"/>
     <w:rsid w:val="007B1563"/>
     <w:rsid w:val="007B1F71"/>
     <w:rsid w:val="007C1FB8"/>
     <w:rsid w:val="007D357D"/>
     <w:rsid w:val="007D7D79"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="00801155"/>
     <w:rsid w:val="00804608"/>
     <w:rsid w:val="00821FB2"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="0085676C"/>
+    <w:rsid w:val="00862038"/>
     <w:rsid w:val="008637F4"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="00880790"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="0089070D"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D24D4"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="0091191A"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="00952842"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009749E5"/>
     <w:rsid w:val="009806AA"/>
     <w:rsid w:val="0098391A"/>
     <w:rsid w:val="009A5B07"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009B408C"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
@@ -18501,52 +18668,52 @@
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
     <w:rsid w:val="00FF66EA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="00792BC4"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -19406,100 +19573,100 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="001C2820"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B2095E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
+  <w:style w:type="character" w:styleId="Lienvisit">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0042365A"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -19846,73 +20013,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2</Template>
+  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>25</Pages>
-[...1 lines deleted...]
-  <Characters>38164</Characters>
+  <Pages>1</Pages>
+  <Words>7093</Words>
+  <Characters>39012</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1413</Lines>
-  <Paragraphs>862</Paragraphs>
+  <Lines>325</Lines>
+  <Paragraphs>92</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>P352 Fonds Comité de généalogie</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>44009</CharactersWithSpaces>
+  <CharactersWithSpaces>46013</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>P352 Fonds Comité de généalogie</dc:title>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;généalogie;SHGMC</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>