--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,357 +1,356 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="7E552D9C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>LOUIS-GEORGES DESCHÊNES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="24C3C737" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t>351</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
-[...69 lines deleted...]
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="05BE411B" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ED45E28" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="642D0AF5" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F0A3E88" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="370DC5F7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2670776A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43A1D973" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="331FF69B" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C446C60" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17FE9770" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D046135" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C11E699" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65C86C33" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54EBBA97" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7262196E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t>Société d’histoire et de généalogie Maria-Chapdelaine</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="3876845A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t>Dolbeau-Mistassini</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
-[...64 lines deleted...]
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="35C0400C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B65CD8C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B8B4EBE" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A58DBE4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DF87FE3" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="314EFAF0" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DFD8A00" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42A40069" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28B090E4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18B33F04" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F853B2B" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="253BBBBC" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F9DF056" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="691A19A9" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">Répertoire numérique </w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t>simple</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
-[...44 lines deleted...]
-    <w:p w:rsidR="00B46FC4" w:rsidRDefault="00B148D8" w:rsidP="00923766">
+    <w:p w14:paraId="29576381" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1891100D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10218171" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="706F80CC" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00AD0D85" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09EC6117" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C55648E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02FF7F95" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ECE26C9" w14:textId="77777777" w:rsidR="00850264" w:rsidRPr="00A674F8" w:rsidRDefault="00850264" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65B2B494" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B148D8" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Rédigé par Frédérique Fradet, archiviste-rédactrice,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B148D8" w:rsidRPr="00A674F8" w:rsidRDefault="00B148D8" w:rsidP="00923766">
+    <w:p w14:paraId="13C66E28" w14:textId="77777777" w:rsidR="00B148D8" w:rsidRPr="00A674F8" w:rsidRDefault="00B148D8" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Le 16 février 2018</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="3E7CA695" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Non traité</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
-[...9 lines deleted...]
-    <w:p w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
+    <w:p w14:paraId="4F0F88DB" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22021486" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44DA1FC9" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B53A2" w:rsidRDefault="00BD4041">
+    <w:p w14:paraId="7F024A51" w14:textId="77777777" w:rsidR="003B53A2" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc507155068" w:history="1">
         <w:r w:rsidR="003B53A2" w:rsidRPr="00D56CE0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="003B53A2">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="003B53A2">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="003B53A2">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc507155068 \h </w:instrText>
         </w:r>
@@ -362,71 +361,71 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003B53A2">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003B53A2">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="003B53A2">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="003B53A2" w:rsidRDefault="003B53A2">
+    <w:p w14:paraId="15E9FFA3" w14:textId="77777777" w:rsidR="003B53A2" w:rsidRDefault="003B53A2">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc507155069" w:history="1">
         <w:r w:rsidRPr="00D56CE0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P351/A Documents</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc507155069 \h </w:instrText>
         </w:r>
@@ -437,70 +436,70 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="003B53A2" w:rsidRDefault="003B53A2">
+    <w:p w14:paraId="4D00CD95" w14:textId="77777777" w:rsidR="003B53A2" w:rsidRDefault="003B53A2">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc507155070" w:history="1">
         <w:r w:rsidRPr="00D56CE0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P351/A1 Vie personnelle</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc507155070 \h </w:instrText>
         </w:r>
@@ -511,68 +510,68 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="003B53A2" w:rsidRDefault="003B53A2">
+    <w:p w14:paraId="32DB9DE7" w14:textId="77777777" w:rsidR="003B53A2" w:rsidRDefault="003B53A2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc507155071" w:history="1">
         <w:r w:rsidRPr="00D56CE0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P351/A1/1 : Croyances religieuses</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc507155071 \h </w:instrText>
         </w:r>
@@ -583,68 +582,68 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="003B53A2" w:rsidRDefault="003B53A2">
+    <w:p w14:paraId="2E45796A" w14:textId="77777777" w:rsidR="003B53A2" w:rsidRDefault="003B53A2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc507155072" w:history="1">
         <w:r w:rsidRPr="00D56CE0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P351/A1/2 : Ouvrages</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc507155072 \h </w:instrText>
         </w:r>
@@ -655,70 +654,70 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="003B53A2" w:rsidRDefault="003B53A2">
+    <w:p w14:paraId="3A4FB0D3" w14:textId="77777777" w:rsidR="003B53A2" w:rsidRDefault="003B53A2">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc507155073" w:history="1">
         <w:r w:rsidRPr="00D56CE0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P351/A2 Vie professionnelle</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc507155073 \h </w:instrText>
         </w:r>
@@ -729,68 +728,68 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="003B53A2" w:rsidRDefault="003B53A2">
+    <w:p w14:paraId="1E3F55E9" w14:textId="77777777" w:rsidR="003B53A2" w:rsidRDefault="003B53A2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc507155074" w:history="1">
         <w:r w:rsidRPr="00D56CE0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P351/A2/1 : Prix de ferme forestière</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc507155074 \h </w:instrText>
         </w:r>
@@ -801,75 +800,75 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="003B53A2" w:rsidRDefault="003B53A2">
+    <w:p w14:paraId="7ECF9B84" w14:textId="77777777" w:rsidR="003B53A2" w:rsidRDefault="003B53A2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc507155075" w:history="1">
         <w:r w:rsidRPr="00D56CE0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P351/A2/2 : </w:t>
         </w:r>
         <w:r w:rsidRPr="00D56CE0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Certificats</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc507155075 \h </w:instrText>
@@ -881,71 +880,71 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="003B53A2" w:rsidRDefault="003B53A2">
+    <w:p w14:paraId="7D8E08EA" w14:textId="77777777" w:rsidR="003B53A2" w:rsidRDefault="003B53A2">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc507155076" w:history="1">
         <w:r w:rsidRPr="00D56CE0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P351/B Documents iconographiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc507155076 \h </w:instrText>
         </w:r>
@@ -956,70 +955,70 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="003B53A2" w:rsidRDefault="003B53A2">
+    <w:p w14:paraId="4CF903D9" w14:textId="77777777" w:rsidR="003B53A2" w:rsidRDefault="003B53A2">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc507155077" w:history="1">
         <w:r w:rsidRPr="00D56CE0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P351/B1 Photographies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc507155077 \h </w:instrText>
         </w:r>
@@ -1030,68 +1029,68 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="003B53A2" w:rsidRDefault="003B53A2">
+    <w:p w14:paraId="08158C01" w14:textId="77777777" w:rsidR="003B53A2" w:rsidRDefault="003B53A2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc507155078" w:history="1">
         <w:r w:rsidRPr="00D56CE0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P351/A1/1 : Ancêtres</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc507155078 \h </w:instrText>
         </w:r>
@@ -1102,943 +1101,1200 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
+    <w:p w14:paraId="3DA8B29E" w14:textId="77777777" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="0BD93058" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc507155068"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="26204463" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00B148D8" w:rsidP="00923766">
+    <w:p w14:paraId="3EEC4815" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00B148D8" w:rsidP="00923766">
       <w:r>
         <w:t>P351 Fonds Louis-Georges Deschênes</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> [19</w:t>
       </w:r>
       <w:r w:rsidR="00485620">
         <w:t>20-1982</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t>] –</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 0,032 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>m.l</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. de documents textuels. – </w:t>
       </w:r>
       <w:r w:rsidR="00A5282C">
         <w:t xml:space="preserve">1 livre. – </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">2 certificats. – 2 photographies d’ancêtres en cadre. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
-    <w:p w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
+    <w:p w14:paraId="0996175D" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
+    <w:p w14:paraId="5E0AF412" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
-    <w:p w:rsidR="0066145D" w:rsidRDefault="00B148D8" w:rsidP="00923766">
+    <w:p w14:paraId="65423399" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
+    <w:p w14:paraId="37C2655A" w14:textId="77777777" w:rsidR="0066145D" w:rsidRDefault="00B148D8" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Louis-Georges Deschênes, fils de Georges Deschênes et de Claudia Brassard, épouse Mariette Girard, issue du couple J. Élie Girard et Eugénie </w:t>
       </w:r>
       <w:r w:rsidR="00BC64AB">
         <w:t xml:space="preserve">(Jeannette) </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Maltais, </w:t>
       </w:r>
       <w:r w:rsidR="00BC64AB">
         <w:t>à Jonquière. Le couple Deschênes</w:t>
       </w:r>
       <w:r w:rsidR="0000764D">
         <w:t>-Girard met 7 enfants au monde.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00515475" w:rsidRDefault="00515475" w:rsidP="00923766">
+    </w:p>
+    <w:p w14:paraId="37B6EF55" w14:textId="77777777" w:rsidR="00515475" w:rsidRDefault="00515475" w:rsidP="00923766"/>
+    <w:p w14:paraId="00086E38" w14:textId="77777777" w:rsidR="00515475" w:rsidRDefault="00515475" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">À Dolbeau-Mistassini, on connaît Louis-Georges Deschênes d’abord pour son métier d’optométriste, puis pour son rôle de conseiller municipal de la ville de Dolbeau de 1957 à 1960. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00515475" w:rsidRDefault="00515475" w:rsidP="00923766"/>
-    <w:p w:rsidR="00515475" w:rsidRPr="00A674F8" w:rsidRDefault="00515475" w:rsidP="00923766">
+    <w:p w14:paraId="5E7901C1" w14:textId="77777777" w:rsidR="00515475" w:rsidRDefault="00515475" w:rsidP="00923766"/>
+    <w:p w14:paraId="634537C8" w14:textId="77777777" w:rsidR="00515475" w:rsidRPr="00A674F8" w:rsidRDefault="00515475" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Georges Deschênes, fils de Louis-Georges et de Mariette, détient un baccalauréat en biologie et a travaillé dans l’alimentation (3L). Sa conjointe, Françoise Bergeron, est diplômée d’une maîtrise en administration publique, domaine dans lequel elle a œuvré </w:t>
       </w:r>
       <w:r w:rsidR="00514F7F">
         <w:t xml:space="preserve">à Québec pendant 20 ans, avant de revenir à Dolbeau-Mistassini, la ville de leur enfance. Elle </w:t>
       </w:r>
       <w:r w:rsidR="008F5129">
         <w:t xml:space="preserve">prend place au conseil municipal de Dolbeau-Mistassini de 2013 à 2017. Au départ du maire Richard Hébert, elle brigue la mairie, s’opposant à Claire Néron et Pascal Cloutier. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB5258" w:rsidRPr="00A674F8" w:rsidRDefault="00CB5258" w:rsidP="00923766"/>
-    <w:p w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
+    <w:p w14:paraId="7179E5FE" w14:textId="77777777" w:rsidR="00CB5258" w:rsidRPr="00A674F8" w:rsidRDefault="00CB5258" w:rsidP="00923766"/>
+    <w:p w14:paraId="6C794884" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
-    <w:p w:rsidR="00561EAD" w:rsidRPr="0045758A" w:rsidRDefault="00334D16" w:rsidP="00923766">
+    <w:p w14:paraId="03DFEAEA" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
+    <w:p w14:paraId="4043C955" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="0045758A" w:rsidRDefault="00334D16" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Les documents du fonds appartenaient à Louis-Georges Deschênes, père du donateur Georges Deschênes. Ils ont été cédés à la Société d’histoire le 13 février 2018. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="038F8FCF" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="358CA814" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
-    <w:p w:rsidR="001153BB" w:rsidRPr="001153BB" w:rsidRDefault="001153BB" w:rsidP="001153BB">
+    <w:p w14:paraId="7018E3B9" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
+    <w:p w14:paraId="05E535F5" w14:textId="77777777" w:rsidR="001153BB" w:rsidRPr="001153BB" w:rsidRDefault="001153BB" w:rsidP="001153BB">
       <w:r w:rsidRPr="001153BB">
         <w:t xml:space="preserve">Ce fonds est constitué </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">de photographies </w:t>
       </w:r>
       <w:r w:rsidR="00334D16">
         <w:t>de Claudia Brassard et de Georges Deschênes, parents de Louis-Georges Deschênes et grands-parents du donateur. Les documents ont été amassés dans le cadre d’un concours de ferme forestière, organisé en 1982, dont Louis-Georges Deschênes obtient la 3</w:t>
       </w:r>
       <w:r w:rsidR="00334D16" w:rsidRPr="00334D16">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00334D16">
         <w:t xml:space="preserve"> place. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00922E8E" w:rsidRPr="00A674F8" w:rsidRDefault="00922E8E" w:rsidP="00923766"/>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="4553B452" w14:textId="77777777" w:rsidR="00922E8E" w:rsidRPr="00A674F8" w:rsidRDefault="00922E8E" w:rsidP="00923766"/>
+    <w:p w14:paraId="37399019" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
+    <w:p w14:paraId="3659CE8C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
+    <w:p w14:paraId="53305F3F" w14:textId="5AAEBF88" w:rsidR="00230811" w:rsidRDefault="00230811" w:rsidP="00230811">
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nstrument de recherche rédigé par Frédérique Fradet, archiviste-rédactrice, le 8 février 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C2CAE2" w14:textId="77777777" w:rsidR="00230811" w:rsidRDefault="00230811" w:rsidP="00230811">
+      <w:r>
+        <w:t>Traité par :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28EDEF29" w14:textId="77777777" w:rsidR="00230811" w:rsidRDefault="00230811" w:rsidP="00230811">
+      <w:r>
+        <w:t>Date du traitement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26A510A9" w14:textId="4AFCAE12" w:rsidR="00E06067" w:rsidRDefault="00230811" w:rsidP="00230811">
+      <w:r>
+        <w:t>Notes (subventions, révisions, etc.) :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B781031" w14:textId="77777777" w:rsidR="00230811" w:rsidRPr="00A674F8" w:rsidRDefault="00230811" w:rsidP="00230811"/>
+    <w:p w14:paraId="257CE0D6" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="42CA497C" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
+    <w:p w14:paraId="6571E86B" w14:textId="6811E7DD" w:rsidR="00C70C4E" w:rsidRDefault="00D30256" w:rsidP="00230811">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1807"/>
+        </w:tabs>
+      </w:pPr>
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="000D1BC8" w:rsidP="00923766">
+      <w:r w:rsidR="00230811">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15EBA041" w14:textId="77777777" w:rsidR="00230811" w:rsidRDefault="00230811" w:rsidP="00230811">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1807"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16345CD7" w14:textId="6AB7DE5A" w:rsidR="00230811" w:rsidRPr="00230811" w:rsidRDefault="00230811" w:rsidP="00230811">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1807"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00230811">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230811">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B88599A" w14:textId="77777777" w:rsidR="00230811" w:rsidRDefault="00230811" w:rsidP="00230811">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1807"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71DA61C5" w14:textId="77777777" w:rsidR="00230811" w:rsidRDefault="00230811" w:rsidP="00230811">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1807"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>Fonds non traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DCA9BB0" w14:textId="77777777" w:rsidR="00230811" w:rsidRDefault="00230811" w:rsidP="00230811">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1807"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A21F31D" w14:textId="4FF25416" w:rsidR="00230811" w:rsidRPr="00230811" w:rsidRDefault="00230811" w:rsidP="00230811">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1807"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00230811">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230811">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC78271" w14:textId="77777777" w:rsidR="00230811" w:rsidRDefault="00230811" w:rsidP="00230811">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1807"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="337888CF" w14:textId="77777777" w:rsidR="00230811" w:rsidRDefault="00230811" w:rsidP="00230811">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1807"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Boite </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32254EE8" w14:textId="77777777" w:rsidR="00230811" w:rsidRDefault="00230811" w:rsidP="00230811">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1807"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>R E T P</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3718D181" w14:textId="5C50EEB9" w:rsidR="00230811" w:rsidRDefault="00230811" w:rsidP="00230811">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1807"/>
+        </w:tabs>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>à</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="68B36703" w14:textId="77777777" w:rsidR="00230811" w:rsidRPr="00230811" w:rsidRDefault="00230811" w:rsidP="00230811">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1807"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61E5AF36" w14:textId="3E022894" w:rsidR="00230811" w:rsidRDefault="00230811" w:rsidP="00230811">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1807"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00230811">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Classement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4632C0BC" w14:textId="77777777" w:rsidR="00230811" w:rsidRPr="00230811" w:rsidRDefault="00230811" w:rsidP="00230811">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1807"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="437F9324" w14:textId="77777777" w:rsidR="00230811" w:rsidRDefault="00230811" w:rsidP="00230811">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1807"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>Les documents ont été conservés selon leur ordre primitif, entièrement ou partiellement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="103CB4D5" w14:textId="77777777" w:rsidR="00230811" w:rsidRDefault="00230811" w:rsidP="00230811">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1807"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>Séries</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F20050" w14:textId="77777777" w:rsidR="00230811" w:rsidRDefault="00230811" w:rsidP="00230811">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1807"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>P351/A Documents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7602A1A0" w14:textId="77777777" w:rsidR="00230811" w:rsidRDefault="00230811" w:rsidP="00230811">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1807"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>P351/A1 Vie personnelle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DFF698A" w14:textId="77777777" w:rsidR="00230811" w:rsidRDefault="00230811" w:rsidP="00230811">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1807"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>P351/A2 Vie professionnelle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A80BB0F" w14:textId="77777777" w:rsidR="00230811" w:rsidRDefault="00230811" w:rsidP="00230811">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1807"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="279505D1" w14:textId="77777777" w:rsidR="00230811" w:rsidRDefault="00230811" w:rsidP="00230811">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1807"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>P351/B Documents iconographiques</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="076D6804" w14:textId="659E3C93" w:rsidR="00B25321" w:rsidRDefault="00230811" w:rsidP="00230811">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1807"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>P351/B1 Photographies - cadres (voir tablette des objets et cadres)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0679D520" w14:textId="77777777" w:rsidR="00230811" w:rsidRPr="00A674F8" w:rsidRDefault="00230811" w:rsidP="00230811">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1807"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B3C0892" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="000D1BC8" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc507155069"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="1" w:name="_Toc507155069"/>
+      <w:r>
         <w:t>P351</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="000D1BC8" w:rsidP="00923766">
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="19217579" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="33A471C8" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="46ADE2CB" w14:textId="77777777" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="000D1BC8" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc507155070"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc507155070"/>
       <w:r>
         <w:t>P351</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r w:rsidR="00334D16">
         <w:t>Vie personnelle</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00485620" w:rsidRPr="00A674F8" w:rsidRDefault="00485620" w:rsidP="00923766">
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="17E2571F" w14:textId="77777777" w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
+    <w:p w14:paraId="6134FDC7" w14:textId="77777777" w:rsidR="00485620" w:rsidRPr="00A674F8" w:rsidRDefault="00485620" w:rsidP="00923766">
       <w:r>
         <w:t>Cette sous-série comprend des documents relatifs à la vie personnelle et familiale de Louis-Georges Deschênes dont un certificat du pape évoquant ses croyances religieuses.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
+    <w:p w14:paraId="48F89A01" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA48C7" w:rsidRPr="00A674F8" w:rsidTr="00C11F5D">
+      <w:tr w:rsidR="00AA48C7" w:rsidRPr="00A674F8" w14:paraId="1E54CF33" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
+          <w:p w14:paraId="0438E29F" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E57F6F" w:rsidRDefault="000D1BC8" w:rsidP="00B321DF">
+          <w:p w14:paraId="155AA177" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="000D1BC8" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Toc507155071"/>
+            <w:bookmarkStart w:id="3" w:name="_Toc507155071"/>
             <w:r>
               <w:t>P351</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00334D16">
               <w:t>Croyances religieuses</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w:rsidR="00334D16" w:rsidRDefault="00334D16" w:rsidP="00334D16"/>
-          <w:p w:rsidR="00334D16" w:rsidRPr="00334D16" w:rsidRDefault="00334D16" w:rsidP="00334D16">
+          <w:p w14:paraId="50F11271" w14:textId="77777777" w:rsidR="00334D16" w:rsidRDefault="00334D16" w:rsidP="00334D16"/>
+          <w:p w14:paraId="4B5D6C71" w14:textId="77777777" w:rsidR="00334D16" w:rsidRPr="00334D16" w:rsidRDefault="00334D16" w:rsidP="00334D16">
             <w:r>
               <w:t>Bénédiction du pape</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E57F6F" w:rsidRDefault="00334D16" w:rsidP="00923766">
+          <w:p w14:paraId="5A15FA66" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00334D16" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Certificat</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
+          <w:p w14:paraId="1834029C" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A5282C" w:rsidRPr="00A674F8" w:rsidTr="00C11F5D">
+      <w:tr w:rsidR="00A5282C" w:rsidRPr="00A674F8" w14:paraId="267A8C1F" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5282C" w:rsidRPr="00A674F8" w:rsidRDefault="00A5282C" w:rsidP="00923766">
+          <w:p w14:paraId="369D97AB" w14:textId="77777777" w:rsidR="00A5282C" w:rsidRPr="00A674F8" w:rsidRDefault="00A5282C" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00A5282C" w:rsidRDefault="00A5282C" w:rsidP="00B321DF">
+          <w:p w14:paraId="56D0412E" w14:textId="77777777" w:rsidR="00A5282C" w:rsidRDefault="00A5282C" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="_Toc507155072"/>
+            <w:bookmarkStart w:id="4" w:name="_Toc507155072"/>
             <w:r>
               <w:t>P351/A1/2 : Ouvrages</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
-          <w:p w:rsidR="00A5282C" w:rsidRDefault="00A5282C" w:rsidP="00A5282C"/>
-          <w:p w:rsidR="00A5282C" w:rsidRDefault="00A5282C" w:rsidP="00A5282C">
+          <w:p w14:paraId="0E61552F" w14:textId="77777777" w:rsidR="00A5282C" w:rsidRDefault="00A5282C" w:rsidP="00A5282C"/>
+          <w:p w14:paraId="470DACE3" w14:textId="77777777" w:rsidR="00A5282C" w:rsidRDefault="00A5282C" w:rsidP="00A5282C">
             <w:r>
               <w:t xml:space="preserve">Livre de chimie ancien avec notes manuscrites témoignant de la production d’alcool (possiblement illégale) de Georges Deschênes. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A5282C" w:rsidRPr="00A5282C" w:rsidRDefault="00A5282C" w:rsidP="00A5282C"/>
+          <w:p w14:paraId="72AE5EDF" w14:textId="77777777" w:rsidR="00A5282C" w:rsidRPr="00A5282C" w:rsidRDefault="00A5282C" w:rsidP="00A5282C"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
+    <w:p w14:paraId="465E4585" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
-    <w:p w:rsidR="00334D16" w:rsidRDefault="000D1BC8" w:rsidP="00334D16">
+    <w:p w14:paraId="299DEB5D" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
+    <w:p w14:paraId="2A5B25C7" w14:textId="77777777" w:rsidR="00334D16" w:rsidRDefault="000D1BC8" w:rsidP="00334D16">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc507155073"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc507155073"/>
       <w:r>
         <w:t>P351</w:t>
       </w:r>
       <w:r w:rsidR="00E57F6F" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A2 </w:t>
       </w:r>
       <w:r w:rsidR="00334D16">
         <w:t>Vie professionnelle</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00334D16" w:rsidRDefault="00334D16" w:rsidP="00334D16">
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="05C518B7" w14:textId="77777777" w:rsidR="00334D16" w:rsidRDefault="00334D16" w:rsidP="00334D16"/>
+    <w:p w14:paraId="7551DAA7" w14:textId="77777777" w:rsidR="00334D16" w:rsidRDefault="00334D16" w:rsidP="00334D16">
       <w:r>
         <w:t>Cette sous-série comprend des documents issus de la vie professionnelle de Louis-Georges Deschênes, notamment un dossier de formulaires, de coupures de presse et de documents de référence amassés pour l’obtention d’un prix de ferme forestière en 1982, de même que des documents concernant son métier d’optométriste à Dolbeau-Mistassini.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00334D16" w:rsidRPr="00334D16" w:rsidRDefault="00334D16" w:rsidP="00334D16"/>
+    <w:p w14:paraId="603E1F05" w14:textId="77777777" w:rsidR="00334D16" w:rsidRPr="00334D16" w:rsidRDefault="00334D16" w:rsidP="00334D16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidTr="00515475">
+      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="71218883" w14:textId="77777777" w:rsidTr="00515475">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00515475">
+          <w:p w14:paraId="4A38E173" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00515475">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00334D16" w:rsidRPr="00334D16" w:rsidRDefault="000D1BC8" w:rsidP="00334D16">
+          <w:p w14:paraId="032DE26E" w14:textId="77777777" w:rsidR="00334D16" w:rsidRPr="00334D16" w:rsidRDefault="000D1BC8" w:rsidP="00334D16">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="808080"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="_Toc507155074"/>
+            <w:bookmarkStart w:id="6" w:name="_Toc507155074"/>
             <w:r>
               <w:t>P351</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00334D16">
               <w:t>Prix de ferme forestière</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
-          <w:p w:rsidR="00334D16" w:rsidRDefault="00334D16" w:rsidP="00334D16"/>
-          <w:p w:rsidR="00334D16" w:rsidRDefault="000D1BC8" w:rsidP="00334D16">
+          <w:p w14:paraId="12544DC9" w14:textId="77777777" w:rsidR="00334D16" w:rsidRDefault="00334D16" w:rsidP="00334D16"/>
+          <w:p w14:paraId="4738D7DC" w14:textId="77777777" w:rsidR="00334D16" w:rsidRDefault="000D1BC8" w:rsidP="00334D16">
             <w:r>
               <w:t>P351</w:t>
             </w:r>
             <w:r w:rsidR="00334D16">
               <w:t>/A2/1.1 : Formulaires</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00334D16" w:rsidRDefault="000D1BC8" w:rsidP="00515475">
+          <w:p w14:paraId="6ABDFA78" w14:textId="77777777" w:rsidR="00334D16" w:rsidRDefault="000D1BC8" w:rsidP="00515475">
             <w:r>
               <w:t>P351</w:t>
             </w:r>
             <w:r w:rsidR="00334D16">
               <w:t>/A2/1.2 : Coupures de presse</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00334D16" w:rsidRDefault="000D1BC8" w:rsidP="00515475">
+          <w:p w14:paraId="153ECED9" w14:textId="77777777" w:rsidR="00334D16" w:rsidRDefault="000D1BC8" w:rsidP="00515475">
             <w:r>
               <w:t>P351</w:t>
             </w:r>
             <w:r w:rsidR="00334D16">
               <w:t>/A2/1.3 : Documents de référence</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00515475">
+          <w:p w14:paraId="25921AF9" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00515475">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidTr="00515475">
+      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="7B8FA5C0" w14:textId="77777777" w:rsidTr="00515475">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00515475">
+          <w:p w14:paraId="2E7F036D" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00515475">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="000D1BC8" w:rsidP="00515475">
+          <w:p w14:paraId="59B32D8F" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="000D1BC8" w:rsidP="00515475">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="8" w:name="_Toc507155075"/>
+            <w:bookmarkStart w:id="7" w:name="_Toc507155075"/>
             <w:r>
               <w:t>P351</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00485620">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00485620">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00334D16" w:rsidRPr="00485620">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Certificats</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00515475">
+          <w:p w14:paraId="49E7B34C" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00515475">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00485620" w:rsidRDefault="000D1BC8" w:rsidP="00515475">
+          <w:p w14:paraId="58D6371C" w14:textId="77777777" w:rsidR="00485620" w:rsidRDefault="000D1BC8" w:rsidP="00515475">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P351</w:t>
             </w:r>
             <w:r w:rsidR="00485620">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">/A2/2.1 : </w:t>
             </w:r>
             <w:r w:rsidR="00334D16">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Certificat </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00485620" w:rsidP="00515475">
+          <w:p w14:paraId="2D0D1878" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00485620" w:rsidP="00515475">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Certificat </w:t>
             </w:r>
             <w:r w:rsidR="00334D16">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>d’optométriste</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="000D1BC8" w:rsidP="00515475">
+          <w:p w14:paraId="6A7091A0" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="000D1BC8" w:rsidP="00515475">
             <w:r>
               <w:t>P351</w:t>
             </w:r>
             <w:r w:rsidR="00485620">
               <w:t xml:space="preserve">/A2/2.2 : </w:t>
             </w:r>
             <w:r w:rsidR="00334D16">
               <w:t>Coupures de presse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="000D1BC8" w:rsidP="00696AE2">
+    <w:p w14:paraId="50D6B5E7" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
+    <w:p w14:paraId="580D4232" w14:textId="77777777" w:rsidR="00485620" w:rsidRDefault="00485620" w:rsidP="00923766"/>
+    <w:p w14:paraId="0FB16BDB" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="000D1BC8" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc507155076"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc507155076"/>
       <w:r>
         <w:t>P351</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents iconographiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="000D1BC8" w:rsidP="00696AE2">
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="2483756B" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="623C60F0" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="415FB393" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="000D1BC8" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc507155077"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc507155077"/>
       <w:r>
         <w:t>P351</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Photographies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="0F78E6D2" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="2C3BC6A7" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00485620" w:rsidP="00696AE2">
+      <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend deux photographies d’ancêtres encadrées et rangées sur les tablettes destinées aux cadres et objets hors-formats. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="0C40CFA2" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00696AE2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidTr="00515475">
+      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="71575548" w14:textId="77777777" w:rsidTr="00515475">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00515475">
+          <w:p w14:paraId="2D6A40F6" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00515475">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="000D1BC8" w:rsidP="00515475">
+          <w:p w14:paraId="604ADF4D" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="000D1BC8" w:rsidP="00515475">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="11" w:name="_Toc507155078"/>
+            <w:bookmarkStart w:id="10" w:name="_Toc507155078"/>
             <w:r>
               <w:t>P351</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00485620">
               <w:t>Ancêtres</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
-          <w:p w:rsidR="00485620" w:rsidRDefault="00485620" w:rsidP="00485620"/>
-          <w:p w:rsidR="00485620" w:rsidRDefault="00485620" w:rsidP="00485620">
+          <w:p w14:paraId="3365872F" w14:textId="77777777" w:rsidR="00485620" w:rsidRDefault="00485620" w:rsidP="00485620"/>
+          <w:p w14:paraId="58FFD35D" w14:textId="77777777" w:rsidR="00485620" w:rsidRDefault="00485620" w:rsidP="00485620">
             <w:r>
               <w:t>Claudia Brassard</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00485620" w:rsidRPr="00485620" w:rsidRDefault="00485620" w:rsidP="00485620">
+          <w:p w14:paraId="695C86F3" w14:textId="77777777" w:rsidR="00485620" w:rsidRPr="00485620" w:rsidRDefault="00485620" w:rsidP="00485620">
             <w:r>
               <w:t>Georges Deschênes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00515475">
+          <w:p w14:paraId="1DB21543" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00515475">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00515475">
+          <w:p w14:paraId="53E65DEA" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00515475">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00515475">
+          <w:p w14:paraId="47ADCB26" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00515475">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
+    <w:p w14:paraId="3E6F9B40" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007B14EA" w:rsidRDefault="007B14EA" w:rsidP="00923766">
+    <w:p w14:paraId="62F27071" w14:textId="77777777" w:rsidR="00472CEA" w:rsidRDefault="00472CEA" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007B14EA" w:rsidRDefault="007B14EA" w:rsidP="00923766">
+    <w:p w14:paraId="203B97AA" w14:textId="77777777" w:rsidR="00472CEA" w:rsidRDefault="00472CEA" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00334D16" w:rsidRDefault="00334D16" w:rsidP="00923766">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7CDF9123" w14:textId="77777777" w:rsidR="00334D16" w:rsidRDefault="00334D16" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C12D6F2" wp14:editId="29CCEB31">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm flipV="1">
                         <a:off x="0" y="0"/>
                         <a:ext cx="5467350" cy="45085"/>
                       </a:xfrm>
                       <a:prstGeom prst="flowChartDecision">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:pattFill prst="ltHorz">
                         <a:fgClr>
                           <a:srgbClr val="000000"/>
                         </a:fgClr>
                         <a:bgClr>
@@ -2063,186 +2319,189 @@
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="50C7CF1E" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
             </v:shapetype>
             <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMQZZE2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddRbIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahR&#10;cDzs3jIQPmgyuneECr7Rw7p8fip0btxEFd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppR&#10;T1xue7lIkqW0uiNeaPWAHy3WX/urVbCrzNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeS&#10;mc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AID0Qf/FAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAExBlkTZAAAAAwEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" fillcolor="black" stroked="f">
               <v:fill r:id="rId1" o:title="" type="pattern"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00334D16" w:rsidRPr="009D2B71" w:rsidRDefault="00334D16" w:rsidP="00923766">
+  <w:p w14:paraId="27CFF0A4" w14:textId="77777777" w:rsidR="00334D16" w:rsidRPr="009D2B71" w:rsidRDefault="00334D16" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>P351 Fonds Louis-Georges Deschênes</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="003B53A2" w:rsidRPr="003B53A2">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00334D16" w:rsidRDefault="00334D16" w:rsidP="00923766">
+  <w:p w14:paraId="6F4F800B" w14:textId="77777777" w:rsidR="00334D16" w:rsidRDefault="00334D16" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007B14EA" w:rsidRDefault="007B14EA" w:rsidP="00923766">
+    <w:p w14:paraId="5B0C172E" w14:textId="77777777" w:rsidR="00472CEA" w:rsidRDefault="00472CEA" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007B14EA" w:rsidRDefault="007B14EA" w:rsidP="00923766">
+    <w:p w14:paraId="74792B2E" w14:textId="77777777" w:rsidR="00472CEA" w:rsidRDefault="00472CEA" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="0000764D"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000D1BC8"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="00177478"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="002273FD"/>
+    <w:rsid w:val="00230811"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="00334D16"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B53A2"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
+    <w:rsid w:val="00472CEA"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="00485620"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00514F7F"/>
     <w:rsid w:val="00515475"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00570372"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="007B14EA"/>
     <w:rsid w:val="00840FF1"/>
@@ -2288,109 +2547,110 @@
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BD5104"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C11F5D"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C817ED"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
+    <w:rsid w:val="00E23836"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F43CBC"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-[...1 lines deleted...]
-  <w14:docId w14:val="570098FD"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="5C95A9C1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2722,50 +2982,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -3231,82 +3492,82 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3640,70 +3901,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>3799</Characters>
+  <Pages>1</Pages>
+  <Words>765</Words>
+  <Characters>4209</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4481</CharactersWithSpaces>
+  <CharactersWithSpaces>4965</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>P351 Fonds Louis-Georges Deschênes</dc:title>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;optométriste</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>