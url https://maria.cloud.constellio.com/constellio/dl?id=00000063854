--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="00B30964">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>HELENE FORTIN</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="008D38A0">
         <w:t>34</w:t>
       </w:r>
@@ -372,51 +372,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00B30964">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B30964">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00B30964">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B30964" w:rsidRDefault="00ED3A02">
+    <w:p w:rsidR="00B30964" w:rsidRDefault="00E079E0">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc501373438" w:history="1">
         <w:r w:rsidR="00B30964" w:rsidRPr="00171AA8">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P343/A Documents iconographiques</w:t>
         </w:r>
         <w:r w:rsidR="00B30964">
@@ -447,51 +447,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00B30964">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B30964">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00B30964">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B30964" w:rsidRDefault="00ED3A02">
+    <w:p w:rsidR="00B30964" w:rsidRDefault="00E079E0">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc501373439" w:history="1">
         <w:r w:rsidR="00B30964" w:rsidRPr="00171AA8">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P343/A1 Photographies</w:t>
         </w:r>
         <w:r w:rsidR="00B30964">
           <w:rPr>
@@ -521,51 +521,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00B30964">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B30964">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00B30964">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B30964" w:rsidRDefault="00ED3A02">
+    <w:p w:rsidR="00B30964" w:rsidRDefault="00E079E0">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc501373440" w:history="1">
         <w:r w:rsidR="00B30964" w:rsidRPr="00171AA8">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P343/A1/1 : Famille</w:t>
         </w:r>
         <w:r w:rsidR="00B30964">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -593,51 +593,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00B30964">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B30964">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00B30964">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B30964" w:rsidRDefault="00ED3A02">
+    <w:p w:rsidR="00B30964" w:rsidRDefault="00E079E0">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc501373441" w:history="1">
         <w:r w:rsidR="00B30964" w:rsidRPr="00171AA8">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P343/A1/2 : Opéras et concerts</w:t>
         </w:r>
         <w:r w:rsidR="00B30964">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -665,51 +665,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00B30964">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B30964">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00B30964">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B30964" w:rsidRDefault="00ED3A02">
+    <w:p w:rsidR="00B30964" w:rsidRDefault="00E079E0">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc501373442" w:history="1">
         <w:r w:rsidR="00B30964" w:rsidRPr="00171AA8">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P343/A1/3 : Lieux</w:t>
         </w:r>
         <w:r w:rsidR="00B30964">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -737,51 +737,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00B30964">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B30964">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00B30964">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B30964" w:rsidRDefault="00ED3A02">
+    <w:p w:rsidR="00B30964" w:rsidRDefault="00E079E0">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc501373443" w:history="1">
         <w:r w:rsidR="00B30964" w:rsidRPr="00171AA8">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P343/B Documents sonores</w:t>
         </w:r>
         <w:r w:rsidR="00B30964">
@@ -812,51 +812,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00B30964">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B30964">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00B30964">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B30964" w:rsidRDefault="00ED3A02">
+    <w:p w:rsidR="00B30964" w:rsidRDefault="00E079E0">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc501373444" w:history="1">
         <w:r w:rsidR="00B30964" w:rsidRPr="00171AA8">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P343/B1 Démo musicale</w:t>
         </w:r>
         <w:r w:rsidR="00B30964">
           <w:rPr>
@@ -886,51 +886,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00B30964">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B30964">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00B30964">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B30964" w:rsidRDefault="00ED3A02">
+    <w:p w:rsidR="00B30964" w:rsidRDefault="00E079E0">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc501373445" w:history="1">
         <w:r w:rsidR="00B30964" w:rsidRPr="00171AA8">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P343/B1/1 : Pièces musicales</w:t>
         </w:r>
         <w:r w:rsidR="00B30964">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1044,61 +1044,61 @@
       <w:r w:rsidR="003C62A2">
         <w:t xml:space="preserve">– 01 h 22 min. 56 sec. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003C62A2">
         <w:t>d’images</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003C62A2">
         <w:t xml:space="preserve"> en mouvement (1 CD gravé). </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
-      <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
+      <w:r w:rsidR="008056AD">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> / Histoire administrative</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t> :</w:t>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
     <w:p w:rsidR="00997A1E" w:rsidRDefault="00997A1E" w:rsidP="00997A1E">
       <w:r>
         <w:t xml:space="preserve">Hélène Fortin, chanteuse soprano, est la fille de Raymond Fortin, fondateur du Centre </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Astro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, dessinateur et cartographe, et de Madeleine Laplante. Ses activités avec la Troupe Les Oronges l’a dirigé vers une carrière dans l’opéra, une voie que lui a montré la directrice de la troupe, Denise Guay. Après une maîtrise en interprétation vocale de l’Université Laval, Hélène Fortin se perfectionne auprès de sa professeure Louise André. La soprano colorature se voit offrir des rôles dans bon nombre d’opérettes, mais joue un rôle déterminant pour sa carrière professionnelle en 1989 alors qu’elle interprète Constance dans le </w:t>
       </w:r>
       <w:r w:rsidRPr="00A22A1D">
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -1247,103 +1247,339 @@
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
     <w:p w:rsidR="00922E8E" w:rsidRDefault="00B30964" w:rsidP="00923766">
       <w:r w:rsidRPr="00B30964">
         <w:t>Des photographies numériques ont été cédées par sa sœur et son ex-conjoint. Elles illustrent ses présences sur scène, son enfance, les membres de sa famille. Huit pièces sonores tirées d’un disque démo figurent aussi dans ce fonds d’archives numériques</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003C62A2">
         <w:t xml:space="preserve"> Un disque gravé comporte une pièce écrite par Hélène de son vivant, mais qui lui fut dédié après son décès : la </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003C62A2">
         <w:t>Grand-Mess</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003C62A2">
         <w:t xml:space="preserve"> de Gilles Vigneault, à l’église St-Roch de Québec (2 novembre 2008).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B30964" w:rsidRPr="00A674F8" w:rsidRDefault="00B30964" w:rsidP="00923766"/>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
-      <w:pPr>
+    <w:p w:rsidR="008056AD" w:rsidRDefault="00B46FC4" w:rsidP="008056AD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3240"/>
+        </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-        <w:t>Aucune cote ne leur a été attribuée.</w:t>
+      <w:r w:rsidR="008056AD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008056AD" w:rsidRDefault="008056AD" w:rsidP="008056AD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3240"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008056AD" w:rsidRDefault="008056AD" w:rsidP="008056AD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Création de l’instrument de recherche par Frédérique </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Fradet</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>,le</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 18 décembre 2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008056AD" w:rsidRDefault="008056AD" w:rsidP="008056AD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>Traité par : aucun traitement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008056AD" w:rsidRDefault="008056AD" w:rsidP="008056AD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>Date du traitement : aucune</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008056AD" w:rsidRDefault="008056AD" w:rsidP="008056AD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008056AD" w:rsidRDefault="008056AD" w:rsidP="008056AD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Numérisé par : Guillaume </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Trottier</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008056AD" w:rsidRDefault="008056AD" w:rsidP="008056AD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>Période de numérisation : novembre et décembre 2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008056AD" w:rsidRPr="008056AD" w:rsidRDefault="008056AD" w:rsidP="008056AD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3240"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008056AD" w:rsidRPr="008056AD" w:rsidRDefault="008056AD" w:rsidP="008056AD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3240"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008056AD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Notes (subventions, révisions, etc.) : Les documents originaux ont été conservés par les donateurs et un cédérom des fichiers numériques du fonds d'archives a été remis à ceux-ci.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008056AD" w:rsidRPr="008056AD" w:rsidRDefault="008056AD" w:rsidP="008056AD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3240"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008056AD" w:rsidRPr="008056AD" w:rsidRDefault="008056AD" w:rsidP="008056AD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3240"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008056AD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Ce fonds n’est pas traité. Les photographies numérisées sont sur cédérom (modifiable) et sur disque dur externe. Aucune cote ne leur a été attribuée.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w:rsidR="00C70C4E" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w:rsidR="008056AD" w:rsidRDefault="008056AD" w:rsidP="00923766"/>
+    <w:p w:rsidR="008056AD" w:rsidRDefault="008056AD" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traitement : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008056AD" w:rsidRDefault="008056AD" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008056AD" w:rsidRDefault="008056AD" w:rsidP="00923766">
+      <w:r>
+        <w:t>Fonds non traités.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C70C4E" w:rsidRDefault="008056AD" w:rsidP="00923766">
+      <w:r>
+        <w:t>Ajouts non traités.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008056AD" w:rsidRPr="008056AD" w:rsidRDefault="008056AD" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008056AD" w:rsidRPr="008056AD" w:rsidRDefault="008056AD" w:rsidP="008056AD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008056AD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>État de conservation :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008056AD" w:rsidRPr="008056AD" w:rsidRDefault="008056AD" w:rsidP="008056AD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008056AD" w:rsidRPr="008056AD" w:rsidRDefault="008056AD" w:rsidP="008056AD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008056AD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Numérique en grande partie, 1 boîte multiple pour 1 CD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008056AD" w:rsidRPr="008056AD" w:rsidRDefault="008056AD" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="003C62A2" w:rsidRPr="00923766" w:rsidRDefault="003C62A2" w:rsidP="003C62A2">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Emplacements</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003C62A2" w:rsidRPr="00A674F8" w:rsidRDefault="003C62A2" w:rsidP="003C62A2"/>
     <w:p w:rsidR="003C62A2" w:rsidRDefault="003C62A2" w:rsidP="003C62A2">
       <w:r>
         <w:t>Disque dur externe Archives SHGMC</w:t>
       </w:r>
     </w:p>
@@ -1357,107 +1593,330 @@
       <w:r>
         <w:t>Boîte grand format 7</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003C62A2" w:rsidRDefault="003C62A2" w:rsidP="003C62A2">
       <w:r>
         <w:t>R00 E01 T02</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003C62A2" w:rsidRDefault="003C62A2" w:rsidP="003C62A2">
       <w:r>
         <w:t>Livre de coupures de presse, CD de copie des photos glissé à l'intérieur</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003C62A2" w:rsidRDefault="003C62A2" w:rsidP="003C62A2"/>
     <w:p w:rsidR="003C62A2" w:rsidRDefault="003C62A2" w:rsidP="003C62A2">
       <w:r>
         <w:t>Boîte multiple</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003C62A2" w:rsidRDefault="003C62A2" w:rsidP="003C62A2">
       <w:r>
         <w:t>R07 E06 T04</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C62A2" w:rsidRPr="00A674F8" w:rsidRDefault="003C62A2" w:rsidP="003C62A2">
+    <w:p w:rsidR="003C62A2" w:rsidRDefault="003C62A2" w:rsidP="003C62A2">
       <w:r>
         <w:t>1 CD</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="008056AD" w:rsidRDefault="008056AD" w:rsidP="003C62A2"/>
+    <w:p w:rsidR="008056AD" w:rsidRPr="008056AD" w:rsidRDefault="008056AD" w:rsidP="008056AD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008056AD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Séries</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008056AD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008056AD" w:rsidRPr="008056AD" w:rsidRDefault="008056AD" w:rsidP="008056AD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008056AD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>P343/A Documents iconographiques</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008056AD" w:rsidRPr="008056AD" w:rsidRDefault="008056AD" w:rsidP="008056AD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008056AD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>P343/A1 Photographies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008056AD" w:rsidRPr="008056AD" w:rsidRDefault="008056AD" w:rsidP="008056AD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008056AD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Cette série comprend des photo</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="008056AD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>graphies numérisées divisées par grandes thématiques : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008056AD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>famille, opéras et concerts </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008056AD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008056AD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t> lieux.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008056AD" w:rsidRPr="008056AD" w:rsidRDefault="008056AD" w:rsidP="008056AD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008056AD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>P343/B Documents sonores</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008056AD" w:rsidRPr="008056AD" w:rsidRDefault="008056AD" w:rsidP="008056AD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008056AD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>P343/B1 Démo musicale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008056AD" w:rsidRPr="008056AD" w:rsidRDefault="008056AD" w:rsidP="008056AD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008056AD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Cette série comprend huit pièces musicales faisant partie d’un cd démo de la chanteuse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008056AD" w:rsidRPr="008056AD" w:rsidRDefault="008056AD" w:rsidP="008056AD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008056AD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008056AD" w:rsidRPr="00A674F8" w:rsidRDefault="008056AD" w:rsidP="003C62A2"/>
     <w:p w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00B30964" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc501373438"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc501373438"/>
       <w:r>
         <w:t>P343</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="005B757D">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents iconographiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00B30964" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc501373439"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc501373439"/>
       <w:r>
         <w:t>P343</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="005B757D">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Photographies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w:rsidR="00696AE2" w:rsidRDefault="00561EAD" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cette série comprend des </w:t>
       </w:r>
       <w:r w:rsidR="005B757D">
         <w:t>photographies numérisées</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> divisé</w:t>
       </w:r>
       <w:r w:rsidR="005B757D">
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">s par </w:t>
       </w:r>
       <w:r w:rsidR="005B757D">
         <w:t xml:space="preserve">grandes </w:t>
@@ -1506,235 +1965,229 @@
           </w:tcPr>
           <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="000B381D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00B30964" w:rsidP="000B381D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="3" w:name="_Toc501373440"/>
+            <w:bookmarkStart w:id="4" w:name="_Toc501373440"/>
             <w:r>
               <w:t>P343</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Famille</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="000B381D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="000B381D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="000B381D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidTr="000B381D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="000B381D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00C11F5D" w:rsidRDefault="00B30964" w:rsidP="00561EAD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Toc501373441"/>
+            <w:bookmarkStart w:id="5" w:name="_Toc501373441"/>
             <w:r>
               <w:t>P343</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD" w:rsidRPr="00B321DF">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r w:rsidR="005B757D">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Opéras et concerts</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidTr="000B381D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="000B381D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00561EAD" w:rsidRPr="00B321DF" w:rsidRDefault="00B30964" w:rsidP="00561EAD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="_Toc501373442"/>
+            <w:bookmarkStart w:id="6" w:name="_Toc501373442"/>
             <w:r>
               <w:t>P343</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD" w:rsidRPr="00B321DF">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r w:rsidR="005B757D">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Lieux</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
           <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00561EAD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B30964" w:rsidRPr="00B30964" w:rsidRDefault="00B30964" w:rsidP="00B30964"/>
     <w:p w:rsidR="00B30964" w:rsidRPr="00A674F8" w:rsidRDefault="00B30964" w:rsidP="00B30964">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc501373443"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc501373443"/>
       <w:r>
         <w:t>P343/B</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Documents </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="003C62A2">
         <w:t>audiovisuels</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B30964" w:rsidRPr="00A674F8" w:rsidRDefault="00B30964" w:rsidP="00B30964"/>
     <w:p w:rsidR="00B30964" w:rsidRPr="00A674F8" w:rsidRDefault="00B30964" w:rsidP="00B30964"/>
     <w:p w:rsidR="00B30964" w:rsidRPr="00A674F8" w:rsidRDefault="00B30964" w:rsidP="00B30964">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc501373444"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc501373444"/>
       <w:r>
         <w:t>P343/B</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r>
         <w:t>Démo musicale</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w:rsidR="007C0105" w:rsidRPr="00A674F8" w:rsidRDefault="007C0105" w:rsidP="007C0105">
       <w:r>
-        <w:t>– 0</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> h 45 min. d’enregistrements sonores (démo).</w:t>
+        <w:t>– 00 h 45 min. d’enregistrements sonores (démo).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B30964" w:rsidRPr="00A674F8" w:rsidRDefault="00B30964" w:rsidP="00B30964"/>
     <w:p w:rsidR="00B30964" w:rsidRDefault="00B30964" w:rsidP="00B30964">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Cette série comprend huit pièces musicales faisant partie d’un cd démo de la chanteuse.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B30964" w:rsidRDefault="00B30964" w:rsidP="00B30964"/>
     <w:p w:rsidR="00B30964" w:rsidRPr="00A674F8" w:rsidRDefault="00B30964" w:rsidP="00B30964"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
@@ -1757,174 +2210,164 @@
           </w:tcPr>
           <w:p w:rsidR="00B30964" w:rsidRPr="00A674F8" w:rsidRDefault="00B30964" w:rsidP="0003469F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00B30964" w:rsidRPr="00B321DF" w:rsidRDefault="00B30964" w:rsidP="0003469F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="8" w:name="_Toc501373445"/>
+            <w:bookmarkStart w:id="9" w:name="_Toc501373445"/>
             <w:r>
               <w:t>P343</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Pièces musicales</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
           <w:p w:rsidR="007C0105" w:rsidRPr="00A674F8" w:rsidRDefault="007C0105" w:rsidP="007C0105">
             <w:r>
               <w:t>– 00 h 45 min. d’enregistrements sonores (démo).</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B30964" w:rsidRDefault="00B30964" w:rsidP="0003469F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B30964" w:rsidRDefault="00B30964" w:rsidP="0003469F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B30964" w:rsidRPr="00A674F8" w:rsidRDefault="00B30964" w:rsidP="0003469F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="003C62A2" w:rsidRDefault="003C62A2" w:rsidP="00696AE2"/>
     <w:p w:rsidR="003C62A2" w:rsidRPr="00A674F8" w:rsidRDefault="003C62A2" w:rsidP="003C62A2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
-        <w:t>P343/B</w:t>
-[...2 lines deleted...]
-        <w:t>2</w:t>
+        <w:t>P343/B2</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Spectacles</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003C62A2" w:rsidRDefault="007C0105" w:rsidP="003C62A2">
       <w:r>
         <w:t xml:space="preserve">– 01 h 22 min. 56 sec. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>d’images</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> en mouvement (1 CD gravé).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007C0105" w:rsidRPr="00A674F8" w:rsidRDefault="007C0105" w:rsidP="003C62A2"/>
     <w:p w:rsidR="003C62A2" w:rsidRDefault="003C62A2" w:rsidP="003C62A2">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Cette série comprend </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">n disque gravé comporte une pièce écrite par Hélène </w:t>
+        <w:t xml:space="preserve">Cette série comprend un disque gravé comporte une pièce écrite par Hélène </w:t>
       </w:r>
       <w:r w:rsidR="007C0105">
         <w:t xml:space="preserve">Fortin. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003C62A2" w:rsidRDefault="003C62A2" w:rsidP="003C62A2"/>
     <w:p w:rsidR="003C62A2" w:rsidRPr="00A674F8" w:rsidRDefault="003C62A2" w:rsidP="003C62A2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="003C62A2" w:rsidRPr="00A674F8" w:rsidTr="00D151D7">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="003C62A2" w:rsidRDefault="003C62A2" w:rsidP="003C62A2">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>R07 E06 T04</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003C62A2" w:rsidRPr="003C62A2" w:rsidRDefault="003C62A2" w:rsidP="003C62A2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C62A2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Boîte multiple</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003C62A2" w:rsidRDefault="003C62A2" w:rsidP="003C62A2"/>
           <w:p w:rsidR="003C62A2" w:rsidRPr="00A674F8" w:rsidRDefault="003C62A2" w:rsidP="003C62A2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -1934,176 +2377,163 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="003C62A2" w:rsidRPr="00B321DF" w:rsidRDefault="003C62A2" w:rsidP="00D151D7">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P343</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Pièces musicales</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="007C0105" w:rsidRDefault="007C0105" w:rsidP="007C0105">
             <w:r>
-              <w:t xml:space="preserve">– 01 h 22 min. 56 sec. </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> en mouvement (1 CD gravé).</w:t>
+              <w:t>– 01 h 22 min. 56 sec. d’images en mouvement (1 CD gravé).</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003C62A2" w:rsidRDefault="003C62A2" w:rsidP="00D151D7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C62A2" w:rsidRDefault="003C62A2" w:rsidP="00D151D7">
             <w:r>
-              <w:t>U</w:t>
-[...2 lines deleted...]
-              <w:t>n disque gravé comporte une pièce écrite par Hélène de son vivant, mais qui lui fut dédié après son décès : la Grand-Messe de Gilles Vigneault, à l’église St-Roch de Québec (2 novembre 2008).</w:t>
+              <w:t>Un disque gravé comporte une pièce écrite par Hélène de son vivant, mais qui lui fut dédié après son décès : la Grand-Messe de Gilles Vigneault, à l’église St-Roch de Québec (2 novembre 2008).</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003C62A2" w:rsidRDefault="003C62A2" w:rsidP="00D151D7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="9" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="9"/>
           </w:p>
           <w:p w:rsidR="003C62A2" w:rsidRDefault="003C62A2" w:rsidP="00D151D7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C62A2" w:rsidRPr="00A674F8" w:rsidRDefault="003C62A2" w:rsidP="00D151D7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="003C62A2" w:rsidRPr="00A674F8" w:rsidRDefault="003C62A2" w:rsidP="00696AE2"/>
     <w:sectPr w:rsidR="003C62A2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00ED3A02" w:rsidRDefault="00ED3A02" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00ED3A02" w:rsidRDefault="00ED3A02" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="000B381D" w:rsidRDefault="000B381D" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -2126,163 +2556,162 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
           <w:pict>
             <v:shapetype w14:anchorId="50C7CF1E" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
             </v:shapetype>
             <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMQZZE2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddRbIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahR&#10;cDzs3jIQPmgyuneECr7Rw7p8fip0btxEFd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppR&#10;T1xue7lIkqW0uiNeaPWAHy3WX/urVbCrzNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeS&#10;mc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AID0Qf/FAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAExBlkTZAAAAAwEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" fillcolor="black" stroked="f">
               <v:fill r:id="rId1" o:title="" type="pattern"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w:rsidR="000B381D" w:rsidRPr="009D2B71" w:rsidRDefault="00B30964" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>P343 Fonds Hélène Fortin</w:t>
     </w:r>
     <w:r w:rsidR="000B381D">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="000B381D">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="000B381D" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="000B381D" w:rsidRPr="00F22AC1">
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="000B381D" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00E56D1F" w:rsidRPr="00E56D1F">
+    <w:r w:rsidR="008056AD" w:rsidRPr="008056AD">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="000B381D" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="000B381D" w:rsidRDefault="000B381D" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00ED3A02" w:rsidRDefault="00ED3A02" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00ED3A02" w:rsidRDefault="00ED3A02" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="180"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="000178DA"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000B381D"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="00114D4C"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
@@ -2302,50 +2731,51 @@
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00567140"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005B757D"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="005F7248"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="007C0105"/>
+    <w:rsid w:val="008056AD"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="00893738"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D38A0"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="00997A1E"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
@@ -2403,75 +2833,74 @@
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2A489039"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2515,52 +2944,52 @@
     <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2799,54 +3228,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -3328,92 +3753,188 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008056AD"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="lev">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="008056AD"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Accentuation">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="008056AD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="495464516">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="378283553">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="DFDFDF"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="116727764">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1178160530">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="497313223">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="2024165329">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -3437,62 +3958,116 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1057243912">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1224147471">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1902055200">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="DFDFDF"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1334721939">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="1744910813">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="590238672">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="DFDFDF"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\isabelleshg\Documents\Administration\Mod&#232;le%20Instrument%20de%20recherche%202017%20v2.dotm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -3731,72 +4306,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
+  <Template>Modèle Instrument de recherche 2017 v2</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>4397</Characters>
+  <Pages>7</Pages>
+  <Words>929</Words>
+  <Characters>5112</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>42</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5186</CharactersWithSpaces>
+  <CharactersWithSpaces>6029</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>