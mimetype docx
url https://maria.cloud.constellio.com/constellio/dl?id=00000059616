--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="00FE252B">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>SOCIéTÉ D’HISTOIRE DU lAC-sAINT-jEAN</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t>3</w:t>
       </w:r>
@@ -378,708 +378,708 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00AB74CC" w:rsidRDefault="00AB74CC">
+    <w:p w:rsidR="00AB74CC" w:rsidRDefault="008F7F2F">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc518908954" w:history="1">
-        <w:r w:rsidRPr="00AF6079">
+        <w:r w:rsidR="00AB74CC" w:rsidRPr="00AF6079">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P340/A Objets</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc518908954 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00AB74CC" w:rsidRDefault="00AB74CC">
+    <w:p w:rsidR="00AB74CC" w:rsidRDefault="008F7F2F">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc518908955" w:history="1">
-        <w:r w:rsidRPr="00AF6079">
+        <w:r w:rsidR="00AB74CC" w:rsidRPr="00AF6079">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P340/A1 Macarons</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc518908955 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00AB74CC" w:rsidRDefault="00AB74CC">
+    <w:p w:rsidR="00AB74CC" w:rsidRDefault="008F7F2F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc518908956" w:history="1">
-        <w:r w:rsidRPr="00AF6079">
+        <w:r w:rsidR="00AB74CC" w:rsidRPr="00AF6079">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P340/A1/1 : Organismes</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc518908956 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00AB74CC" w:rsidRDefault="00AB74CC">
+    <w:p w:rsidR="00AB74CC" w:rsidRDefault="008F7F2F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc518908957" w:history="1">
-        <w:r w:rsidRPr="00AF6079">
+        <w:r w:rsidR="00AB74CC" w:rsidRPr="00AF6079">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P340/A1/1.1 : Organismes publics</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc518908957 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00AB74CC" w:rsidRDefault="00AB74CC">
+    <w:p w:rsidR="00AB74CC" w:rsidRDefault="008F7F2F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc518908958" w:history="1">
-        <w:r w:rsidRPr="00AF6079">
+        <w:r w:rsidR="00AB74CC" w:rsidRPr="00AF6079">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P340/A1/1.2 : Organismes privés</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc518908958 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00AB74CC" w:rsidRDefault="00AB74CC">
+    <w:p w:rsidR="00AB74CC" w:rsidRDefault="008F7F2F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc518908959" w:history="1">
-        <w:r w:rsidRPr="00AF6079">
+        <w:r w:rsidR="00AB74CC" w:rsidRPr="00AF6079">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P340/A1/1.3 : Événements et autres</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc518908959 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00AB74CC" w:rsidRDefault="00AB74CC">
+    <w:p w:rsidR="00AB74CC" w:rsidRDefault="008F7F2F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc518908960" w:history="1">
-        <w:r w:rsidRPr="00AF6079">
+        <w:r w:rsidR="00AB74CC" w:rsidRPr="00AF6079">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P340/A1/2 : </w:t>
         </w:r>
-        <w:r w:rsidRPr="00AF6079">
+        <w:r w:rsidR="00AB74CC" w:rsidRPr="00AF6079">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Activités</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc518908960 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00AB74CC" w:rsidRDefault="00AB74CC">
+    <w:p w:rsidR="00AB74CC" w:rsidRDefault="008F7F2F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc518908961" w:history="1">
-        <w:r w:rsidRPr="00AF6079">
+        <w:r w:rsidR="00AB74CC" w:rsidRPr="00AF6079">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P340/A1/2.1 : Festivals et carnavals</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc518908961 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00AB74CC" w:rsidRDefault="00AB74CC">
+    <w:p w:rsidR="00AB74CC" w:rsidRDefault="008F7F2F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc518908962" w:history="1">
-        <w:r w:rsidRPr="00AF6079">
+        <w:r w:rsidR="00AB74CC" w:rsidRPr="00AF6079">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P340/A1/2.2 : Activités sportives</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc518908962 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AB74CC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc518908953"/>
       <w:r w:rsidRPr="00A674F8">
@@ -1321,124 +1321,202 @@
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
     <w:p w:rsidR="001153BB" w:rsidRPr="000701BF" w:rsidRDefault="000701BF" w:rsidP="001153BB">
       <w:r w:rsidRPr="000701BF">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ce fonds comprend des macarons de différentes tailles publicisant des festivals de la MRC de Maria-Chapdelaine, des clubs et </w:t>
-[...14 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+        <w:t>Ce fonds comprend des macarons de différentes tailles publicisant des festivals de la MRC de Maria-Chapdelaine, des clubs et des associations, des entreprises et diverses causes. </w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00922E8E" w:rsidRPr="00A674F8" w:rsidRDefault="00922E8E" w:rsidP="00923766"/>
     <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
+    <w:p w:rsidR="00E06067" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Ce fonds </w:t>
       </w:r>
       <w:r w:rsidR="00AE523B">
         <w:t xml:space="preserve">est traité. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
+    <w:p w:rsidR="00287A8A" w:rsidRDefault="00287A8A" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00287A8A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prétraité par Frédérique </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00287A8A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Fradet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00287A8A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, archiviste-rédactrice, le 29 août 2017</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00287A8A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00287A8A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traité par : Clara Boutin, stagiaire, et Frédérique </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00287A8A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Fradet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00287A8A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, archiviste, le 9 juillet 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00287A8A" w:rsidRPr="00287A8A" w:rsidRDefault="00287A8A" w:rsidP="00923766"/>
     <w:p w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w:rsidR="00C70C4E" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="00287A8A" w:rsidRDefault="00287A8A" w:rsidP="00923766"/>
+    <w:p w:rsidR="00287A8A" w:rsidRDefault="00287A8A" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Traitement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00287A8A" w:rsidRDefault="00287A8A" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00287A8A" w:rsidRDefault="00287A8A" w:rsidP="00923766">
+      <w:r>
+        <w:t>Fonds traité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00287A8A" w:rsidRPr="00287A8A" w:rsidRDefault="00287A8A" w:rsidP="00923766">
+      <w:r>
+        <w:t>Ajouts traités.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00AE523B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc518908954"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P340</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r>
         <w:t>Objets</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00AE523B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc518908955"/>
       <w:r>
         <w:t>P340</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r>
         <w:t>Macarons</w:t>
@@ -1591,65 +1669,51 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00C20680">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00C20680">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0061179D" w:rsidRDefault="0061179D" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dolbeau, Mistassini, Notre-Dame-de-Lorette, Lac-St-Jean, </w:t>
-[...13 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Dolbeau, Mistassini, Notre-Dame-de-Lorette, Lac-St-Jean, Girardville.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C20680" w:rsidRDefault="00C20680" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C20680" w:rsidRDefault="00C20680" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00230674" w:rsidRDefault="00230674" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
@@ -1978,79 +2042,51 @@
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00230674" w:rsidRDefault="008E4A9F" w:rsidP="008E4A9F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foire optimiste Membre Roberval, Fête du papier et de la forêt, Grande course de lits Les somnambules ! </w:t>
-[...27 lines deleted...]
-              <w:t>, 1</w:t>
+              <w:t>Foire optimiste Membre Roberval, Fête du papier et de la forêt, Grande course de lits Les somnambules ! Girardville, Maxi-Fun Girardville, 1</w:t>
             </w:r>
             <w:r w:rsidRPr="00145DAA">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>re</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fête du papier et de la forêt, Le club des vieux modifiés, Fête souvenir Yvonne et Arthur Niquet Péribonka, Exposition du Lac St-Jean, Le plein air c’est pour toi Normandin, Semaine Nationale de la prévention du crime.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00870C2B" w:rsidRPr="00870C2B" w:rsidRDefault="00870C2B" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00870C2B" w:rsidRDefault="00870C2B" w:rsidP="00923766">
             <w:pPr>
@@ -2522,63 +2558,55 @@
             </w:r>
             <w:r w:rsidR="00AB74CC">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Desbiens, </w:t>
             </w:r>
             <w:r w:rsidR="00145DAA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival de la Gourgane </w:t>
             </w:r>
             <w:r w:rsidR="00AB74CC">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>d’</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00145DAA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Albanel</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">, Festival du chasseur </w:t>
+              <w:t xml:space="preserve">Albanel, Festival du chasseur </w:t>
             </w:r>
             <w:r w:rsidR="00AB74CC">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">de </w:t>
             </w:r>
             <w:r w:rsidR="00145DAA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ste-Élisabeth de Proulx</w:t>
             </w:r>
             <w:r w:rsidR="00AB74CC">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00195FAD" w:rsidRDefault="00195FAD" w:rsidP="00C11F5D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -3024,65 +3052,51 @@
               <w:t xml:space="preserve"> sac (b) :</w:t>
             </w:r>
             <w:r w:rsidR="00EF5156">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
             <w:r w:rsidR="00EF5156" w:rsidRPr="00EF5156">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidR="00EF5156">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Jeux Régionaux pour handicapés, </w:t>
             </w:r>
             <w:r w:rsidR="00FF3A20">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finale Régionale des Jeux du Québec d’Hiver, Centre Sportif </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, Tournoi Hockey </w:t>
+              <w:t xml:space="preserve">Finale Régionale des Jeux du Québec d’Hiver, Centre Sportif Girardville, Tournoi Hockey </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00FF3A20">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Midget</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00FF3A20">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dolbeau, Groupe sportif Rivière-aux-rats Inc., Jeux du Québec Finales régionales Dolbeau Mistassini (grand), Jeux du Québec Finales régionales Dolbeau Mistassini (petit) Hockey mineur secteur Nord Delisle, Monarques Chicoutimi, Les Chevaliers d’eau 1982, Les Chevaliers d’eau 1978, Hockey mineur Jonquière, Albatros Club, Festival de la Motoneige du Lac St-Jean, Hockey mineur Chicoutimi,  Tournoi provincial de Hockey </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00FF3A20">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Pee-Wee</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00FF3A20">
               <w:rPr>
@@ -3130,131 +3144,131 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="004E7322" w:rsidRDefault="004E7322" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="004E7322" w:rsidRDefault="004E7322" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -3277,140 +3291,140 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
           <w:pict>
             <v:shapetype w14:anchorId="50C7CF1E" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
             </v:shapetype>
             <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMQZZE2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddRbIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahR&#10;cDzs3jIQPmgyuneECr7Rw7p8fip0btxEFd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppR&#10;T1xue7lIkqW0uiNeaPWAHy3WX/urVbCrzNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeS&#10;mc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AID0Qf/FAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAExBlkTZAAAAAwEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" fillcolor="black" stroked="f">
               <v:fill r:id="rId1" o:title="" type="pattern"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w:rsidR="00F41408" w:rsidRPr="009D2B71" w:rsidRDefault="00AE523B" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>P340 Fonds Société d’histoire du Lac-Saint-Jean</w:t>
     </w:r>
     <w:r w:rsidR="00F41408">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00F41408">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="008E4A9F" w:rsidRPr="008E4A9F">
+    <w:r w:rsidR="00287A8A" w:rsidRPr="00287A8A">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="004E7322" w:rsidRDefault="004E7322" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="004E7322" w:rsidRDefault="004E7322" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="74DE2D52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6FF23266"/>
     <w:lvl w:ilvl="0" w:tplc="2AC29A8C">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3486,103 +3500,103 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000701BF"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="001213E7"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00145DAA"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="00195FAD"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00230674"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
+    <w:rsid w:val="00287A8A"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="002F545F"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="0032115A"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B093A"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="004E7322"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
@@ -3696,75 +3710,74 @@
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE252B"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF3A20"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3498FB26"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3826,95 +3839,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -4089,54 +4105,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -4618,102 +4630,107 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00C20680"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000701BF"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Accentuation">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="000701BF"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5057,72 +5074,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
+  <Template>Modèle Instrument de recherche 2017 v2</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1459</Words>
-  <Characters>8030</Characters>
+  <Words>1490</Words>
+  <Characters>8196</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>66</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>68</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9471</CharactersWithSpaces>
+  <CharactersWithSpaces>9667</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>