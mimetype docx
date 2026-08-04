--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -6,51 +6,51 @@
   <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="004F60BA">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>Gaston Coulombe</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="004F60BA" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P336</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
@@ -367,51 +367,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0031158D" w:rsidRDefault="00717C0F">
+    <w:p w:rsidR="0031158D" w:rsidRDefault="00C5115E">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc487119023" w:history="1">
         <w:r w:rsidR="0031158D" w:rsidRPr="00621249">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P336/A : Documents généalogiques</w:t>
         </w:r>
         <w:r w:rsidR="0031158D">
@@ -442,51 +442,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0031158D" w:rsidRDefault="00717C0F">
+    <w:p w:rsidR="0031158D" w:rsidRDefault="00C5115E">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc487119024" w:history="1">
         <w:r w:rsidR="0031158D" w:rsidRPr="00621249">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P336/A1 : Généalogie</w:t>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
@@ -516,51 +516,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0031158D" w:rsidRDefault="00717C0F">
+    <w:p w:rsidR="0031158D" w:rsidRDefault="00C5115E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc487119025" w:history="1">
         <w:r w:rsidR="0031158D" w:rsidRPr="00621249">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P336/A1/1 : Lignées généalogiques</w:t>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -588,51 +588,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0031158D" w:rsidRDefault="00717C0F">
+    <w:p w:rsidR="0031158D" w:rsidRDefault="00C5115E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc487119026" w:history="1">
         <w:r w:rsidR="0031158D" w:rsidRPr="00621249">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P336/A1/2 : Avis de décès</w:t>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -660,51 +660,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0031158D" w:rsidRDefault="00717C0F">
+    <w:p w:rsidR="0031158D" w:rsidRDefault="00C5115E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc487119027" w:history="1">
         <w:r w:rsidR="0031158D" w:rsidRPr="00621249">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P336/A1/3 : Coupure de presse</w:t>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -732,51 +732,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0031158D" w:rsidRDefault="00717C0F">
+    <w:p w:rsidR="0031158D" w:rsidRDefault="00C5115E">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc487119028" w:history="1">
         <w:r w:rsidR="0031158D" w:rsidRPr="00621249">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P336/B : Documents iconographiques</w:t>
         </w:r>
         <w:r w:rsidR="0031158D">
@@ -807,51 +807,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0031158D" w:rsidRDefault="00717C0F">
+    <w:p w:rsidR="0031158D" w:rsidRDefault="00C5115E">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc487119029" w:history="1">
         <w:r w:rsidR="0031158D" w:rsidRPr="00621249">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P000/B1 : Photographies</w:t>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
@@ -881,51 +881,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0031158D" w:rsidRDefault="00717C0F">
+    <w:p w:rsidR="0031158D" w:rsidRDefault="00C5115E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc487119030" w:history="1">
         <w:r w:rsidR="0031158D" w:rsidRPr="00621249">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P336/B1/1 : Portraits</w:t>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -953,51 +953,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0031158D" w:rsidRDefault="00717C0F">
+    <w:p w:rsidR="0031158D" w:rsidRDefault="00C5115E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc487119031" w:history="1">
         <w:r w:rsidR="0031158D" w:rsidRPr="00621249">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P336/B1/1.1 : </w:t>
         </w:r>
         <w:r w:rsidR="0031158D" w:rsidRPr="00621249">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:eastAsia="Calibri"/>
@@ -1033,51 +1033,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0031158D" w:rsidRDefault="00717C0F">
+    <w:p w:rsidR="0031158D" w:rsidRDefault="00C5115E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc487119032" w:history="1">
         <w:r w:rsidR="0031158D" w:rsidRPr="00621249">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P336/B1/1.2 : Famille</w:t>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
@@ -1106,51 +1106,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0031158D" w:rsidRDefault="00717C0F">
+    <w:p w:rsidR="0031158D" w:rsidRDefault="00C5115E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc487119033" w:history="1">
         <w:r w:rsidR="0031158D" w:rsidRPr="00621249">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P336/B1/2 : Vie professionnelle</w:t>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1178,51 +1178,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0031158D" w:rsidRDefault="00717C0F">
+    <w:p w:rsidR="0031158D" w:rsidRDefault="00C5115E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc487119034" w:history="1">
         <w:r w:rsidR="0031158D" w:rsidRPr="00621249">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P336/B1/3 : Lieux</w:t>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1250,51 +1250,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0031158D" w:rsidRDefault="00717C0F">
+    <w:p w:rsidR="0031158D" w:rsidRDefault="00C5115E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc487119035" w:history="1">
         <w:r w:rsidR="0031158D" w:rsidRPr="00621249">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P336/B1/3.1 : Chantiers</w:t>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1322,51 +1322,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0031158D" w:rsidRDefault="00717C0F">
+    <w:p w:rsidR="0031158D" w:rsidRDefault="00C5115E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc487119036" w:history="1">
         <w:r w:rsidR="0031158D" w:rsidRPr="00621249">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P336/B1/4 : Loisirs</w:t>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1394,51 +1394,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0031158D" w:rsidRDefault="00717C0F">
+    <w:p w:rsidR="0031158D" w:rsidRDefault="00C5115E">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc487119037" w:history="1">
         <w:r w:rsidR="0031158D" w:rsidRPr="00621249">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P336/B1/4.1 : Musique</w:t>
         </w:r>
         <w:r w:rsidR="0031158D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1506,57 +1506,69 @@
       <w:bookmarkStart w:id="0" w:name="_Toc487119022"/>
       <w:r w:rsidRPr="00A674F8">
         <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00502C0D" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00093D6B">
         <w:t xml:space="preserve">336 Fonds Gaston </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00093D6B">
         <w:t>Coulombe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00093D6B">
-        <w:t xml:space="preserve">. – [1904-1993]. – 4 documents numériques. – 28 avis de décès numériques. – 1 coupure de presse numérique. – 49 photographies numérisées. </w:t>
+        <w:t>. – [1904-1993]. – 4 documents numériques</w:t>
+      </w:r>
+      <w:r w:rsidR="003E550F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003E550F">
+        <w:t>( 3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003E550F">
+        <w:t xml:space="preserve"> PDF , 1 JPEG</w:t>
+      </w:r>
+      <w:r w:rsidR="00093D6B">
+        <w:t xml:space="preserve">. – 28 avis de décès numériques. – 1 coupure de presse numérique. – 49 photographies numérisées. </w:t>
       </w:r>
       <w:r w:rsidR="00586BFC">
         <w:t>– 2 photographies originales.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -1566,57 +1578,56 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0066145D" w:rsidRPr="00A674F8" w:rsidRDefault="0066145D" w:rsidP="00923766"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:id w:val="1910115178"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w:rsidR="00093D6B" w:rsidRDefault="00093D6B" w:rsidP="00093D6B">
+        <w:p w:rsidR="003E550F" w:rsidRDefault="00093D6B" w:rsidP="003E550F">
           <w:pPr>
             <w:spacing w:before="72" w:line="245" w:lineRule="atLeast"/>
             <w:ind w:right="-567"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
-              <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00093D6B">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t xml:space="preserve">Gaston </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00093D6B">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>Coulombe</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="00093D6B">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t xml:space="preserve">, fils de Raoul </w:t>
           </w:r>
@@ -1628,51 +1639,135 @@
             </w:rPr>
             <w:t>Coulombe</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="00093D6B">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t xml:space="preserve"> et de Simone Lemieux, est né à Notre-Dame de La Doré en juillet 1942 dans une famille de 13 enfants. En 1945, la famille emménage à Roberval, sur la rue Saint-Georges, car Raoul </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00093D6B">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>Coulombe</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="00093D6B">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
-            <w:t>, le père de Gaston, est engagé comme surintendant pour la compagnie Saguenay électrique (Hydro-Québec). Il y travaille plus de 30 ans. À l'été 1947, la famille part cette fois s'établir à Dolbeau, car Raoul est promu gérant de la compagnie pour le district secteur nord du Lac-Saint-Jean. </w:t>
+            <w:t>, le père de Gaston, est engagé comme surintendant pour la compagnie Saguenay électrique (Hydro-Québec). Il y travaille plus de 30 ans. À l'été 1947, la famille part cette fois s'établir à Dolbeau, car Raoul est promu gérant de la compagnie pour le district secteur nord du Lac-Saint-Jean.</w:t>
+          </w:r>
+          <w:r w:rsidR="003E550F" w:rsidRPr="003E550F">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="464646"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fr-CA"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="003E550F" w:rsidRPr="003E550F">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+            </w:rPr>
+            <w:t xml:space="preserve">C'était en fait pour lui un défi que d'ouvrir un bureau pour un tout nouveau district. Celui-ci dessert la ville de Dolbeau et les paroisses des alentours, dont certaines ont encore, selon M. Gaston </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="003E550F" w:rsidRPr="003E550F">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+            </w:rPr>
+            <w:t>Coulombe</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="003E550F" w:rsidRPr="003E550F">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+            </w:rPr>
+            <w:t>, « un fanal à gaz dans les rangs », vers 1947-1948. </w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="003E550F" w:rsidRPr="003E550F" w:rsidRDefault="003E550F" w:rsidP="003E550F">
+          <w:pPr>
+            <w:spacing w:before="72" w:line="245" w:lineRule="atLeast"/>
+            <w:ind w:right="-567"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w:rsidR="003E550F" w:rsidRPr="003E550F" w:rsidRDefault="003E550F" w:rsidP="003E550F">
+          <w:pPr>
+            <w:spacing w:before="72" w:line="245" w:lineRule="atLeast"/>
+            <w:ind w:right="-567"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="003E550F">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Raoul </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="003E550F">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+            </w:rPr>
+            <w:t>Coulombe</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="003E550F">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> a également déjà été maire de Dolbeau dans les années 1960, jusqu'en 1966. </w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00093D6B" w:rsidRDefault="00093D6B" w:rsidP="00093D6B">
+          <w:pPr>
+            <w:spacing w:before="72" w:line="245" w:lineRule="atLeast"/>
+            <w:ind w:right="-567"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:lang w:val="fr-FR"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00093D6B">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:lang w:val="fr-FR"/>
+            </w:rPr>
+            <w:t> </w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="00093D6B" w:rsidRPr="00093D6B" w:rsidRDefault="00093D6B" w:rsidP="00093D6B">
           <w:pPr>
             <w:spacing w:before="72" w:line="245" w:lineRule="atLeast"/>
             <w:ind w:right="-567"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w:rsidR="001153BB" w:rsidRPr="00093D6B" w:rsidRDefault="00093D6B" w:rsidP="00093D6B">
           <w:pPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:spacing w:before="72" w:line="245" w:lineRule="atLeast"/>
             <w:ind w:right="-567"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00093D6B">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
@@ -1707,69 +1802,69 @@
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="00093D6B">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t xml:space="preserve"> Blanche ou comme gardien de barrière et garde-feu au Petit Lac Jourdain pour Domtar, entre autres, ou en musique. D'ailleurs, la famille </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00093D6B">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>Coulombe</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="00093D6B">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t xml:space="preserve"> est connue comme une famille de musiciens, rappelant de ce fait le talent de leurs ancêtres Achille Moreau et Adélaïde Eudoxie Bouchard, les parents de leur grand-mère Lemieux (Marie-Anne Moreau). </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00B25321" w:rsidRPr="00D30256" w:rsidRDefault="00717C0F" w:rsidP="00923766"/>
+        <w:p w:rsidR="00B25321" w:rsidRPr="00D30256" w:rsidRDefault="00C5115E" w:rsidP="00923766"/>
       </w:sdtContent>
     </w:sdt>
     <w:p w:rsidR="00CB5258" w:rsidRPr="00A674F8" w:rsidRDefault="00CB5258" w:rsidP="00923766"/>
     <w:p w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00931389" w:rsidRPr="0045758A" w:rsidRDefault="00931389" w:rsidP="00923766"/>
-    <w:p w:rsidR="00B25321" w:rsidRDefault="00717C0F" w:rsidP="00923766">
+    <w:p w:rsidR="00B25321" w:rsidRDefault="00C5115E" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Textedelespacerserv"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:id w:val="-810557462"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Textedelespacerserv"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
@@ -1817,188 +1912,415 @@
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="00093D6B" w:rsidRPr="00093D6B">
             <w:rPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
             <w:t xml:space="preserve">. Gaston </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="00093D6B" w:rsidRPr="00093D6B">
             <w:rPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
             <w:t>Coulombe</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="00093D6B" w:rsidRPr="00093D6B">
             <w:rPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
             <w:t xml:space="preserve"> a fait don de ses documents en vue de la publication de l'ouvrage de toponymie Dolbeau-Mistassini dans tous ses sens en 2017.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w:rsidR="00586BFC" w:rsidRDefault="00586BFC" w:rsidP="00923766"/>
-    <w:p w:rsidR="00586BFC" w:rsidRPr="00A674F8" w:rsidRDefault="00586BFC" w:rsidP="00923766">
-      <w:r>
+    <w:p w:rsidR="00586BFC" w:rsidRPr="003E550F" w:rsidRDefault="00586BFC" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E550F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Deux photographies originales ont été ajoutées le 15 août 2022 par M. Gaston </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="003E550F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>Coulombe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="003E550F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="003E550F" w:rsidRPr="003E550F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Cet ajout consiste en deux photographies originales, l'une consistant en un montage de portraits de curés de la paroisse Saint-Michel de Mistassini de 1895 à 1953, l'autre montrant un groupe de personnes possiblement à Mistassini. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
     <w:p w:rsidR="001153BB" w:rsidRPr="00A674F8" w:rsidRDefault="00093D6B" w:rsidP="00923766">
       <w:r w:rsidRPr="00093D6B">
         <w:t xml:space="preserve">Ce fonds d'archives comprend des photographies, des avis de décès, des photocopies et des documents de généalogie des familles Lemieux, Moreau et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00093D6B">
         <w:t>Coulombe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00093D6B">
         <w:t>, entre autres.</w:t>
       </w:r>
+      <w:r w:rsidR="003E550F">
+        <w:t xml:space="preserve"> Il s’agit surtout d’un fonds numérique.</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00922E8E" w:rsidRPr="00A674F8" w:rsidRDefault="00922E8E" w:rsidP="00923766"/>
     <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
+    <w:p w:rsidR="00B46FC4" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Ce fonds n’est pas traité. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E550F" w:rsidRPr="003E550F" w:rsidRDefault="003E550F" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E550F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traité par : Clara Boutin, stagiaire, et Frédérique </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E550F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Fradet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E550F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, archiviste-rédactrice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E550F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003E550F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Date du traitement : juillet 2017</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w:rsidR="00C70C4E" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="003E550F" w:rsidRDefault="003E550F" w:rsidP="00923766"/>
+    <w:p w:rsidR="003E550F" w:rsidRDefault="003E550F" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Traitement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E550F" w:rsidRDefault="003E550F" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E550F" w:rsidRDefault="003E550F" w:rsidP="00923766">
+      <w:r>
+        <w:t>Fonds traité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E550F" w:rsidRDefault="003E550F" w:rsidP="00923766">
+      <w:r>
+        <w:t>Ajouts non traités.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E550F" w:rsidRDefault="003E550F" w:rsidP="00923766"/>
+    <w:p w:rsidR="003E550F" w:rsidRPr="003E550F" w:rsidRDefault="003E550F" w:rsidP="003E550F">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E550F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E550F" w:rsidRPr="003E550F" w:rsidRDefault="003E550F" w:rsidP="003E550F">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E550F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Boîte 1 (multiple</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E550F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E550F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003E550F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6FA"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>R06 E05 T02</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E550F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Documents photographiques originaux</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E550F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Partagée avec P288 et P412</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E550F" w:rsidRPr="003E550F" w:rsidRDefault="003E550F" w:rsidP="003E550F">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E550F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Disque dur externe Archives 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E550F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Documents numériques divers</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w:rsidR="003E550F" w:rsidRPr="003E550F" w:rsidRDefault="003E550F" w:rsidP="00923766"/>
     <w:p w:rsidR="0031158D" w:rsidRPr="0031158D" w:rsidRDefault="0031158D" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031158D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Documents connexes : </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0031158D" w:rsidRDefault="0031158D" w:rsidP="00923766"/>
     <w:p w:rsidR="0031158D" w:rsidRPr="00A674F8" w:rsidRDefault="0031158D" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Autobiographie </w:t>
       </w:r>
       <w:r w:rsidRPr="0031158D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Mémoires retrouvées</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> de Gaston </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Coulombe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="004F60BA" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc487119023"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P336</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t>/A</w:t>
       </w:r>
       <w:r>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Documents généalogiques</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00502C0D" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc487119024"/>
       <w:r>
         <w:t>P</w:t>
@@ -2447,57 +2769,52 @@
             <w:r>
               <w:t xml:space="preserve"> Avis de décès</w:t>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
           <w:p w:rsidR="00DC2631" w:rsidRDefault="00DC2631" w:rsidP="00DC2631"/>
           <w:p w:rsidR="00DC2631" w:rsidRDefault="00DC2631" w:rsidP="00DC2631">
             <w:r>
               <w:t>P336/A1/2,1</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00DC2631" w:rsidRDefault="00DC2631" w:rsidP="00DC2631">
             <w:r>
               <w:t>Décès de Marie-Anne Moreau, épouse d’Eugène Boulianne</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="004F4DEF" w:rsidRDefault="00DC2631" w:rsidP="00DC2631">
             <w:r>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="004F4DEF">
               <w:t>21 novembre 1945]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="004F4DEF" w:rsidRPr="00DC2631" w:rsidRDefault="004F4DEF" w:rsidP="00DC2631">
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t>, 2583 pixels x 2869 pixels. 1,46 Mo</w:t>
+            <w:r>
+              <w:t>n.b., 2583 pixels x 2869 pixels. 1,46 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00DC2631" w:rsidRPr="00DC2631" w:rsidRDefault="004F4DEF" w:rsidP="00DC2631">
             <w:r>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00C11F5D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="004F4DEF" w:rsidRDefault="004F4DEF" w:rsidP="004F4DEF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P336/A1/2,2</w:t>
@@ -2513,63 +2830,55 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Décès de Eugène Boulianne, Époux de Marie-Anne Moreau</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00881C8F" w:rsidRDefault="00881C8F" w:rsidP="00C11F5D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[23 mars 1956]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00881C8F" w:rsidRDefault="00881C8F" w:rsidP="00C11F5D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> 3064 pixels x 5140 pixels. 1,79 Mo</w:t>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>n.b. 3064 pixels x 5140 pixels. 1,79 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00881C8F" w:rsidRDefault="00881C8F" w:rsidP="00C11F5D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00881C8F" w:rsidRDefault="00881C8F" w:rsidP="00C11F5D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00881C8F" w:rsidRDefault="00390A46" w:rsidP="00C11F5D">
             <w:pPr>
               <w:rPr>
@@ -2599,63 +2908,55 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Décès Angeline Lavoie, Épouse de Louis Lemieux</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00881C8F" w:rsidRDefault="00881C8F" w:rsidP="00C11F5D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[24 mars 1939]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00881C8F" w:rsidRDefault="00881C8F" w:rsidP="00C11F5D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> 2914 pixels x 4900 pixels. 2,18 Mo</w:t>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>n.b. 2914 pixels x 4900 pixels. 2,18 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00881C8F" w:rsidRDefault="00881C8F" w:rsidP="00C11F5D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00390A46" w:rsidRDefault="00390A46" w:rsidP="00C11F5D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00881C8F" w:rsidRPr="00A674F8" w:rsidRDefault="00390A46" w:rsidP="00C11F5D">
             <w:pPr>
               <w:rPr>
@@ -2664,1132 +2965,1013 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P336/A1/</w:t>
             </w:r>
             <w:r w:rsidR="00881C8F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2,4</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C11F5D" w:rsidRDefault="00881C8F" w:rsidP="00923766">
             <w:r>
               <w:t>Carte mortuaire Joseph Lemieux &amp; Marie-Anne Moreau</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00773BC1" w:rsidRDefault="00773BC1" w:rsidP="00923766">
             <w:r>
               <w:t>[1918-1945]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00773BC1" w:rsidRDefault="00773BC1" w:rsidP="00923766">
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 1059 pixels x 781 pixels, 137 Ko</w:t>
+            <w:r>
+              <w:t>n.b. 1059 pixels x 781 pixels, 137 Ko</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00773BC1" w:rsidRDefault="00773BC1" w:rsidP="00923766">
             <w:r>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00773BC1" w:rsidRDefault="00773BC1" w:rsidP="00923766"/>
           <w:p w:rsidR="00773BC1" w:rsidRDefault="00390A46" w:rsidP="00923766">
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P336/A1/</w:t>
             </w:r>
             <w:r w:rsidR="00773BC1">
               <w:t>2,5</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00773BC1" w:rsidRDefault="00773BC1" w:rsidP="00923766">
             <w:r>
               <w:t xml:space="preserve">Cartes mortuaires famille </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Coulombe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> et Paré</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00773BC1" w:rsidRDefault="00773BC1" w:rsidP="00923766">
             <w:r>
               <w:t>[1927-1977]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00773BC1" w:rsidRDefault="00773BC1" w:rsidP="00923766">
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 10064 pixels x 12926 pixels, 16,2 Mo</w:t>
+            <w:r>
+              <w:t>n.b. 10064 pixels x 12926 pixels, 16,2 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00773BC1" w:rsidRDefault="00773BC1" w:rsidP="00923766">
             <w:r>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00773BC1" w:rsidRDefault="00773BC1" w:rsidP="00923766"/>
           <w:p w:rsidR="00773BC1" w:rsidRDefault="00390A46" w:rsidP="00923766">
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P336/A1/</w:t>
             </w:r>
             <w:r w:rsidR="00773BC1">
               <w:t>2,6</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00773BC1" w:rsidRDefault="00773BC1" w:rsidP="00923766">
             <w:r>
               <w:t xml:space="preserve">Décès Anna Paré, Épouse de Joseph </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Coulom</w:t>
             </w:r>
             <w:r w:rsidR="0082716D">
               <w:t>be</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0082716D">
               <w:t xml:space="preserve"> puis </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0082716D">
               <w:t>Thélesphore</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> Demers</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00773BC1" w:rsidRDefault="00773BC1" w:rsidP="00923766">
             <w:r>
               <w:t>[8 mars 1939]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00773BC1" w:rsidRDefault="00773BC1" w:rsidP="00923766">
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 2463 pixels x 4930 pixels. 1,83 Mo</w:t>
+            <w:r>
+              <w:t>n.b. 2463 pixels x 4930 pixels. 1,83 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00773BC1" w:rsidRDefault="00773BC1" w:rsidP="00923766">
             <w:r>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00773BC1" w:rsidRDefault="00773BC1" w:rsidP="00923766"/>
           <w:p w:rsidR="00773BC1" w:rsidRDefault="00390A46" w:rsidP="00923766">
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P336/A1/</w:t>
             </w:r>
             <w:r w:rsidR="00773BC1">
               <w:t>2,7</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00773BC1" w:rsidRDefault="00773BC1" w:rsidP="00923766">
             <w:r>
               <w:t xml:space="preserve">Décès Georges </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Coulombe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>, Époux de Emma Tremblay</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00773BC1" w:rsidRDefault="00773BC1" w:rsidP="00923766">
             <w:r>
               <w:t>[4 mars 1958]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00773BC1" w:rsidRDefault="00773BC1" w:rsidP="00923766">
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 2733 pixels x 5080 pixels. 1,76 Mo</w:t>
+            <w:r>
+              <w:t>n.b. 2733 pixels x 5080 pixels. 1,76 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00773BC1" w:rsidRDefault="00773BC1" w:rsidP="00923766">
             <w:r>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00773BC1" w:rsidRDefault="00773BC1" w:rsidP="00923766"/>
           <w:p w:rsidR="00773BC1" w:rsidRDefault="00390A46" w:rsidP="00923766">
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P336/A1/</w:t>
             </w:r>
             <w:r w:rsidR="00773BC1">
               <w:t>2,8</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00773BC1" w:rsidRDefault="00773BC1" w:rsidP="00923766">
             <w:r>
               <w:t xml:space="preserve">Décès Louis </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Coulombe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>, Époux d’Hélène Tremblay puis Juliette Tremblay</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00773BC1" w:rsidRDefault="0082716D" w:rsidP="00923766">
             <w:r>
               <w:t>[5 octobre 1956]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0082716D" w:rsidRDefault="0082716D" w:rsidP="00923766">
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 2733 pixels x 5080 pixels. 1,91 Mo</w:t>
+            <w:r>
+              <w:t>n.b. 2733 pixels x 5080 pixels. 1,91 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0082716D" w:rsidRDefault="0082716D" w:rsidP="00923766">
             <w:r>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0082716D" w:rsidRDefault="0082716D" w:rsidP="00923766"/>
           <w:p w:rsidR="0082716D" w:rsidRDefault="00390A46" w:rsidP="00923766">
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P336/A1/</w:t>
             </w:r>
             <w:r w:rsidR="0082716D">
               <w:t>2,9</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0082716D" w:rsidRDefault="0082716D" w:rsidP="00923766">
             <w:r>
               <w:t xml:space="preserve">Décès </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Télesphore</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> Demers, Époux d’Anna Paré</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0082716D" w:rsidRDefault="0082716D" w:rsidP="00923766">
             <w:r>
               <w:t>[3 décembre 1927]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0082716D" w:rsidRDefault="0082716D" w:rsidP="00923766">
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 3064 pixels x 5080 pixels. 2,45 Mo</w:t>
+            <w:r>
+              <w:t>n.b. 3064 pixels x 5080 pixels. 2,45 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0082716D" w:rsidRDefault="0082716D" w:rsidP="00923766">
             <w:r>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0082716D" w:rsidRDefault="0082716D" w:rsidP="00923766"/>
           <w:p w:rsidR="0082716D" w:rsidRDefault="00390A46" w:rsidP="00923766">
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P336/A1/</w:t>
             </w:r>
             <w:r w:rsidR="0082716D">
               <w:t>2,10</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0082716D" w:rsidRDefault="0082716D" w:rsidP="00923766">
             <w:r>
-              <w:t xml:space="preserve">Décès Christiana </w:t>
+              <w:t xml:space="preserve">Décès </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
+              <w:t>Christiana</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:t>Coulombe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>, Épouse de Joseph Gagnon</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0082716D" w:rsidRDefault="0082716D" w:rsidP="00923766">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>[13 juillet 1977]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0082716D" w:rsidRDefault="0082716D" w:rsidP="00923766">
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 2914 pixels x 5080 pixels. 1,80 Mo</w:t>
+            <w:r>
+              <w:t>n.b. 2914 pixels x 5080 pixels. 1,80 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0082716D" w:rsidRDefault="0082716D" w:rsidP="00923766">
             <w:r>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0082716D" w:rsidRDefault="0082716D" w:rsidP="00923766"/>
           <w:p w:rsidR="0082716D" w:rsidRDefault="00390A46" w:rsidP="00923766">
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P336/A1/</w:t>
             </w:r>
             <w:r w:rsidR="0082716D">
               <w:t>2,11</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0082716D" w:rsidRDefault="0082716D" w:rsidP="00923766">
             <w:r>
               <w:t xml:space="preserve">Décès Léo </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Coulombe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>, Époux de Dame Juliette Castonguay</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0082716D" w:rsidRDefault="0082716D" w:rsidP="00923766">
             <w:r>
               <w:t>[3 mars 1953]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0082716D" w:rsidRDefault="0082716D" w:rsidP="00923766">
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 2914 pixels x 5080 pixels. 1,83 Mo</w:t>
+            <w:r>
+              <w:t>n.b. 2914 pixels x 5080 pixels. 1,83 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0082716D" w:rsidRDefault="0082716D" w:rsidP="00923766">
             <w:r>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0082716D" w:rsidRDefault="0082716D" w:rsidP="00923766"/>
           <w:p w:rsidR="0082716D" w:rsidRDefault="00390A46" w:rsidP="00923766">
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P336/A1/</w:t>
             </w:r>
             <w:r w:rsidR="0082716D">
               <w:t>2,12</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0082716D" w:rsidRDefault="0082716D" w:rsidP="00923766">
             <w:r>
               <w:t xml:space="preserve">Cartes mortuaires famille </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Coulombe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w:rsidR="0082716D" w:rsidRDefault="0082716D" w:rsidP="00923766">
             <w:r>
               <w:t>[1923-1960]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0082716D" w:rsidRDefault="0082716D" w:rsidP="00923766">
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 9974 pixels x 11724 pixels. 16,9 Mo</w:t>
+            <w:r>
+              <w:t>n.b. 9974 pixels x 11724 pixels. 16,9 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0082716D" w:rsidRDefault="0082716D" w:rsidP="00923766">
             <w:r>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0082716D" w:rsidRDefault="0082716D" w:rsidP="00923766"/>
           <w:p w:rsidR="0082716D" w:rsidRDefault="00390A46" w:rsidP="00923766">
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P336/A1/</w:t>
             </w:r>
             <w:r w:rsidR="0082716D">
               <w:t>2,13</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0082716D" w:rsidRDefault="0082716D" w:rsidP="00923766">
             <w:r>
               <w:t xml:space="preserve">Décès de Flavien </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Coulombe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>, Époux de Dame Marie Têtu</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0082716D" w:rsidRDefault="0082716D" w:rsidP="00923766">
             <w:r>
               <w:t>[16 décembre 1943]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0082716D" w:rsidRDefault="0082716D" w:rsidP="00923766">
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 2824 pixels x 5260 pixels. 1,64 Mo</w:t>
+            <w:r>
+              <w:t>n.b. 2824 pixels x 5260 pixels. 1,64 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0082716D" w:rsidRDefault="0082716D" w:rsidP="00923766">
             <w:r>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0082716D" w:rsidRDefault="0082716D" w:rsidP="00923766"/>
           <w:p w:rsidR="0082716D" w:rsidRDefault="00390A46" w:rsidP="00923766">
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P336/A1/</w:t>
             </w:r>
             <w:r w:rsidR="0082716D">
               <w:t>2,14</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0082716D" w:rsidRDefault="0082716D" w:rsidP="00923766">
             <w:r>
               <w:t>Décès</w:t>
             </w:r>
             <w:r w:rsidR="00390A46">
               <w:t xml:space="preserve"> Rolland </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00390A46">
               <w:t>Coulombe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00390A46">
               <w:t>, Époux de feu</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Marguerite D’</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Auteil</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w:rsidR="0082716D" w:rsidRDefault="0082716D" w:rsidP="00923766">
             <w:r>
               <w:t>[2 mai 1960]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0082716D" w:rsidRDefault="0082716D" w:rsidP="00923766">
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r>
+              <w:t xml:space="preserve">n.b. </w:t>
             </w:r>
             <w:r w:rsidR="001133E2">
               <w:t>2824 pixels x 5260 pixels. 1,74 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001133E2" w:rsidRDefault="001133E2" w:rsidP="00923766">
             <w:r>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001133E2" w:rsidRDefault="001133E2" w:rsidP="00923766"/>
           <w:p w:rsidR="001133E2" w:rsidRDefault="0085013C" w:rsidP="00923766">
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P336/A1/</w:t>
             </w:r>
             <w:r w:rsidR="001133E2">
               <w:t>2,15</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001133E2" w:rsidRDefault="001133E2" w:rsidP="00923766">
             <w:r>
               <w:t xml:space="preserve">Décès Marguerite d’Auteuil, Épouse de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Mtre</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> Rolland </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Coulombe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w:rsidR="001133E2" w:rsidRDefault="001133E2" w:rsidP="00923766">
             <w:r>
               <w:t>[4 août 1959]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001133E2" w:rsidRDefault="001133E2" w:rsidP="00923766">
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 2613 pixels x 5050 pixels. 1,44 Mo</w:t>
+            <w:r>
+              <w:t>n.b. 2613 pixels x 5050 pixels. 1,44 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001133E2" w:rsidRDefault="001133E2" w:rsidP="00923766">
             <w:r>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001133E2" w:rsidRDefault="001133E2" w:rsidP="00923766"/>
           <w:p w:rsidR="001133E2" w:rsidRDefault="0085013C" w:rsidP="00923766">
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P336/A1/</w:t>
             </w:r>
             <w:r w:rsidR="001133E2" w:rsidRPr="001133E2">
               <w:t>2,1</w:t>
             </w:r>
             <w:r w:rsidR="001133E2">
               <w:t>6</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001133E2" w:rsidRDefault="001133E2" w:rsidP="00923766">
             <w:r>
               <w:t xml:space="preserve">Décès Marie-Louise </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Coulombe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>, Épouse de Dr P.-H. Rainville</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001133E2" w:rsidRDefault="00096D6A" w:rsidP="00923766">
             <w:r>
               <w:t>[18 octobre 1938]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00096D6A" w:rsidRDefault="00096D6A" w:rsidP="00923766">
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 3094 pixels x 5050 pixels. 2,17 Mo</w:t>
+            <w:r>
+              <w:t>n.b. 3094 pixels x 5050 pixels. 2,17 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00096D6A" w:rsidRDefault="00096D6A" w:rsidP="00923766">
             <w:r>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00096D6A" w:rsidRDefault="00096D6A" w:rsidP="00923766"/>
           <w:p w:rsidR="00096D6A" w:rsidRDefault="0085013C" w:rsidP="00923766">
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P336/A1/</w:t>
             </w:r>
             <w:r w:rsidR="00096D6A" w:rsidRPr="00096D6A">
               <w:t>2,1</w:t>
             </w:r>
             <w:r w:rsidR="00096D6A">
               <w:t>7</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00096D6A" w:rsidRDefault="00A312DF" w:rsidP="00923766">
             <w:r>
               <w:t>Décès Madame Laurent Colombe née Aurélie Paradis</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A312DF" w:rsidRDefault="00A312DF" w:rsidP="00923766">
             <w:r>
               <w:t>[19 août 1946]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A312DF" w:rsidRDefault="00A312DF" w:rsidP="00923766">
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 2703 pixels x 5050 pixels. 3,20 Mo</w:t>
+            <w:r>
+              <w:t>n.b. 2703 pixels x 5050 pixels. 3,20 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A312DF" w:rsidRDefault="00A312DF" w:rsidP="00923766">
             <w:r>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A312DF" w:rsidRDefault="00A312DF" w:rsidP="00923766"/>
           <w:p w:rsidR="00A312DF" w:rsidRDefault="0085013C" w:rsidP="00923766">
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P336/A1/</w:t>
             </w:r>
             <w:r w:rsidR="00A312DF" w:rsidRPr="00096D6A">
               <w:t>2,1</w:t>
             </w:r>
             <w:r w:rsidR="00A312DF">
               <w:t>8</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A312DF" w:rsidRDefault="00A312DF" w:rsidP="00923766">
             <w:r>
               <w:t>Décès Arthur Dufour, Époux d’</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Everastine</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Coulombe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w:rsidR="00A312DF" w:rsidRDefault="00A312DF" w:rsidP="00923766">
             <w:r>
               <w:t>[23 avril 1923]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A312DF" w:rsidRDefault="00A312DF" w:rsidP="00923766">
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 3094 pixels x 5230 pixels. 3,69 Mo</w:t>
+            <w:r>
+              <w:t>n.b. 3094 pixels x 5230 pixels. 3,69 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A312DF" w:rsidRDefault="00A312DF" w:rsidP="00923766">
             <w:r>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A312DF" w:rsidRDefault="00A312DF" w:rsidP="00923766"/>
           <w:p w:rsidR="00A312DF" w:rsidRDefault="0085013C" w:rsidP="00923766">
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P336/A1/</w:t>
             </w:r>
             <w:r w:rsidR="00A312DF" w:rsidRPr="00096D6A">
               <w:t>2,1</w:t>
             </w:r>
             <w:r w:rsidR="00A312DF">
               <w:t>9</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A312DF" w:rsidRDefault="00A312DF" w:rsidP="00923766">
             <w:r>
               <w:t>Cartes mortuaires famille Tremblay</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A312DF" w:rsidRDefault="00A312DF" w:rsidP="00923766">
             <w:r>
               <w:t>[1931-1965]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A312DF" w:rsidRDefault="00A312DF" w:rsidP="00923766">
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 10094 pixels x 11844 pixels. 15,5 Mo</w:t>
+            <w:r>
+              <w:t>n.b. 10094 pixels x 11844 pixels. 15,5 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A312DF" w:rsidRDefault="00A312DF" w:rsidP="00923766">
             <w:r>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A312DF" w:rsidRDefault="00A312DF" w:rsidP="00923766"/>
           <w:p w:rsidR="00A312DF" w:rsidRDefault="0085013C" w:rsidP="00923766">
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P336/A1/</w:t>
             </w:r>
             <w:r w:rsidR="00A312DF">
               <w:t>2,20</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A312DF" w:rsidRDefault="00A312DF" w:rsidP="00923766">
             <w:r>
               <w:t>Décès Césaire Tremblay, Époux de Malvina Pellerin</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A312DF" w:rsidRDefault="00A312DF" w:rsidP="00923766">
             <w:r>
               <w:t>[13 avril 1931]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A312DF" w:rsidRDefault="00A312DF" w:rsidP="00923766">
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 3154 pixels x 5170 pixels. 2,10 Mo</w:t>
+            <w:r>
+              <w:t>n.b. 3154 pixels x 5170 pixels. 2,10 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A312DF" w:rsidRDefault="00A312DF" w:rsidP="00923766">
             <w:r>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A312DF" w:rsidRDefault="00A312DF" w:rsidP="00923766"/>
           <w:p w:rsidR="00A312DF" w:rsidRDefault="0085013C" w:rsidP="00923766">
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P336/A1/</w:t>
             </w:r>
             <w:r w:rsidR="00A312DF">
               <w:t>2,21</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A312DF" w:rsidRDefault="00A312DF" w:rsidP="00923766">
             <w:r>
               <w:t>Décès Dame Malvina Pellerin</w:t>
             </w:r>
             <w:r w:rsidR="00AC16B8">
               <w:t>, Épouse de Césaire Tremblay</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00AC16B8" w:rsidRDefault="00AC16B8" w:rsidP="00923766">
             <w:r>
               <w:t>[22 mars 1938]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00AC16B8" w:rsidRDefault="00AC16B8" w:rsidP="00923766">
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 3064 pixels x 4809 pixels. 2,31 Mo</w:t>
+            <w:r>
+              <w:t>n.b. 3064 pixels x 4809 pixels. 2,31 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00AC16B8" w:rsidRDefault="00AC16B8" w:rsidP="00923766">
             <w:r>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00AC16B8" w:rsidRDefault="00AC16B8" w:rsidP="00923766"/>
           <w:p w:rsidR="00AC16B8" w:rsidRDefault="0085013C" w:rsidP="00923766">
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P336/A1/</w:t>
             </w:r>
             <w:r w:rsidR="00AC16B8">
               <w:t>2,22</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00586FC9" w:rsidRDefault="00AC16B8" w:rsidP="00923766">
             <w:r>
               <w:t>Décès Joseph-Michel Tremblay,</w:t>
             </w:r>
             <w:r w:rsidR="00586FC9">
               <w:t xml:space="preserve"> Époux de Lydia </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00586FC9">
               <w:t>Coulombe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w:rsidR="00586FC9" w:rsidRDefault="00586FC9" w:rsidP="00923766">
             <w:r>
               <w:t>[20 avril 1969]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00586FC9" w:rsidRDefault="00586FC9" w:rsidP="00923766">
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 2764 pixels x 5200 pixels. 1,57 Mo</w:t>
+            <w:r>
+              <w:t>n.b. 2764 pixels x 5200 pixels. 1,57 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00586FC9" w:rsidRDefault="00586FC9" w:rsidP="00923766">
             <w:r>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00586FC9" w:rsidRDefault="00586FC9" w:rsidP="00923766"/>
           <w:p w:rsidR="00586FC9" w:rsidRDefault="0085013C" w:rsidP="00923766">
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P336/A1/</w:t>
             </w:r>
             <w:r w:rsidR="00586FC9">
               <w:t>2,23</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00AC16B8" w:rsidRDefault="00586FC9" w:rsidP="00923766">
             <w:r>
               <w:t>Décès Laurent Tremblay, fils de M. et Mme Henry Tremblay</w:t>
             </w:r>
             <w:r w:rsidR="00AC16B8">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00586FC9" w:rsidRDefault="00586FC9" w:rsidP="00923766">
             <w:r>
               <w:t>[16 juin 1946]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00586FC9" w:rsidRDefault="00586FC9" w:rsidP="00923766">
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 2764 pixels x 4960 pixels. 1,79 mo</w:t>
+            <w:r>
+              <w:t>n.b. 2764 pixels x 4960 pixels. 1,79 mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00586FC9" w:rsidRDefault="00586FC9" w:rsidP="00923766">
             <w:r>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00586FC9" w:rsidRDefault="00586FC9" w:rsidP="00923766"/>
           <w:p w:rsidR="00586FC9" w:rsidRDefault="0085013C" w:rsidP="00923766">
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P336/A1/</w:t>
             </w:r>
             <w:r w:rsidR="00586FC9">
               <w:t>2,24</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00586FC9" w:rsidRDefault="00586FC9" w:rsidP="00923766">
             <w:r>
               <w:t xml:space="preserve">Décès Joseph Tremblay, époux de feu </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Adélina</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> Tremblay puis Rose Tremblay</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00586FC9" w:rsidRDefault="00586FC9" w:rsidP="00923766">
             <w:r>
               <w:t>[27 février 1965]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00586FC9" w:rsidRDefault="00586FC9" w:rsidP="00923766">
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 2764 pixels x 4960 pixels. 2,10 Mo</w:t>
+            <w:r>
+              <w:t>n.b. 2764 pixels x 4960 pixels. 2,10 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00586FC9" w:rsidRDefault="00586FC9" w:rsidP="00923766">
             <w:r>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00586FC9" w:rsidRDefault="00586FC9" w:rsidP="00923766"/>
           <w:p w:rsidR="00586FC9" w:rsidRDefault="0085013C" w:rsidP="00923766">
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P336/A1/</w:t>
             </w:r>
             <w:r w:rsidR="00586FC9">
               <w:t xml:space="preserve">2,25 </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00586FC9" w:rsidRDefault="00586FC9" w:rsidP="00923766">
             <w:r>
               <w:t>Décès Césaire Simard, Époux de feu Mary Tremblay</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00586FC9" w:rsidRDefault="00586FC9" w:rsidP="00923766">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>[1</w:t>
             </w:r>
             <w:r w:rsidRPr="00586FC9">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>er</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> février 1954]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00586FC9" w:rsidRDefault="00586FC9" w:rsidP="00923766">
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 2764 pixels x 5020 pixels. 1,85 Mo</w:t>
+            <w:r>
+              <w:t>n.b. 2764 pixels x 5020 pixels. 1,85 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00586FC9" w:rsidRDefault="00586FC9" w:rsidP="00923766">
             <w:r>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00586FC9" w:rsidRDefault="00586FC9" w:rsidP="00923766"/>
           <w:p w:rsidR="00586FC9" w:rsidRDefault="0085013C" w:rsidP="00923766">
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P336/A1/</w:t>
             </w:r>
             <w:r w:rsidR="00586FC9">
               <w:t>2,26</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00586FC9" w:rsidRDefault="00586FC9" w:rsidP="00923766">
             <w:r>
               <w:t xml:space="preserve">Décès </w:t>
             </w:r>
             <w:r w:rsidR="0085013C">
               <w:t>Juliette Lemieux, épouse</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> d’Alfred Nadeau</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00586FC9" w:rsidRDefault="00586FC9" w:rsidP="00923766">
             <w:r>
               <w:t>[5 octobre 1980]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00586FC9" w:rsidRDefault="00586FC9" w:rsidP="00923766">
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 3064 pixels x 5381 pixels. 1,80 Mo</w:t>
+            <w:r>
+              <w:t>n.b. 3064 pixels x 5381 pixels. 1,80 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00586FC9" w:rsidRDefault="00586FC9" w:rsidP="00923766">
             <w:r>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00586FC9" w:rsidRDefault="00586FC9" w:rsidP="00923766"/>
           <w:p w:rsidR="00586FC9" w:rsidRDefault="0085013C" w:rsidP="00923766">
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P336/A1/</w:t>
             </w:r>
             <w:r w:rsidR="00586FC9">
               <w:t>2,27</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00586FC9" w:rsidRDefault="00586FC9" w:rsidP="00923766">
             <w:r>
               <w:t>Décès Yvonne Boulianne</w:t>
             </w:r>
             <w:r w:rsidR="0085013C">
               <w:t>, é</w:t>
             </w:r>
             <w:r>
               <w:t>pouse de Lucien Lemieux</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00586FC9" w:rsidRDefault="00586FC9" w:rsidP="00923766">
             <w:r>
               <w:t>[8 mars 1993]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00586FC9" w:rsidRDefault="00586FC9" w:rsidP="00923766">
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 2944 pixels x 5050 pixels. 1,22 Mo</w:t>
+            <w:r>
+              <w:t>n.b. 2944 pixels x 5050 pixels. 1,22 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00586FC9" w:rsidRDefault="00586FC9" w:rsidP="00923766">
             <w:r>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0085013C" w:rsidRDefault="0085013C" w:rsidP="00923766"/>
           <w:p w:rsidR="0085013C" w:rsidRDefault="0085013C" w:rsidP="00923766">
             <w:r>
               <w:t>P336/A1/2,28</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0085013C" w:rsidRDefault="0085013C" w:rsidP="00923766">
             <w:r>
               <w:t>Décès sœur Catherine de St-Augustin</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0085013C" w:rsidRDefault="0085013C" w:rsidP="00923766">
             <w:r>
               <w:t>[7 novembre 1936]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0085013C" w:rsidRDefault="0085013C" w:rsidP="00923766">
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t>, 1,62 Mo</w:t>
+            <w:r>
+              <w:t>n.b., 1,62 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0085013C" w:rsidRDefault="0085013C" w:rsidP="00923766">
             <w:r>
               <w:t>PDF, fichier numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00586FC9" w:rsidRDefault="00586FC9" w:rsidP="00923766"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC2631" w:rsidRPr="00A674F8" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w:rsidR="00DC2631" w:rsidRPr="00A674F8" w:rsidRDefault="00DC2631" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -3801,57 +3983,52 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00DC2631" w:rsidRDefault="00DC2631" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="_Toc487119027"/>
             <w:r>
               <w:t>P336/A1/3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t> :</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Coupure de presse</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
           <w:p w:rsidR="00881C8F" w:rsidRDefault="00881C8F" w:rsidP="00881C8F"/>
           <w:p w:rsidR="00881C8F" w:rsidRDefault="00881C8F" w:rsidP="00881C8F">
             <w:r>
               <w:t>P336/A1/3,1</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00881C8F" w:rsidRDefault="00881C8F" w:rsidP="00881C8F">
-            <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> Gîte du Château à La Doré offre un accueil chaleureux»</w:t>
+            <w:r>
+              <w:t>«Le Gîte du Château à La Doré offre un accueil chaleureux»</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00881C8F" w:rsidRDefault="00881C8F" w:rsidP="00881C8F">
             <w:r>
               <w:t>[10 juin 2010]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00881C8F" w:rsidRDefault="00881C8F" w:rsidP="00881C8F">
             <w:r>
               <w:t>Couleur, 13008 pixels x 2500 pixels, 16,2 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00881C8F" w:rsidRPr="00881C8F" w:rsidRDefault="00881C8F" w:rsidP="00881C8F">
             <w:r>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
@@ -4007,206 +4184,161 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="00F26CE7" w:rsidRDefault="00F26CE7" w:rsidP="00F26CE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Joseph Lemieux et Marie-Anne Moreau</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F26CE7" w:rsidRDefault="00F26CE7" w:rsidP="00F26CE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 1910]</w:t>
+              <w:t>[ca 1910]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F26CE7" w:rsidRDefault="007C2B56" w:rsidP="00F26CE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n.b., </w:t>
             </w:r>
             <w:r w:rsidR="00F26CE7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>3545 x 5982 px</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>, 2,06 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="007C2B56" w:rsidRDefault="007C2B56" w:rsidP="00F26CE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="007C2B56" w:rsidRDefault="007C2B56" w:rsidP="00F26CE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="007C2B56" w:rsidRDefault="007C2B56" w:rsidP="00F26CE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>P336/B1/1.1,2</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="007C2B56" w:rsidRDefault="007C2B56" w:rsidP="00F26CE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Joseph Lemieux (1879-1918) et Marie-Anne Moreau (1882-1945)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="007C2B56" w:rsidRDefault="007C2B56" w:rsidP="00F26CE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Carte mortuaire</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="007C2B56" w:rsidRDefault="007C2B56" w:rsidP="00F26CE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 1910]</w:t>
+              <w:t>[ca 1910]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="007C2B56" w:rsidRDefault="007C2B56" w:rsidP="00F26CE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t>, 4236 x 2976 px, 1,92 Mo</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>n.b., 4236 x 2976 px, 1,92 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="007C2B56" w:rsidRDefault="007C2B56" w:rsidP="00F26CE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="007C2B56" w:rsidRDefault="007C2B56" w:rsidP="00F26CE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="007C2B56" w:rsidRDefault="007C2B56" w:rsidP="00F26CE7">
             <w:pPr>
               <w:rPr>
@@ -4340,63 +4472,55 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>(fille), Lazard Julien (beau-frère de Marie-Anne Moreau), Juliette Lemieux (fille)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="006610F9" w:rsidRDefault="006610F9" w:rsidP="00220CA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>[1907]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00792304" w:rsidRDefault="00792304" w:rsidP="00220CA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 14240 x 9709 pixels, 31,1 Mo </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n.b., 14240 x 9709 pixels, 31,1 Mo </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="006610F9" w:rsidRDefault="006610F9" w:rsidP="00220CA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="006610F9" w:rsidRDefault="006610F9" w:rsidP="006610F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
@@ -4545,178 +4669,162 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E8482B" w:rsidRDefault="00E8482B" w:rsidP="006610F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>[1930]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E8482B" w:rsidRDefault="00E8482B" w:rsidP="006610F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>n.b., 8051 x 5892 pixels, 5,59 Mo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E8482B" w:rsidRDefault="00E8482B" w:rsidP="006610F9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>JPEG, numérique</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B001E0" w:rsidRDefault="00B001E0" w:rsidP="006610F9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B001E0" w:rsidRDefault="00B001E0" w:rsidP="006610F9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>P336/B1/1.1,6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B001E0" w:rsidRDefault="00B001E0" w:rsidP="006610F9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Famille d’Ovide Moreau, frère de Marie-Anne Moreau, et Anna </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t>n.b.</w:t>
+              <w:t>Imbeault</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...17 lines deleted...]
-            </w:r>
           </w:p>
           <w:p w:rsidR="00B001E0" w:rsidRDefault="00B001E0" w:rsidP="006610F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ovide Moreau, Thomas-Louis, Joseph, Anna </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Imbeault</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et Victor Moreau</w:t>
+            </w:r>
           </w:p>
           <w:p w:rsidR="00B001E0" w:rsidRDefault="00B001E0" w:rsidP="006610F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t>P336/B1/1.1,6</w:t>
+              <w:t>[1904]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B001E0" w:rsidRDefault="00B001E0" w:rsidP="006610F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Famille d’Ovide Moreau, frère de Marie-Anne Moreau, et Anna </w:t>
-[...68 lines deleted...]
-              <w:t>, 8802 x 11303 pixels, 26,6 Mo</w:t>
+              <w:t>n.b., 8802 x 11303 pixels, 26,6 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B001E0" w:rsidRDefault="00B001E0" w:rsidP="006610F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B001E0" w:rsidRDefault="00B001E0" w:rsidP="006610F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
@@ -4817,58 +4925,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B001E0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> et mère de Georges </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B001E0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Coulombe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B001E0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> ainsi que de Philippe, s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">ur la photo. </w:t>
-[...6 lines deleted...]
-              <w:t>Anna est l'arrière-</w:t>
+              <w:t>ur la photo. Anna est l'arrière-</w:t>
             </w:r>
             <w:r w:rsidRPr="00B001E0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>grand-mère paternel</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>le</w:t>
             </w:r>
             <w:r w:rsidRPr="00B001E0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> de Gaston </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B001E0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Coulombe</w:t>
@@ -4878,63 +4979,55 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> (donateur du fonds).</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B001E0" w:rsidRDefault="004C380B" w:rsidP="006610F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="004C380B" w:rsidRDefault="004C380B" w:rsidP="006610F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n.b., </w:t>
             </w:r>
             <w:r w:rsidR="00B00695">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">19167 x 12896 pixels, </w:t>
             </w:r>
             <w:r w:rsidR="00AD16C8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>59,1 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00AD16C8" w:rsidRDefault="00AD16C8" w:rsidP="006610F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>JPEG, numérique</w:t>
@@ -4960,51 +5053,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="000F5E20"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000F5E20" w:rsidRPr="00A674F8" w:rsidTr="000D4940">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w:rsidR="000F5E20" w:rsidRPr="00A674F8" w:rsidRDefault="000F5E20" w:rsidP="000D4940">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="000F5E20" w:rsidRPr="00220CA4" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="11" w:name="_Toc487119032"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>P336/B1/1.2 : Famille</w:t>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
@@ -5016,315 +5108,266 @@
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:r>
               <w:t xml:space="preserve">Famille de Raoul </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Coulombe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> et de Simone Lemieux lors du premier mariage de leur fils Louis </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Coulombe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:r>
               <w:t>[1966]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t>, 6910 x 5230 px, 9,97 Mo</w:t>
+            <w:r>
+              <w:t>n.b., 6910 x 5230 px, 9,97 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:r>
               <w:t xml:space="preserve">JPEG, numérique </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20"/>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:r>
               <w:t>P336/B1/1.2,2</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:r w:rsidRPr="007C2B56">
               <w:t xml:space="preserve">Simone Lemieux et Raoul </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C2B56">
               <w:t>Coulombe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:r>
-              <w:t>[</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> 1934]</w:t>
+              <w:t>[ca 1934]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">, 7150 x 4749 px, 2,73 Mo </w:t>
+            <w:r>
+              <w:t xml:space="preserve">n.b., 7150 x 4749 px, 2,73 Mo </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:r>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20"/>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:r>
               <w:t>P336/B1/1.2,3</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:r w:rsidRPr="007C2B56">
               <w:t>Simone Lemieux à l'accouchement de sa fille Louise à l'hiver 1960</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:r>
               <w:t>[1960]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t>, 6509 x 4238 px, 4,65 Mo</w:t>
+            <w:r>
+              <w:t>n.b., 6509 x 4238 px, 4,65 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:r>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20"/>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:r>
               <w:t>P336/B1/1.2,4</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:r w:rsidRPr="007C2B56">
               <w:t xml:space="preserve">Raoul </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C2B56">
               <w:t>Coulombe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007C2B56">
               <w:t xml:space="preserve"> dans la soixantaine</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:r>
               <w:t>[197-]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t>, 4206 x 5651 px, 5,74 Mo</w:t>
+            <w:r>
+              <w:t>n.b., 4206 x 5651 px, 5,74 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:r>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20"/>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:r>
               <w:t>P336/B1/1.2,5</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:r w:rsidRPr="00716644">
               <w:t>Simone Lemieux, Noël de la com</w:t>
             </w:r>
             <w:r>
               <w:t>pagnie Saguenay électrique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:r>
               <w:t>[1963]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t>, 4356 x 5862 px, 6,21 Mo</w:t>
+            <w:r>
+              <w:t>n.b., 4356 x 5862 px, 6,21 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:r>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20"/>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:r>
               <w:t>P336/B1/1.2,6</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:r w:rsidRPr="00716644">
               <w:t xml:space="preserve">Réjean et Gaston </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00716644">
               <w:t>Coulombe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00716644">
               <w:t xml:space="preserve"> devant la maison familiale de la rue </w:t>
             </w:r>
             <w:r>
               <w:t>des Pins à Dolbeau</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:r>
               <w:t>[195-]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
-            <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-              <w:t>, 4055 x 5711 pixels, 2,63 Mo</w:t>
+            <w:r>
+              <w:t>n.b., 4055 x 5711 pixels, 2,63 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:r>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20"/>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:r>
               <w:t>P336/B1/1.2,7</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:r>
               <w:t>Line, Céline et Serge</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:r>
               <w:t>[194-]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t>, 3580 x 5083 pixels, 2,66 Mo</w:t>
+            <w:r>
+              <w:t>n.b., 3580 x 5083 pixels, 2,66 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:r>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20"/>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:r>
               <w:t>P336/B1/1.2,8</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:r>
               <w:t xml:space="preserve">Les 40 ans de mariage de Simon Lemieux et de Raoul </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Coulombe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:r>
               <w:t>[1974]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t>, 4356 x 5862 pixels, 8,43 Mo</w:t>
+            <w:r>
+              <w:t>n.b., 4356 x 5862 pixels, 8,43 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:r>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20"/>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>P336/B1/1.2.9</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
@@ -5369,63 +5412,55 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>, Georges, Ghislaine, Louis, Lauréat Lemieux (prêtre)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>[1940]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t>, 16794 x 11663 pixels, 33,5 Mo</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>n.b., 16794 x 11663 pixels, 33,5 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
@@ -5578,51 +5613,65 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>P336/B1/1.2.12</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001C421B" w:rsidRDefault="001C421B" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Adjutor</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Boulianne et Alma Marceau</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Boulianne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et Alma Marceau</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001C421B" w:rsidRDefault="001C421B" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001C421B" w:rsidRDefault="001C421B" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
@@ -5690,51 +5739,50 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="001C421B" w:rsidRDefault="001C421B" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001C421B" w:rsidRDefault="001C421B" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Couleurs, 3244 x 5110 pixels. 1,87 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001C421B" w:rsidRDefault="001C421B" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001C421B" w:rsidRDefault="001C421B" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="001C421B" w:rsidRDefault="001C421B" w:rsidP="000F5E20">
             <w:pPr>
@@ -5773,447 +5821,429 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> lors de son mariage</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E12BCD" w:rsidRDefault="00E12BCD" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E12BCD" w:rsidRDefault="00E12BCD" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>n.b. 2643 x 4208 pixels. 1.48 Mo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E12BCD" w:rsidRDefault="00E12BCD" w:rsidP="000F5E20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>JPEG, numérique</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E12BCD" w:rsidRDefault="00E12BCD" w:rsidP="000F5E20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00E12BCD" w:rsidRDefault="00E12BCD" w:rsidP="000F5E20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>P336/B1/1.2.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E12BCD" w:rsidRDefault="00E12BCD" w:rsidP="000F5E20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carmen </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t>n.b.</w:t>
+              <w:t>Coulombe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2643 x 4208 pixels. 1.48 Mo</w:t>
+              <w:t xml:space="preserve"> lors de son mariage</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E12BCD" w:rsidRDefault="00E12BCD" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
+              <w:t>[19</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>-- ]</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w:rsidR="00E12BCD" w:rsidRDefault="00E12BCD" w:rsidP="000F5E20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>n.b. 2643 x 4058 pixels. 1,59 Mo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E12BCD" w:rsidRDefault="00E12BCD" w:rsidP="000F5E20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E12BCD" w:rsidRDefault="00E12BCD" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00E12BCD" w:rsidRDefault="00E12BCD" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t>P336/B1/1.2.15</w:t>
+              <w:t>P336/B1/1.2.16</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E12BCD" w:rsidRDefault="00E12BCD" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carmen </w:t>
+              <w:t xml:space="preserve">Jean-Yves </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Coulombe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> lors de son mariage</w:t>
+              <w:t>, fils de Pierre-Eugène, lors de son mariage</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E12BCD" w:rsidRDefault="00E12BCD" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t>[19</w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>[19--]</w:t>
+            </w:r>
           </w:p>
           <w:p w:rsidR="00E12BCD" w:rsidRDefault="00E12BCD" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>n.b. 2643 x 3938 pixels. 1,33 Mo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E12BCD" w:rsidRDefault="00E12BCD" w:rsidP="000F5E20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>JPEG, numérique</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E12BCD" w:rsidRDefault="00E12BCD" w:rsidP="000F5E20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00E12BCD" w:rsidRDefault="00E12BCD" w:rsidP="000F5E20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>P336/B1/1.2.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E12BCD" w:rsidRDefault="00E12BCD" w:rsidP="000F5E20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michel </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t>n.b.</w:t>
+              <w:t>Coulombe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2643 x 4058 pixels. 1,59 Mo</w:t>
+              <w:t>, fils de Philippe, lors de son mariage</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E12BCD" w:rsidRDefault="00E12BCD" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
+              <w:t>[19--]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E12BCD" w:rsidRDefault="00E12BCD" w:rsidP="000F5E20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>n.b. 1884 x 4178 pixels. 1,98 Mo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E12BCD" w:rsidRDefault="00E12BCD" w:rsidP="000F5E20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E12BCD" w:rsidRDefault="00E12BCD" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00E12BCD" w:rsidRDefault="00E12BCD" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t>P336/B1/1.2.16</w:t>
+              <w:t>P336/B1/1.2.18</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E12BCD" w:rsidRDefault="00E12BCD" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...186 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="00E12BCD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t>Mariage de Ghislaine Boulianne, fille d'</w:t>
+              <w:t xml:space="preserve">Mariage de Ghislaine </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E12BCD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t>Adjutor</w:t>
+              <w:t>Boulianne</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E12BCD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Boulianne</w:t>
-            </w:r>
+              <w:t>, fille d'</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E12BCD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Adjutor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E12BCD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E12BCD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Boulianne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w:rsidR="00E12BCD" w:rsidRDefault="00E12BCD" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E12BCD" w:rsidRDefault="00E12BCD" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> 2794 x 4088 pixels. 1,40 Mo</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>n.b. 2794 x 4088 pixels. 1,40 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E12BCD" w:rsidRDefault="00E12BCD" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E12BCD" w:rsidRDefault="00E12BCD" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00E12BCD" w:rsidRDefault="00E12BCD" w:rsidP="00E12BCD">
             <w:pPr>
               <w:rPr>
@@ -6237,63 +6267,55 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Marcel Lemieux, fils de Lucien Lemieux, à son mariage</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E12BCD" w:rsidRDefault="00E12BCD" w:rsidP="00E12BCD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E12BCD" w:rsidRDefault="000D4940" w:rsidP="00E12BCD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> 2974 x 3787 pixels. 1,29 Mo</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>n.b. 2974 x 3787 pixels. 1,29 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E12BCD" w:rsidRDefault="000D4940" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000D4940" w:rsidRDefault="000D4940" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="000D4940" w:rsidRDefault="000D4940" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
@@ -6317,96 +6339,87 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Mariage membre de la famille (?)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000D4940" w:rsidRDefault="000D4940" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000D4940" w:rsidRDefault="000D4940" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> 2974 x 4509 pixels. 1,79 Mo</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>n.b. 2974 x 4509 pixels. 1,79 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000D4940" w:rsidRDefault="000D4940" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000D4940" w:rsidRDefault="000D4940" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="000D4940" w:rsidRDefault="000D4940" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>P336/B1/1.2.21</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000D4940" w:rsidRDefault="000D4940" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000D4940">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Camil</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000D4940">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lemieux, fils de Joseph Lemieux, à son mariage</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -6484,63 +6497,55 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Ghislaine</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000D4940" w:rsidRDefault="000D4940" w:rsidP="000D4940">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000D4940" w:rsidRDefault="000D4940" w:rsidP="000D4940">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> 3665 x 4900 pixels. 2,91 Mo</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>n.b. 3665 x 4900 pixels. 2,91 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000D4940" w:rsidRDefault="000D4940" w:rsidP="000D4940">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000D4940" w:rsidRDefault="000D4940" w:rsidP="000D4940">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="000D4940" w:rsidRDefault="000D4940" w:rsidP="000D4940">
             <w:pPr>
               <w:rPr>
@@ -6593,63 +6598,55 @@
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> au centre, grand-maman </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000D4940">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Coulombe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000D4940">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000D4940" w:rsidRDefault="000D4940" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> 3665 x 2495 pixels. 763 Ko</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>n.b. 3665 x 2495 pixels. 763 Ko</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000D4940" w:rsidRDefault="000D4940" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000D4940" w:rsidRDefault="000D4940" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="000D4940" w:rsidRDefault="000D4940" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
@@ -6687,63 +6684,55 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>, Juvénat Saint-Jean à Dolbeau, années 1950, au moins 12 postulants</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000D4940" w:rsidRDefault="000D4940" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>[195-]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000D4940" w:rsidRDefault="00902938" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> 6518 x 3775 pixels. 2,58 Mo</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>n.b. 6518 x 3775 pixels. 2,58 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00902938" w:rsidRDefault="00902938" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00902938" w:rsidRDefault="00902938" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="000D4940" w:rsidRDefault="000D4940" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
@@ -6987,51 +6976,50 @@
             </w:pPr>
           </w:p>
           <w:p w:rsidR="000D4940" w:rsidRDefault="000D4940" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>P336/B1/1.2.28</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00902938" w:rsidRDefault="00902938" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00902938">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">10 octobre 1984, maison. Messe en mémoire du 5e anniversaire du décès de Raoul </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00902938">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Coulombe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00902938">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00902938" w:rsidRDefault="00902938" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -7430,150 +7418,164 @@
             </w:pPr>
           </w:p>
           <w:p w:rsidR="000D4940" w:rsidRDefault="000D4940" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>P336/B1/1.2.33</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000D4940" w:rsidRDefault="004461DC" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004461DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">1= Simone 2=? 3=Lauréat 4= Rosaire Boulianne, </w:t>
+              <w:t xml:space="preserve">1= Simone 2=? 3=Lauréat 4= Rosaire </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004461DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t>demi frère</w:t>
+              <w:t>Boulianne</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004461DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> de Simone</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">10 octobre 1984, maison. Messe en mémoire du 5e anniversaire du décès de Raoul </w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004461DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t>Coulombe</w:t>
+              <w:t>demi frère</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004461DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
+              <w:t xml:space="preserve"> de Simone</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004461DC" w:rsidRDefault="004461DC" w:rsidP="000F5E20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>[19--]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004461DC" w:rsidRDefault="004461DC" w:rsidP="000F5E20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Couleurs. 4146 x 5741 pixels. 1,79 Mo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004461DC" w:rsidRDefault="004461DC" w:rsidP="000F5E20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>JPEG, numérique</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004461DC" w:rsidRDefault="004461DC" w:rsidP="000F5E20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="000D4940" w:rsidRDefault="000D4940" w:rsidP="000F5E20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>P336/B1/1.2.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004461DC" w:rsidRDefault="004461DC" w:rsidP="004461DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004461DC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 octobre 1984, maison. Messe en mémoire du 5e anniversaire du décès de Raoul </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004461DC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Coulombe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004461DC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000D4940" w:rsidRDefault="004461DC" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="004461DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
@@ -7587,51 +7589,50 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="004461DC" w:rsidRDefault="004461DC" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Couleurs. 4055 x 5741 pixels. 2,06 Mo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="004461DC" w:rsidRDefault="004461DC" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>JPEG, numérique</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="004461DC" w:rsidRDefault="004461DC" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="000D4940" w:rsidRDefault="000D4940" w:rsidP="000F5E20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>P336/B1/1.2.35</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000D4940" w:rsidRDefault="004461DC" w:rsidP="000F5E20">
             <w:pPr>
@@ -7916,110 +7917,110 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="000F5E20" w:rsidRDefault="000F5E20" w:rsidP="000F5E20">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:p w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00E57F6F" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00717C0F" w:rsidRDefault="00717C0F" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00717C0F" w:rsidRDefault="00717C0F" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="000D4940" w:rsidRDefault="000D4940" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -8042,51 +8043,51 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
           <w:pict>
             <v:shapetype w14:anchorId="50C7CF1E" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
             </v:shapetype>
             <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMQZZE2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddRbIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahR&#10;cDzs3jIQPmgyuneECr7Rw7p8fip0btxEFd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppR&#10;T1xue7lIkqW0uiNeaPWAHy3WX/urVbCrzNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeS&#10;mc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AID0Qf/FAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAExBlkTZAAAAAwEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" fillcolor="black" stroked="f">
               <v:fill r:id="rId1" o:title="" type="pattern"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w:rsidR="000D4940" w:rsidRDefault="000D4940" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -8107,156 +8108,156 @@
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0095257B" w:rsidRPr="0095257B">
+    <w:r w:rsidR="00C5115E" w:rsidRPr="00C5115E">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
-      <w:t>16</w:t>
+      <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="000D4940" w:rsidRDefault="000D4940" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00717C0F" w:rsidRDefault="00717C0F" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00717C0F" w:rsidRDefault="00717C0F" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="00093D6B"/>
     <w:rsid w:val="00096D6A"/>
     <w:rsid w:val="000D4940"/>
     <w:rsid w:val="000F5E20"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001133E2"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="001C421B"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="00220CA4"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="002D15C2"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="0031158D"/>
     <w:rsid w:val="00361057"/>
     <w:rsid w:val="00390A46"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B084D"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
+    <w:rsid w:val="003E550F"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="004461DC"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="004C380B"/>
     <w:rsid w:val="004F4DEF"/>
     <w:rsid w:val="004F60BA"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="0051477B"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00586BFC"/>
     <w:rsid w:val="00586FC9"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="006610F9"/>
     <w:rsid w:val="0066145D"/>
@@ -8309,50 +8310,51 @@
     <w:rsid w:val="00AC16B8"/>
     <w:rsid w:val="00AD16C8"/>
     <w:rsid w:val="00B001E0"/>
     <w:rsid w:val="00B00695"/>
     <w:rsid w:val="00B16610"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B321DF"/>
     <w:rsid w:val="00B3412B"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B514D4"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B573AC"/>
     <w:rsid w:val="00B70F0F"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BA73D5"/>
     <w:rsid w:val="00BB2D08"/>
     <w:rsid w:val="00BB43A2"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C11F5D"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C42F3C"/>
+    <w:rsid w:val="00C5115E"/>
     <w:rsid w:val="00C540DD"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C817ED"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00DA5F73"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DC2631"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E12BCD"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E8482B"/>
@@ -8366,75 +8368,74 @@
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6C71AD42"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8478,51 +8479,51 @@
     <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8762,88 +8763,83 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E12BCD"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
@@ -9291,77 +9287,93 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00093D6B"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="lev">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E550F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9411,220 +9423,438 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1057243912">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="828130535">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1676834659">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="735661087">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="413166924">
+                  <w:marLeft w:val="-660"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="664479307">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1365716042">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1101225716">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="2129622146">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="569776570">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="276252482">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="359085841">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="DFDFDF"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                        <w:div w:id="1473017825">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1724479679">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="1418675961">
+                                                  <w:marLeft w:val="0"/>
+                                                  <w:marRight w:val="0"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1591235658">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2021808678">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2076971517">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\isabelleshg\Documents\Administration\Mod&#232;le%20Instrument%20de%20recherche%202017%20v2.dotm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AF4888F1-1B5E-48E7-9E57-D58901551CDE}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="0032132C" w:rsidRDefault="000C3771">
           <w:r w:rsidRPr="008A6719">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsia="Calibri"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000C3771"/>
     <w:rsid w:val="000C3771"/>
     <w:rsid w:val="002103D2"/>
     <w:rsid w:val="002A3B2D"/>
     <w:rsid w:val="002C0D8D"/>
     <w:rsid w:val="0032132C"/>
     <w:rsid w:val="004E2241"/>
     <w:rsid w:val="005315B6"/>
     <w:rsid w:val="005D2331"/>
     <w:rsid w:val="006501A4"/>
     <w:rsid w:val="00C9158F"/>
     <w:rsid w:val="00EA5E88"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9952,54 +10182,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
@@ -10338,51 +10564,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3C863883F1454282B8E263C0CC79FB33">
     <w:name w:val="3C863883F1454282B8E263C0CC79FB33"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="80EA80FB4999426084C696D505018469">
     <w:name w:val="80EA80FB4999426084C696D505018469"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -10607,72 +10833,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
+  <Template>Modèle Instrument de recherche 2017 v2</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>2402</Words>
-  <Characters>13213</Characters>
+  <Words>2555</Words>
+  <Characters>14057</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>110</Lines>
-  <Paragraphs>31</Paragraphs>
+  <Lines>117</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15584</CharactersWithSpaces>
+  <CharactersWithSpaces>16579</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>