--- v1 (2025-12-08)
+++ v2 (2026-08-04)
@@ -1,57 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="4D44573F" w14:textId="77777777" w:rsidR="002A681B" w:rsidRPr="00FF75AE" w:rsidRDefault="002A681B" w:rsidP="002A681B">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>FONDS JEAN-CHARLES SAV</w:t>
       </w:r>
       <w:r w:rsidR="00CD6693">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF75AE">
@@ -687,3432 +688,3432 @@
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3A47920B" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="3A47920B" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208111" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P326/A Historique</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208111 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="66BA815E" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="66BA815E" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208112" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P 326/A1 Histoire de la famille</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208112 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C01D708" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="1C01D708" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208113" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P326/A1/1 : Famille de Philippe Savard et Hélène Tremblay</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208113 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0DA30641" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="0DA30641" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208114" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P326/b Photographies</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208114 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4233B5DE" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="4233B5DE" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208115" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P 326/B1 Portraits</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208115 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54D4DFB6" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="54D4DFB6" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208116" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P326/B1/1 : Portraits officiels</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208116 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="05972FB3" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="05972FB3" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208117" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P326/B1/2 : Portraits religieux</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208117 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="140D8CB1" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="140D8CB1" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208118" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P326/B1/3 : Portraits d’enfants</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208118 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="66DB31A6" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="66DB31A6" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208119" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P326/B1/4 : Portraits à l’intérieur</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208119 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="020C94DC" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="020C94DC" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208120" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P326/B1/5 : Portraits extérieurs</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208120 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="37B77073" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="37B77073" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208121" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P326/B1/6 : Portraits devant la maison</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208121 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1361ABEC" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="1361ABEC" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208122" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P326/B1/7 : Portraits devant divers bâtiments</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208122 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="250D336F" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="250D336F" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208123" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P326/B1/8 : Portraits de mariages</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208123 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="067AF3BB" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="067AF3BB" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208124" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P 326/B2 Vie professionnelle</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208124 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="35E50E92" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="35E50E92" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208125" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P326/B2/1 : Politique</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208125 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F6CD560" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="2F6CD560" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208126" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P326/B2/2 : Coin de l’élégance</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208126 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D4291A6" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="7D4291A6" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208127" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P326/B2/3 : Centre Travail Québec</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208127 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7DDA7BF8" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="7DDA7BF8" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208128" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P326/B2/4 : Implications</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208128 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41D2E43C" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="41D2E43C" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208129" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P 326/B3 Évènements et activités</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208129 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="528AB779" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="528AB779" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208130" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P326/B3/1 : Activités diverses</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208130 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2EAD8974" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="2EAD8974" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208131" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P326/B3/2 : Chasse et pêche</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208131 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="527F0194" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="527F0194" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208132" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P326/B3/3 : 40e anniversaire de mariage</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208132 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D6C6DD2" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="6D6C6DD2" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208133" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P 326/B4 Industrie forestière</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208133 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73BDF012" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="73BDF012" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208134" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P326/B4/1 : Vie en chantier</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208134 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="58AFDA33" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="58AFDA33" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208135" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P 326/B5 Transports</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208135 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D52B383" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="6D52B383" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208136" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P326/B5/1 : Véhicules non-motorisés</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208136 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18BD9264" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="18BD9264" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208137" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P326/B5/2 : Véhicules motorisés</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208137 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3BA5CC16" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="3BA5CC16" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208138" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P 326/B6 Paysages</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208138 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="629345F3" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="629345F3" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208139" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P326/B6/1 : Vues aériennes</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208139 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="46EF72F0" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="46EF72F0" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208140" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P326/B6/2 : Cours d’eau</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208140 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B193E19" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="6B193E19" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208141" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P 326/B7 Architecture</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208141 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="427027EA" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="427027EA" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208142" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P326/B2/1 : Architecture résidentielle</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208142 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="63B805F6" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="63B805F6" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208143" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P326/B2/1 : Architecture commerciale</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208143 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25C992EC" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="25C992EC" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208144" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P326/B2/1 : Bâtiments divers</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208144 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4116386F" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="4116386F" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208145" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P 326/B8 Religion</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208145 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C7FC5DB" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="0C7FC5DB" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208146" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P326/B8/1 : Sépultures</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208146 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1CD619A2" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="1CD619A2" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208147" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P326/B8/2 : Rassemblements</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208147 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5CA222BB" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="5CA222BB" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208148" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P 326/B9 Éducation</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208148 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="531B59B1" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="531B59B1" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208149" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P326/B9/1 : Groupe scolaire</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208149 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B4CBB82" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="5B4CBB82" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208150" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P326/C Carte</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208150 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29C24CC2" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="29C24CC2" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208151" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P 326/A1 Carte topographique</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208151 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E0782D9" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="00877A1B">
+    <w:p w14:paraId="1E0782D9" w14:textId="77777777" w:rsidR="00877A1B" w:rsidRPr="00FF75AE" w:rsidRDefault="000269F3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc473208152" w:history="1">
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P326/A1/1 : Carte Domtar</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc473208152 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF75AE">
+        <w:r w:rsidR="00877A1B" w:rsidRPr="00FF75AE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2133868A" w14:textId="77777777" w:rsidR="00BD4041" w:rsidRPr="00FF75AE" w:rsidRDefault="00BD4041" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4123,131 +4124,128 @@
     <w:p w14:paraId="50BD2F74" w14:textId="77777777" w:rsidR="002A681B" w:rsidRPr="00FF75AE" w:rsidRDefault="002A681B" w:rsidP="005C7BB8">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc473208110"/>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="04D24E62" w14:textId="77777777" w:rsidR="002A681B" w:rsidRPr="00FF75AE" w:rsidRDefault="002A681B" w:rsidP="002A681B">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1315C5E5" w14:textId="77777777" w:rsidR="002A681B" w:rsidRPr="00FF75AE" w:rsidRDefault="002A681B" w:rsidP="002A681B">
+    <w:p w14:paraId="6C430921" w14:textId="1BFAB2BF" w:rsidR="000269F3" w:rsidRPr="000269F3" w:rsidRDefault="002A681B" w:rsidP="000269F3">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="464646"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF75AE">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">P326 FONDS JEAN-CHARLES SAVARD ET GEMMA FORTIN. – </w:t>
+      </w:r>
+      <w:r w:rsidR="00085687">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">390 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF75AE">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>photographie</w:t>
+      </w:r>
+      <w:r w:rsidR="00085687">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>s numérisées</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF75AE">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>. – 1 carte.</w:t>
+      </w:r>
+      <w:r w:rsidR="000269F3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="000269F3" w:rsidRPr="000269F3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Ajout 6 mai 2022 (non traité) :53 photographies (comprenant un album de la fête des Savard 1986</w:t>
+      </w:r>
+      <w:r w:rsidR="000269F3" w:rsidRPr="000269F3">
+        <w:rPr>
+          <w:color w:val="464646"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1315C5E5" w14:textId="717CFAA2" w:rsidR="002A681B" w:rsidRPr="00FF75AE" w:rsidRDefault="002A681B" w:rsidP="002A681B">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF75AE">
-[...67 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="45558FD3" w14:textId="77777777" w:rsidR="002A681B" w:rsidRPr="00FF75AE" w:rsidRDefault="002A681B" w:rsidP="002A681B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E7B5CE0" w14:textId="77777777" w:rsidR="002A681B" w:rsidRPr="00FF75AE" w:rsidRDefault="002A681B" w:rsidP="002A681B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -4262,69 +4260,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C775032" w14:textId="77777777" w:rsidR="002A681B" w:rsidRPr="00FF75AE" w:rsidRDefault="002A681B" w:rsidP="002A681B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jean-Charles Savard est né à </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> le 8 juin 1927. Son père était Philippe Savard et sa mère, Hélène Tremblay et ils ont eu 14 enfants. Lorsqu’il était âgé de 5 ans, son père, qui avait perdu son emploi, avait décidé de s’installer à Mistassini pour un projet de colonisation. </w:t>
+        <w:t xml:space="preserve">Jean-Charles Savard est né à Saint-Gédéon le 8 juin 1927. Son père était Philippe Savard et sa mère, Hélène Tremblay et ils ont eu 14 enfants. Lorsqu’il était âgé de 5 ans, son père, qui avait perdu son emploi, avait décidé de s’installer à Mistassini pour un projet de colonisation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="384C8D65" w14:textId="77777777" w:rsidR="002A681B" w:rsidRPr="00FF75AE" w:rsidRDefault="002A681B" w:rsidP="002A681B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BD91FA6" w14:textId="74896947" w:rsidR="002A681B" w:rsidRPr="00FF75AE" w:rsidRDefault="002A681B" w:rsidP="002A681B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -4408,69 +4388,77 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ils se sont mariés à Saint-Stanislas le 4 juillet 1953. Après leur mariage, ils ont emménagé sur une ferme à Sainte-Marguerite-Marie. En même temps, Jean-Charles a aussi accumulé plusieurs petits emplois comme camionneur, casseur de pierres dans une carrière de calcites, contremaître pour une compagnie de transport à Alma.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F4FCBCA" w14:textId="77777777" w:rsidR="002A681B" w:rsidRPr="00FF75AE" w:rsidRDefault="002A681B" w:rsidP="002A681B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1349E6C4" w14:textId="77777777" w:rsidR="002A681B" w:rsidRPr="00FF75AE" w:rsidRDefault="002A681B" w:rsidP="002A681B">
+    <w:p w14:paraId="1349E6C4" w14:textId="053C28E8" w:rsidR="002A681B" w:rsidRPr="00FF75AE" w:rsidRDefault="002A681B" w:rsidP="002A681B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">En 1961, il s’est présenté à la mairie de la paroisse St-Michel-de-Mistassini. Au cours de son mandat, en 1966 il a déménagé dans la municipalité elle-même. Il a été maire jusqu’en </w:t>
       </w:r>
+      <w:r w:rsidR="000269F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1966.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1526B3A3" w14:textId="77777777" w:rsidR="002A681B" w:rsidRPr="00FF75AE" w:rsidRDefault="002A681B" w:rsidP="002A681B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08C6442B" w14:textId="77777777" w:rsidR="002A681B" w:rsidRPr="00FF75AE" w:rsidRDefault="002A681B" w:rsidP="002A681B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF75AE">
@@ -4571,123 +4559,177 @@
     <w:p w14:paraId="5535BCB4" w14:textId="77777777" w:rsidR="002A681B" w:rsidRPr="00FF75AE" w:rsidRDefault="002A681B" w:rsidP="005C7BB8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09952DEB" w14:textId="77777777" w:rsidR="002A681B" w:rsidRPr="00FF75AE" w:rsidRDefault="002A681B" w:rsidP="002A681B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B0F52C2" w14:textId="77777777" w:rsidR="002A681B" w:rsidRPr="00FF75AE" w:rsidRDefault="002A681B" w:rsidP="002A681B">
+    <w:p w14:paraId="55E6B3C4" w14:textId="6FFA0B4B" w:rsidR="002A681B" w:rsidRDefault="002A681B" w:rsidP="002A681B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Les photos étaient en possession de Gemma Fortin jusqu’à son décès en décembre 2016, après lequel la famille a décidé de les verser à la Société d’histoire. La carte était en possession de Daniel Savard depuis plusieurs années.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55E6B3C4" w14:textId="77777777" w:rsidR="002A681B" w:rsidRPr="00FF75AE" w:rsidRDefault="002A681B" w:rsidP="002A681B">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="450A495B" w14:textId="77777777" w:rsidR="000269F3" w:rsidRDefault="000269F3" w:rsidP="002A681B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36AD099E" w14:textId="38FAEC34" w:rsidR="000269F3" w:rsidRPr="000269F3" w:rsidRDefault="000269F3" w:rsidP="002A681B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000269F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Un ajout a été fait en mai 2022, de photographies qui n'avaient pas été données à l'</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000269F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>origine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000269F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mais qui ont été identifiées par Marie-Chantale Savard comment devant également faire partie du fonds d'archives. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3605E25B" w14:textId="77777777" w:rsidR="000269F3" w:rsidRPr="000269F3" w:rsidRDefault="000269F3" w:rsidP="002A681B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6690333B" w14:textId="77777777" w:rsidR="000269F3" w:rsidRPr="000269F3" w:rsidRDefault="000269F3" w:rsidP="002A681B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E8B577F" w14:textId="77777777" w:rsidR="002A681B" w:rsidRPr="00FF75AE" w:rsidRDefault="002A681B" w:rsidP="002A681B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12A86F31" w14:textId="77777777" w:rsidR="002A681B" w:rsidRPr="00FF75AE" w:rsidRDefault="002A681B" w:rsidP="002A681B">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62BE6C49" w14:textId="77777777" w:rsidR="002A681B" w:rsidRPr="00FF75AE" w:rsidRDefault="002A681B" w:rsidP="002A681B">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Le fonds contient majoritairement des photographies de portraits de familles et de mariages. Il y a aussi des photos de Mistassini, notamment du magasin le Coin de l’élégance</w:t>
       </w:r>
       <w:r w:rsidR="005C7BB8" w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> et liés aux différentes occupations de Jean-Charles</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. La carte représente majoritairement le territoire maintenant occupé par la Zec Rivière-aux-Rats et situe les camps de bûcherons (et parfois les contremaîtres) qui s’y trouvaient dans les années 1950-1970.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E4D2348" w14:textId="77777777" w:rsidR="002A681B" w:rsidRPr="00FF75AE" w:rsidRDefault="002A681B" w:rsidP="002A681B">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4749,236 +4791,992 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6625F6A1" w14:textId="77777777" w:rsidR="002A681B" w:rsidRPr="00FF75AE" w:rsidRDefault="002A681B" w:rsidP="002A681B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="597373C0" w14:textId="77777777" w:rsidR="002A681B" w:rsidRPr="00FF75AE" w:rsidRDefault="002A681B" w:rsidP="002A681B">
+    <w:p w14:paraId="597373C0" w14:textId="77777777" w:rsidR="002A681B" w:rsidRDefault="002A681B" w:rsidP="002A681B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Aucun.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D2C70DB" w14:textId="77777777" w:rsidR="002A681B" w:rsidRPr="00FF75AE" w:rsidRDefault="002A681B" w:rsidP="002A681B">
-[...17 lines deleted...]
-    <w:p w14:paraId="26C63F75" w14:textId="77777777" w:rsidR="002A681B" w:rsidRPr="00FF75AE" w:rsidRDefault="002A681B" w:rsidP="002A681B">
+    <w:p w14:paraId="0D44490E" w14:textId="77777777" w:rsidR="000269F3" w:rsidRDefault="000269F3" w:rsidP="002A681B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FB3607A" w14:textId="2E4D0A1F" w:rsidR="000269F3" w:rsidRDefault="000269F3" w:rsidP="002A681B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00FF75AE">
+        <w:t>Traitement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B4683C1" w14:textId="77777777" w:rsidR="000269F3" w:rsidRDefault="000269F3" w:rsidP="002A681B">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B398BEE" w14:textId="520C06C7" w:rsidR="000269F3" w:rsidRDefault="000269F3" w:rsidP="002A681B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fonds prétraité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E220AA" w14:textId="0623B980" w:rsidR="000269F3" w:rsidRDefault="000269F3" w:rsidP="002A681B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fonds non traité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="169FA904" w14:textId="6A91BDB2" w:rsidR="000269F3" w:rsidRDefault="000269F3" w:rsidP="002A681B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ajouts non traités.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C7BEF47" w14:textId="77777777" w:rsidR="000269F3" w:rsidRPr="000269F3" w:rsidRDefault="000269F3" w:rsidP="002A681B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C8A091F" w14:textId="13641018" w:rsidR="000269F3" w:rsidRDefault="000269F3" w:rsidP="002A681B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Classement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742749BA" w14:textId="77777777" w:rsidR="000269F3" w:rsidRDefault="000269F3" w:rsidP="002A681B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22444C46" w14:textId="10F5712A" w:rsidR="000269F3" w:rsidRDefault="000269F3" w:rsidP="002A681B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Les documents sont parvenus aux archives dans le désordre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB69816" w14:textId="7AF654D8" w:rsidR="000269F3" w:rsidRDefault="000269F3" w:rsidP="002A681B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Un plan de classification a été établi par l’archiviste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="084C5E68" w14:textId="77777777" w:rsidR="000269F3" w:rsidRDefault="000269F3" w:rsidP="002A681B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72021D0E" w14:textId="3FBBEFEE" w:rsidR="000269F3" w:rsidRPr="000269F3" w:rsidRDefault="000269F3" w:rsidP="000269F3">
+      <w:pPr>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000269F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="562184C4" w14:textId="77777777" w:rsidR="000269F3" w:rsidRPr="000269F3" w:rsidRDefault="000269F3" w:rsidP="000269F3">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000269F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>P326/C : Carte </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EEF3595" w14:textId="77777777" w:rsidR="000269F3" w:rsidRPr="000269F3" w:rsidRDefault="000269F3" w:rsidP="000269F3">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000269F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19E781ED" w14:textId="77777777" w:rsidR="000269F3" w:rsidRPr="000269F3" w:rsidRDefault="000269F3" w:rsidP="000269F3">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000269F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C0392B"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Priorité 2 en cas de sinistre</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="6170310B" w14:textId="77777777" w:rsidR="000269F3" w:rsidRPr="000269F3" w:rsidRDefault="000269F3" w:rsidP="000269F3">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000269F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C0392B"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>P326/C (à sauver prioritairement en cas de sinistre)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000269F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C0392B"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Identifié</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000269F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C0392B"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t> priorité 2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000269F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C0392B"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>du </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000269F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C0392B"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Plan des mesures d’urgence de la SHGMC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000269F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C0392B"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74CE64EA" w14:textId="77777777" w:rsidR="000269F3" w:rsidRPr="000269F3" w:rsidRDefault="000269F3" w:rsidP="002A681B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F04EC9E" w14:textId="77777777" w:rsidR="000269F3" w:rsidRPr="000269F3" w:rsidRDefault="000269F3" w:rsidP="002A681B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5721CE97" w14:textId="77777777" w:rsidR="000269F3" w:rsidRPr="000269F3" w:rsidRDefault="000269F3" w:rsidP="002A681B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00CA123C" w14:textId="2C1D4E03" w:rsidR="000269F3" w:rsidRDefault="000269F3" w:rsidP="002A681B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Séries :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46FF54E4" w14:textId="77777777" w:rsidR="000269F3" w:rsidRDefault="000269F3" w:rsidP="002A681B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="591020B7" w14:textId="77777777" w:rsidR="000269F3" w:rsidRPr="000269F3" w:rsidRDefault="000269F3" w:rsidP="000269F3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000269F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>A Historique</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC3E5B8" w14:textId="77777777" w:rsidR="000269F3" w:rsidRPr="000269F3" w:rsidRDefault="000269F3" w:rsidP="000269F3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000269F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>A1 Histoire de la famille</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2850AA7F" w14:textId="77777777" w:rsidR="000269F3" w:rsidRPr="000269F3" w:rsidRDefault="000269F3" w:rsidP="000269F3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000269F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A99E22" w14:textId="77777777" w:rsidR="000269F3" w:rsidRPr="000269F3" w:rsidRDefault="000269F3" w:rsidP="000269F3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000269F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>B Photographies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B244995" w14:textId="77777777" w:rsidR="000269F3" w:rsidRPr="000269F3" w:rsidRDefault="000269F3" w:rsidP="000269F3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000269F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>B1 Portraits</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A279AB0" w14:textId="77777777" w:rsidR="000269F3" w:rsidRPr="000269F3" w:rsidRDefault="000269F3" w:rsidP="000269F3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000269F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>B2 Vie professionnelle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C664FAA" w14:textId="77777777" w:rsidR="000269F3" w:rsidRPr="000269F3" w:rsidRDefault="000269F3" w:rsidP="000269F3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000269F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>B3 Évènements et activités</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C0B252B" w14:textId="77777777" w:rsidR="000269F3" w:rsidRPr="000269F3" w:rsidRDefault="000269F3" w:rsidP="000269F3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000269F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>B4 Industrie forestière</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="329DB87D" w14:textId="77777777" w:rsidR="000269F3" w:rsidRPr="000269F3" w:rsidRDefault="000269F3" w:rsidP="000269F3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000269F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>B5 Transports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67BB7364" w14:textId="77777777" w:rsidR="000269F3" w:rsidRPr="000269F3" w:rsidRDefault="000269F3" w:rsidP="000269F3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000269F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>B6 Paysages</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D46B752" w14:textId="77777777" w:rsidR="000269F3" w:rsidRPr="000269F3" w:rsidRDefault="000269F3" w:rsidP="000269F3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000269F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>B7 Architecture</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CF37F29" w14:textId="77777777" w:rsidR="000269F3" w:rsidRPr="000269F3" w:rsidRDefault="000269F3" w:rsidP="000269F3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000269F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>B8 Religion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64620E7A" w14:textId="77777777" w:rsidR="000269F3" w:rsidRPr="000269F3" w:rsidRDefault="000269F3" w:rsidP="000269F3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000269F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>B9 Éducation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20D23C35" w14:textId="77777777" w:rsidR="000269F3" w:rsidRPr="000269F3" w:rsidRDefault="000269F3" w:rsidP="000269F3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000269F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>C Cartes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5C8795" w14:textId="77777777" w:rsidR="000269F3" w:rsidRPr="000269F3" w:rsidRDefault="000269F3" w:rsidP="000269F3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000269F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>C1 Carte topographique</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C688718" w14:textId="77777777" w:rsidR="000269F3" w:rsidRPr="000269F3" w:rsidRDefault="000269F3" w:rsidP="002A681B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D2C70DB" w14:textId="77777777" w:rsidR="002A681B" w:rsidRPr="00FF75AE" w:rsidRDefault="002A681B" w:rsidP="002A681B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CF24ECF" w14:textId="77777777" w:rsidR="002A681B" w:rsidRPr="00FF75AE" w:rsidRDefault="002A681B" w:rsidP="002A681B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26C63F75" w14:textId="77777777" w:rsidR="002A681B" w:rsidRPr="00FF75AE" w:rsidRDefault="002A681B" w:rsidP="002A681B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E7D207B" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00FF75AE" w:rsidRDefault="00B25321" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF75AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4153D245" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00FF75AE" w:rsidRDefault="00B25321" w:rsidP="00B25321">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc473208111"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc473208111"/>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="-77368834"/>
           <w:placeholder>
             <w:docPart w:val="70496DB44D2A43E58061416E3DCDC5BD"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005A7462" w:rsidRPr="00FF75AE">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>326</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>/A</w:t>
       </w:r>
       <w:r w:rsidR="005A7462" w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Historique</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="47B674C3" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00FF75AE" w:rsidRDefault="00C70C4E" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DAA328F" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00FF75AE" w:rsidRDefault="00C70C4E" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="456269FF" w14:textId="77777777" w:rsidR="001E5A46" w:rsidRPr="00FF75AE" w:rsidRDefault="00B25321" w:rsidP="00B25321">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc473208112"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc473208112"/>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="003A354F" w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="-1671707995"/>
           <w:placeholder>
             <w:docPart w:val="5F24C9FE5BC94813A9A3D68AF9352ACC"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005A7462" w:rsidRPr="00FF75AE">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>326</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r w:rsidR="009664AF" w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Histoire de la famille</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="6B893181" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00FF75AE" w:rsidRDefault="00B25321" w:rsidP="00B25321">
       <w:pPr>
         <w:pStyle w:val="Niveau3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -4996,245 +5794,249 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="047CAF89" w14:textId="77777777" w:rsidR="0022669C" w:rsidRPr="00FF75AE" w:rsidRDefault="0022669C" w:rsidP="00B25321">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="3" w:name="_Toc473208113"/>
+            <w:bookmarkStart w:id="4" w:name="_Toc473208113"/>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="2100058698"/>
                 <w:placeholder>
                   <w:docPart w:val="472DBDFDF2DC4AA999D1447D53D2AF54"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>326</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="1743750820"/>
                 <w:placeholder>
                   <w:docPart w:val="50F2C82D66494600A9A2E280328986A5"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Famille de Philippe Savard et Hélène Tremblay</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B16E0A3" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00FF75AE" w:rsidRDefault="00B25321" w:rsidP="00B25321">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07B4851D" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00FF75AE" w:rsidRDefault="00B25321" w:rsidP="00B25321">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33637058" w14:textId="77777777" w:rsidR="005A7462" w:rsidRPr="00FF75AE" w:rsidRDefault="005A7462" w:rsidP="005A7462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08D9AC66" w14:textId="77777777" w:rsidR="005A7462" w:rsidRPr="00FF75AE" w:rsidRDefault="005A7462" w:rsidP="005A7462">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc473208114"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc473208114"/>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="680317153"/>
           <w:placeholder>
             <w:docPart w:val="43F6F43C8393473AAC0B2E7F8CD0FB08"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00FF75AE">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>326</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005F7E13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Photographies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="21B78306" w14:textId="77777777" w:rsidR="005A7462" w:rsidRPr="00FF75AE" w:rsidRDefault="005A7462" w:rsidP="005A7462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="182A38FA" w14:textId="77777777" w:rsidR="005A7462" w:rsidRPr="00FF75AE" w:rsidRDefault="005A7462" w:rsidP="005A7462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26D8805A" w14:textId="77777777" w:rsidR="005A7462" w:rsidRPr="00FF75AE" w:rsidRDefault="005A7462" w:rsidP="005A7462">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc473208115"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc473208115"/>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">P </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="-1168163457"/>
           <w:placeholder>
             <w:docPart w:val="8B38836D2635418E9C199F171F2478B2"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00FF75AE">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>326</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">/B1 </w:t>
       </w:r>
       <w:r w:rsidR="00E13E70" w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Portraits</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="5AC0B2A4" w14:textId="77777777" w:rsidR="005A7462" w:rsidRPr="00FF75AE" w:rsidRDefault="005A7462" w:rsidP="005A7462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7075"/>
@@ -5251,720 +6053,737 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D1701D0" w14:textId="77777777" w:rsidR="0022669C" w:rsidRPr="00FF75AE" w:rsidRDefault="0022669C" w:rsidP="0022669C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="6" w:name="_Toc473208116"/>
+            <w:bookmarkStart w:id="7" w:name="_Toc473208116"/>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-1827280036"/>
                 <w:placeholder>
                   <w:docPart w:val="D0FB4C83599A428E957F479B91AAB8A8"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>326</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">/B1/1 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-1533869740"/>
                 <w:placeholder>
                   <w:docPart w:val="67C1EBFE44BF4500A8370938C19741B0"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Portraits officiels</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
           <w:p w14:paraId="56AD6326" w14:textId="77777777" w:rsidR="0022669C" w:rsidRPr="00FF75AE" w:rsidRDefault="0022669C" w:rsidP="0022669C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="54C199CC" w14:textId="77777777" w:rsidR="0022669C" w:rsidRPr="00FF75AE" w:rsidRDefault="0022669C" w:rsidP="0022669C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2235FDA7" w14:textId="77777777" w:rsidR="0022669C" w:rsidRPr="00FF75AE" w:rsidRDefault="0022669C" w:rsidP="0022669C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="_Toc473208117"/>
+            <w:bookmarkStart w:id="8" w:name="_Toc473208117"/>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-630016613"/>
                 <w:placeholder>
                   <w:docPart w:val="07B391D36B7E4A278850DD1D080294A5"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>326</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">/B1/2 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="1404481866"/>
                 <w:placeholder>
                   <w:docPart w:val="5358C6A4967F4F6D9F35D023E9F7DCD7"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Portraits religieux</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
           <w:p w14:paraId="0C50C1A5" w14:textId="77777777" w:rsidR="0022669C" w:rsidRPr="00FF75AE" w:rsidRDefault="0022669C" w:rsidP="0022669C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="11217F7B" w14:textId="77777777" w:rsidR="0022669C" w:rsidRPr="00FF75AE" w:rsidRDefault="0022669C" w:rsidP="0022669C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4D244F6D" w14:textId="77777777" w:rsidR="0022669C" w:rsidRPr="00FF75AE" w:rsidRDefault="0022669C" w:rsidP="0022669C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="8" w:name="_Toc473208118"/>
+            <w:bookmarkStart w:id="9" w:name="_Toc473208118"/>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="155578608"/>
                 <w:placeholder>
                   <w:docPart w:val="72A5B16E70C8407E9A4A60F81BCA0C71"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>326</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">/B1/3 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-2096081934"/>
                 <w:placeholder>
                   <w:docPart w:val="505394C8DCD446CEB89A33D3603CDBF4"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Portraits d’enfants</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
           <w:p w14:paraId="0507D5DA" w14:textId="77777777" w:rsidR="0022669C" w:rsidRPr="00FF75AE" w:rsidRDefault="0022669C" w:rsidP="0022669C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="18A3CA17" w14:textId="77777777" w:rsidR="0022669C" w:rsidRPr="00FF75AE" w:rsidRDefault="0022669C" w:rsidP="0022669C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5E8C892E" w14:textId="77777777" w:rsidR="0022669C" w:rsidRPr="00FF75AE" w:rsidRDefault="0022669C" w:rsidP="0022669C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="9" w:name="_Toc473208119"/>
+            <w:bookmarkStart w:id="10" w:name="_Toc473208119"/>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="1171223216"/>
                 <w:placeholder>
                   <w:docPart w:val="EC68F4CEAAC04A49A18A2BA23A1690AE"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>326</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">/B1/4 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="450060351"/>
                 <w:placeholder>
                   <w:docPart w:val="23A1B7C651A5468590EF94337AFFF96A"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Portraits à l’intérieur</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
           <w:p w14:paraId="507785B9" w14:textId="77777777" w:rsidR="0022669C" w:rsidRPr="00FF75AE" w:rsidRDefault="0022669C" w:rsidP="0022669C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1451E626" w14:textId="77777777" w:rsidR="0022669C" w:rsidRPr="00FF75AE" w:rsidRDefault="0022669C" w:rsidP="0022669C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="24F6EE69" w14:textId="77777777" w:rsidR="0022669C" w:rsidRPr="00FF75AE" w:rsidRDefault="0022669C" w:rsidP="0022669C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="10" w:name="_Toc473208120"/>
+            <w:bookmarkStart w:id="11" w:name="_Toc473208120"/>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-40060658"/>
                 <w:placeholder>
                   <w:docPart w:val="BE8D121EE5864A4C87E4C8C26282C19D"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>326</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">/B1/5 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-1447697701"/>
                 <w:placeholder>
                   <w:docPart w:val="58769E186F524F51803F3BF8EC286ECE"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Portraits extérieurs</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
           <w:p w14:paraId="30250B3C" w14:textId="77777777" w:rsidR="0022669C" w:rsidRPr="00FF75AE" w:rsidRDefault="0022669C" w:rsidP="0022669C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="182CD584" w14:textId="77777777" w:rsidR="0022669C" w:rsidRPr="00FF75AE" w:rsidRDefault="0022669C" w:rsidP="0022669C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0B07DED5" w14:textId="77777777" w:rsidR="0022669C" w:rsidRPr="00FF75AE" w:rsidRDefault="0022669C" w:rsidP="0022669C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="11" w:name="_Toc473208121"/>
+            <w:bookmarkStart w:id="12" w:name="_Toc473208121"/>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="298806941"/>
                 <w:placeholder>
                   <w:docPart w:val="D0870F2424294566A0757588F22906DF"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>326</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">/B1/6 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-975528096"/>
                 <w:placeholder>
                   <w:docPart w:val="31077B42CDE54A0592455F2419F50EE0"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Portraits devant la maison</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
           <w:p w14:paraId="47FC357F" w14:textId="77777777" w:rsidR="0022669C" w:rsidRPr="00FF75AE" w:rsidRDefault="0022669C" w:rsidP="0022669C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="319D11BE" w14:textId="77777777" w:rsidR="0022669C" w:rsidRPr="00FF75AE" w:rsidRDefault="0022669C" w:rsidP="0022669C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="71BE803C" w14:textId="77777777" w:rsidR="0022669C" w:rsidRPr="00FF75AE" w:rsidRDefault="0022669C" w:rsidP="0022669C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="12" w:name="_Toc473208122"/>
+            <w:bookmarkStart w:id="13" w:name="_Toc473208122"/>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="1238447748"/>
                 <w:placeholder>
                   <w:docPart w:val="5BC661797C1349BE88551A29AEC34B6D"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>326</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">/B1/7 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-997727529"/>
                 <w:placeholder>
                   <w:docPart w:val="E627E0FFDE864973869FA9C29CC56B1A"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Portraits devant divers bâtiments</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
           <w:p w14:paraId="344A7250" w14:textId="77777777" w:rsidR="0022669C" w:rsidRPr="00FF75AE" w:rsidRDefault="0022669C" w:rsidP="0022669C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="27102BEC" w14:textId="77777777" w:rsidR="0022669C" w:rsidRPr="00FF75AE" w:rsidRDefault="0022669C" w:rsidP="0022669C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3271D3CD" w14:textId="77777777" w:rsidR="0022669C" w:rsidRPr="00FF75AE" w:rsidRDefault="0022669C" w:rsidP="0022669C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="13" w:name="_Toc473208123"/>
+            <w:bookmarkStart w:id="14" w:name="_Toc473208123"/>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="1970007099"/>
                 <w:placeholder>
                   <w:docPart w:val="DAACB0997ED24F019519E18198C4B597"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>326</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">/B1/8 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="214548826"/>
                 <w:placeholder>
                   <w:docPart w:val="F8234933431C414CBB8B70008A94E62A"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Portraits de mariages</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
           <w:p w14:paraId="53D73BDC" w14:textId="77777777" w:rsidR="0022669C" w:rsidRPr="00FF75AE" w:rsidRDefault="0022669C" w:rsidP="00CE7AD3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="072AACF9" w14:textId="77777777" w:rsidR="009664AF" w:rsidRPr="00FF75AE" w:rsidRDefault="009664AF" w:rsidP="005A7462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B3A8110" w14:textId="77777777" w:rsidR="009664AF" w:rsidRPr="00FF75AE" w:rsidRDefault="009664AF" w:rsidP="005A7462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E75FA8C" w14:textId="77777777" w:rsidR="009664AF" w:rsidRPr="00FF75AE" w:rsidRDefault="009664AF" w:rsidP="009664AF">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc473208124"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc473208124"/>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">P </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="848220085"/>
           <w:placeholder>
             <w:docPart w:val="C0C91BC0B63544ABB409FA7F88F97560"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00FF75AE">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>326</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00FF5E84" w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF5E84" w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Vie professionnelle</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="6F19C332" w14:textId="77777777" w:rsidR="009664AF" w:rsidRPr="00FF75AE" w:rsidRDefault="009664AF" w:rsidP="009664AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
@@ -5987,425 +6806,434 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7075" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="397788A3" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="15" w:name="_Toc473208125"/>
+            <w:bookmarkStart w:id="16" w:name="_Toc473208125"/>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-1383170780"/>
                 <w:placeholder>
                   <w:docPart w:val="E3F1120960E24A53B2CBA9DD198515F3"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>326</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">/B2/1 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="887225222"/>
                 <w:placeholder>
                   <w:docPart w:val="CBC164005A3D4955982E518E3151761D"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Politique</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
           <w:p w14:paraId="39C1AD55" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="562360BB" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2642D162" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="16" w:name="_Toc473208126"/>
+            <w:bookmarkStart w:id="17" w:name="_Toc473208126"/>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-584301991"/>
                 <w:placeholder>
                   <w:docPart w:val="D0C303945A7542ADBB3F26E1AE80EF29"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>326</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">/B2/2 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-1756513670"/>
                 <w:placeholder>
                   <w:docPart w:val="1F06098CD3A54CB6A6BDF06C3A84FEDA"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Coin de l’élégance</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="17"/>
           </w:p>
           <w:p w14:paraId="6C676235" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="552F81A4" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A8D4A1F" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="17" w:name="_Toc473208127"/>
+            <w:bookmarkStart w:id="18" w:name="_Toc473208127"/>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="1217472747"/>
                 <w:placeholder>
                   <w:docPart w:val="35A2B8CEEAAD4E3298EB94AAD5719C81"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>326</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">/B2/3 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-54475605"/>
                 <w:placeholder>
                   <w:docPart w:val="67D0FCE3B6684A5994D328A056F15C95"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Centre Travail Québec</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="18"/>
           </w:p>
           <w:p w14:paraId="39613D10" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="62705252" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0A1306E2" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="18" w:name="_Toc473208128"/>
+            <w:bookmarkStart w:id="19" w:name="_Toc473208128"/>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="1272061309"/>
                 <w:placeholder>
                   <w:docPart w:val="7F6104F02140480B9B9520C2CE737148"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>326</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">/B2/4 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-1967662514"/>
                 <w:placeholder>
                   <w:docPart w:val="AA1BC898501A4C8E9A0F635F5017CE81"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Implications</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
           <w:p w14:paraId="16FBBF95" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00CE7AD3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="52F16270" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00CE7AD3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4DBF997E" w14:textId="77777777" w:rsidR="0022669C" w:rsidRPr="00FF75AE" w:rsidRDefault="0022669C" w:rsidP="009664AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A704287" w14:textId="77777777" w:rsidR="00FF5E84" w:rsidRPr="00FF75AE" w:rsidRDefault="00FF5E84" w:rsidP="005A7462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FB50105" w14:textId="77777777" w:rsidR="00FF5E84" w:rsidRPr="00FF75AE" w:rsidRDefault="00FF5E84" w:rsidP="00FF5E84">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc473208129"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc473208129"/>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">P </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="27686612"/>
           <w:placeholder>
             <w:docPart w:val="BFE35AEBC45147CFA9E1ADB3FE0DB6CB"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00FF75AE">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>326</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="0056344E" w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0056344E" w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Évènements et activités</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="6DF4FDB2" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00FF5E84">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
@@ -6428,258 +7256,234 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7075" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52772080" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="20" w:name="_Toc473208130"/>
+            <w:bookmarkStart w:id="21" w:name="_Toc473208130"/>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-70045315"/>
                 <w:placeholder>
                   <w:docPart w:val="3AD3D08FDF82415AA0E7E9CACF7B6DE7"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>326</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">/B3/1 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-751663834"/>
                 <w:placeholder>
                   <w:docPart w:val="D877B9386A4B4CA289B889892D5DA4A7"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Activités diverses</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
           <w:p w14:paraId="3F26BFF1" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4C9E5A8A" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="72043FBD" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="21" w:name="_Toc473208131"/>
+            <w:bookmarkStart w:id="22" w:name="_Toc473208131"/>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-96638302"/>
                 <w:placeholder>
                   <w:docPart w:val="BECE6E40D0A642A4B8E06A0C90AE57B7"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>326</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">/B3/2 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="730266912"/>
                 <w:placeholder>
                   <w:docPart w:val="50F9C5254F874E65B7AE9E9824ACE452"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Chasse et pêche</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="22"/>
           </w:p>
           <w:p w14:paraId="280E2D2C" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="42E7C009" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRDefault="0045563A" w:rsidP="00E4131C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>P326/B3/2</w:t>
             </w:r>
             <w:r w:rsidR="0084562E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>,7</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FBEE4F2" w14:textId="77777777" w:rsidR="0045563A" w:rsidRDefault="0045563A" w:rsidP="00E4131C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>L’ours rodait autour des bâtiments de ferme dans le rang St-Joseph. Il a été naturalisé, a passé un certain temps dans la maison des parents de Jean-Charles. Il a ensuite été entreposé dans la maison abandonné d’</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Savard dans le rang, puis a suivi la famille jusqu’au sous-sol du Coin de l’Élégance. Il a fini en mitaine, 10-12 ans après avoir été chassé.</w:t>
+              <w:t>L’ours rodait autour des bâtiments de ferme dans le rang St-Joseph. Il a été naturalisé, a passé un certain temps dans la maison des parents de Jean-Charles. Il a ensuite été entreposé dans la maison abandonné d’Elzéar Savard dans le rang, puis a suivi la famille jusqu’au sous-sol du Coin de l’Élégance. Il a fini en mitaine, 10-12 ans après avoir été chassé.</w:t>
             </w:r>
             <w:r w:rsidR="003B5445">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003B5445" w:rsidRPr="003B5445">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">C'est le frère </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> des pères Trappistes qui l'avait empaillé.</w:t>
+              <w:t>C'est le frère Dominic des pères Trappistes qui l'avait empaillé.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69620349" w14:textId="77777777" w:rsidR="0045563A" w:rsidRDefault="0045563A" w:rsidP="00E4131C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7024EC85" w14:textId="77777777" w:rsidR="0084562E" w:rsidRDefault="0084562E" w:rsidP="0084562E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>P326/B3/2,8</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5392A4D3" w14:textId="77777777" w:rsidR="0084562E" w:rsidRDefault="0084562E" w:rsidP="00E4131C">
             <w:pPr>
               <w:rPr>
@@ -6718,197 +7522,200 @@
               </w:rPr>
               <w:t>Rémi, Martin et Monique.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="488012AE" w14:textId="77777777" w:rsidR="0045563A" w:rsidRDefault="0045563A" w:rsidP="00E4131C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="74596870" w14:textId="77777777" w:rsidR="0084562E" w:rsidRPr="00FF75AE" w:rsidRDefault="0084562E" w:rsidP="00E4131C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2508789D" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="22" w:name="_Toc473208132"/>
+            <w:bookmarkStart w:id="23" w:name="_Toc473208132"/>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="960536694"/>
                 <w:placeholder>
                   <w:docPart w:val="97BA1B1458F94F4CBCEDDD7D37193712"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>326</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">/B3/3 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="1107705063"/>
                 <w:placeholder>
                   <w:docPart w:val="FEA93CB6DEC743F48B87EAD235CB51CE"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>40e anniversaire de mariage</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="23"/>
           </w:p>
           <w:p w14:paraId="5107F67A" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00CE7AD3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="39877F30" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00CE7AD3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5CDA117C" w14:textId="77777777" w:rsidR="00FF5E84" w:rsidRPr="00FF75AE" w:rsidRDefault="00FF5E84" w:rsidP="005A7462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34DDB1C4" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="005A7462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37F97F60" w14:textId="77777777" w:rsidR="00FF5E84" w:rsidRPr="00FF75AE" w:rsidRDefault="00FF5E84" w:rsidP="00FF5E84">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc473208133"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc473208133"/>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">P </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="-214586749"/>
           <w:placeholder>
             <w:docPart w:val="CB9EC2D078C741B7949F3D38E338FEAD"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00FF75AE">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>326</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00CB6238" w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB6238" w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Industrie forestière</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="7998512D" w14:textId="77777777" w:rsidR="00FF5E84" w:rsidRPr="00FF75AE" w:rsidRDefault="00FF5E84" w:rsidP="005A7462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
@@ -6931,203 +7738,206 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7075" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="384E8FC5" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="24" w:name="_Toc473208134"/>
+            <w:bookmarkStart w:id="25" w:name="_Toc473208134"/>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-1191295909"/>
                 <w:placeholder>
                   <w:docPart w:val="8C436EE638BE44AEA085DA25E1518A47"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>326</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">/B4/1 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-1529949805"/>
                 <w:placeholder>
                   <w:docPart w:val="DF87741943E543BF898F29B1492B0DFE"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Vie en chantier</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkEnd w:id="25"/>
           </w:p>
           <w:p w14:paraId="38EE4AD7" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="28B9DE84" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00CE7AD3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="21D27327" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="005A7462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2198756A" w14:textId="77777777" w:rsidR="00CB6238" w:rsidRPr="00FF75AE" w:rsidRDefault="00CB6238" w:rsidP="005A7462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70DD199A" w14:textId="77777777" w:rsidR="00CB6238" w:rsidRPr="00FF75AE" w:rsidRDefault="00CB6238" w:rsidP="005A7462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D2C2EB1" w14:textId="77777777" w:rsidR="00FF5E84" w:rsidRPr="00FF75AE" w:rsidRDefault="00FF5E84" w:rsidP="00FF5E84">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc473208135"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc473208135"/>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">P </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="991599547"/>
           <w:placeholder>
             <w:docPart w:val="1D0931D4BA45459D88314B326558D290"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00FF75AE">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>326</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00226FE8" w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00226FE8" w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Transports</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="53081EFB" w14:textId="77777777" w:rsidR="00226FE8" w:rsidRPr="00FF75AE" w:rsidRDefault="00226FE8" w:rsidP="005A7462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
@@ -7150,273 +7960,278 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7075" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0CDA321D" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="26" w:name="_Toc473208136"/>
+            <w:bookmarkStart w:id="27" w:name="_Toc473208136"/>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-936434319"/>
                 <w:placeholder>
                   <w:docPart w:val="A3AF797A137C40FCA475C87D7493DAE7"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>326</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">/B5/1 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-1271544921"/>
                 <w:placeholder>
                   <w:docPart w:val="BDB8FB0179B04E5F854BE3879774C1A6"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Véhicules non-motorisés</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="26"/>
+            <w:bookmarkEnd w:id="27"/>
           </w:p>
           <w:p w14:paraId="29C12C1F" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="72C673D4" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="425692A9" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="27" w:name="_Toc473208137"/>
+            <w:bookmarkStart w:id="28" w:name="_Toc473208137"/>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-1489550514"/>
                 <w:placeholder>
                   <w:docPart w:val="45A22BB66BEB4690B0C29DC84015D2BF"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>326</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">/B5/2 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="1537476398"/>
                 <w:placeholder>
                   <w:docPart w:val="D116EDF507AD4787BDB73B55B5820DF3"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Véhicules motorisés</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="27"/>
+            <w:bookmarkEnd w:id="28"/>
           </w:p>
           <w:p w14:paraId="0E4546F9" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00CE7AD3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="12C06F50" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00CE7AD3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3BBBFA5B" w14:textId="77777777" w:rsidR="00226FE8" w:rsidRPr="00FF75AE" w:rsidRDefault="00226FE8" w:rsidP="005A7462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35803652" w14:textId="77777777" w:rsidR="00226FE8" w:rsidRPr="00FF75AE" w:rsidRDefault="00226FE8" w:rsidP="005A7462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12B0C9A6" w14:textId="77777777" w:rsidR="00FF5E84" w:rsidRPr="00FF75AE" w:rsidRDefault="00FF5E84" w:rsidP="00FF5E84">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc473208138"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc473208138"/>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">P </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="1549802329"/>
           <w:placeholder>
             <w:docPart w:val="49D710E2C2F34012A0CFAF259AEC3DA3"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00FF75AE">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>326</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00966E9F" w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00966E9F" w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Paysages</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="2334A153" w14:textId="77777777" w:rsidR="00D62A91" w:rsidRPr="00FF75AE" w:rsidRDefault="00D62A91" w:rsidP="005A7462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
@@ -7439,273 +8254,278 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7075" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F7F5171" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="29" w:name="_Toc473208139"/>
+            <w:bookmarkStart w:id="30" w:name="_Toc473208139"/>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="2063586070"/>
                 <w:placeholder>
                   <w:docPart w:val="709FD12FD8244081B1D3AA7DC39D2163"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>326</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">/B6/1 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="1344663209"/>
                 <w:placeholder>
                   <w:docPart w:val="016A14126DA04BB692B2C2A1A4330D6D"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Vues aériennes</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="29"/>
+            <w:bookmarkEnd w:id="30"/>
           </w:p>
           <w:p w14:paraId="62642E9F" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="385D6A0C" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="72BA117E" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="30" w:name="_Toc473208140"/>
+            <w:bookmarkStart w:id="31" w:name="_Toc473208140"/>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-149132833"/>
                 <w:placeholder>
                   <w:docPart w:val="6240F799739446E395E0DF4ADC34D764"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>326</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">/B6/2 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-114989270"/>
                 <w:placeholder>
                   <w:docPart w:val="DC67698F7D514620BA6F8DEE944C450E"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Cours d’eau</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="30"/>
+            <w:bookmarkEnd w:id="31"/>
           </w:p>
           <w:p w14:paraId="673E0562" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00CE7AD3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="51616F1F" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00CE7AD3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2E43266C" w14:textId="77777777" w:rsidR="00D62A91" w:rsidRPr="00FF75AE" w:rsidRDefault="00D62A91" w:rsidP="005A7462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6125BFC5" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="005A7462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="003ACDCC" w14:textId="77777777" w:rsidR="00FF5E84" w:rsidRPr="00FF75AE" w:rsidRDefault="00FF5E84" w:rsidP="00FF5E84">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc473208141"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc473208141"/>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">P </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="-288517600"/>
           <w:placeholder>
             <w:docPart w:val="A69B8833C39D4713BB06D85695F13B2C"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00FF75AE">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>326</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00843598" w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00843598" w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Architecture</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="6AF5CDCB" w14:textId="77777777" w:rsidR="00843598" w:rsidRPr="00FF75AE" w:rsidRDefault="00843598" w:rsidP="005A7462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
@@ -7728,331 +8548,338 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7075" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="503BF4EA" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="32" w:name="_Toc473208142"/>
+            <w:bookmarkStart w:id="33" w:name="_Toc473208142"/>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="956379743"/>
                 <w:placeholder>
                   <w:docPart w:val="32A2ED5763C047CB8955F46668EFDE34"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>326</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">/B2/1 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-1517148576"/>
                 <w:placeholder>
                   <w:docPart w:val="0863FE9C96774297A4B09666E3C04B93"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Architecture résidentielle</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="32"/>
+            <w:bookmarkEnd w:id="33"/>
           </w:p>
           <w:p w14:paraId="272F84CF" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6506BDD5" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4EAD7CE7" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="33" w:name="_Toc473208143"/>
+            <w:bookmarkStart w:id="34" w:name="_Toc473208143"/>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-1758137279"/>
                 <w:placeholder>
                   <w:docPart w:val="20848F7CD9B54EA5950DAFE8F6F696CD"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>326</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">/B2/1 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-540517620"/>
                 <w:placeholder>
                   <w:docPart w:val="DA98A3DC76C444B9B3D67D093C05C9CB"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Architecture commerciale</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="33"/>
+            <w:bookmarkEnd w:id="34"/>
           </w:p>
           <w:p w14:paraId="709D92AA" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="68108169" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5C418A82" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="34" w:name="_Toc473208144"/>
+            <w:bookmarkStart w:id="35" w:name="_Toc473208144"/>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-884489768"/>
                 <w:placeholder>
                   <w:docPart w:val="F32EDCF4B9BC443FB42F6FDEF5BEEC75"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>326</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">/B2/1 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-307706489"/>
                 <w:placeholder>
                   <w:docPart w:val="B6C2372DB16D4DDFA36B78F26B83E642"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Bâtiments divers</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="34"/>
+            <w:bookmarkEnd w:id="35"/>
           </w:p>
           <w:p w14:paraId="596B969C" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00CE7AD3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0F7DC268" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00CE7AD3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="65CEBC4B" w14:textId="77777777" w:rsidR="00843598" w:rsidRDefault="00843598" w:rsidP="005A7462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="471A88EC" w14:textId="77777777" w:rsidR="00590B73" w:rsidRPr="00FF75AE" w:rsidRDefault="00590B73" w:rsidP="005A7462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6003B35A" w14:textId="77777777" w:rsidR="00843598" w:rsidRPr="00FF75AE" w:rsidRDefault="00843598" w:rsidP="00843598">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc473208145"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc473208145"/>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">P </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="-739866666"/>
           <w:placeholder>
             <w:docPart w:val="3D16B8DE53E542DB98F866FADE883F56"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00FF75AE">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>326</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>/B8 Religion</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="090479F0" w14:textId="77777777" w:rsidR="00843598" w:rsidRPr="00FF75AE" w:rsidRDefault="00843598" w:rsidP="00843598">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
@@ -8075,262 +8902,267 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7075" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5BC5E700" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="36" w:name="_Toc473208146"/>
+            <w:bookmarkStart w:id="37" w:name="_Toc473208146"/>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="2064142014"/>
                 <w:placeholder>
                   <w:docPart w:val="65BE5313562B46AD8BE80E8F385D32A1"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>326</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">/B8/1 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="712390220"/>
                 <w:placeholder>
                   <w:docPart w:val="95A10B2736CC4EB3944BAB63330B7192"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Sépultures</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="36"/>
+            <w:bookmarkEnd w:id="37"/>
           </w:p>
           <w:p w14:paraId="523BD420" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5C45A365" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="769A3660" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="37" w:name="_Toc473208147"/>
+            <w:bookmarkStart w:id="38" w:name="_Toc473208147"/>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-1780785417"/>
                 <w:placeholder>
                   <w:docPart w:val="553631A79CFA4BC4A8100606EE1486FF"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>326</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">/B8/2 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="1927913731"/>
                 <w:placeholder>
                   <w:docPart w:val="D0E3C40CCCA84F9A904907C5F7DFA9AA"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Rassemblements</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="37"/>
+            <w:bookmarkEnd w:id="38"/>
           </w:p>
           <w:p w14:paraId="1524F52B" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="45DE2280" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00CE7AD3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="75DE64F5" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00CE7AD3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3593786E" w14:textId="77777777" w:rsidR="00843598" w:rsidRDefault="00843598" w:rsidP="005A7462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="757FF657" w14:textId="77777777" w:rsidR="00590B73" w:rsidRPr="00FF75AE" w:rsidRDefault="00590B73" w:rsidP="005A7462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="491A5467" w14:textId="77777777" w:rsidR="00843598" w:rsidRPr="00FF75AE" w:rsidRDefault="00843598" w:rsidP="00843598">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc473208148"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc473208148"/>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">P </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="-1990086538"/>
           <w:placeholder>
             <w:docPart w:val="77B6B5221C024C37BC459B9C6E9BC4F2"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00FF75AE">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>326</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>/B9 Éducation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="1224C35F" w14:textId="77777777" w:rsidR="00843598" w:rsidRPr="00FF75AE" w:rsidRDefault="00843598" w:rsidP="005A7462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
@@ -8353,260 +9185,264 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7075" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5232D620" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00E4131C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="39" w:name="_Toc473208149"/>
+            <w:bookmarkStart w:id="40" w:name="_Toc473208149"/>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="107014387"/>
                 <w:placeholder>
                   <w:docPart w:val="68793204260A4230B87F3822B0C9D507"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>326</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">/B9/1 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="606630169"/>
                 <w:placeholder>
                   <w:docPart w:val="5C21B668571A4BC68BF1E919DB19BEB8"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Groupe scolaire</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="39"/>
+            <w:bookmarkEnd w:id="40"/>
           </w:p>
           <w:p w14:paraId="034D7321" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00CE7AD3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4D4662DF" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00CE7AD3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1CC7B64F" w14:textId="77777777" w:rsidR="00843598" w:rsidRPr="00FF75AE" w:rsidRDefault="00843598" w:rsidP="005A7462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34A9B045" w14:textId="77777777" w:rsidR="00843598" w:rsidRPr="00FF75AE" w:rsidRDefault="00843598" w:rsidP="005A7462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CDC0A0D" w14:textId="77777777" w:rsidR="005A7462" w:rsidRPr="00FF75AE" w:rsidRDefault="005A7462" w:rsidP="005A7462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="507A7D66" w14:textId="77777777" w:rsidR="005A7462" w:rsidRPr="00FF75AE" w:rsidRDefault="005A7462" w:rsidP="005A7462">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc473208150"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc473208150"/>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="-736469262"/>
           <w:placeholder>
             <w:docPart w:val="A44EED3CBDEB4AEAB374C53A90A0C70A"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00FF75AE">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>326</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>/C Carte</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="06298275" w14:textId="77777777" w:rsidR="005A7462" w:rsidRPr="00FF75AE" w:rsidRDefault="005A7462" w:rsidP="005A7462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="017E722A" w14:textId="77777777" w:rsidR="005A7462" w:rsidRPr="00FF75AE" w:rsidRDefault="005A7462" w:rsidP="005A7462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AEE5673" w14:textId="382658B2" w:rsidR="005A7462" w:rsidRPr="00FF75AE" w:rsidRDefault="005A7462" w:rsidP="005A7462">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc473208151"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc473208151"/>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">P </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="-1077674548"/>
           <w:placeholder>
             <w:docPart w:val="B70D83961ECF43EFB764E2EF2CC3AB52"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00FF75AE">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>326</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="0090464F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF75AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>1 Carte topographique</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="54776586" w14:textId="77777777" w:rsidR="005A7462" w:rsidRPr="00FF75AE" w:rsidRDefault="005A7462" w:rsidP="005A7462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
@@ -8629,162 +9465,140 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7075" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E9A61E2" w14:textId="611FE74E" w:rsidR="00FF75AE" w:rsidRPr="00FF75AE" w:rsidRDefault="00FF75AE" w:rsidP="00FF75AE">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="42" w:name="_Toc473208152"/>
+            <w:bookmarkStart w:id="43" w:name="_Toc473208152"/>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-299536257"/>
                 <w:placeholder>
                   <w:docPart w:val="68F856D3900F46E2A188C18D162922A5"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>326</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="0090464F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF75AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="257412743"/>
                 <w:placeholder>
                   <w:docPart w:val="74C5699F30F9433D8D7B8F047765FC11"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FF75AE">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Carte </w:t>
+                  <w:t>Carte Domtar</w:t>
                 </w:r>
-                <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-                <w:proofErr w:type="spellEnd"/>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkEnd w:id="42"/>
+            <w:bookmarkEnd w:id="43"/>
           </w:p>
           <w:p w14:paraId="73A9E14E" w14:textId="32262316" w:rsidR="00E4131C" w:rsidRDefault="00E4131C" w:rsidP="00CE7AD3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1335496B" w14:textId="77777777" w:rsidR="000C5720" w:rsidRPr="000C5720" w:rsidRDefault="000C5720" w:rsidP="000C5720">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limites de la rivière aux Rats exploitées par la St-Lawrence (ensuite </w:t>
-[...15 lines deleted...]
-              <w:t>).</w:t>
+              <w:t>Limites de la rivière aux Rats exploitées par la St-Lawrence (ensuite Domtar).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E4E4A1C" w14:textId="77777777" w:rsidR="000C5720" w:rsidRPr="000C5720" w:rsidRDefault="000C5720" w:rsidP="000C5720">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[195-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C7E15E0" w14:textId="77777777" w:rsidR="000C5720" w:rsidRPr="000C5720" w:rsidRDefault="000C5720" w:rsidP="000C5720">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5720">
@@ -8890,140 +9704,162 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Priorité 2 du Plan des mesures d’urgence de la SHGMC.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5735751B" w14:textId="77777777" w:rsidR="00E4131C" w:rsidRPr="00FF75AE" w:rsidRDefault="00E4131C" w:rsidP="00CE7AD3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2E64372F" w14:textId="77777777" w:rsidR="005A7462" w:rsidRPr="00FF75AE" w:rsidRDefault="005A7462" w:rsidP="005A7462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005A7462" w:rsidRPr="00FF75AE" w:rsidSect="00F22AC1">
-      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="433AF8D5" w14:textId="77777777" w:rsidR="002F663C" w:rsidRDefault="002F663C" w:rsidP="00C70C4E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7B267190" w14:textId="77777777" w:rsidR="002F663C" w:rsidRDefault="002F663C" w:rsidP="00C70C4E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="538325570"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="03DA9B58" w14:textId="77777777" w:rsidR="00F22AC1" w:rsidRDefault="00F22AC1">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
-            <w:lang w:val="fr-FR"/>
+            <w:lang w:eastAsia="fr-CA"/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58CBF650" wp14:editId="23B5435D">
                   <wp:extent cx="5467350" cy="45085"/>
                   <wp:effectExtent l="0" t="9525" r="0" b="2540"/>
                   <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                       <wps:wsp>
                         <wps:cNvSpPr>
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm flipV="1">
                             <a:off x="0" y="0"/>
                             <a:ext cx="5467350" cy="45085"/>
                           </a:xfrm>
                           <a:prstGeom prst="flowChartDecision">
                             <a:avLst/>
                           </a:prstGeom>
@@ -9038,187 +9874,189 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </mc:Choice>
-            <mc:Fallback>
+            <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
               <w:pict>
                 <v:shapetype w14:anchorId="0647345B" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
                 </v:shapetype>
                 <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMQZZE2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddRbIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahR&#10;cDzs3jIQPmgyuneECr7Rw7p8fip0btxEFd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppR&#10;T1xue7lIkqW0uiNeaPWAHy3WX/urVbCrzNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeS&#10;mc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AID0Qf/FAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAExBlkTZAAAAAwEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" fillcolor="black" stroked="f">
                   <v:fill r:id="rId1" o:title="" type="pattern"/>
                   <w10:anchorlock/>
                 </v:shape>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
       <w:p w14:paraId="748634FD" w14:textId="77777777" w:rsidR="00F22AC1" w:rsidRPr="009D2B71" w:rsidRDefault="00B25321" w:rsidP="00F22AC1">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>P</w:t>
         </w:r>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:id w:val="884611847"/>
             <w:placeholder>
               <w:docPart w:val="5F24C9FE5BC94813A9A3D68AF9352ACC"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:r w:rsidR="005A7462">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>326</w:t>
             </w:r>
           </w:sdtContent>
         </w:sdt>
         <w:r>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> fonds </w:t>
         </w:r>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:id w:val="205842561"/>
             <w:placeholder>
               <w:docPart w:val="88CDF19D93064DA9ABB5981AC4BD351C"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:r w:rsidR="005A7462">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Jean-Charles Savard et Gemma Fortin</w:t>
             </w:r>
           </w:sdtContent>
         </w:sdt>
         <w:r w:rsidR="0025336B">
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="0025336B">
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="0025336B">
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F22AC1" w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F22AC1" w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidR="00F22AC1" w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00085687" w:rsidRPr="00085687">
+        <w:r w:rsidR="000269F3" w:rsidRPr="000269F3">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="00F22AC1" w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="5BABCCB0" w14:textId="77777777" w:rsidR="00F22AC1" w:rsidRDefault="00F22AC1">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5D050F4B" w14:textId="77777777" w:rsidR="002F663C" w:rsidRDefault="002F663C" w:rsidP="00C70C4E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7BFB8306" w14:textId="77777777" w:rsidR="002F663C" w:rsidRDefault="002F663C" w:rsidP="00C70C4E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="7BE61AA0" w14:textId="77777777" w:rsidR="002A681B" w:rsidRPr="00506B6E" w:rsidRDefault="002A681B" w:rsidP="002A681B">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00506B6E">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
@@ -9247,79 +10085,691 @@
       <w:r w:rsidRPr="00506B6E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Saint-Stanislas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00506B6E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1989, p. 12</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="07EA4B40"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1276B16E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="62AB7856"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7AAC7A6C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="693E2FDA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="18B4056E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="70E85632"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="26563E64"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="100"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002A681B"/>
+    <w:rsid w:val="000269F3"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="0006563A"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="00085687"/>
     <w:rsid w:val="000C5720"/>
     <w:rsid w:val="000D238F"/>
     <w:rsid w:val="000F542C"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="0022669C"/>
     <w:rsid w:val="00226FE8"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002A681B"/>
     <w:rsid w:val="002C6E5F"/>
@@ -9449,67 +10899,67 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="67358E3E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D218C282-7FBC-4582-AE59-630DEB44E66A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9553,52 +11003,52 @@
     <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9837,55 +11287,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B46FC4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00B25321"/>
     <w:pPr>
       <w:keepNext/>
@@ -10391,129 +11836,518 @@
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="0022669C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000269F3"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="lev">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="000269F3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Accentuation">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="000269F3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="497313223">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="2024165329">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="333651103">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="825783813">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="93746037">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="954874714">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="61173756">
+          <w:marLeft w:val="-780"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2133277894">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="106240585">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D5D5D5"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1063791229">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1251813404">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1797333336">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="514810419">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1733775423">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="628557156">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="301078454">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="2107529786">
+                                                  <w:marLeft w:val="0"/>
+                                                  <w:marRight w:val="0"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                  <w:divsChild>
+                                                    <w:div w:id="488208406">
+                                                      <w:marLeft w:val="-660"/>
+                                                      <w:marRight w:val="0"/>
+                                                      <w:marTop w:val="0"/>
+                                                      <w:marBottom w:val="0"/>
+                                                      <w:divBdr>
+                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                      </w:divBdr>
+                                                      <w:divsChild>
+                                                        <w:div w:id="2019573251">
+                                                          <w:marLeft w:val="0"/>
+                                                          <w:marRight w:val="0"/>
+                                                          <w:marTop w:val="0"/>
+                                                          <w:marBottom w:val="0"/>
+                                                          <w:divBdr>
+                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                          </w:divBdr>
+                                                          <w:divsChild>
+                                                            <w:div w:id="1903979868">
+                                                              <w:marLeft w:val="0"/>
+                                                              <w:marRight w:val="0"/>
+                                                              <w:marTop w:val="0"/>
+                                                              <w:marBottom w:val="0"/>
+                                                              <w:divBdr>
+                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                              </w:divBdr>
+                                                              <w:divsChild>
+                                                                <w:div w:id="290673699">
+                                                                  <w:marLeft w:val="0"/>
+                                                                  <w:marRight w:val="0"/>
+                                                                  <w:marTop w:val="0"/>
+                                                                  <w:marBottom w:val="0"/>
+                                                                  <w:divBdr>
+                                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                  </w:divBdr>
+                                                                  <w:divsChild>
+                                                                    <w:div w:id="2106265151">
+                                                                      <w:marLeft w:val="0"/>
+                                                                      <w:marRight w:val="0"/>
+                                                                      <w:marTop w:val="0"/>
+                                                                      <w:marBottom w:val="0"/>
+                                                                      <w:divBdr>
+                                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                      </w:divBdr>
+                                                                      <w:divsChild>
+                                                                        <w:div w:id="1806849073">
+                                                                          <w:marLeft w:val="0"/>
+                                                                          <w:marRight w:val="0"/>
+                                                                          <w:marTop w:val="0"/>
+                                                                          <w:marBottom w:val="0"/>
+                                                                          <w:divBdr>
+                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                          </w:divBdr>
+                                                                          <w:divsChild>
+                                                                            <w:div w:id="1944607356">
+                                                                              <w:marLeft w:val="0"/>
+                                                                              <w:marRight w:val="0"/>
+                                                                              <w:marTop w:val="0"/>
+                                                                              <w:marBottom w:val="0"/>
+                                                                              <w:divBdr>
+                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                              </w:divBdr>
+                                                                              <w:divsChild>
+                                                                                <w:div w:id="1768043053">
+                                                                                  <w:marLeft w:val="0"/>
+                                                                                  <w:marRight w:val="0"/>
+                                                                                  <w:marTop w:val="0"/>
+                                                                                  <w:marBottom w:val="0"/>
+                                                                                  <w:divBdr>
+                                                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                    <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="DFDFDF"/>
+                                                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                  </w:divBdr>
+                                                                                </w:div>
+                                                                              </w:divsChild>
+                                                                            </w:div>
+                                                                            <w:div w:id="1310283705">
+                                                                              <w:marLeft w:val="0"/>
+                                                                              <w:marRight w:val="0"/>
+                                                                              <w:marTop w:val="0"/>
+                                                                              <w:marBottom w:val="0"/>
+                                                                              <w:divBdr>
+                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                              </w:divBdr>
+                                                                              <w:divsChild>
+                                                                                <w:div w:id="1606425504">
+                                                                                  <w:marLeft w:val="0"/>
+                                                                                  <w:marRight w:val="0"/>
+                                                                                  <w:marTop w:val="0"/>
+                                                                                  <w:marBottom w:val="0"/>
+                                                                                  <w:divBdr>
+                                                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                  </w:divBdr>
+                                                                                </w:div>
+                                                                              </w:divsChild>
+                                                                            </w:div>
+                                                                          </w:divsChild>
+                                                                        </w:div>
+                                                                      </w:divsChild>
+                                                                    </w:div>
+                                                                  </w:divsChild>
+                                                                </w:div>
+                                                              </w:divsChild>
+                                                            </w:div>
+                                                          </w:divsChild>
+                                                        </w:div>
+                                                      </w:divsChild>
+                                                    </w:div>
+                                                  </w:divsChild>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1496846132">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\mcsavard\Documents\Archives\Instruments%20de%20recherche%20-%20descriptions\vieilles%20versions\Mod&#232;le%20Instrument%20de%20recherche%202016%20v2.dotm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="70496DB44D2A43E58061416E3DCDC5BD"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6490EC55-57D9-48C5-9DD6-60EEB0C49653}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00033D99" w:rsidRDefault="00AD7617">
           <w:pPr>
             <w:pStyle w:val="70496DB44D2A43E58061416E3DCDC5BD"/>
           </w:pPr>
           <w:r>
             <w:t>___</w:t>
           </w:r>
         </w:p>
@@ -12594,175 +14428,183 @@
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1B37B99D-73E5-477A-A41E-7DDBBC956462}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="002D3FD0" w:rsidRDefault="002969A2" w:rsidP="002969A2">
           <w:pPr>
             <w:pStyle w:val="74C5699F30F9433D8D7B8F047765FC11"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t>___</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CD60C4"/>
     <w:rsid w:val="00033D99"/>
     <w:rsid w:val="000F04A0"/>
     <w:rsid w:val="000F542C"/>
     <w:rsid w:val="002969A2"/>
     <w:rsid w:val="002D3FD0"/>
     <w:rsid w:val="006E243C"/>
     <w:rsid w:val="008A113F"/>
     <w:rsid w:val="008D14DF"/>
     <w:rsid w:val="00931AA6"/>
     <w:rsid w:val="00954076"/>
     <w:rsid w:val="00A03FCD"/>
     <w:rsid w:val="00AA769D"/>
     <w:rsid w:val="00AD7617"/>
     <w:rsid w:val="00CD60C4"/>
     <w:rsid w:val="00D14630"/>
     <w:rsid w:val="00E4364A"/>
     <w:rsid w:val="00F471B0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -13090,55 +14932,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -13419,51 +15256,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D0E3C40CCCA84F9A904907C5F7DFA9AA">
     <w:name w:val="D0E3C40CCCA84F9A904907C5F7DFA9AA"/>
     <w:rsid w:val="002969A2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="68793204260A4230B87F3822B0C9D507">
     <w:name w:val="68793204260A4230B87F3822B0C9D507"/>
     <w:rsid w:val="002969A2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5C21B668571A4BC68BF1E919DB19BEB8">
     <w:name w:val="5C21B668571A4BC68BF1E919DB19BEB8"/>
     <w:rsid w:val="002969A2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="68F856D3900F46E2A188C18D162922A5">
     <w:name w:val="68F856D3900F46E2A188C18D162922A5"/>
     <w:rsid w:val="002969A2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="74C5699F30F9433D8D7B8F047765FC11">
     <w:name w:val="74C5699F30F9433D8D7B8F047765FC11"/>
     <w:rsid w:val="002969A2"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -13695,81 +15532,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBF47242-19A3-4005-98CF-637B0FC85B8E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{222ADA97-B3BF-4A1A-8900-702FD94F70C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2016 v2</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>8520</Characters>
+  <Pages>10</Pages>
+  <Words>1696</Words>
+  <Characters>9332</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>152</Lines>
-  <Paragraphs>70</Paragraphs>
+  <Lines>77</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9941</CharactersWithSpaces>
+  <CharactersWithSpaces>11006</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marie-Chantale Savard</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>