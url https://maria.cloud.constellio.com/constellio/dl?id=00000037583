--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,1172 +1,1599 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="4389E4B6" w14:textId="5C77D757" w:rsidR="00B46FC4" w:rsidRPr="00B46FC4" w:rsidRDefault="00FC6490" w:rsidP="00B46FC4">
-[...9 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="4389E4B6" w14:textId="5C77D757" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00FC6490" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FONDS ABBÉ GERMAIN LAMONTAGNE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C17E0C7" w14:textId="4BD2E181" w:rsidR="00B46FC4" w:rsidRDefault="00FC6490" w:rsidP="00B46FC4">
-[...9 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="1C17E0C7" w14:textId="4BD2E181" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00FC6490" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P287</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B16F0C8" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
-[...135 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="5B16F0C8" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A20153B" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BDB337A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0352AE42" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15F3D2C6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45E9C3A2" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3402F631" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70AB958E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01956E0A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CAB1613" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A7AC9B2" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43987B18" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BB721DB" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B9ABC1A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A2F20B8" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Société d’histoire et de généalogie Maria-Chapdelaine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D06DC34" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
-[...9 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="4D06DC34" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dolbeau-Mistassini</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B3A9AEC" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
-[...126 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="1B3A9AEC" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32561605" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B977FD4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E0FC2D4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DB21E8C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="654AD17A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02530F77" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4784E90D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50ED60A1" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DA0E737" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60D303F1" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A4B2206" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F65021E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="710F0CBE" w14:textId="5BBCA834" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Répertoire numérique </w:t>
       </w:r>
-      <w:r w:rsidR="00192FE0">
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidR="00192FE0" w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>simple</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6968B8AD" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
-[...108 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="6968B8AD" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7181B52A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="180FF0D0" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36962C69" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A32919C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4108E2DE" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CF42649" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D6D6483" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38B5AC97" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CAADCC5" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31E44915" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DD48A77" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Traité par Frédérique Fradet,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DD0B6EB" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
-[...9 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="7DD0B6EB" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rédactrice-recherchiste</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B063E58" w14:textId="17ACCAC1" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
-[...9 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="4B063E58" w14:textId="17ACCAC1" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
-      <w:r w:rsidR="00FC6490">
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidR="00FC6490" w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>31 août 2015</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4992A23D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B46FC4">
+    <w:p w14:paraId="4992A23D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1966EA0F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1966EA0F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C2E0A82" w14:textId="10789C4F" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00FC6490" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P287</w:t>
       </w:r>
-      <w:r w:rsidR="00050170">
-        <w:rPr>
+      <w:r w:rsidR="00050170" w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> FONDS </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ABBÉ GERMAIN LAMONTAGNE</w:t>
       </w:r>
-      <w:r w:rsidR="00931389">
-        <w:rPr>
+      <w:r w:rsidR="00931389" w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B46FC4">
-        <w:rPr>
+      <w:r w:rsidR="00B46FC4" w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B46FC4" w:rsidRPr="000D7569">
-        <w:rPr>
+      <w:r w:rsidR="00B46FC4" w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="00050170">
-        <w:rPr>
+      <w:r w:rsidR="00050170" w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00513E44">
-        <w:rPr>
+      <w:r w:rsidR="00513E44" w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1961-1974. – 0,02</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="004328B9" w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004328B9" w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00931389" w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de documents textuels.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D55D486" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00931389" w:rsidRDefault="00931389" w:rsidP="00931389">
-[...20 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2D55D486" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="004328B9" w:rsidRDefault="00931389" w:rsidP="00931389">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50C6F477" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="004328B9" w:rsidRDefault="00931389" w:rsidP="00931389">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B9D669F" w14:textId="7206C51B" w:rsidR="00931389" w:rsidRPr="004328B9" w:rsidRDefault="00931389" w:rsidP="00931389">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Notice biographique :</w:t>
       </w:r>
-      <w:r w:rsidR="00DC3822">
-        <w:rPr>
+      <w:r w:rsidR="00DC3822" w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4476CA10" w14:textId="77777777" w:rsidR="0066145D" w:rsidRDefault="0066145D" w:rsidP="00931389">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4476CA10" w14:textId="77777777" w:rsidR="0066145D" w:rsidRPr="004328B9" w:rsidRDefault="0066145D" w:rsidP="00931389">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...17 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5125867E" w14:textId="56791063" w:rsidR="0066145D" w:rsidRPr="004328B9" w:rsidRDefault="00BF5ED8" w:rsidP="00931389">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Né le 19 mars 1947 à Albanel, Germain Lamontagne, fils </w:t>
       </w:r>
-      <w:r w:rsidR="00F501A2">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00F501A2" w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de Lucie Néron et </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d’Hilaire Lamontagne, quitte sa famille dès qu’il atteint sa quatorzi</w:t>
       </w:r>
-      <w:r w:rsidR="00513E44">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00513E44" w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ème année pour entrer à la M</w:t>
       </w:r>
-      <w:r w:rsidR="00F501A2">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00F501A2" w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">aison St-Pie X, à St-Jérôme, de 1961 à 1964, et au </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Séminaire Marie-Reine-du-Clergé</w:t>
       </w:r>
-      <w:r w:rsidR="00F501A2">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00F501A2" w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">où il demeurera </w:t>
       </w:r>
-      <w:r w:rsidR="00F501A2">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00F501A2" w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jusqu’en</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1968. Il poursuit ensuite son parcours au Séminaire de Chicoutimi puis à l’Université du Québec à Chicoutimi. Il en ressortira bachelier en théologie en 1971. Par la suite, il effectue un stage en pastorale à St-Georges de Jonquière jusqu’en 1974. À l’issue de toutes ses années d’études, Germain Lamontagne, diacre, sera consacré prêtre lors de son ordination par Mgr Marius Paré à l’église Ste-Lucie d’Albanel le 14 décembre 1974 au matin. </w:t>
       </w:r>
-      <w:r w:rsidR="00442241">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00442241" w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Il est d’ailleurs le premier prêtre à être ordonné dans cette église.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69525D4E" w14:textId="77777777" w:rsidR="00BF5ED8" w:rsidRDefault="00BF5ED8" w:rsidP="00931389">
-[...22 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="69525D4E" w14:textId="77777777" w:rsidR="00BF5ED8" w:rsidRPr="004328B9" w:rsidRDefault="00BF5ED8" w:rsidP="00931389">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17D272F3" w14:textId="050397B0" w:rsidR="00BF5ED8" w:rsidRPr="004328B9" w:rsidRDefault="00442241" w:rsidP="00931389">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L’abbé Lamontagne</w:t>
       </w:r>
-      <w:r w:rsidR="00BF5ED8">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00BF5ED8" w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> fit d’abord ses preuves</w:t>
       </w:r>
-      <w:r w:rsidR="00F501A2">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00F501A2" w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF5ED8">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00BF5ED8" w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">en tant que vicaire à Normandin de 1977 à 1983. </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Il s’implique ensuite à St-Jean-de-Brébeuf de Roberval de 1983 à 1986 et il ajoute la paroisse Notre-Dame de Roberval à cette église de 1986 à 1987. Par la suite, il est nommé prêtre de Notre-Dame de Lourdes, à Girardville. L’abbé Lamontagne servit également les paroisses Notre-Dame de La Doré, St-Prime, St-Félicien et St-Méthode. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4971F4A6" w14:textId="77777777" w:rsidR="007304B2" w:rsidRDefault="007304B2" w:rsidP="00931389">
-[...22 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="4971F4A6" w14:textId="77777777" w:rsidR="007304B2" w:rsidRPr="004328B9" w:rsidRDefault="007304B2" w:rsidP="00931389">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33C350E2" w14:textId="36B38199" w:rsidR="007304B2" w:rsidRPr="004328B9" w:rsidRDefault="007304B2" w:rsidP="00931389">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Profondément touché par la situation des personnes limitées physiquement, il fonde, avec quatre autres bénévoles, le Centre Plein Vie à Normandin. L’abbé Lamontagne offre souvent de son temps pour faire quelques réparations mineures ici et là, mettant ses talents manuels à profit de temps à autre. Parmi ses passe-temps, on retrouve le jardinage et la pêche, deux activités qu’il pratique à temps perdu</w:t>
       </w:r>
-      <w:r w:rsidR="00F501A2">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00F501A2" w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. À partir de 2010, l’abbé Lamontagne devient aumônier chez les Carmélites de Dolbeau-Mistassini.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58CBCACD" w14:textId="77777777" w:rsidR="00F501A2" w:rsidRDefault="00F501A2" w:rsidP="00931389">
-[...22 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="58CBCACD" w14:textId="77777777" w:rsidR="00F501A2" w:rsidRPr="004328B9" w:rsidRDefault="00F501A2" w:rsidP="00931389">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D2FF943" w14:textId="0A195A00" w:rsidR="00F501A2" w:rsidRPr="004328B9" w:rsidRDefault="00F501A2" w:rsidP="00931389">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Le 11 mai 2015, l’abbé Germain Lamontagne décède à 68 ans et 1 mois, à Dolbeau-Mistassini.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6076E975" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00931389" w:rsidRDefault="00931389" w:rsidP="00931389">
-[...8 lines deleted...]
-    <w:p w14:paraId="4CE7058B" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00931389" w:rsidRDefault="00931389" w:rsidP="00931389">
+    <w:p w14:paraId="6076E975" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="004328B9" w:rsidRDefault="00931389" w:rsidP="00931389">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CE7058B" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="004328B9" w:rsidRDefault="00931389" w:rsidP="00931389">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55CC8FBE" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00931389" w:rsidRDefault="00931389" w:rsidP="00931389"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="55CC8FBE" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="004328B9" w:rsidRDefault="00931389" w:rsidP="00931389">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14D184B0" w14:textId="6B730042" w:rsidR="004862B9" w:rsidRPr="004328B9" w:rsidRDefault="00FC6490" w:rsidP="004862B9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ce fonds a été versé par M. Yvon Lamontagne en août 2015.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B203C22" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4B203C22" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EAFB979" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Portée et contenu : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="673FAAC8" w14:textId="2F61F909" w:rsidR="00050170" w:rsidRPr="004328B9" w:rsidRDefault="00050170" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C9B9B12" w14:textId="5018DD68" w:rsidR="00192FE0" w:rsidRPr="004328B9" w:rsidRDefault="00192FE0" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ce fonds contient des diplômes et quelques effets de la vie de l’abbé </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lamontagne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n’ayant pas été réclamés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0445F5AF" w14:textId="77777777" w:rsidR="00922E8E" w:rsidRPr="004328B9" w:rsidRDefault="00922E8E" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="485F4B88" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="004328B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Instrument de recherche :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65FCA878" w14:textId="69DEF333" w:rsidR="00E06067" w:rsidRPr="004328B9" w:rsidRDefault="00E06067" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2924E3F0" w14:textId="6BA4289F" w:rsidR="00192FE0" w:rsidRPr="004328B9" w:rsidRDefault="00192FE0" w:rsidP="00192FE0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cet instrument de recherche a été réalisé en août 2015 par Frédérique Fradet, rédactrice-recherchiste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B5C349" w14:textId="77777777" w:rsidR="00FC6490" w:rsidRPr="004328B9" w:rsidRDefault="00FC6490" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D80359" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="004328B9" w:rsidRDefault="00E06067" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...30 lines deleted...]
-        <w:t>Ce fonds contient des diplômes et quelques effets de la</w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02053B90" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="004328B9" w:rsidRDefault="00E06067" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DCAA8B4" w14:textId="44422542" w:rsidR="00C70C4E" w:rsidRPr="004328B9" w:rsidRDefault="0094294B" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aucun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E114A8D" w14:textId="77777777" w:rsidR="004328B9" w:rsidRPr="004328B9" w:rsidRDefault="004328B9" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59D4F8A4" w14:textId="7CE1E7DA" w:rsidR="004328B9" w:rsidRPr="004328B9" w:rsidRDefault="004328B9" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Traitement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="018880D3" w14:textId="77777777" w:rsidR="004328B9" w:rsidRPr="004328B9" w:rsidRDefault="004328B9" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CC2BE0B" w14:textId="752ED3FC" w:rsidR="004328B9" w:rsidRPr="004328B9" w:rsidRDefault="004328B9" w:rsidP="004328B9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1635"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fonds traité.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="027AE2DC" w14:textId="77777777" w:rsidR="004328B9" w:rsidRPr="004328B9" w:rsidRDefault="004328B9" w:rsidP="004328B9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1635"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55F95BB8" w14:textId="49AAD4FC" w:rsidR="004328B9" w:rsidRPr="004328B9" w:rsidRDefault="004328B9" w:rsidP="004328B9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A4082BA" w14:textId="492D5629" w:rsidR="004328B9" w:rsidRPr="004328B9" w:rsidRDefault="004328B9" w:rsidP="004328B9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Boîte 1 (multiple</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6FA"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>R06 E05 T02</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Partagée avec P283 et P286</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20875EEA" w14:textId="26122826" w:rsidR="004328B9" w:rsidRPr="004328B9" w:rsidRDefault="004328B9" w:rsidP="004328B9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A0E451E" w14:textId="77777777" w:rsidR="004328B9" w:rsidRPr="004328B9" w:rsidRDefault="004328B9" w:rsidP="004328B9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Séries</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="107E798D" w14:textId="77777777" w:rsidR="004328B9" w:rsidRPr="004328B9" w:rsidRDefault="004328B9" w:rsidP="004328B9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Série A : INFORMATIONS BIOGRAPHIQUES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F09CE31" w14:textId="77777777" w:rsidR="004328B9" w:rsidRPr="004328B9" w:rsidRDefault="004328B9" w:rsidP="004328B9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Série B : ORDINATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="163821F1" w14:textId="77777777" w:rsidR="004328B9" w:rsidRPr="004328B9" w:rsidRDefault="004328B9" w:rsidP="004328B9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004328B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Série C : CERTIFICATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0450EDEF" w14:textId="77777777" w:rsidR="004328B9" w:rsidRPr="004328B9" w:rsidRDefault="004328B9" w:rsidP="004328B9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1635"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vie de l’abbé </w:t>
-[...78 lines deleted...]
-    <w:p w14:paraId="28D80359" w14:textId="77777777" w:rsidR="00E06067" w:rsidRDefault="00E06067" w:rsidP="00B46FC4">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02B6CD60" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="004328B9" w:rsidRDefault="00C70C4E" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...39 lines deleted...]
-          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CB1C663" w14:textId="3D050645" w:rsidR="00FC6490" w:rsidRPr="00FD48D3" w:rsidRDefault="00FC6490" w:rsidP="00FD48D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3808"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
@@ -1610,129 +2037,129 @@
         </w:rPr>
         <w:t xml:space="preserve">De plus, on retrouve un bulletin mensuel de l’école Henri-Bourassa d’Albanel, un certificat d’instruction religieuse délivré le 18 mai 1960, un diplôme d’études collégiales de l’Université Laval datant de 1968, un certificat d’études élémentaires de septième année, un bulletin de notes de la septième année et une attestation de la Fédération nationale des services de préparation au mariage </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00916FC7" w:rsidRPr="00192FE0">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>inc.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:sectPr w:rsidR="00F67679" w:rsidRPr="00192FE0" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="02B5837B" w14:textId="77777777" w:rsidR="005F1A1C" w:rsidRDefault="005F1A1C" w:rsidP="00C70C4E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="721F5D49" w14:textId="77777777" w:rsidR="005F1A1C" w:rsidRDefault="005F1A1C" w:rsidP="00C70C4E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="538325570"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="6137C6CB" w14:textId="77777777" w:rsidR="00F22AC1" w:rsidRDefault="00F22AC1">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
-            <w:lang w:val="fr-FR"/>
+            <w:lang w:eastAsia="fr-CA"/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="172C9A09" wp14:editId="251E074A">
                   <wp:extent cx="5467350" cy="45085"/>
                   <wp:effectExtent l="0" t="9525" r="0" b="2540"/>
                   <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                       <wps:wsp>
                         <wps:cNvSpPr>
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm flipV="1">
                             <a:off x="0" y="0"/>
                             <a:ext cx="5467350" cy="45085"/>
                           </a:xfrm>
                           <a:prstGeom prst="flowChartDecision">
                             <a:avLst/>
                           </a:prstGeom>
@@ -1747,51 +2174,51 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </mc:Choice>
-            <mc:Fallback>
+            <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
               <w:pict>
                 <v:shapetype w14:anchorId="45E209F7" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
                 </v:shapetype>
                 <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQAxjw2I2wAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqJMeSkjjVCjQC4JDSyU4OvE2iWqvo9htA1/PwqVcRhrNauZtsZqcFSccQ+9JQTpLQCA13vTU&#10;Kti9r+8yECFqMtp6QgVfGGBVXl8VOjf+TBs8bWMruIRCrhV0MQ65lKHp0Okw8wMSZ3s/Oh3Zjq00&#10;oz5zubNyniQL6XRPvNDpAasOm8P26BSsN28vT/Pn3eve1x+2yh4+q+HbK3V7Mz0uQUSc4uUYfvEZ&#10;HUpmqv2RTBBWAT8S/5SzbJGyrRXcpyDLQv5nL38AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAgPRB/8UCAACFBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAMY8NiNsAAAADAQAADwAAAAAAAAAAAAAAAAAfBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAACcGAAAAAA==&#10;" fillcolor="black" stroked="f">
                   <v:fill r:id="rId1" o:title="" type="pattern"/>
                   <w10:anchorlock/>
                 </v:shape>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
       <w:p w14:paraId="33D23E87" w14:textId="342C85A5" w:rsidR="00F22AC1" w:rsidRDefault="00BF5ED8" w:rsidP="00F22AC1">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>P287 Fonds A</w:t>
         </w:r>
         <w:r w:rsidR="00FC6490">
@@ -1814,139 +2241,140 @@
         </w:r>
         <w:r w:rsidR="0025336B">
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F22AC1" w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F22AC1" w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidR="00F22AC1" w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00192FE0" w:rsidRPr="00192FE0">
+        <w:r w:rsidR="004328B9" w:rsidRPr="004328B9">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00F22AC1" w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="23B58049" w14:textId="77777777" w:rsidR="00F22AC1" w:rsidRDefault="00F22AC1">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="55CD3FD1" w14:textId="77777777" w:rsidR="005F1A1C" w:rsidRDefault="005F1A1C" w:rsidP="00C70C4E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6F24882A" w14:textId="77777777" w:rsidR="005F1A1C" w:rsidRDefault="005F1A1C" w:rsidP="00C70C4E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B46FC4"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="00192FE0"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="004306E7"/>
+    <w:rsid w:val="004328B9"/>
     <w:rsid w:val="00442241"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="004A6AF8"/>
     <w:rsid w:val="00513E44"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00686380"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="007304B2"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="00916FC7"/>
     <w:rsid w:val="00922E8E"/>
@@ -1988,81 +2416,81 @@
     <w:rsid w:val="00F67679"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC6490"/>
     <w:rsid w:val="00FD48D3"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0650BB61"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{33CD78F5-8F6D-4548-B01D-5FFF10C40BE0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="372">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2124,98 +2552,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -2387,51 +2818,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B46FC4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00B46FC4"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -2685,92 +3115,223 @@
     <w:link w:val="TextedebullesCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B96E5D"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
     <w:name w:val="Texte de bulles Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Textedebulles"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B96E5D"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004328B9"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="lev">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="004328B9"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="497313223">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="2024165329">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="333651103">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="871578998">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="656348774">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="DFDFDF"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1136678036">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1387026753">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1267689938">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="838272410">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="DFDFDF"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1544439691">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1810172928">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -3010,69 +3571,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>748</Words>
-  <Characters>4118</Characters>
+  <Words>782</Words>
+  <Characters>4302</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>34</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4857</CharactersWithSpaces>
+  <CharactersWithSpaces>5074</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Isabelle Trottier</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>