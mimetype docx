--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -2,1297 +2,1595 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="4389E4B6" w14:textId="4518E51D" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+    <w:p w14:paraId="4389E4B6" w14:textId="4518E51D" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
           <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
-      <w:r w:rsidR="00B963F0" w:rsidRPr="00024F28">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00B963F0" w:rsidRPr="000B5CB9">
+        <w:rPr>
           <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>HERVÉ RICHARD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C17E0C7" w14:textId="18262ECF" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B963F0" w:rsidP="00B46FC4">
+    <w:p w14:paraId="1C17E0C7" w14:textId="18262ECF" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B963F0" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
           <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P318</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B16F0C8" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+    <w:p w14:paraId="5B16F0C8" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="1A20153B" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A20153B" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5BDB337A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BDB337A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="0352AE42" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0352AE42" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="15F3D2C6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15F3D2C6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="45E9C3A2" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45E9C3A2" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3402F631" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3402F631" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="70AB958E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70AB958E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="01956E0A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01956E0A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5CAB1613" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CAB1613" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="2A7AC9B2" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A7AC9B2" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="43987B18" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43987B18" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="4BB721DB" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BB721DB" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="4B9ABC1A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B9ABC1A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="0A2F20B8" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A2F20B8" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
           <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Société d’histoire et de généalogie Maria-Chapdelaine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D06DC34" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+    <w:p w14:paraId="4D06DC34" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
           <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dolbeau-Mistassini</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B3A9AEC" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+    <w:p w14:paraId="1B3A9AEC" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="32561605" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32561605" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="2B977FD4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B977FD4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="6E0FC2D4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E0FC2D4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="6DB21E8C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DB21E8C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="654AD17A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="654AD17A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="02530F77" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02530F77" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="4784E90D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4784E90D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="50ED60A1" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50ED60A1" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3DA0E737" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DA0E737" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="60D303F1" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60D303F1" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="1A4B2206" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A4B2206" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="4F65021E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F65021E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="710F0CBE" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="710F0CBE" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
           <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Répertoire numérique détaillé</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6968B8AD" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+    <w:p w14:paraId="6968B8AD" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="7181B52A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7181B52A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="180FF0D0" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="180FF0D0" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="36962C69" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36962C69" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3A32919C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A32919C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="4108E2DE" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4108E2DE" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="0CF42649" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CF42649" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="0D6D6483" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D6D6483" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="38B5AC97" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38B5AC97" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="2CAADCC5" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CAADCC5" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="31E44915" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31E44915" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="1DD48A77" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DD48A77" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
           <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Traité par Frédérique Fradet,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DD0B6EB" w14:textId="1A74619C" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00024F28" w:rsidP="00B46FC4">
+    <w:p w14:paraId="7DD0B6EB" w14:textId="1A74619C" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00024F28" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
           <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Archiviste-rédactrice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B063E58" w14:textId="2D321027" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+    <w:p w14:paraId="4B063E58" w14:textId="2D321027" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
           <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
-      <w:r w:rsidR="00024F28">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00024F28" w:rsidRPr="000B5CB9">
+        <w:rPr>
           <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>26 janvier 2017</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4992A23D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+    <w:p w14:paraId="4992A23D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1966EA0F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+    <w:p w14:paraId="1966EA0F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="1C2E0A82" w14:textId="09E6048A" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B963F0" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C2E0A82" w14:textId="09E6048A" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B963F0" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P318 FONDS HERVÉ RICHARD</w:t>
       </w:r>
-      <w:r w:rsidR="00931389" w:rsidRPr="00024F28">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00931389" w:rsidRPr="000B5CB9">
+        <w:rPr>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B46FC4" w:rsidRPr="00024F28">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00B46FC4" w:rsidRPr="000B5CB9">
+        <w:rPr>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B46FC4" w:rsidRPr="00024F28">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00B46FC4" w:rsidRPr="000B5CB9">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="00050170" w:rsidRPr="00024F28">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00050170" w:rsidRPr="000B5CB9">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007D78B0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007D78B0" w:rsidRPr="000B5CB9">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[1930-</w:t>
       </w:r>
-      <w:r w:rsidR="0028119D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="0028119D" w:rsidRPr="000B5CB9">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1992]. – </w:t>
       </w:r>
-      <w:r w:rsidR="008F5EBE" w:rsidRPr="00024F28">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008F5EBE" w:rsidRPr="000B5CB9">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3 coupures de presse</w:t>
       </w:r>
-      <w:r w:rsidR="001D353B" w:rsidRPr="00024F28">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001D353B" w:rsidRPr="000B5CB9">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> numérisé</w:t>
       </w:r>
-      <w:r w:rsidR="008F5EBE" w:rsidRPr="00024F28">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008F5EBE" w:rsidRPr="000B5CB9">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="001D353B" w:rsidRPr="00024F28">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001D353B" w:rsidRPr="000B5CB9">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="008F5EBE" w:rsidRPr="00024F28">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008F5EBE" w:rsidRPr="000B5CB9">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1 article et 1 photo de groupe)</w:t>
       </w:r>
-      <w:r w:rsidR="001D353B" w:rsidRPr="00024F28">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001D353B" w:rsidRPr="000B5CB9">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. – 1 carte d’affaires numérisée. – </w:t>
       </w:r>
-      <w:r w:rsidR="005D0E5A" w:rsidRPr="00024F28">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="005D0E5A" w:rsidRPr="000B5CB9">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">24 photographies originales. – </w:t>
       </w:r>
-      <w:r w:rsidR="001D353B" w:rsidRPr="00024F28">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001D353B" w:rsidRPr="000B5CB9">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7 </w:t>
       </w:r>
-      <w:r w:rsidR="00050170" w:rsidRPr="00024F28">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00050170" w:rsidRPr="000B5CB9">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>photographies</w:t>
       </w:r>
-      <w:r w:rsidR="001D353B" w:rsidRPr="00024F28">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001D353B" w:rsidRPr="000B5CB9">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> numérisées</w:t>
       </w:r>
-      <w:r w:rsidR="008F5EBE" w:rsidRPr="00024F28">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008F5EBE" w:rsidRPr="000B5CB9">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (et 6</w:t>
       </w:r>
-      <w:r w:rsidR="001D353B" w:rsidRPr="00024F28">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001D353B" w:rsidRPr="000B5CB9">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> versos numérisés associés)</w:t>
       </w:r>
-      <w:r w:rsidR="00931389" w:rsidRPr="00024F28">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00931389" w:rsidRPr="000B5CB9">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="005D0E5A" w:rsidRPr="00024F28">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="005D0E5A" w:rsidRPr="000B5CB9">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – 1 négatif.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D55D486" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00024F28" w:rsidRDefault="00931389" w:rsidP="00931389">
+    <w:p w14:paraId="2D55D486" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="000B5CB9" w:rsidRDefault="00931389" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="50C6F477" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00024F28" w:rsidRDefault="00931389" w:rsidP="00931389">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50C6F477" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="000B5CB9" w:rsidRDefault="00931389" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7B9D669F" w14:textId="7206C51B" w:rsidR="00931389" w:rsidRPr="00024F28" w:rsidRDefault="00931389" w:rsidP="00931389">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B9D669F" w14:textId="7206C51B" w:rsidR="00931389" w:rsidRPr="000B5CB9" w:rsidRDefault="00931389" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Notice biographique :</w:t>
       </w:r>
-      <w:r w:rsidR="00DC3822" w:rsidRPr="00024F28">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00DC3822" w:rsidRPr="000B5CB9">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4476CA10" w14:textId="77777777" w:rsidR="0066145D" w:rsidRPr="00024F28" w:rsidRDefault="0066145D" w:rsidP="00931389">
+    <w:p w14:paraId="4476CA10" w14:textId="77777777" w:rsidR="0066145D" w:rsidRPr="000B5CB9" w:rsidRDefault="0066145D" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="73F229AE" w14:textId="01CA8352" w:rsidR="007F187C" w:rsidRPr="00024F28" w:rsidRDefault="001A0F95" w:rsidP="00931389">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73F229AE" w14:textId="01CA8352" w:rsidR="007F187C" w:rsidRPr="000B5CB9" w:rsidRDefault="001A0F95" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...34 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Paulette Richard, donatrice de ce fonds d’archives, est la fille de Rose-Hélène St-Laurent et d’Hervé Richard. Son père est originaire de St-Théophile de Beauce, où il est né en 1920. Hervé Richard est un entrepreneur qui acquiert d’abord un restaurant Diana Sweet à Dolbeau vers 1942. Ce restaurant deviendra une épicerie JAT en 1959, alors qu’il s’associe avec la franchise de Joseph-Arthur Tremblay, président des magasins</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE109E" w:rsidRPr="000B5CB9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> JAT. Hervé en est le gérant résident et copropriétaire avec Armand Leclerc de Roberval. Il s’agit du 12</w:t>
       </w:r>
-      <w:r w:rsidR="00CE109E" w:rsidRPr="00024F28">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00CE109E" w:rsidRPr="000B5CB9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00CE109E" w:rsidRPr="00024F28">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00CE109E" w:rsidRPr="000B5CB9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> magasin JAT à ouvrir dans la région en 1959. </w:t>
       </w:r>
-      <w:r w:rsidR="007F187C" w:rsidRPr="00024F28">
-[...44 lines deleted...]
-    <w:p w14:paraId="1774AF46" w14:textId="77777777" w:rsidR="007F187C" w:rsidRPr="00024F28" w:rsidRDefault="007F187C" w:rsidP="00931389">
+      <w:r w:rsidR="007F187C" w:rsidRPr="000B5CB9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Avec le temps, JAT a été racheté et est devenu Provigain, puis Provigo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1774AF46" w14:textId="77777777" w:rsidR="007F187C" w:rsidRPr="000B5CB9" w:rsidRDefault="007F187C" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6076E975" w14:textId="1A4CDBBE" w:rsidR="00931389" w:rsidRPr="00024F28" w:rsidRDefault="00CE109E" w:rsidP="00931389">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6076E975" w14:textId="1A4CDBBE" w:rsidR="00931389" w:rsidRPr="000B5CB9" w:rsidRDefault="00CE109E" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hervé</w:t>
       </w:r>
-      <w:r w:rsidR="007F187C" w:rsidRPr="00024F28">
-[...29 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="007F187C" w:rsidRPr="000B5CB9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Richard ouvre à ce même moment, en 1959, le terminus d’autobus Fournier de Dolbeau, situé en arrière du Dolbeau 5-10-15 (aujourd’hui le restaurant Rio sur le boulevard Wallberg). Après le rachat de l’épicerie JAT, </w:t>
+      </w:r>
+      <w:r w:rsidR="005C4DE1" w:rsidRPr="000B5CB9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hervé Richard devient agent d’assurances. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1196DA5F" w14:textId="4D2D37F5" w:rsidR="005C4DE1" w:rsidRPr="00024F28" w:rsidRDefault="005C4DE1" w:rsidP="00931389">
+    <w:p w14:paraId="1196DA5F" w14:textId="4D2D37F5" w:rsidR="005C4DE1" w:rsidRPr="000B5CB9" w:rsidRDefault="005C4DE1" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="5AC89788" w14:textId="14E0D3F1" w:rsidR="005C4DE1" w:rsidRPr="00024F28" w:rsidRDefault="005C4DE1" w:rsidP="00931389">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AC89788" w14:textId="14E0D3F1" w:rsidR="005C4DE1" w:rsidRPr="000B5CB9" w:rsidRDefault="005C4DE1" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Paulette Richard, la donatrice du fonds d’archives, est pour sa part mariée à Roger Dessureault, fils de l’épicier Roméo Dessureault. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C0DB47E" w14:textId="77777777" w:rsidR="00B963F0" w:rsidRPr="00024F28" w:rsidRDefault="00B963F0" w:rsidP="00931389">
+    <w:p w14:paraId="5C0DB47E" w14:textId="77777777" w:rsidR="00B963F0" w:rsidRPr="000B5CB9" w:rsidRDefault="00B963F0" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CE7058B" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="000B5CB9" w:rsidRDefault="00931389" w:rsidP="00024F28">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
           <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55CC8FBE" w14:textId="797BBB18" w:rsidR="00931389" w:rsidRPr="00024F28" w:rsidRDefault="00931389" w:rsidP="00931389">
-[...6 lines deleted...]
-    <w:p w14:paraId="1AC58F6B" w14:textId="068BB96D" w:rsidR="0046531C" w:rsidRPr="00024F28" w:rsidRDefault="0046531C" w:rsidP="0046531C">
+    <w:p w14:paraId="55CC8FBE" w14:textId="797BBB18" w:rsidR="00931389" w:rsidRPr="000B5CB9" w:rsidRDefault="00931389" w:rsidP="00931389">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AC58F6B" w14:textId="068BB96D" w:rsidR="0046531C" w:rsidRPr="000B5CB9" w:rsidRDefault="0046531C" w:rsidP="0046531C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Les photographies de ce fonds ont été conservées par Hervé Richard et cédées à Paulette Richard qui en a fait don (ou le prêt pour numérisation) à la Société d’histoire et de généalogie Maria-Chapdelaine.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B203C22" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="4B203C22" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EAFB979" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00024F28">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
           <w:b/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="673FAAC8" w14:textId="77777777" w:rsidR="00050170" w:rsidRPr="00024F28" w:rsidRDefault="00050170" w:rsidP="00B46FC4">
+    <w:p w14:paraId="673FAAC8" w14:textId="77777777" w:rsidR="00050170" w:rsidRPr="000B5CB9" w:rsidRDefault="00050170" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0445F5AF" w14:textId="210923EB" w:rsidR="00922E8E" w:rsidRPr="00024F28" w:rsidRDefault="0046531C" w:rsidP="0046531C">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0445F5AF" w14:textId="210923EB" w:rsidR="00922E8E" w:rsidRPr="000B5CB9" w:rsidRDefault="0046531C" w:rsidP="0046531C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Le fonds d’archives concerne surtout Hervé Richard. Autrement dit, des coupures de presse et des photographies rappellent l’époque du magasin JAT, des autobus Fournier de Dolbeau, de la Chambre de commerce, etc. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E59BFC0" w14:textId="77777777" w:rsidR="0046531C" w:rsidRPr="00024F28" w:rsidRDefault="0046531C" w:rsidP="00B46FC4">
+    <w:p w14:paraId="1E59BFC0" w14:textId="77777777" w:rsidR="0046531C" w:rsidRPr="000B5CB9" w:rsidRDefault="0046531C" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="485F4B88" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00024F28">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Instrument de recherche :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE16D23" w14:textId="59536B2D" w:rsidR="00B46FC4" w:rsidRPr="000B5CB9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7043862B" w14:textId="7A5E5A10" w:rsidR="00C033FD" w:rsidRPr="000B5CB9" w:rsidRDefault="00C033FD" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Un instrument de recherche a été créé pour ce fonds par Frédérique Fradet le 26 janvier 2017.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65FCA878" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="000B5CB9" w:rsidRDefault="00E06067" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D80359" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="000B5CB9" w:rsidRDefault="00E06067" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02053B90" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="000B5CB9" w:rsidRDefault="00E06067" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="1DCAA8B4" w14:textId="44422542" w:rsidR="00C70C4E" w:rsidRPr="000B5CB9" w:rsidRDefault="0094294B" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aucun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00996A6E" w14:textId="77777777" w:rsidR="000B5CB9" w:rsidRPr="000B5CB9" w:rsidRDefault="000B5CB9" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1894A4C7" w14:textId="4960FF3B" w:rsidR="000B5CB9" w:rsidRPr="000B5CB9" w:rsidRDefault="000B5CB9" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Traitement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="292C58FF" w14:textId="77777777" w:rsidR="000B5CB9" w:rsidRPr="000B5CB9" w:rsidRDefault="000B5CB9" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="255EEAF5" w14:textId="6807D8EA" w:rsidR="000B5CB9" w:rsidRPr="000B5CB9" w:rsidRDefault="000B5CB9" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fonds traité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="155DE10E" w14:textId="77777777" w:rsidR="000B5CB9" w:rsidRPr="000B5CB9" w:rsidRDefault="000B5CB9" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A8D4A63" w14:textId="28E1419E" w:rsidR="000B5CB9" w:rsidRPr="000B5CB9" w:rsidRDefault="000B5CB9" w:rsidP="000B5CB9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="296B994C" w14:textId="77777777" w:rsidR="000B5CB9" w:rsidRPr="000B5CB9" w:rsidRDefault="000B5CB9" w:rsidP="000B5CB9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Boîte 1 (multiple)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6FA"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>R06 E05 T04</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE4D094" w14:textId="77777777" w:rsidR="000B5CB9" w:rsidRPr="000B5CB9" w:rsidRDefault="000B5CB9" w:rsidP="000B5CB9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Disque dur externe SHGMC Archives 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D8F88A9" w14:textId="4DC958E6" w:rsidR="000B5CB9" w:rsidRPr="000B5CB9" w:rsidRDefault="000B5CB9" w:rsidP="000B5CB9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A731F2D" w14:textId="77777777" w:rsidR="000B5CB9" w:rsidRPr="000B5CB9" w:rsidRDefault="000B5CB9" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="332827BE" w14:textId="2E1FCF3B" w:rsidR="000B5CB9" w:rsidRPr="000B5CB9" w:rsidRDefault="000B5CB9" w:rsidP="000B5CB9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Séries :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26896D15" w14:textId="77777777" w:rsidR="000B5CB9" w:rsidRPr="000B5CB9" w:rsidRDefault="000B5CB9" w:rsidP="000B5CB9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Série A : PHOTOGRAPHIES ET NÉGATIFS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="012A75EE" w14:textId="77777777" w:rsidR="000B5CB9" w:rsidRPr="000B5CB9" w:rsidRDefault="000B5CB9" w:rsidP="000B5CB9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>A1 : Famille Richard</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54FAE0E2" w14:textId="77777777" w:rsidR="000B5CB9" w:rsidRPr="000B5CB9" w:rsidRDefault="000B5CB9" w:rsidP="000B5CB9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>A2 : Travail</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37922B80" w14:textId="77777777" w:rsidR="000B5CB9" w:rsidRPr="000B5CB9" w:rsidRDefault="000B5CB9" w:rsidP="000B5CB9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>A3 : Rassemblements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D9B93EE" w14:textId="77777777" w:rsidR="000B5CB9" w:rsidRPr="000B5CB9" w:rsidRDefault="000B5CB9" w:rsidP="000B5CB9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>A4 : Vues aériennes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="548707C6" w14:textId="77777777" w:rsidR="000B5CB9" w:rsidRPr="000B5CB9" w:rsidRDefault="000B5CB9" w:rsidP="000B5CB9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B420993" w14:textId="77777777" w:rsidR="000B5CB9" w:rsidRPr="000B5CB9" w:rsidRDefault="000B5CB9" w:rsidP="000B5CB9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Série B : PRESSE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F7633A8" w14:textId="77777777" w:rsidR="000B5CB9" w:rsidRPr="000B5CB9" w:rsidRDefault="000B5CB9" w:rsidP="000B5CB9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>B1 : Coupures de presse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A8730C" w14:textId="77777777" w:rsidR="000B5CB9" w:rsidRPr="000B5CB9" w:rsidRDefault="000B5CB9" w:rsidP="000B5CB9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D5263FC" w14:textId="77777777" w:rsidR="000B5CB9" w:rsidRPr="000B5CB9" w:rsidRDefault="000B5CB9" w:rsidP="000B5CB9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Série C : CARTES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD27F1C" w14:textId="77777777" w:rsidR="000B5CB9" w:rsidRPr="000B5CB9" w:rsidRDefault="000B5CB9" w:rsidP="000B5CB9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>C1 : Cartes d'affaires</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2263105E" w14:textId="77777777" w:rsidR="000B5CB9" w:rsidRPr="000B5CB9" w:rsidRDefault="000B5CB9" w:rsidP="000B5CB9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>C2 : Avis de décès</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D7FCB99" w14:textId="77777777" w:rsidR="000B5CB9" w:rsidRPr="000B5CB9" w:rsidRDefault="000B5CB9" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70C24617" w14:textId="77777777" w:rsidR="000B5CB9" w:rsidRPr="000B5CB9" w:rsidRDefault="000B5CB9" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="485F4B88" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00024F28" w:rsidRDefault="00B46FC4" w:rsidP="00024F28">
+    <w:p w14:paraId="10196CE4" w14:textId="77777777" w:rsidR="000B5CB9" w:rsidRPr="000B5CB9" w:rsidRDefault="000B5CB9" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02B6CD60" w14:textId="6959D581" w:rsidR="00024F28" w:rsidRPr="000B5CB9" w:rsidRDefault="00024F28" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00024F28">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B5CB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...90 lines deleted...]
-          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:id w:val="-967503937"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1378,1994 +1676,1994 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="60168B33" w14:textId="147B32C7" w:rsidR="00AF579C" w:rsidRDefault="00AF579C">
+        <w:p w14:paraId="60168B33" w14:textId="147B32C7" w:rsidR="00AF579C" w:rsidRDefault="005536C2">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc473200281" w:history="1">
-            <w:r w:rsidRPr="008E1EA2">
+            <w:r w:rsidR="00AF579C" w:rsidRPr="008E1EA2">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>P318/A1 : Famille Richard</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc473200281 \h </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00AF579C">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5BE70289" w14:textId="2C85A7B3" w:rsidR="00AF579C" w:rsidRDefault="00AF579C">
+        <w:p w14:paraId="5BE70289" w14:textId="2C85A7B3" w:rsidR="00AF579C" w:rsidRDefault="005536C2">
           <w:pPr>
             <w:pStyle w:val="TM3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc473200282" w:history="1">
-            <w:r w:rsidRPr="008E1EA2">
+            <w:r w:rsidR="00AF579C" w:rsidRPr="008E1EA2">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>P318/A1/1 : Portraits</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc473200282 \h </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00AF579C">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="485927E6" w14:textId="7653BA2B" w:rsidR="00AF579C" w:rsidRDefault="00AF579C">
+        <w:p w14:paraId="485927E6" w14:textId="7653BA2B" w:rsidR="00AF579C" w:rsidRDefault="005536C2">
           <w:pPr>
             <w:pStyle w:val="TM4"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc473200283" w:history="1">
-            <w:r w:rsidRPr="008E1EA2">
+            <w:r w:rsidR="00AF579C" w:rsidRPr="008E1EA2">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>P318/A1/1.1 : Portraits des Filles d’Isabelle</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc473200283 \h </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00AF579C">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1F5C6C23" w14:textId="09263C3B" w:rsidR="00AF579C" w:rsidRDefault="00AF579C">
+        <w:p w14:paraId="1F5C6C23" w14:textId="09263C3B" w:rsidR="00AF579C" w:rsidRDefault="005536C2">
           <w:pPr>
             <w:pStyle w:val="TM4"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc473200284" w:history="1">
-            <w:r w:rsidRPr="008E1EA2">
+            <w:r w:rsidR="00AF579C" w:rsidRPr="008E1EA2">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>P318/A1/1.2 : Portraits d’époque</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc473200284 \h </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00AF579C">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="37AD3C6E" w14:textId="0A6A9CF7" w:rsidR="00AF579C" w:rsidRDefault="00AF579C">
+        <w:p w14:paraId="37AD3C6E" w14:textId="0A6A9CF7" w:rsidR="00AF579C" w:rsidRDefault="005536C2">
           <w:pPr>
             <w:pStyle w:val="TM3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc473200285" w:history="1">
-            <w:r w:rsidRPr="008E1EA2">
+            <w:r w:rsidR="00AF579C" w:rsidRPr="008E1EA2">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>P318/A1/1.3 : Portraits d’hommes</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc473200285 \h </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00AF579C">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0BF406E7" w14:textId="4EE2E883" w:rsidR="00AF579C" w:rsidRDefault="00AF579C">
+        <w:p w14:paraId="0BF406E7" w14:textId="4EE2E883" w:rsidR="00AF579C" w:rsidRDefault="005536C2">
           <w:pPr>
             <w:pStyle w:val="TM3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc473200286" w:history="1">
-            <w:r w:rsidRPr="008E1EA2">
+            <w:r w:rsidR="00AF579C" w:rsidRPr="008E1EA2">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>P318/A1/2 : Événements</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc473200286 \h </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00AF579C">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2BB99593" w14:textId="37A408D1" w:rsidR="00AF579C" w:rsidRDefault="00AF579C">
+        <w:p w14:paraId="2BB99593" w14:textId="37A408D1" w:rsidR="00AF579C" w:rsidRDefault="005536C2">
           <w:pPr>
             <w:pStyle w:val="TM4"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc473200287" w:history="1">
-            <w:r w:rsidRPr="008E1EA2">
+            <w:r w:rsidR="00AF579C" w:rsidRPr="008E1EA2">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>P318/A1/2.1 : Mariage</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc473200287 \h </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00AF579C">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="09ABF116" w14:textId="6711FCB2" w:rsidR="00AF579C" w:rsidRDefault="00AF579C">
+        <w:p w14:paraId="09ABF116" w14:textId="6711FCB2" w:rsidR="00AF579C" w:rsidRDefault="005536C2">
           <w:pPr>
             <w:pStyle w:val="TM4"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc473200288" w:history="1">
-            <w:r w:rsidRPr="008E1EA2">
+            <w:r w:rsidR="00AF579C" w:rsidRPr="008E1EA2">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>P318/A1/2.2 : Décès</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc473200288 \h </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00AF579C">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="244C93D0" w14:textId="65C64647" w:rsidR="00AF579C" w:rsidRDefault="00AF579C">
+        <w:p w14:paraId="244C93D0" w14:textId="65C64647" w:rsidR="00AF579C" w:rsidRDefault="005536C2">
           <w:pPr>
             <w:pStyle w:val="TM4"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc473200289" w:history="1">
-            <w:r w:rsidRPr="008E1EA2">
+            <w:r w:rsidR="00AF579C" w:rsidRPr="008E1EA2">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>P318/A1/2.3 : 25</w:t>
             </w:r>
-            <w:r w:rsidRPr="008E1EA2">
+            <w:r w:rsidR="00AF579C" w:rsidRPr="008E1EA2">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="008E1EA2">
+            <w:r w:rsidR="00AF579C" w:rsidRPr="008E1EA2">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> anniversaire de l’église St-Jean-de-la-Croix</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc473200289 \h </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00AF579C">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="28CF5C98" w14:textId="61016EAF" w:rsidR="00AF579C" w:rsidRDefault="00AF579C">
+        <w:p w14:paraId="28CF5C98" w14:textId="61016EAF" w:rsidR="00AF579C" w:rsidRDefault="005536C2">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc473200290" w:history="1">
-            <w:r w:rsidRPr="008E1EA2">
+            <w:r w:rsidR="00AF579C" w:rsidRPr="008E1EA2">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>P318/A2 : Travail</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc473200290 \h </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00AF579C">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="361FF861" w14:textId="01408018" w:rsidR="00AF579C" w:rsidRDefault="00AF579C">
+        <w:p w14:paraId="361FF861" w14:textId="01408018" w:rsidR="00AF579C" w:rsidRDefault="005536C2">
           <w:pPr>
             <w:pStyle w:val="TM3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc473200291" w:history="1">
-            <w:r w:rsidRPr="008E1EA2">
+            <w:r w:rsidR="00AF579C" w:rsidRPr="008E1EA2">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>P318/A2/1 : Épicerie JAT</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc473200291 \h </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00AF579C">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="03886DD2" w14:textId="57BC0F01" w:rsidR="00AF579C" w:rsidRDefault="00AF579C">
+        <w:p w14:paraId="03886DD2" w14:textId="57BC0F01" w:rsidR="00AF579C" w:rsidRDefault="005536C2">
           <w:pPr>
             <w:pStyle w:val="TM3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc473200292" w:history="1">
-            <w:r w:rsidRPr="008E1EA2">
+            <w:r w:rsidR="00AF579C" w:rsidRPr="008E1EA2">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>P318/A2/2 : Autobus Fournier</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc473200292 \h </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00AF579C">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="23E9B6D5" w14:textId="2B7C95FE" w:rsidR="00AF579C" w:rsidRDefault="00AF579C">
+        <w:p w14:paraId="23E9B6D5" w14:textId="2B7C95FE" w:rsidR="00AF579C" w:rsidRDefault="005536C2">
           <w:pPr>
             <w:pStyle w:val="TM3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc473200293" w:history="1">
-            <w:r w:rsidRPr="008E1EA2">
+            <w:r w:rsidR="00AF579C" w:rsidRPr="008E1EA2">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>P318/A2/3 : Métro Dessureault ltée</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc473200293 \h </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00AF579C">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5817BCEE" w14:textId="0F5EEFF6" w:rsidR="00AF579C" w:rsidRDefault="00AF579C">
+        <w:p w14:paraId="5817BCEE" w14:textId="0F5EEFF6" w:rsidR="00AF579C" w:rsidRDefault="005536C2">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc473200294" w:history="1">
-            <w:r w:rsidRPr="008E1EA2">
+            <w:r w:rsidR="00AF579C" w:rsidRPr="008E1EA2">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>P318/A3 : Rassemblements</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc473200294 \h </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00AF579C">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="21B7CF1A" w14:textId="5585912A" w:rsidR="00AF579C" w:rsidRDefault="00AF579C">
+        <w:p w14:paraId="21B7CF1A" w14:textId="5585912A" w:rsidR="00AF579C" w:rsidRDefault="005536C2">
           <w:pPr>
             <w:pStyle w:val="TM3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc473200295" w:history="1">
-            <w:r w:rsidRPr="008E1EA2">
+            <w:r w:rsidR="00AF579C" w:rsidRPr="008E1EA2">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>P318/A3/1 : Rassemblements professionnels</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc473200295 \h </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00AF579C">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2390EDB7" w14:textId="02F48E36" w:rsidR="00AF579C" w:rsidRDefault="00AF579C">
+        <w:p w14:paraId="2390EDB7" w14:textId="02F48E36" w:rsidR="00AF579C" w:rsidRDefault="005536C2">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc473200296" w:history="1">
-            <w:r w:rsidRPr="008E1EA2">
+            <w:r w:rsidR="00AF579C" w:rsidRPr="008E1EA2">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>P318/A4 : Vues aériennes</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc473200296 \h </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00AF579C">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="09FC5415" w14:textId="7363080E" w:rsidR="00AF579C" w:rsidRDefault="00AF579C">
+        <w:p w14:paraId="09FC5415" w14:textId="7363080E" w:rsidR="00AF579C" w:rsidRDefault="005536C2">
           <w:pPr>
             <w:pStyle w:val="TM3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc473200297" w:history="1">
-            <w:r w:rsidRPr="008E1EA2">
+            <w:r w:rsidR="00AF579C" w:rsidRPr="008E1EA2">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>P318/A4/1 : Vue aérienne de Dolbeau</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc473200297 \h </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00AF579C">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="303271DC" w14:textId="322A6356" w:rsidR="00AF579C" w:rsidRDefault="00AF579C">
+        <w:p w14:paraId="303271DC" w14:textId="322A6356" w:rsidR="00AF579C" w:rsidRDefault="005536C2">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc473200298" w:history="1">
-            <w:r w:rsidRPr="008E1EA2">
+            <w:r w:rsidR="00AF579C" w:rsidRPr="008E1EA2">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>P318/B Presse</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc473200298 \h </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00AF579C">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1A46E2A9" w14:textId="62E53882" w:rsidR="00AF579C" w:rsidRDefault="00AF579C">
+        <w:p w14:paraId="1A46E2A9" w14:textId="62E53882" w:rsidR="00AF579C" w:rsidRDefault="005536C2">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc473200299" w:history="1">
-            <w:r w:rsidRPr="008E1EA2">
+            <w:r w:rsidR="00AF579C" w:rsidRPr="008E1EA2">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>P318/B1 : Journaux</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc473200299 \h </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00AF579C">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2C7229CA" w14:textId="79EC5DB1" w:rsidR="00AF579C" w:rsidRDefault="00AF579C">
+        <w:p w14:paraId="2C7229CA" w14:textId="79EC5DB1" w:rsidR="00AF579C" w:rsidRDefault="005536C2">
           <w:pPr>
             <w:pStyle w:val="TM3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc473200300" w:history="1">
-            <w:r w:rsidRPr="008E1EA2">
+            <w:r w:rsidR="00AF579C" w:rsidRPr="008E1EA2">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>P318/B1/1 : Coupures de presse</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc473200300 \h </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00AF579C">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="32B9ED4B" w14:textId="1C9BCB30" w:rsidR="00AF579C" w:rsidRDefault="00AF579C">
+        <w:p w14:paraId="32B9ED4B" w14:textId="1C9BCB30" w:rsidR="00AF579C" w:rsidRDefault="005536C2">
           <w:pPr>
             <w:pStyle w:val="TM4"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc473200301" w:history="1">
-            <w:r w:rsidRPr="008E1EA2">
+            <w:r w:rsidR="00AF579C" w:rsidRPr="008E1EA2">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>P318/B1/1.1 : Épicerie JAT</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc473200301 \h </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00AF579C">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="21D137F4" w14:textId="76763A85" w:rsidR="00AF579C" w:rsidRDefault="00AF579C">
+        <w:p w14:paraId="21D137F4" w14:textId="76763A85" w:rsidR="00AF579C" w:rsidRDefault="005536C2">
           <w:pPr>
             <w:pStyle w:val="TM4"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc473200302" w:history="1">
-            <w:r w:rsidRPr="008E1EA2">
+            <w:r w:rsidR="00AF579C" w:rsidRPr="008E1EA2">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>P318/B1/1.2 : Chambre de commerce</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc473200302 \h </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00AF579C">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="725C6015" w14:textId="24BE8315" w:rsidR="00AF579C" w:rsidRDefault="00AF579C">
+        <w:p w14:paraId="725C6015" w14:textId="24BE8315" w:rsidR="00AF579C" w:rsidRDefault="005536C2">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc473200303" w:history="1">
-            <w:r w:rsidRPr="008E1EA2">
+            <w:r w:rsidR="00AF579C" w:rsidRPr="008E1EA2">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>P318/C Cartes</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc473200303 \h </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00AF579C">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5CDEFAAA" w14:textId="08DED7DE" w:rsidR="00AF579C" w:rsidRDefault="00AF579C">
+        <w:p w14:paraId="5CDEFAAA" w14:textId="08DED7DE" w:rsidR="00AF579C" w:rsidRDefault="005536C2">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc473200304" w:history="1">
-            <w:r w:rsidRPr="008E1EA2">
+            <w:r w:rsidR="00AF579C" w:rsidRPr="008E1EA2">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>P318/C1 : Cartes d’affaires</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc473200304 \h </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00AF579C">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="71434178" w14:textId="21A96620" w:rsidR="00AF579C" w:rsidRDefault="00AF579C">
+        <w:p w14:paraId="71434178" w14:textId="21A96620" w:rsidR="00AF579C" w:rsidRDefault="005536C2">
           <w:pPr>
             <w:pStyle w:val="TM3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc473200305" w:history="1">
-            <w:r w:rsidRPr="008E1EA2">
+            <w:r w:rsidR="00AF579C" w:rsidRPr="008E1EA2">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>P318/C1/1 : Assurances</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc473200305 \h </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00AF579C">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3C338025" w14:textId="61D88183" w:rsidR="00AF579C" w:rsidRDefault="00AF579C">
+        <w:p w14:paraId="3C338025" w14:textId="61D88183" w:rsidR="00AF579C" w:rsidRDefault="005536C2">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc473200306" w:history="1">
-            <w:r w:rsidRPr="008E1EA2">
+            <w:r w:rsidR="00AF579C" w:rsidRPr="008E1EA2">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>P318/C2 : Avis de décès</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc473200306 \h </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00AF579C">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1EC7E67B" w14:textId="6F7D86BD" w:rsidR="00AF579C" w:rsidRDefault="00AF579C">
+        <w:p w14:paraId="1EC7E67B" w14:textId="6F7D86BD" w:rsidR="00AF579C" w:rsidRDefault="005536C2">
           <w:pPr>
             <w:pStyle w:val="TM3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc473200307" w:history="1">
-            <w:r w:rsidRPr="008E1EA2">
+            <w:r w:rsidR="00AF579C" w:rsidRPr="008E1EA2">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>P318/C2/1 : Avis de décès de la famille</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc473200307 \h </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00AF579C">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AF579C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="03EC407D" w14:textId="2B517797" w:rsidR="00024F28" w:rsidRPr="00024F28" w:rsidRDefault="00AF579C">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="3660AB80" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00024F28" w:rsidRDefault="00C70C4E" w:rsidP="00B46FC4">
       <w:pPr>
@@ -3401,154 +3699,154 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CE5E841" w14:textId="37A20BDF" w:rsidR="00C70C4E" w:rsidRPr="00024F28" w:rsidRDefault="0054193D" w:rsidP="0054193D">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc473200280"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc473200280"/>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P318/A Photographies</w:t>
       </w:r>
       <w:r w:rsidR="005D0E5A" w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> et négatifs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="4CB1C663" w14:textId="36DE3A8E" w:rsidR="001E5A46" w:rsidRPr="00024F28" w:rsidRDefault="001E5A46" w:rsidP="001E5A46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="067921BF" w14:textId="4830DC99" w:rsidR="0054193D" w:rsidRPr="00024F28" w:rsidRDefault="0054193D" w:rsidP="002A0C2A">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc473200281"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc473200281"/>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">P318/A1 : </w:t>
       </w:r>
       <w:r w:rsidR="003E226E" w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="002A0C2A" w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>amille Richard</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="35FE3619" w14:textId="32FB7ECE" w:rsidR="002A0C2A" w:rsidRPr="00024F28" w:rsidRDefault="002A0C2A" w:rsidP="001E5A46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="753C753B" w14:textId="5E27A48A" w:rsidR="002A0C2A" w:rsidRPr="00024F28" w:rsidRDefault="002A0C2A" w:rsidP="002A0C2A">
       <w:pPr>
         <w:pStyle w:val="Titre3FF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc473200282"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc473200282"/>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>P318/A1/1 : Portraits</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="31E03CCB" w14:textId="1752CB3E" w:rsidR="00AF7ACE" w:rsidRPr="00024F28" w:rsidRDefault="00AF7ACE" w:rsidP="00AF7ACE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E4BD68C" w14:textId="0E73F480" w:rsidR="00AF7ACE" w:rsidRPr="00024F28" w:rsidRDefault="00AF7ACE" w:rsidP="00AF579C">
       <w:pPr>
         <w:pStyle w:val="Titre3FF"/>
         <w:ind w:firstLine="709"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc473200283"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc473200283"/>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>P318/A1/1.1 : Portraits des Filles d’Isabelle</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="11779DF5" w14:textId="3EF7A15D" w:rsidR="00C971B0" w:rsidRPr="00024F28" w:rsidRDefault="00C971B0" w:rsidP="00C971B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CF6486C" w14:textId="615DE414" w:rsidR="00C971B0" w:rsidRPr="00024F28" w:rsidRDefault="00C971B0" w:rsidP="00C971B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>P318/A1/1.1,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A03B259" w14:textId="4F40AF5A" w:rsidR="00C971B0" w:rsidRPr="00024F28" w:rsidRDefault="00C971B0" w:rsidP="00C971B0">
@@ -4022,66 +4320,66 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BD60671" w14:textId="16739E83" w:rsidR="00C971B0" w:rsidRPr="00024F28" w:rsidRDefault="00C971B0" w:rsidP="00AF7ACE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2375DD6B" w14:textId="675436F1" w:rsidR="00AF7ACE" w:rsidRPr="00024F28" w:rsidRDefault="00AF7ACE" w:rsidP="00AF7ACE">
       <w:pPr>
         <w:pStyle w:val="Titre3FF"/>
         <w:ind w:firstLine="708"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc473200284"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc473200284"/>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>P318/A1/1.2 :</w:t>
       </w:r>
       <w:r w:rsidR="00EF2852" w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Portraits d’époque</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="7ABD816C" w14:textId="5965CCD9" w:rsidR="002A0C2A" w:rsidRPr="00024F28" w:rsidRDefault="002A0C2A" w:rsidP="001E5A46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31708B02" w14:textId="07EB4962" w:rsidR="00060BC6" w:rsidRPr="00024F28" w:rsidRDefault="00060BC6" w:rsidP="001E5A46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>P318/A1/1.2,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="686AFA82" w14:textId="254C84E3" w:rsidR="00060BC6" w:rsidRPr="00024F28" w:rsidRDefault="00060BC6" w:rsidP="001E5A46">
       <w:pPr>
@@ -4103,51 +4401,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[195-]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29AD9D01" w14:textId="63B82983" w:rsidR="00060BC6" w:rsidRPr="00024F28" w:rsidRDefault="00060BC6" w:rsidP="001E5A46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>10 cm x 6, 3 cm, noir et blanc</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B1D7F73" w14:textId="64D72206" w:rsidR="00060BC6" w:rsidRPr="00024F28" w:rsidRDefault="00060BC6" w:rsidP="001E5A46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Originale </w:t>
       </w:r>
       <w:r w:rsidR="006E0818" w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(dans l’album)</w:t>
       </w:r>
     </w:p>
@@ -4741,67 +5038,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[194-]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DDE21E1" w14:textId="3F8460CA" w:rsidR="00C65921" w:rsidRPr="00024F28" w:rsidRDefault="00C65921" w:rsidP="00F44B6B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Photos : LTD, </w:t>
-[...15 lines deleted...]
-        <w:t>, Ontario – Grenville, Québec</w:t>
+        <w:t>Photos : LTD, Hawkesbury, Ontario – Grenville, Québec</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5481E9A4" w14:textId="52321ED6" w:rsidR="00832171" w:rsidRPr="00024F28" w:rsidRDefault="00832171" w:rsidP="00F44B6B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>6,5 cm x 8,5 cm, noir et blanc</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67D5CCA2" w14:textId="0E9FB23A" w:rsidR="00832171" w:rsidRPr="00024F28" w:rsidRDefault="00832171" w:rsidP="00F44B6B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
@@ -4908,51 +5189,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>P318/A1/1.2,9</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EBFC03F" w14:textId="77777777" w:rsidR="000D319D" w:rsidRPr="00024F28" w:rsidRDefault="000D319D" w:rsidP="000D319D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Grand-maman Véronique Perron, épouse de Charles St-Laurent (1 an avant son décès, décédée en 1954 à 78 ans) et une autre femme</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FB0057D" w14:textId="10AB7CFD" w:rsidR="005F7BC6" w:rsidRPr="00024F28" w:rsidRDefault="005F7BC6" w:rsidP="000D319D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[1953]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ECF6162" w14:textId="60FB5F35" w:rsidR="005F7BC6" w:rsidRPr="00024F28" w:rsidRDefault="005F7BC6" w:rsidP="005F7BC6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -5479,58 +5759,58 @@
     </w:p>
     <w:p w14:paraId="01E6562A" w14:textId="77777777" w:rsidR="00ED31F2" w:rsidRPr="00024F28" w:rsidRDefault="00ED31F2" w:rsidP="000D319D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47A15C76" w14:textId="261BF57C" w:rsidR="000D319D" w:rsidRPr="00024F28" w:rsidRDefault="000D319D" w:rsidP="00060BC6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19A54FD2" w14:textId="255D7142" w:rsidR="000D319D" w:rsidRPr="00024F28" w:rsidRDefault="000D319D" w:rsidP="000D319D">
       <w:pPr>
         <w:pStyle w:val="Titre3FF"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc473200285"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc473200285"/>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>P318/A1/1.3 : Portraits d’hommes</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="0CCEC7BF" w14:textId="1ADD052A" w:rsidR="000D319D" w:rsidRPr="00024F28" w:rsidRDefault="000D319D" w:rsidP="000D319D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C1BE47D" w14:textId="5E27982A" w:rsidR="000D319D" w:rsidRPr="00024F28" w:rsidRDefault="000D319D" w:rsidP="000D319D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>P318/A1/1.3,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30057ED1" w14:textId="41B8003D" w:rsidR="000D319D" w:rsidRPr="00024F28" w:rsidRDefault="000D319D" w:rsidP="000D319D">
       <w:pPr>
@@ -5567,115 +5847,114 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>11,1 cm x 8,8 cm, couleur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72D4178C" w14:textId="65854D18" w:rsidR="000D319D" w:rsidRPr="00024F28" w:rsidRDefault="000D319D" w:rsidP="000D319D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Originale (dans l’album)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45EB6F3B" w14:textId="77777777" w:rsidR="000D319D" w:rsidRPr="00024F28" w:rsidRDefault="000D319D" w:rsidP="000D319D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F43C4AF" w14:textId="77777777" w:rsidR="00060BC6" w:rsidRPr="00024F28" w:rsidRDefault="00060BC6" w:rsidP="001E5A46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79F5AAA7" w14:textId="40AC2D4F" w:rsidR="002A0C2A" w:rsidRPr="00024F28" w:rsidRDefault="002A0C2A" w:rsidP="002A0C2A">
       <w:pPr>
         <w:pStyle w:val="Titre3FF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc473200286"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc473200286"/>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">P318/A1/2 : </w:t>
       </w:r>
       <w:r w:rsidR="00EF2852" w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Événements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="797BAA30" w14:textId="0DB1E4C9" w:rsidR="00EF2852" w:rsidRPr="00024F28" w:rsidRDefault="00EF2852" w:rsidP="00EF2852">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C5D4E2A" w14:textId="7D52A3B8" w:rsidR="00EF2852" w:rsidRPr="00024F28" w:rsidRDefault="00EF2852" w:rsidP="00EF2852">
       <w:pPr>
         <w:pStyle w:val="Titre3FF"/>
         <w:ind w:firstLine="708"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc473200287"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc473200287"/>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>P318/A1/2.1 : Mariage</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="7CA2A4C5" w14:textId="5D28A8BF" w:rsidR="00EF2852" w:rsidRPr="00024F28" w:rsidRDefault="00EF2852" w:rsidP="00BC2B14">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BDE8113" w14:textId="0C4A0652" w:rsidR="00BC2B14" w:rsidRPr="00024F28" w:rsidRDefault="00BC2B14" w:rsidP="00BC2B14">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>P318/A1/2.1,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EE13263" w14:textId="236B9FA6" w:rsidR="00BC2B14" w:rsidRPr="00024F28" w:rsidRDefault="00BC2B14" w:rsidP="00BC2B14">
       <w:pPr>
@@ -5740,58 +6019,58 @@
     <w:p w14:paraId="467323FA" w14:textId="77777777" w:rsidR="00BC2B14" w:rsidRPr="00024F28" w:rsidRDefault="00BC2B14" w:rsidP="00BC2B14">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DC82013" w14:textId="77777777" w:rsidR="00BC2B14" w:rsidRPr="00024F28" w:rsidRDefault="00BC2B14" w:rsidP="00BC2B14">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C178E5E" w14:textId="1725F965" w:rsidR="00EF2852" w:rsidRPr="00024F28" w:rsidRDefault="00EF2852" w:rsidP="00EF2852">
       <w:pPr>
         <w:pStyle w:val="Titre3FF"/>
         <w:ind w:firstLine="708"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc473200288"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc473200288"/>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>P318/A1/2.2 : Décès</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="7D290E00" w14:textId="00620EA9" w:rsidR="002A0C2A" w:rsidRPr="00024F28" w:rsidRDefault="002A0C2A" w:rsidP="001E5A46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CD90857" w14:textId="53C9D575" w:rsidR="00EC5429" w:rsidRPr="00024F28" w:rsidRDefault="00EC5429" w:rsidP="001E5A46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>P318/A1/2.2,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09BC493A" w14:textId="051D62E5" w:rsidR="00EC5429" w:rsidRPr="00024F28" w:rsidRDefault="00EC5429" w:rsidP="001E5A46">
@@ -5863,71 +6142,71 @@
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Originale dans un carton 24 cm x 21 cm</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="584DACE2" w14:textId="3CD40CED" w:rsidR="00EF2852" w:rsidRPr="00024F28" w:rsidRDefault="00EF2852" w:rsidP="001E5A46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FF72F3F" w14:textId="2FBB63C0" w:rsidR="00293B95" w:rsidRPr="00024F28" w:rsidRDefault="00293B95" w:rsidP="00293B95">
       <w:pPr>
         <w:pStyle w:val="Titre3FF"/>
         <w:ind w:firstLine="708"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc473200289"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc473200289"/>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>P318/A1/2.3 : 25</w:t>
       </w:r>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> anniversaire de l’église St-Jean-de-la-Croix</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="2E00A8B4" w14:textId="5BA130B0" w:rsidR="00293B95" w:rsidRPr="00024F28" w:rsidRDefault="00293B95" w:rsidP="001E5A46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51D5BC22" w14:textId="5D1CF098" w:rsidR="00775CF3" w:rsidRPr="00024F28" w:rsidRDefault="00775CF3" w:rsidP="001E5A46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>P318/A1/2.3,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A46E92F" w14:textId="36EBDB98" w:rsidR="00775CF3" w:rsidRPr="00024F28" w:rsidRDefault="00775CF3" w:rsidP="001E5A46">
       <w:pPr>
@@ -6005,148 +6284,132 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="68007C67" w14:textId="77777777" w:rsidR="00414057" w:rsidRPr="00024F28" w:rsidRDefault="00414057" w:rsidP="001E5A46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5419E6D6" w14:textId="77777777" w:rsidR="00293B95" w:rsidRPr="00024F28" w:rsidRDefault="00293B95" w:rsidP="001E5A46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E5A90DD" w14:textId="023D1ACF" w:rsidR="002A0C2A" w:rsidRPr="00024F28" w:rsidRDefault="002A0C2A" w:rsidP="00AF7ACE">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc473200290"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc473200290"/>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>P318/A2 :</w:t>
       </w:r>
       <w:r w:rsidR="003E226E" w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> T</w:t>
       </w:r>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ravail</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="7870A84D" w14:textId="31B59651" w:rsidR="002A0C2A" w:rsidRPr="00024F28" w:rsidRDefault="002A0C2A" w:rsidP="001E5A46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E545D4C" w14:textId="4DCA3854" w:rsidR="002A0C2A" w:rsidRPr="00024F28" w:rsidRDefault="002A0C2A" w:rsidP="00AF7ACE">
       <w:pPr>
         <w:pStyle w:val="Titre3FF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc473200291"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc473200291"/>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>P318/A2/1 : Épicerie JAT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="4846E981" w14:textId="53FDEDBE" w:rsidR="008F5EBE" w:rsidRPr="00024F28" w:rsidRDefault="008F5EBE" w:rsidP="008F5EBE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F968137" w14:textId="68531A28" w:rsidR="008F5EBE" w:rsidRPr="00024F28" w:rsidRDefault="008F5EBE" w:rsidP="008F5EBE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>P318/A2/1,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="571F6A4A" w14:textId="22AAC299" w:rsidR="008F5EBE" w:rsidRPr="00024F28" w:rsidRDefault="008F5EBE" w:rsidP="008F5EBE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Inauguration et bénédiction de l’épicerie JAT sur le boulevard </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> à Dolbeau</w:t>
+        <w:t>Inauguration et bénédiction de l’épicerie JAT sur le boulevard Wallberg à Dolbeau</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BF82ACC" w14:textId="397DCBEF" w:rsidR="008F5EBE" w:rsidRPr="00024F28" w:rsidRDefault="008F5EBE" w:rsidP="008F5EBE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Environ 500 personnes y assistent</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65496DA3" w14:textId="7CED4CD1" w:rsidR="008F5EBE" w:rsidRPr="00024F28" w:rsidRDefault="008F5EBE" w:rsidP="008F5EBE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
@@ -6245,51 +6508,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[1959]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F45CF21" w14:textId="075DF3A4" w:rsidR="00E507CD" w:rsidRPr="00024F28" w:rsidRDefault="00E507CD" w:rsidP="008F5EBE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>15143 pixels x 11959 pixels, 77,6 Mo, noir et blanc</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="065EA717" w14:textId="04FE376A" w:rsidR="008F5EBE" w:rsidRPr="00024F28" w:rsidRDefault="008F5EBE" w:rsidP="008F5EBE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Photo numérisée avec verso associé</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D5996BA" w14:textId="2AC29A9A" w:rsidR="002A0C2A" w:rsidRPr="00024F28" w:rsidRDefault="002A0C2A" w:rsidP="001E5A46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -6313,67 +6575,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Bénédiction de l’épicerie JAT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E0575DC" w14:textId="745D2A75" w:rsidR="009E1A8E" w:rsidRPr="00024F28" w:rsidRDefault="009E1A8E" w:rsidP="009E1A8E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hervé Richard, Joseph-Armand Tremblay, le Chanoine Jean-Baptiste Simard, Alfred Martel (relations extérieures) et Louis-Georges </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> (échevin représentant la Ville de Dolbeau)</w:t>
+        <w:t>Hervé Richard, Joseph-Armand Tremblay, le Chanoine Jean-Baptiste Simard, Alfred Martel (relations extérieures) et Louis-Georges Deschênes (échevin représentant la Ville de Dolbeau)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B9603E2" w14:textId="77777777" w:rsidR="009E1A8E" w:rsidRPr="00024F28" w:rsidRDefault="009E1A8E" w:rsidP="009E1A8E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[1959]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="751FEEA2" w14:textId="06A35BF8" w:rsidR="009E1A8E" w:rsidRPr="00024F28" w:rsidRDefault="009E1A8E" w:rsidP="009E1A8E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
@@ -6427,61 +6673,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Inauguration et bénédiction du magasin JAT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0275BA26" w14:textId="0F5E647F" w:rsidR="009807F3" w:rsidRPr="00024F28" w:rsidRDefault="009807F3" w:rsidP="009807F3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chanoine Jean-Baptiste Simard, Hervé Richard, J. A. Tremblay, Louis-Georges </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Chanoine Jean-Baptiste Simard, Hervé Richard, J. A. Tremblay, Louis-Georges Deschênes</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="26E18EA3" w14:textId="77777777" w:rsidR="009807F3" w:rsidRPr="00024F28" w:rsidRDefault="009807F3" w:rsidP="009807F3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[1959]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3629DA22" w14:textId="4F82767F" w:rsidR="009807F3" w:rsidRPr="00024F28" w:rsidRDefault="009807F3" w:rsidP="009807F3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
@@ -6506,70 +6743,70 @@
         <w:t>Photo numérisée avec verso associé</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F44451D" w14:textId="77777777" w:rsidR="009807F3" w:rsidRPr="00024F28" w:rsidRDefault="009807F3" w:rsidP="009E1A8E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64F284B2" w14:textId="5BBB0C51" w:rsidR="009E1A8E" w:rsidRPr="00024F28" w:rsidRDefault="009E1A8E" w:rsidP="001E5A46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B3029BF" w14:textId="41727518" w:rsidR="002A0C2A" w:rsidRPr="00024F28" w:rsidRDefault="002A0C2A" w:rsidP="00AF7ACE">
       <w:pPr>
         <w:pStyle w:val="Titre3FF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc473200292"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc473200292"/>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>P318/A2</w:t>
       </w:r>
       <w:r w:rsidR="00AF7ACE" w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>2 : Autobus Fournier</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="5F0302C4" w14:textId="2C760422" w:rsidR="00775CF3" w:rsidRPr="00024F28" w:rsidRDefault="00775CF3" w:rsidP="00820E89">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E46AAAF" w14:textId="2B8F8356" w:rsidR="00820E89" w:rsidRPr="00024F28" w:rsidRDefault="00820E89" w:rsidP="00820E89">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>P318/A2/2,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EF83455" w14:textId="29662495" w:rsidR="00820E89" w:rsidRPr="00024F28" w:rsidRDefault="00820E89" w:rsidP="00820E89">
       <w:pPr>
@@ -6667,66 +6904,58 @@
         </w:rPr>
         <w:t xml:space="preserve"> avec verso associé</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46895435" w14:textId="006EB696" w:rsidR="00820E89" w:rsidRPr="00024F28" w:rsidRDefault="00820E89" w:rsidP="00820E89">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="325F430D" w14:textId="77777777" w:rsidR="00820E89" w:rsidRPr="00024F28" w:rsidRDefault="00820E89" w:rsidP="00820E89">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EE7E4B1" w14:textId="5E6C9245" w:rsidR="00775CF3" w:rsidRPr="00024F28" w:rsidRDefault="00775CF3" w:rsidP="00AF7ACE">
       <w:pPr>
         <w:pStyle w:val="Titre3FF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc473200293"/>
-[...14 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc473200293"/>
+      <w:r w:rsidRPr="00024F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>P318/A2/3 : Métro Dessureault ltée</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="06343A3C" w14:textId="206C1837" w:rsidR="00775CF3" w:rsidRPr="00024F28" w:rsidRDefault="00775CF3" w:rsidP="00775CF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18BA6F32" w14:textId="7AA08946" w:rsidR="00775CF3" w:rsidRPr="00024F28" w:rsidRDefault="00775CF3" w:rsidP="00775CF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>P318/A2/3,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43487DD2" w14:textId="77777777" w:rsidR="00775CF3" w:rsidRPr="00024F28" w:rsidRDefault="00775CF3" w:rsidP="00775CF3">
       <w:pPr>
@@ -6803,95 +7032,95 @@
         <w:t>Originale</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="749C5997" w14:textId="7DC9FAFB" w:rsidR="00AF7ACE" w:rsidRPr="00024F28" w:rsidRDefault="00AF7ACE" w:rsidP="00AF7ACE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48AE6E90" w14:textId="77777777" w:rsidR="00EF2852" w:rsidRPr="00024F28" w:rsidRDefault="00EF2852" w:rsidP="00AF7ACE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C59F364" w14:textId="3C17780B" w:rsidR="00AF7ACE" w:rsidRPr="00024F28" w:rsidRDefault="00AF7ACE" w:rsidP="00AF7ACE">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc473200294"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc473200294"/>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>P318/A3 :</w:t>
       </w:r>
       <w:r w:rsidR="00EF2852" w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rassemblements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="102C8696" w14:textId="224991F6" w:rsidR="00607C0A" w:rsidRPr="00024F28" w:rsidRDefault="00607C0A" w:rsidP="00AF7ACE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12A8F734" w14:textId="706B8CAB" w:rsidR="00EF2852" w:rsidRPr="00024F28" w:rsidRDefault="00775CF3" w:rsidP="00EF2852">
       <w:pPr>
         <w:pStyle w:val="Titre3FF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc473200295"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc473200295"/>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>P318/A3/1</w:t>
       </w:r>
       <w:r w:rsidR="00EF2852" w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> : Rassemblements professionnels</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="29E85CC1" w14:textId="177C5FB3" w:rsidR="003E226E" w:rsidRPr="00024F28" w:rsidRDefault="003E226E" w:rsidP="003E226E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19700323" w14:textId="76E6A0E9" w:rsidR="00607C0A" w:rsidRPr="00024F28" w:rsidRDefault="00775CF3" w:rsidP="003E226E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>P318/A3/1</w:t>
       </w:r>
       <w:r w:rsidR="007B2178" w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -6920,51 +7149,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Georges Villeneuve, Hervé Richard</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B67B089" w14:textId="17300D99" w:rsidR="00607C0A" w:rsidRPr="00024F28" w:rsidRDefault="00607C0A" w:rsidP="003E226E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>[196-]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29866DC4" w14:textId="3BEC8A9B" w:rsidR="007B2178" w:rsidRPr="00024F28" w:rsidRDefault="007B2178" w:rsidP="003E226E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Photo : Les Ateliers de Photographie B. L. M. Ltée, Chicoutimi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15582AA9" w14:textId="0E4410EE" w:rsidR="007B2178" w:rsidRPr="00024F28" w:rsidRDefault="007B2178" w:rsidP="003E226E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -6991,82 +7219,82 @@
         <w:t>Originale</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19FE50B1" w14:textId="77777777" w:rsidR="00607C0A" w:rsidRPr="00024F28" w:rsidRDefault="00607C0A" w:rsidP="003E226E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09BE60D4" w14:textId="77777777" w:rsidR="003E226E" w:rsidRPr="00024F28" w:rsidRDefault="003E226E" w:rsidP="003E226E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DEE447C" w14:textId="417D3B26" w:rsidR="003E226E" w:rsidRPr="00024F28" w:rsidRDefault="003E226E" w:rsidP="003E226E">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc473200296"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc473200296"/>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>P318/A4 : Vues aériennes</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="3E353E23" w14:textId="51FB841D" w:rsidR="002A0C2A" w:rsidRPr="00024F28" w:rsidRDefault="002A0C2A" w:rsidP="001E5A46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39083A9B" w14:textId="656A9AE7" w:rsidR="003E226E" w:rsidRPr="00024F28" w:rsidRDefault="003E226E" w:rsidP="003E226E">
       <w:pPr>
         <w:pStyle w:val="Titre3FF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc473200297"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc473200297"/>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>P318/A4/1 : Vue aérienne de Dolbeau</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="7C97B9E9" w14:textId="77777777" w:rsidR="003E226E" w:rsidRPr="00024F28" w:rsidRDefault="003E226E" w:rsidP="001E5A46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B9BD1A9" w14:textId="762D0880" w:rsidR="002A0C2A" w:rsidRPr="00024F28" w:rsidRDefault="00E92A88" w:rsidP="001E5A46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P318/A4/1,1 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38AC161B" w14:textId="07333ECC" w:rsidR="00E92A88" w:rsidRPr="00024F28" w:rsidRDefault="00E92A88" w:rsidP="001E5A46">
       <w:pPr>
@@ -7139,132 +7367,132 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Originale</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="799B8983" w14:textId="55719BE5" w:rsidR="00E92A88" w:rsidRPr="00024F28" w:rsidRDefault="00E92A88" w:rsidP="001E5A46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02769456" w14:textId="77777777" w:rsidR="00EC5429" w:rsidRPr="00024F28" w:rsidRDefault="00EC5429" w:rsidP="001E5A46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A7938EE" w14:textId="6B9111E3" w:rsidR="00C6167C" w:rsidRPr="00AF579C" w:rsidRDefault="00C6167C" w:rsidP="00AF579C">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc473200298"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc473200298"/>
       <w:r w:rsidRPr="00024F28">
         <w:t>P318/B Presse</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="37682947" w14:textId="34691629" w:rsidR="00C6167C" w:rsidRPr="00024F28" w:rsidRDefault="00C6167C" w:rsidP="00C6167C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E8403A1" w14:textId="6FBD9554" w:rsidR="00C6167C" w:rsidRPr="00024F28" w:rsidRDefault="00C6167C" w:rsidP="00C6167C">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc473200299"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc473200299"/>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>P318/B1 : Journaux</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="5716A2D0" w14:textId="00659553" w:rsidR="00C6167C" w:rsidRPr="00024F28" w:rsidRDefault="00C6167C" w:rsidP="00C6167C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="541E40BB" w14:textId="25417E77" w:rsidR="00C6167C" w:rsidRPr="00024F28" w:rsidRDefault="00C6167C" w:rsidP="00C6167C">
       <w:pPr>
         <w:pStyle w:val="Titre3FF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc473200300"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc473200300"/>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>P318/B1/1 : Coupures de presse</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="5C9D6808" w14:textId="17053A62" w:rsidR="00C6167C" w:rsidRPr="00024F28" w:rsidRDefault="00C6167C" w:rsidP="00C6167C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E9D88B5" w14:textId="1129A61A" w:rsidR="00C6167C" w:rsidRPr="00024F28" w:rsidRDefault="00C6167C" w:rsidP="00C6167C">
       <w:pPr>
         <w:pStyle w:val="Titre3FF"/>
         <w:ind w:firstLine="708"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc473200301"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc473200301"/>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P318/B1/1.1 : Épicerie JAT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="056D4F4D" w14:textId="00E49667" w:rsidR="00414057" w:rsidRPr="00024F28" w:rsidRDefault="00414057" w:rsidP="00414057">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C6A8D1D" w14:textId="38F6BBAE" w:rsidR="00414057" w:rsidRPr="00024F28" w:rsidRDefault="00414057" w:rsidP="00414057">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>P318/B1/1.1,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8AC498" w14:textId="72B7E575" w:rsidR="00414057" w:rsidRPr="00024F28" w:rsidRDefault="00414057" w:rsidP="00414057">
       <w:pPr>
@@ -7442,59 +7670,59 @@
     <w:p w14:paraId="32E692DD" w14:textId="77777777" w:rsidR="00414057" w:rsidRPr="00024F28" w:rsidRDefault="00414057" w:rsidP="00414057">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="767B7325" w14:textId="3FBAC527" w:rsidR="00C6167C" w:rsidRPr="00024F28" w:rsidRDefault="00C6167C" w:rsidP="00C6167C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B2A4FE4" w14:textId="044D1A29" w:rsidR="00C6167C" w:rsidRPr="00024F28" w:rsidRDefault="00C6167C" w:rsidP="00C6167C">
       <w:pPr>
         <w:pStyle w:val="Titre3FF"/>
         <w:ind w:firstLine="708"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc473200302"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc473200302"/>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>P318/B1/1.2 : Chambre de commerce</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="6FA727EB" w14:textId="77777777" w:rsidR="00414057" w:rsidRPr="00024F28" w:rsidRDefault="00414057" w:rsidP="00414057">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FD90305" w14:textId="7508DA2F" w:rsidR="00414057" w:rsidRPr="00024F28" w:rsidRDefault="00414057" w:rsidP="00414057">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>P318/B1/1.2,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="621DEF60" w14:textId="5326D5BA" w:rsidR="00414057" w:rsidRPr="00024F28" w:rsidRDefault="00414057" w:rsidP="00414057">
       <w:pPr>
@@ -7552,104 +7780,103 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Coupure de presse numérisée</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09DE76C8" w14:textId="77777777" w:rsidR="00EF2852" w:rsidRPr="00024F28" w:rsidRDefault="00EF2852" w:rsidP="00EF2852">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E5B43BB" w14:textId="28F9DAB8" w:rsidR="00C6167C" w:rsidRPr="00024F28" w:rsidRDefault="00C6167C" w:rsidP="00C6167C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14489445" w14:textId="6E839BF9" w:rsidR="00C6167C" w:rsidRPr="00AF579C" w:rsidRDefault="00C6167C" w:rsidP="00AF579C">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc473200303"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="24" w:name="_Toc473200303"/>
+      <w:r w:rsidRPr="00024F28">
         <w:t>P318/C Cartes</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="4A03844F" w14:textId="4D492A59" w:rsidR="00C6167C" w:rsidRPr="00024F28" w:rsidRDefault="00C6167C" w:rsidP="00C6167C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AEA7D30" w14:textId="0C579EA6" w:rsidR="00C6167C" w:rsidRPr="00024F28" w:rsidRDefault="00C6167C" w:rsidP="00C6167C">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc473200304"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc473200304"/>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>P318/C1 : Cartes d’affaires</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="186DFC1B" w14:textId="2E31EC3C" w:rsidR="00C6167C" w:rsidRPr="00024F28" w:rsidRDefault="00C6167C" w:rsidP="00C6167C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C407C7C" w14:textId="072B639B" w:rsidR="00C6167C" w:rsidRPr="00024F28" w:rsidRDefault="00C6167C" w:rsidP="00C6167C">
       <w:pPr>
         <w:pStyle w:val="Titre3FF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc473200305"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc473200305"/>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>P318/C1/1 : Assurances</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="2698D7E6" w14:textId="4E4AF180" w:rsidR="00293B95" w:rsidRPr="00024F28" w:rsidRDefault="00293B95" w:rsidP="00293B95">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F31D93E" w14:textId="0B6A0582" w:rsidR="00414057" w:rsidRPr="00024F28" w:rsidRDefault="00414057" w:rsidP="00414057">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>P318/C1/1,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2667E0A3" w14:textId="017239F5" w:rsidR="00414057" w:rsidRPr="00024F28" w:rsidRDefault="00414057" w:rsidP="00414057">
       <w:pPr>
@@ -7725,52 +7952,50 @@
         </w:rPr>
         <w:t>2,42 Mo, couleur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C1FA274" w14:textId="45120D2D" w:rsidR="00414057" w:rsidRPr="00024F28" w:rsidRDefault="00414057" w:rsidP="00293B95">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Coupure de presse numérisée (PDF)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47205066" w14:textId="77777777" w:rsidR="00414057" w:rsidRPr="00024F28" w:rsidRDefault="00414057" w:rsidP="00293B95">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="5C6BBC9F" w14:textId="770BA6D5" w:rsidR="00293B95" w:rsidRPr="00024F28" w:rsidRDefault="00293B95" w:rsidP="00293B95">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc473200306"/>
       <w:r w:rsidRPr="00024F28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>P318/C2 : Avis de décès</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="150C36F6" w14:textId="1CE17E71" w:rsidR="00293B95" w:rsidRPr="00024F28" w:rsidRDefault="00293B95" w:rsidP="00293B95">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -7894,128 +8119,129 @@
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2577540D" w14:textId="4F3C6739" w:rsidR="005D0E5A" w:rsidRPr="005D0E5A" w:rsidRDefault="005D0E5A" w:rsidP="005D0E5A">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005D0E5A" w:rsidRPr="005D0E5A" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="69029A08" w14:textId="77777777" w:rsidR="00673B9F" w:rsidRDefault="00673B9F" w:rsidP="00C70C4E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4C4C9A17" w14:textId="77777777" w:rsidR="00673B9F" w:rsidRDefault="00673B9F" w:rsidP="00C70C4E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="538325570"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="6137C6CB" w14:textId="77777777" w:rsidR="00640007" w:rsidRDefault="00640007">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
-            <w:lang w:val="fr-FR"/>
+            <w:lang w:eastAsia="fr-CA"/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="172C9A09" wp14:editId="251E074A">
                   <wp:extent cx="5467350" cy="45085"/>
                   <wp:effectExtent l="0" t="9525" r="0" b="2540"/>
                   <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                       <wps:wsp>
                         <wps:cNvSpPr>
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm flipV="1">
                             <a:off x="0" y="0"/>
                             <a:ext cx="5467350" cy="45085"/>
                           </a:xfrm>
                           <a:prstGeom prst="flowChartDecision">
                             <a:avLst/>
                           </a:prstGeom>
@@ -8030,51 +8256,51 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </mc:Choice>
-            <mc:Fallback>
+            <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
               <w:pict>
                 <v:shapetype w14:anchorId="45E209F7" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
                 </v:shapetype>
                 <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQAxjw2I2wAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqJMeSkjjVCjQC4JDSyU4OvE2iWqvo9htA1/PwqVcRhrNauZtsZqcFSccQ+9JQTpLQCA13vTU&#10;Kti9r+8yECFqMtp6QgVfGGBVXl8VOjf+TBs8bWMruIRCrhV0MQ65lKHp0Okw8wMSZ3s/Oh3Zjq00&#10;oz5zubNyniQL6XRPvNDpAasOm8P26BSsN28vT/Pn3eve1x+2yh4+q+HbK3V7Mz0uQUSc4uUYfvEZ&#10;HUpmqv2RTBBWAT8S/5SzbJGyrRXcpyDLQv5nL38AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAgPRB/8UCAACFBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAMY8NiNsAAAADAQAADwAAAAAAAAAAAAAAAAAfBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAACcGAAAAAA==&#10;" fillcolor="black" stroked="f">
                   <v:fill r:id="rId1" o:title="" type="pattern"/>
                   <w10:anchorlock/>
                 </v:shape>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
       <w:p w14:paraId="33D23E87" w14:textId="54D0BF32" w:rsidR="00640007" w:rsidRPr="009D2B71" w:rsidRDefault="00640007" w:rsidP="00F22AC1">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
@@ -8088,77 +8314,77 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF579C" w:rsidRPr="00AF579C">
+        <w:r w:rsidR="000B5CB9" w:rsidRPr="000B5CB9">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="23B58049" w14:textId="77777777" w:rsidR="00640007" w:rsidRDefault="00640007">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="071CE92B" w14:textId="77777777" w:rsidR="00673B9F" w:rsidRDefault="00673B9F" w:rsidP="00C70C4E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0E5785F4" w14:textId="77777777" w:rsidR="00673B9F" w:rsidRDefault="00673B9F" w:rsidP="00C70C4E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="6A766EB5" w14:textId="77777777" w:rsidR="00640007" w:rsidRPr="00BC2B14" w:rsidRDefault="00640007" w:rsidP="00BC2B14">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC2B14">
         <w:rPr>
@@ -8201,82 +8427,82 @@
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC2B14">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Le terminus était situé à l’arrière du magasin 5-10-15, présentement le restaurant Rio (dans la rallonge arrière)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B46FC4"/>
     <w:rsid w:val="000158B0"/>
     <w:rsid w:val="00024F28"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="00060BC6"/>
     <w:rsid w:val="000810CE"/>
+    <w:rsid w:val="000B5CB9"/>
     <w:rsid w:val="000D319D"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="001A0F95"/>
     <w:rsid w:val="001D353B"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="00212099"/>
     <w:rsid w:val="00227665"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="0028119D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="00293B95"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A0C2A"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="00305A58"/>
     <w:rsid w:val="00387B2F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
@@ -8379,81 +8605,81 @@
     <w:rsid w:val="00F44B6B"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0650BB61"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{33CD78F5-8F6D-4548-B01D-5FFF10C40BE0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="374">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8781,53 +9007,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B46FC4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00024F28"/>
     <w:pPr>
       <w:keepNext/>
@@ -9244,92 +9467,331 @@
   <w:style w:type="paragraph" w:styleId="TM1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF579C"/>
     <w:pPr>
       <w:spacing w:after="100"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF579C"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000B5CB9"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="lev">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B5CB9"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
+    <w:div w:id="77948465">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2144496572">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="DFDFDF"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="639654598">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1888641079">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="931471648">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1369262465">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1953046932">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="714039657">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="403141615">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1333797043">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="167410381">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="897545482">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="551230810">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="497313223">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="2024165329">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="333651103">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1147435924">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2005818706">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="DFDFDF"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1135833955">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1062752630">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -9573,81 +10035,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46D88032-B5A2-482D-8850-0017447C0F0C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8E9CA7E-F803-40C4-968C-F1BE3A31ECD7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>10221</Characters>
+  <Pages>11</Pages>
+  <Words>1909</Words>
+  <Characters>10504</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>85</Lines>
+  <Lines>87</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12055</CharactersWithSpaces>
+  <CharactersWithSpaces>12389</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Isabelle Trottier</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>