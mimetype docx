--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="4389E4B6" w14:textId="1153CB89" w:rsidR="00B46FC4" w:rsidRPr="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B46FC4">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="00C96837">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>THÉRÈSE LAVOIE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C17E0C7" w14:textId="6A0DC901" w:rsidR="00B46FC4" w:rsidRDefault="00C96837" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
@@ -484,972 +484,1034 @@
         </w:rPr>
         <w:t>Rédactrice-recherchiste</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B063E58" w14:textId="1A4A00CA" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
       <w:r w:rsidR="00C96837">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>18 mai 2016</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4992A23D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+    <w:p w14:paraId="4992A23D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00182C74" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B46FC4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182C74">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1966EA0F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+    <w:p w14:paraId="1966EA0F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00182C74" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="1C2E0A82" w14:textId="690055A7" w:rsidR="00B46FC4" w:rsidRDefault="00C96837" w:rsidP="00B46FC4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C2E0A82" w14:textId="690055A7" w:rsidR="00B46FC4" w:rsidRPr="00182C74" w:rsidRDefault="00C96837" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182C74">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P317 FONDS THÉRÈSE LAVOIE</w:t>
       </w:r>
-      <w:r w:rsidR="00931389">
+      <w:r w:rsidR="00931389" w:rsidRPr="00182C74">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B46FC4">
+      <w:r w:rsidR="00B46FC4" w:rsidRPr="00182C74">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00263B8C">
+      <w:r w:rsidR="00263B8C" w:rsidRPr="00182C74">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[1890-1969</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B691A">
+      <w:r w:rsidRPr="00182C74">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] – </w:t>
+      </w:r>
+      <w:r w:rsidR="00263B8C" w:rsidRPr="00182C74">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00263B8C">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0,06</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6E8B" w:rsidRPr="00182C74">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00BA6E8B">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 m. l. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00182C74">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">documents textuels. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B46FC4" w:rsidRPr="00182C74">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00B46FC4" w:rsidRPr="000D7569">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00050170" w:rsidRPr="00182C74">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00050170">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6E8B" w:rsidRPr="00182C74">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00BA6E8B">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">146 photographies. – </w:t>
+      </w:r>
+      <w:r w:rsidR="005F3F64" w:rsidRPr="00182C74">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="005F3F64">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">110 </w:t>
+      </w:r>
+      <w:r w:rsidR="00050170" w:rsidRPr="00182C74">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00050170">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>photographies</w:t>
+      </w:r>
+      <w:r w:rsidR="005F3F64" w:rsidRPr="00182C74">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="005F3F64">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> numérisées</w:t>
+      </w:r>
+      <w:r w:rsidR="00931389" w:rsidRPr="00182C74">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
-[...8 lines deleted...]
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D55D486" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00931389" w:rsidRDefault="00931389" w:rsidP="00931389">
+    <w:p w14:paraId="2D55D486" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00182C74" w:rsidRDefault="00931389" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="50C6F477" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00931389" w:rsidRDefault="00931389" w:rsidP="00931389">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50C6F477" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00182C74" w:rsidRDefault="00931389" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7B9D669F" w14:textId="7206C51B" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00931389">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B9D669F" w14:textId="7206C51B" w:rsidR="00931389" w:rsidRPr="00182C74" w:rsidRDefault="00931389" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00931389">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182C74">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Notice biographique :</w:t>
       </w:r>
-      <w:r w:rsidR="00DC3822">
+      <w:r w:rsidR="00DC3822" w:rsidRPr="00182C74">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4476CA10" w14:textId="5F65A7DB" w:rsidR="0066145D" w:rsidRDefault="0066145D" w:rsidP="00931389">
+    <w:p w14:paraId="4476CA10" w14:textId="5F65A7DB" w:rsidR="0066145D" w:rsidRPr="00182C74" w:rsidRDefault="0066145D" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="59E56994" w14:textId="1047249B" w:rsidR="00AE4429" w:rsidRDefault="00AE4429" w:rsidP="00931389">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59E56994" w14:textId="1047249B" w:rsidR="00AE4429" w:rsidRPr="00182C74" w:rsidRDefault="00AE4429" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182C74">
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Thérèse Lavoie est fille de Charles Lavoie et d’Hélène Lindsay. Elle naît à Saint-Félicien en 1934, un an seulement avant que la famille déménage à Dolbeau. Charles Lavoie, père de la donatrice, a été gérant de banque une grande partie de sa vie, en commençant par la Banque Nationale d’</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00182C74">
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hébertville</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00182C74">
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-Station, poursuivant son travail de gérant à la Banque Nationale de Saint-Félicien par la suite, et ce pendant 11 ans. Puis, de 1935 à 1955, il est gérant de la Banque Nationale de Dolbeau, située au commencement du boulevard </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00182C74">
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wallberg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00182C74">
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. La famille Lavoie demeure à l’étage de la banque et dans la rallonge arrière. La famille compte 6 enfants, car deux décèdent en bas âge, et Thérèse est la seule fille. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14540EFA" w14:textId="77A7690B" w:rsidR="00AE4429" w:rsidRDefault="00AE4429" w:rsidP="00931389">
+    <w:p w14:paraId="14540EFA" w14:textId="77A7690B" w:rsidR="00AE4429" w:rsidRPr="00182C74" w:rsidRDefault="00AE4429" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="204088A9" w14:textId="0FF304CA" w:rsidR="00BD72D9" w:rsidRDefault="00AE4429" w:rsidP="00931389">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="204088A9" w14:textId="0FF304CA" w:rsidR="00BD72D9" w:rsidRPr="00182C74" w:rsidRDefault="00AE4429" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182C74">
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Parmi les garçons, deux sont médecins et un autre est curé. Jean-Charles Lavoie, médecin ORL à Chicoutimi, a aussi pratiqué la médecine à Normandin pendant un an et demi. Gérard, lui, exerce la profession d’anesthésiste à l’hôpital Maisonneuve et à l’Institut de cardiologie à Montréal. </w:t>
       </w:r>
-      <w:r w:rsidR="00A83F91">
+      <w:r w:rsidR="00A83F91" w:rsidRPr="00182C74">
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Robert Lavoie, pour sa part, est ordonné prêtre le 6 février 1949 dans la cathédrale de Chicoutimi. Il est vicaire à Saint-Jean-de-Brébeuf (1951-1958), à Saint-Joseph d’Alma (1959-1966)</w:t>
       </w:r>
-      <w:r w:rsidR="00F66E0E">
+      <w:r w:rsidR="00F66E0E" w:rsidRPr="00182C74">
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> et occupe certains autres postes (responsable diocésain, maître de salle et professeur, conseiller ecclésiastique) avant de devenir curé </w:t>
       </w:r>
-      <w:r w:rsidR="002E1E68">
+      <w:r w:rsidR="002E1E68" w:rsidRPr="00182C74">
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>à St-Joachim (1970-1982) et à St-Prime (1982-1991).</w:t>
       </w:r>
-      <w:r w:rsidR="00F66E0E">
+      <w:r w:rsidR="00F66E0E" w:rsidRPr="00182C74">
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="133F13B2" w14:textId="73105DD2" w:rsidR="00BD72D9" w:rsidRDefault="00BD72D9" w:rsidP="00931389">
+    <w:p w14:paraId="133F13B2" w14:textId="73105DD2" w:rsidR="00BD72D9" w:rsidRPr="00182C74" w:rsidRDefault="00BD72D9" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="55EC2432" w14:textId="17A62AEB" w:rsidR="00BD72D9" w:rsidRDefault="00BD72D9" w:rsidP="00931389">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55EC2432" w14:textId="74F0782C" w:rsidR="00BD72D9" w:rsidRPr="00182C74" w:rsidRDefault="00BD72D9" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182C74">
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="5CC9311E" w14:textId="15BB8E3B" w:rsidR="00BD72D9" w:rsidRDefault="00BD72D9" w:rsidP="00931389">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les deux autres garçons, Guy et René, ont beaucoup aidé leur père à la Banque Nationale. Thérèse, de son côté, a suivi des cours de musique chez les Ursulines de Roberval et avec Fleurette Gilbert, une Franciscaine ayant reçu une médaille du lieutenant-gouverneur. Elle suit des cours dès ses 5 ans (jusqu’à ses 15 ans) et en reprend après la </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00182C74">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>retraite</w:t>
+      </w:r>
+      <w:r w:rsidR="00182C74" w:rsidRPr="00182C74">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00182C74">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="5CC9311E" w14:textId="15BB8E3B" w:rsidR="00BD72D9" w:rsidRPr="00182C74" w:rsidRDefault="00BD72D9" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="574C38A9" w14:textId="41598CB0" w:rsidR="00BD72D9" w:rsidRDefault="00BD72D9" w:rsidP="00931389">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="574C38A9" w14:textId="41598CB0" w:rsidR="00BD72D9" w:rsidRPr="00182C74" w:rsidRDefault="00BD72D9" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182C74">
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pendant un peu moins de 2 ans, Thérèse ira à l’Institut familial pour devenir diététiste, mais elle prendra un autre chemin. En 1957, elle est engagée à l’hôpital de Dolbeau pour s’occuper de la pharmacie, même si elle n’a pas de diplôme du métier. Elle y restera 5 ans. Vers 1962, elle entre à la Caisse Populaire, où elle travaillera pendant 33 ans. Elle prend sa retraite en 1994. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6076E975" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00931389" w:rsidRDefault="00931389" w:rsidP="00931389">
+    <w:p w14:paraId="6076E975" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00182C74" w:rsidRDefault="00931389" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="4CE7058B" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00665BDA" w:rsidRDefault="00931389" w:rsidP="00665BDA">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CE7058B" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00182C74" w:rsidRDefault="00931389" w:rsidP="00665BDA">
       <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00665BDA">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182C74">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55CC8FBE" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00931389"/>
-    <w:p w14:paraId="27B671B7" w14:textId="5194AFC5" w:rsidR="00B55D5C" w:rsidRPr="00B55D5C" w:rsidRDefault="00B55D5C" w:rsidP="000519EA">
+    <w:p w14:paraId="55CC8FBE" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00182C74" w:rsidRDefault="00931389" w:rsidP="00931389">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27B671B7" w14:textId="5194AFC5" w:rsidR="00B55D5C" w:rsidRPr="00182C74" w:rsidRDefault="00B55D5C" w:rsidP="000519EA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182C74">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ces photos ont </w:t>
       </w:r>
-      <w:r w:rsidR="00C96837">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00C96837" w:rsidRPr="00182C74">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">majoritairement </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55D5C">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00182C74">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">été conservées par </w:t>
       </w:r>
-      <w:r w:rsidR="00C96837">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00C96837" w:rsidRPr="00182C74">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M. Robert Lavoie, fr</w:t>
       </w:r>
-      <w:r w:rsidR="00946DE9">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00946DE9" w:rsidRPr="00182C74">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ère de Mme </w:t>
       </w:r>
-      <w:r w:rsidR="00C96837">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00C96837" w:rsidRPr="00182C74">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Thérèse Lavoie (donatrice), cette dernière ayant hérité de ces photos après le décès de Robert. </w:t>
       </w:r>
-      <w:r w:rsidR="00946DE9">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00946DE9" w:rsidRPr="00182C74">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Comme Mme Lavoie voulait conserver ces souvenirs le mieux possible, elle a manifesté un intérêt à les céder à la Société d’histoire.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B203C22" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
-[...7 lines deleted...]
-    <w:p w14:paraId="2EAFB979" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00436513" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+    <w:p w14:paraId="4B203C22" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00182C74" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EAFB979" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00182C74" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00436513">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182C74">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Portée et contenu : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="673FAAC8" w14:textId="77777777" w:rsidR="00050170" w:rsidRPr="00182C74" w:rsidRDefault="00050170" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D353F3E" w14:textId="6A9D8E1D" w:rsidR="00B55D5C" w:rsidRPr="00182C74" w:rsidRDefault="00B55D5C" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182C74">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les photos représentent </w:t>
+      </w:r>
+      <w:r w:rsidR="00946DE9" w:rsidRPr="00182C74">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">des membres de la famille Lavoie et quelques tantes de la famille Lindsay (côté maternel). La plupart de ces photos ont été prises à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00946DE9" w:rsidRPr="00182C74">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hébertville</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00946DE9" w:rsidRPr="00182C74">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Station, à </w:t>
+      </w:r>
+      <w:r w:rsidR="00946DE9" w:rsidRPr="00182C74">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>St-Félicien ou à Dolbeau. D’autres ont été prises à Chicoutimi ou à Québec, surtout lorsqu’il s’agit de frères de Mme Thér</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3993" w:rsidRPr="00182C74">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>èse Lavoie, car ceux-ci y ont vécu ou y ont fait leurs études.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00182C74">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0445F5AF" w14:textId="77777777" w:rsidR="00922E8E" w:rsidRPr="00182C74" w:rsidRDefault="00922E8E" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="485F4B88" w14:textId="7FD7359C" w:rsidR="00B46FC4" w:rsidRPr="00182C74" w:rsidRDefault="00B46FC4" w:rsidP="00665BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182C74">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Instrument de recherche :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E30ACE3" w14:textId="77777777" w:rsidR="00665BDA" w:rsidRPr="00182C74" w:rsidRDefault="00665BDA" w:rsidP="00665BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="185D34FE" w14:textId="0E12B9AD" w:rsidR="00656153" w:rsidRPr="00182C74" w:rsidRDefault="00656153" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182C74">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’instrument de recherche a été réalisé par Frédérique Fradet, rédactrice-recherchiste, en mai et juin 2016. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F69EC9F" w14:textId="77777777" w:rsidR="00656153" w:rsidRPr="00182C74" w:rsidRDefault="00656153" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D80359" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00182C74" w:rsidRDefault="00E06067" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182C74">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02053B90" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00182C74" w:rsidRDefault="00E06067" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DCAA8B4" w14:textId="44422542" w:rsidR="00C70C4E" w:rsidRPr="00182C74" w:rsidRDefault="0094294B" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182C74">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aucun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B6CD60" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00182C74" w:rsidRDefault="00C70C4E" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="483F2818" w14:textId="35BAEF29" w:rsidR="00182C74" w:rsidRPr="00182C74" w:rsidRDefault="00182C74" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182C74">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Traitement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42FF4D5F" w14:textId="52FBAB03" w:rsidR="00182C74" w:rsidRPr="00182C74" w:rsidRDefault="00182C74" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BDC7A64" w14:textId="52BD4BF6" w:rsidR="00182C74" w:rsidRPr="00182C74" w:rsidRDefault="00182C74" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182C74">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fonds traité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4317ED11" w14:textId="77777777" w:rsidR="00182C74" w:rsidRPr="00182C74" w:rsidRDefault="00182C74" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="452A62DA" w14:textId="547AFE3D" w:rsidR="00182C74" w:rsidRPr="00182C74" w:rsidRDefault="00182C74" w:rsidP="00182C74">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00436513">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182C74">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...80 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Classement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D783FF5" w14:textId="77777777" w:rsidR="00182C74" w:rsidRPr="00182C74" w:rsidRDefault="00182C74" w:rsidP="00182C74">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="485F4B88" w14:textId="7FD7359C" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00665BDA">
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="061F2DCD" w14:textId="77777777" w:rsidR="00182C74" w:rsidRPr="00182C74" w:rsidRDefault="00182C74" w:rsidP="00182C74">
+      <w:pPr>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182C74">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Un plan de classification a été établi par l'archiviste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752CB476" w14:textId="77777777" w:rsidR="00182C74" w:rsidRPr="00182C74" w:rsidRDefault="00182C74" w:rsidP="00182C74">
+      <w:pPr>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182C74">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Les documents sont parvenus aux archives dans le désordre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07EE70B5" w14:textId="77777777" w:rsidR="00182C74" w:rsidRPr="00182C74" w:rsidRDefault="00182C74" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="111B27A5" w14:textId="77777777" w:rsidR="00012956" w:rsidRPr="00182C74" w:rsidRDefault="00012956" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00665BDA">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182C74">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7E30ACE3" w14:textId="77777777" w:rsidR="00665BDA" w:rsidRPr="00665BDA" w:rsidRDefault="00665BDA" w:rsidP="00665BDA">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39F18709" w14:textId="20023E42" w:rsidR="00C70C4E" w:rsidRPr="00182C74" w:rsidRDefault="00012956" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...25 lines deleted...]
-      <w:pPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182C74">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...74 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Classement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC2E2DA" w14:textId="25C64537" w:rsidR="00012956" w:rsidRDefault="00012956" w:rsidP="00B46FC4">
+    <w:p w14:paraId="4FC2E2DA" w14:textId="25C64537" w:rsidR="00012956" w:rsidRPr="00182C74" w:rsidRDefault="00012956" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="425A1C3B" w14:textId="0A6041CB" w:rsidR="00012956" w:rsidRDefault="00012956" w:rsidP="00012956">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="425A1C3B" w14:textId="0A6041CB" w:rsidR="00012956" w:rsidRPr="00182C74" w:rsidRDefault="00012956" w:rsidP="00012956">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182C74">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Série A : DOCUMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C3B9F63" w14:textId="3E10BD70" w:rsidR="00012956" w:rsidRDefault="00012956" w:rsidP="00012956">
+    <w:p w14:paraId="5C3B9F63" w14:textId="3E10BD70" w:rsidR="00012956" w:rsidRPr="00182C74" w:rsidRDefault="00012956" w:rsidP="00012956">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182C74">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sous-série A1 : Documents divers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23403D24" w14:textId="24B8906A" w:rsidR="00012956" w:rsidRDefault="00012956" w:rsidP="00012956">
+    <w:p w14:paraId="23403D24" w14:textId="24B8906A" w:rsidR="00012956" w:rsidRPr="00182C74" w:rsidRDefault="00012956" w:rsidP="00012956">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182C74">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sous-série A2 : Musique</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5789030E" w14:textId="552C0FAA" w:rsidR="00012956" w:rsidRDefault="00012956" w:rsidP="00012956">
+    <w:p w14:paraId="5789030E" w14:textId="552C0FAA" w:rsidR="00012956" w:rsidRPr="00182C74" w:rsidRDefault="00012956" w:rsidP="00012956">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182C74">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sous-série A3 : Documents de la famille</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1661BF7B" w14:textId="61218CDF" w:rsidR="00012956" w:rsidRDefault="00012956" w:rsidP="00012956">
+    <w:p w14:paraId="1661BF7B" w14:textId="61218CDF" w:rsidR="00012956" w:rsidRPr="00182C74" w:rsidRDefault="00012956" w:rsidP="00012956">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="5F262DBD" w14:textId="4C588052" w:rsidR="00012956" w:rsidRDefault="00012956" w:rsidP="00012956">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F262DBD" w14:textId="4C588052" w:rsidR="00012956" w:rsidRPr="00182C74" w:rsidRDefault="00012956" w:rsidP="00012956">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182C74">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Série B : PHOTOGRAPHIES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01029EBD" w14:textId="0CA57163" w:rsidR="00012956" w:rsidRDefault="00012956" w:rsidP="00012956">
+    <w:p w14:paraId="01029EBD" w14:textId="0CA57163" w:rsidR="00012956" w:rsidRPr="00182C74" w:rsidRDefault="00012956" w:rsidP="00012956">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182C74">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sous-série B1 : Album de sports et d’activités</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41FB8D13" w14:textId="6ED21245" w:rsidR="00012956" w:rsidRDefault="00012956" w:rsidP="00012956">
+    <w:p w14:paraId="41FB8D13" w14:textId="6ED21245" w:rsidR="00012956" w:rsidRPr="00182C74" w:rsidRDefault="00012956" w:rsidP="00012956">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182C74">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sous-série B2 : La famille Lavoie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C13E58B" w14:textId="063A91B5" w:rsidR="00012956" w:rsidRPr="00182C74" w:rsidRDefault="00012956" w:rsidP="00012956">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182C74">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sous-série B3 : Les Lavoie et les Lindsay</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF4700C" w14:textId="53471477" w:rsidR="00012956" w:rsidRPr="00182C74" w:rsidRDefault="00012956" w:rsidP="00012956">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182C74">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sous-série B4 : Photos de groupes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E8FFF4" w14:textId="4B8D4801" w:rsidR="00012956" w:rsidRPr="00182C74" w:rsidRDefault="00012956" w:rsidP="00012956">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182C74">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sous-série B5 : Albums de famille</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="383CA02A" w14:textId="47A1CD0A" w:rsidR="00012956" w:rsidRPr="00182C74" w:rsidRDefault="00012956" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00182C74">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="0C13E58B" w14:textId="063A91B5" w:rsidR="00012956" w:rsidRDefault="00012956" w:rsidP="00012956">
-[...61 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5AE801E1" w14:textId="77777777" w:rsidR="00012956" w:rsidRDefault="00012956" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00A0B2C9" w14:textId="2D320FAE" w:rsidR="00A17037" w:rsidRDefault="00A17037" w:rsidP="0072372A">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:r>
         <w:t>P317/A Documents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54F8492B" w14:textId="77777777" w:rsidR="0072372A" w:rsidRDefault="0072372A" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -2158,51 +2220,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P317/A3/1 Documents personnels de la donatrice</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="304A3EE2" w14:textId="738368FB" w:rsidR="00C82C4F" w:rsidRDefault="00C82C4F" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="135F5342" w14:textId="4868CF87" w:rsidR="00263B8C" w:rsidRDefault="00263B8C" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>P317/A3/1,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C30500E" w14:textId="4AF9E5B2" w:rsidR="00C82C4F" w:rsidRDefault="00C82C4F" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Certificat de baptême de Mme Thérèse Lavoie. – [1934]. – 1 p.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FEDBA93" w14:textId="2C5EA685" w:rsidR="00C82C4F" w:rsidRDefault="00C82C4F" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -2864,51 +2925,50 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P317/A3/5 Jubilé d’or de Robert Lavoie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31E38811" w14:textId="77777777" w:rsidR="00263B8C" w:rsidRDefault="00263B8C" w:rsidP="00263B8C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F27C8EB" w14:textId="48CA97D9" w:rsidR="008151AF" w:rsidRDefault="00263B8C" w:rsidP="00263B8C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>P317/A3/5,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07A3A387" w14:textId="3448627D" w:rsidR="008151AF" w:rsidRDefault="008151AF" w:rsidP="001E5A46">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Robert Lavoie, curé et frère de Thérèse Lavoie, célèbre ses 50 ans de vie sacerdotale, soit son jubilé d’or, en 1999 et un cahier regroupe documents et objets religieux de l’événement. – [1999]. – 0,8 cm de documents textuels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57F7376A" w14:textId="00994730" w:rsidR="00B57F5A" w:rsidRDefault="00B57F5A" w:rsidP="001E5A46">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -3533,51 +3593,50 @@
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>[193</w:t>
       </w:r>
       <w:r w:rsidR="006903A7" w:rsidRPr="00BA6E8B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>-]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B82C0C3" w14:textId="77777777" w:rsidR="006903A7" w:rsidRPr="00BA6E8B" w:rsidRDefault="006903A7" w:rsidP="006903A7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA6E8B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Photo Chabot Roberval</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5229D2AE" w14:textId="230C9C2E" w:rsidR="006903A7" w:rsidRPr="00057987" w:rsidRDefault="006903A7" w:rsidP="006903A7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00057987">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">17,6 cm x 12,5 cm, </w:t>
       </w:r>
       <w:r w:rsidR="00057987" w:rsidRPr="00057987">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>noir et blanc</w:t>
       </w:r>
     </w:p>
@@ -4023,51 +4082,51 @@
         <w:t xml:space="preserve">Ordre non établi : Pascal Savard, ? </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6E8B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Girard, Armand Vézina</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="712C6CB0" w14:textId="4B3F1F7F" w:rsidR="000A4EEF" w:rsidRPr="00BA6E8B" w:rsidRDefault="000A4EEF" w:rsidP="006903A7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA6E8B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>[1936]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C8A6FC1" w14:textId="6E7C0B69" w:rsidR="000A4EEF" w:rsidRPr="00057987" w:rsidRDefault="002A2CBD" w:rsidP="006903A7">
+    <w:p w14:paraId="3C8A6FC1" w14:textId="6E7C0B69" w:rsidR="000A4EEF" w:rsidRPr="00057987" w:rsidRDefault="002F3302" w:rsidP="006903A7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:id w:val="2067992357"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000A4EEF" w:rsidRPr="00057987">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
@@ -4326,51 +4385,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6EF6407A" w14:textId="350A30E6" w:rsidR="0011067E" w:rsidRDefault="0011067E" w:rsidP="006903A7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[19--]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6302AF56" w14:textId="1FA2D98E" w:rsidR="0011067E" w:rsidRDefault="0011067E" w:rsidP="006903A7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">20 cm x 13,2 cm, </w:t>
       </w:r>
       <w:r w:rsidR="00057987">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>noir et blanc</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6706230A" w14:textId="5679DBFF" w:rsidR="0011067E" w:rsidRDefault="0011067E" w:rsidP="006903A7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Copie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BF9A59F" w14:textId="779A049E" w:rsidR="0011067E" w:rsidRDefault="0011067E" w:rsidP="006903A7">
       <w:pPr>
         <w:rPr>
@@ -5810,51 +5868,50 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Original</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D1580B5" w14:textId="38C4AF9C" w:rsidR="0054674C" w:rsidRPr="007B691A" w:rsidRDefault="0054674C" w:rsidP="0054674C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="126439E3" w14:textId="25D7BEC7" w:rsidR="0054674C" w:rsidRDefault="000A4EEF" w:rsidP="0054674C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>P317/B1/1,</w:t>
       </w:r>
       <w:r w:rsidR="00F04D50">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A0D7A34" w14:textId="77777777" w:rsidR="0054674C" w:rsidRDefault="0054674C" w:rsidP="0054674C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Classe de garçons</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6215F455" w14:textId="77777777" w:rsidR="0054674C" w:rsidRPr="00BA6E8B" w:rsidRDefault="0054674C" w:rsidP="0054674C">
       <w:pPr>
         <w:rPr>
@@ -6148,67 +6205,51 @@
     <w:p w14:paraId="61BFAAF3" w14:textId="16C86B14" w:rsidR="0054674C" w:rsidRDefault="0054674C" w:rsidP="0054674C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>La famille Lavoie</w:t>
       </w:r>
       <w:r w:rsidRPr="0054674C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">derrière la Banque nationale de </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> (qui est aussi la maison familiale)</w:t>
+        <w:t>derrière la Banque nationale de Dolbeau (qui est aussi la maison familiale)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48852AF1" w14:textId="6D07890C" w:rsidR="0054674C" w:rsidRPr="0054674C" w:rsidRDefault="0054674C" w:rsidP="0054674C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>[1940</w:t>
       </w:r>
       <w:r w:rsidRPr="0054674C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5581959F" w14:textId="6C1E19E8" w:rsidR="0054674C" w:rsidRPr="007B691A" w:rsidRDefault="0054674C" w:rsidP="0054674C">
@@ -6593,51 +6634,50 @@
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>0-1934</w:t>
       </w:r>
       <w:r w:rsidR="00A40FB3" w:rsidRPr="00BA6E8B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="435E8C51" w14:textId="6AF5E594" w:rsidR="00E40096" w:rsidRPr="00BA6E8B" w:rsidRDefault="00E40096" w:rsidP="00A40FB3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA6E8B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Photo Chabot Roberval</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66D5DD0C" w14:textId="66902136" w:rsidR="00A40FB3" w:rsidRPr="00057987" w:rsidRDefault="00A40FB3" w:rsidP="00A40FB3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00057987">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">17,7 cm x 12,6 cm, </w:t>
       </w:r>
       <w:r w:rsidR="00057987" w:rsidRPr="00057987">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>noir et blanc</w:t>
       </w:r>
     </w:p>
@@ -8257,51 +8297,50 @@
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00057987">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>noir et blanc</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C146B6A" w14:textId="623116CA" w:rsidR="003A2528" w:rsidRDefault="003A2528" w:rsidP="003A2528">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Original</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1044241E" w14:textId="2B9076B3" w:rsidR="007B691A" w:rsidRDefault="007B691A" w:rsidP="003A2528">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60268CD0" w14:textId="2D92B3DD" w:rsidR="007B691A" w:rsidRDefault="000E5480" w:rsidP="003A2528">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>P317/B1/1,53</w:t>
       </w:r>
@@ -8330,51 +8369,51 @@
           <w:r>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>Tous ces sportifs ont déjà vieilli de 15 ans</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="2255D2FE" w14:textId="57A894E7" w:rsidR="007B691A" w:rsidRDefault="007B691A" w:rsidP="003A2528">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>[1939]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3283FDCE" w14:textId="3A807D7E" w:rsidR="007B691A" w:rsidRDefault="002A2CBD" w:rsidP="003A2528">
+    <w:p w14:paraId="3283FDCE" w14:textId="3A807D7E" w:rsidR="007B691A" w:rsidRDefault="002F3302" w:rsidP="003A2528">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:id w:val="-518625422"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007B691A">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
@@ -8459,51 +8498,51 @@
           <w:r>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>Travailleurs jouant au hockey pendant la construction du sanatorium de Roberval</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="7B9679A6" w14:textId="77777777" w:rsidR="007B691A" w:rsidRDefault="007B691A" w:rsidP="007B691A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>[19--]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C5C399" w14:textId="36D82C65" w:rsidR="007B691A" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+    <w:p w14:paraId="56C5C399" w14:textId="36D82C65" w:rsidR="007B691A" w:rsidRDefault="002F3302" w:rsidP="007B691A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:id w:val="-234635447"/>
           <w:placeholder>
             <w:docPart w:val="78E6F130126649ED95F50CD0797D2B9A"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007B691A">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
@@ -8603,51 +8642,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA6E8B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>[1933-1934]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A9D2BE1" w14:textId="448B52EF" w:rsidR="0040062F" w:rsidRPr="00BA6E8B" w:rsidRDefault="0040062F" w:rsidP="0040062F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA6E8B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Photo Chabot Roberval</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BE50FF6" w14:textId="13F0B8DD" w:rsidR="0040062F" w:rsidRPr="00057987" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+    <w:p w14:paraId="4BE50FF6" w14:textId="13F0B8DD" w:rsidR="0040062F" w:rsidRPr="00057987" w:rsidRDefault="002F3302" w:rsidP="0040062F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:id w:val="132919944"/>
           <w:placeholder>
             <w:docPart w:val="7383FDE3CFD34329BDC61B5CBBD2D1EF"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0040062F" w:rsidRPr="00057987">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
@@ -8747,51 +8786,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Ordre non établi : Adrien Morin, Roger Morin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48A69543" w14:textId="70CA2B7E" w:rsidR="0040062F" w:rsidRDefault="0040062F" w:rsidP="0040062F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>[19--]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B9113E" w14:textId="6FC46E79" w:rsidR="0040062F" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+    <w:p w14:paraId="39B9113E" w14:textId="6FC46E79" w:rsidR="0040062F" w:rsidRDefault="002F3302" w:rsidP="0040062F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:id w:val="-1983839242"/>
           <w:placeholder>
             <w:docPart w:val="820FF547F2254BA08114D5685AE3B263"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0040062F">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
@@ -8876,51 +8915,51 @@
           <w:r>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>La ville de Chicoutimi vue de haut, secteur du bassin, avant l’inondation</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="21E982EA" w14:textId="6DB13F13" w:rsidR="0040062F" w:rsidRDefault="0040062F" w:rsidP="0040062F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>[1996]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16500DB2" w14:textId="77B3F09D" w:rsidR="0040062F" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+    <w:p w14:paraId="16500DB2" w14:textId="77B3F09D" w:rsidR="0040062F" w:rsidRDefault="002F3302" w:rsidP="0040062F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:id w:val="-1863039935"/>
           <w:placeholder>
             <w:docPart w:val="A8CDDB412B50488EA5268F0BD2EB6671"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0040062F">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
@@ -8998,51 +9037,51 @@
           <w:r>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>La ville de Chicoutimi vue de haut, pendant l’inondation</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="44B414BB" w14:textId="003800FA" w:rsidR="0040062F" w:rsidRDefault="0040062F" w:rsidP="0040062F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>[1996]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B8C2499" w14:textId="3259E360" w:rsidR="0040062F" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+    <w:p w14:paraId="4B8C2499" w14:textId="3259E360" w:rsidR="0040062F" w:rsidRDefault="002F3302" w:rsidP="0040062F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:id w:val="1626424171"/>
           <w:placeholder>
             <w:docPart w:val="2981A9F503224B47BF742C4D98DB17C4"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0040062F">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
@@ -9120,51 +9159,51 @@
           <w:r>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>Ville de haut</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="1813639D" w14:textId="77777777" w:rsidR="0040062F" w:rsidRDefault="0040062F" w:rsidP="0040062F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>[19--]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AE1413F" w14:textId="6D9C661A" w:rsidR="0040062F" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+    <w:p w14:paraId="3AE1413F" w14:textId="6D9C661A" w:rsidR="0040062F" w:rsidRDefault="002F3302" w:rsidP="0040062F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:id w:val="224808308"/>
           <w:placeholder>
             <w:docPart w:val="51CB46401B7C498984D3B41BA40E0A23"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002E5540">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
@@ -9256,51 +9295,51 @@
           <w:r>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>Une ville de haut</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="79135A7B" w14:textId="77777777" w:rsidR="0040062F" w:rsidRDefault="0040062F" w:rsidP="0040062F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>[19--]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76832B73" w14:textId="13D6D3AD" w:rsidR="0040062F" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+    <w:p w14:paraId="76832B73" w14:textId="13D6D3AD" w:rsidR="0040062F" w:rsidRDefault="002F3302" w:rsidP="0040062F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:id w:val="244781227"/>
           <w:placeholder>
             <w:docPart w:val="458364AD0157489AB3E52E53153DE41F"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002E5540">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
@@ -9313,51 +9352,50 @@
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00057987">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>noir et blanc</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2126D24A" w14:textId="410D1843" w:rsidR="0040062F" w:rsidRDefault="002E5540" w:rsidP="0040062F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Original</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69EACFEF" w14:textId="53C7EFED" w:rsidR="0040062F" w:rsidRDefault="0040062F" w:rsidP="0040062F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="515F1C0B" w14:textId="1ACD7B61" w:rsidR="0040062F" w:rsidRDefault="000E5480" w:rsidP="0040062F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>P317/B1/1,61</w:t>
       </w:r>
@@ -9386,51 +9424,51 @@
           <w:r>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>Vue arrière de la même ville que les photos précédentes</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="1695778E" w14:textId="77777777" w:rsidR="0040062F" w:rsidRDefault="0040062F" w:rsidP="0040062F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>[19--]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F1834B6" w14:textId="51AF8628" w:rsidR="0040062F" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+    <w:p w14:paraId="7F1834B6" w14:textId="51AF8628" w:rsidR="0040062F" w:rsidRDefault="002F3302" w:rsidP="0040062F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:id w:val="-1181737883"/>
           <w:placeholder>
             <w:docPart w:val="230B8235ED8B484CA6A1B7CF0B47F341"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002E5540">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
@@ -9536,2785 +9574,2688 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">P317/B2/1,1 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7108AECC" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Une messe célébrée par Robert Lavoie à </w:t>
+        <w:t>Une messe célébrée par Robert Lavoie à Dolbeau</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7526CA68" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[1949]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C2FF330" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Photographe : Alexandre Ross</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06915893" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>12,3 cm x 18 cm, noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10FFB4AE" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Originale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC3304F" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="272109E9" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P317/B2/1,2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="398606DD" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Une messe célébrée par Robert Lavoie à Dolbeau</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65C2103E" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[1949]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F6110F" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Photographe : Alexandre Ross</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF953ED" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>12,3 cm x 18 cm, noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A157F05" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Originale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B6A714" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B346FF4" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P317/B2/1,3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B79445" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Le banquet lors de l’ordination</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EBFF07C" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[7 février 1949]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1479A196" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>18,8 cm x 14,2 cm, noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1938B77C" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Originale sur carton</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE3C82B" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5082F555" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P317/B2/1,4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B0AA44E" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Le banquet lors de la messe d’ordination de Robert Lavoie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="724E29C9" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[7 février 1949]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA601F9" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>18,8 cm x 14,2 cm, noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA69455" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Originale sur carton</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="139569C8" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6607DC85" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P317/B2/1,5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A3C35D" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Tous les prêtres ordonnées ce jour-là à Chicoutimi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="638AB9F3" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[6 février 1949]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C0C8015" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>24 cm x 19,5 cm, noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="669A998A" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Originale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54014342" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F7E2C0B" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P317/B2/1,6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="366C7F82" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Une messe célébrée par Robert Lavoie à Dolbeau</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B646C13" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[1949]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56930A8A" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Photographe : Alexandre Ross</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="620830DD" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>20,3 cm x 25,4 cm, noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F477B3A" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Originale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244F6452" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14C86832" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D2D4D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P317/B2/2 La famille de Charles Lavoie et d’Hélène Lindsay</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="675207CD" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="510221CF" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P317/B2/2,1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D7CFF9" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Jean-Charles Lavoie et Robert Lavoie sur le terrain de la famille à Dolbeau, devant l’hôtel de ville</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47527220" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[1935]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F11A54" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>16,5 cm x 22,5 cm, noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C8BE726" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Originale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E2F8675" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2045EE7A" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P317/B2/2,2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35DA8C19" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>La famille Lavoie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C3D6364" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Guy Lavoie, Gérard Lavoie, Charles Lavoie (père), Jean-Charles Lavoie, Thérèse Lavoie (au centre), Hélène Lindsay (mère), Robert Lavoie et René Lavoie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A1AB1AA" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[1936]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D1ECBC1" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>22,7 cm x 17 cm, noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517B94D6" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Originale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D09BAF9" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4956A525" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P317/B2/2,3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0A493F" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Charles Lavoie et Hélène Lindsay lors de leur mariage</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A8B054" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[1920]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F817A6E" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>17,3 cm x 24 cm, noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3542A7BA" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Originale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59295546" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21B93BF1" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P317/B2/2,4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A3D5A66" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Camille Lessard, femme de Jean-Charles, et son enfant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC1F0B0" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[19--]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="713B96E1" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>12,5 cm x 17,5 cm, noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16183B30" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Originale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA3673F" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29BCA851" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P317/B2/2,5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4591E964" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>La famille Lavoie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B3837D" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Jean-Charles Lavoie, son enfant et sa femme Camille Lessard, ?, Robert Lavoie, ?, Thérèse Lavoie, René Lavoie et leurs parents Charles Lavoie et Hélène Lindsay</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46C803F0" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[19--]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="024BEA81" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>24 cm x 18,5 cm, noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="357001F3" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Originale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25078BC4" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D89A96F" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P317/B2/2,6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1535C8E4" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Grand-père de la donatrice, soit Robert Lindsay, ex-officier de l’armée et d’origine écossaise, Jean-Charles Lavoie, premier né d’Hélène Lindsay et de Charles Lavoie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B6883D5" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[1921]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03965448" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>25,5 cm x 20 cm, noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="392BEFBA" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Originale sur carton</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6598746E" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24B79334" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P317/B2/2,7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3196F34E" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Robert Lavoie bénit le mariage de Jean-Charles Lavoie et de Camille Lessard</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0700C0C5" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[195-]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42EFF958" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>25,3 cm x 20,4 cm, noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B3D6C27" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Originale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E6ADD13" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74AFF1A0" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P317/B2/2,8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CD56B28" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Jean-Charles Lavoie, médecin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="427CA3E4" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[195-]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A82ACF" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>11,7 cm x 18,5 cm, noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="487F1DE4" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Originale sur carton</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FAA93BC" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRPr="00707526" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DF28051" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D2D4D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P317/B2/3 Spectacles présentés par Thérèse Lavoie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B318848" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7645F85C" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P317/B2/3,1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7555E930" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Trois comédiens jouent une opérette</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BDFDBBB" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Thérèse Lavoie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55FD9A88" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[1969]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D1E2826" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>10,4 cm x 12,6 cm, couleur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F7245B" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Originale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3A75ED" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39CAC7C9" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P317/B2/3,2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="335F36D2" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Deux comédiens lors d’une opérette à la Polyvalente Jean-Dolbeau</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C6F718" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRPr="007064A9" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Thérèse Lavoie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A0247A1" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRPr="007064A9" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[1969]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4482EB9E" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>10,4 cm x 12,6 cm, couleur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D95D740" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Originale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="286F9DB3" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D01A1C9" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P317/B2/3,3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22A879FB" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Char allégorique « Vive la canadienne » dans le cadre de Jeunesse musicale du Canada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="345C637B" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Thérèse Lavoie au centre, avec la harpe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57614298" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[1962]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4944A40D" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>24,7 cm x 19,5 cm, noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6956509A" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Originale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5F0188" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ACA9339" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P317/B2/3,4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="787EE338" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>La chorale Vol-au-Vent lors de l’expo ’67 à Montréal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36DFE2BD" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Thérèse Lavoie (4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D01D37">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> femme à partir de la gauche)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="460A4F31" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[1967]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="148CDF2C" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>25,4 cm x 20,3 cm, couleur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B5A62B0" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRPr="007064A9" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Originale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5588F39F" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRPr="007064A9" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01F6F401" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79FB8AA6" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="678E5A7D" w14:textId="7DFDE9DE" w:rsidR="00CD400E" w:rsidRPr="000D2D4D" w:rsidRDefault="00CD400E" w:rsidP="00CC315C">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D2D4D">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P317/B3 Les Lavoie et les Lindsay</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05902643" w14:textId="77777777" w:rsidR="005E4428" w:rsidRDefault="005E4428" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1101E8CE" w14:textId="737C6088" w:rsidR="00CD400E" w:rsidRDefault="00CD400E" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D2D4D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P317/B3/1 La famille de Charles Lavoie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03CC527F" w14:textId="7FB35A9A" w:rsidR="003676E2" w:rsidRDefault="003676E2" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EA7C63A" w14:textId="12921411" w:rsidR="003676E2" w:rsidRDefault="003676E2" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P317/B3/1,1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0918859A" w14:textId="58C76DA4" w:rsidR="003676E2" w:rsidRDefault="003676E2" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Les frères Georges et Charles Lavoie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75C61001" w14:textId="30006825" w:rsidR="003676E2" w:rsidRDefault="003676E2" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[1910]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF0A0DD" w14:textId="6BF239E8" w:rsidR="003676E2" w:rsidRDefault="003676E2" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Photographe : J. L. Talbot de Roberval</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A4743D" w14:textId="3BA2297A" w:rsidR="003676E2" w:rsidRDefault="003676E2" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>13,5 cm x 18,5 cm, noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="571DFFBE" w14:textId="22DB6BE9" w:rsidR="003676E2" w:rsidRDefault="003676E2" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Originale avec cadre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56C78476" w14:textId="26EC6FCC" w:rsidR="003676E2" w:rsidRDefault="003676E2" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5789AB64" w14:textId="55F52E3B" w:rsidR="003676E2" w:rsidRDefault="003676E2" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P317/B3/1,2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39FB69D2" w14:textId="1C020900" w:rsidR="003676E2" w:rsidRDefault="003676E2" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Les dames Lavoie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="152000B9" w14:textId="3B830D19" w:rsidR="003676E2" w:rsidRDefault="003676E2" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[19--]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D9A488E" w14:textId="6E935EE6" w:rsidR="003676E2" w:rsidRDefault="003676E2" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Photographe : Lemay de Chicoutimi </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604F5ADC" w14:textId="77777777" w:rsidR="003676E2" w:rsidRDefault="003676E2" w:rsidP="003676E2">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>13,5 cm x 18,5 cm, noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26AC9B36" w14:textId="3A32B632" w:rsidR="003676E2" w:rsidRDefault="003676E2" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Originale avec cadre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C797A9" w14:textId="77777777" w:rsidR="003676E2" w:rsidRPr="003676E2" w:rsidRDefault="003676E2" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59B06852" w14:textId="77777777" w:rsidR="003676E2" w:rsidRPr="000D2D4D" w:rsidRDefault="003676E2" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2702D727" w14:textId="092F0D44" w:rsidR="00CD400E" w:rsidRDefault="00CD400E" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D2D4D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P317/B3/2 Les proches d’Hélène Lindsay</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D1CA066" w14:textId="39E69E31" w:rsidR="005E4428" w:rsidRDefault="005E4428" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F4F965D" w14:textId="5148377E" w:rsidR="005E4428" w:rsidRDefault="005E4428" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P317/B3/2,1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A85BFE7" w14:textId="500E5880" w:rsidR="005E4428" w:rsidRDefault="005E4428" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>La famille de Roch Lindsay, Dolbeau (cousin d’Hélène Lindsay)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51660FC6" w14:textId="32DD3DF2" w:rsidR="005E4428" w:rsidRDefault="005E4428" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Note de la donatrice : Jean Lindsay, notaire, l’un des fils est allé à la guerre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9E3F8F" w14:textId="043C46BB" w:rsidR="005E4428" w:rsidRDefault="005E4428" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[19--]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17723161" w14:textId="743CF22B" w:rsidR="005E4428" w:rsidRDefault="005E4428" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>17,8 cm x 12,8 cm, noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61235B4C" w14:textId="5A3F6888" w:rsidR="005E4428" w:rsidRDefault="005E4428" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Originale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D99FEC0" w14:textId="682FCB86" w:rsidR="005E4428" w:rsidRDefault="005E4428" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C9FB10B" w14:textId="1E6B2969" w:rsidR="005E4428" w:rsidRDefault="005E4428" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P317/B3/2,2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10205E70" w14:textId="206CD3A2" w:rsidR="005E4428" w:rsidRDefault="005E4428" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Jean Lindsay, notaire, fils de Roch Lindsay</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09FFC2C0" w14:textId="183D83CF" w:rsidR="005E4428" w:rsidRDefault="005E4428" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[19--]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE175A7" w14:textId="77777777" w:rsidR="005E4428" w:rsidRDefault="005E4428" w:rsidP="005E4428">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>9 cm x 12,6 cm, noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="766B6D1E" w14:textId="77777777" w:rsidR="005E4428" w:rsidRPr="005E4428" w:rsidRDefault="005E4428" w:rsidP="005E4428">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Originale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AF650F4" w14:textId="7CD6F3DE" w:rsidR="005E4428" w:rsidRDefault="005E4428" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D5694EA" w14:textId="1CAE2603" w:rsidR="005E4428" w:rsidRDefault="005E4428" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P317/B3/2,3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF4F337" w14:textId="080320E0" w:rsidR="005E4428" w:rsidRDefault="005E4428" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Père Jean-Marc Lindsay</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B10EE37" w14:textId="137C2ABB" w:rsidR="005E4428" w:rsidRDefault="005E4428" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[19--]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D7FF57E" w14:textId="2D2FE041" w:rsidR="005E4428" w:rsidRDefault="005E4428" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>8,9 cm x 11,5 cm, noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20BAF73B" w14:textId="50060566" w:rsidR="005E4428" w:rsidRDefault="005E4428" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Originale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4AE155" w14:textId="349BE969" w:rsidR="00CD400E" w:rsidRDefault="00CD400E" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C561EA9" w14:textId="59C6C880" w:rsidR="005E4428" w:rsidRDefault="005E4428" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P317/B3/2,4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A06AFD1" w14:textId="1ADC2213" w:rsidR="005E4428" w:rsidRDefault="005E4428" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Adèle Lindsay, sœur d’Hélène</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A13ECE7" w14:textId="1F71F807" w:rsidR="005E4428" w:rsidRDefault="005E4428" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[191-]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7244ED4C" w14:textId="0CA3BB10" w:rsidR="005E4428" w:rsidRDefault="005E4428" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Photo : </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Dolbeau</w:t>
+        <w:t>Montminy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-[...95 lines deleted...]
-        <w:t xml:space="preserve">Une messe célébrée par Robert Lavoie à </w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Dolbeau</w:t>
+        <w:t>cie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-[...344 lines deleted...]
-        <w:t xml:space="preserve">Une messe célébrée par Robert Lavoie à </w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, 2 rue St-Jean, Québec</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="004C15EE" w14:textId="256113B9" w:rsidR="00227796" w:rsidRDefault="00227796" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>13,5 cm x 22,1 cm, noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B9EEC96" w14:textId="22C36619" w:rsidR="00227796" w:rsidRDefault="00227796" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Originale avec cadre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D30929E" w14:textId="26E533B3" w:rsidR="00227796" w:rsidRDefault="00227796" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41FD2D6C" w14:textId="55D08F6F" w:rsidR="00227796" w:rsidRDefault="00227796" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P317/B3/2,5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F5E1E5F" w14:textId="7188A965" w:rsidR="00227796" w:rsidRDefault="00227796" w:rsidP="00227796">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Adèle Lindsay, sœur d’Hélène</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D788A5" w14:textId="32DB239F" w:rsidR="00227796" w:rsidRDefault="00227796" w:rsidP="00227796">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note de la donatrice : médaille du </w:t>
+      </w:r>
+      <w:r w:rsidR="006102AC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>lieutenant-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>gouverneur, très rare à l’époque</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C0250A" w14:textId="77777777" w:rsidR="00227796" w:rsidRDefault="00227796" w:rsidP="00227796">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>[191-]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E59B44B" w14:textId="77777777" w:rsidR="00227796" w:rsidRDefault="00227796" w:rsidP="00227796">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Photo : </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Dolbeau</w:t>
+        <w:t>Montminy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-[...69 lines deleted...]
-    <w:p w14:paraId="14C86832" w14:textId="77777777" w:rsidR="00FF22CA" w:rsidRDefault="00FF22CA" w:rsidP="00FF22CA">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, 2 rue St-Jean, Québec</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62667BE8" w14:textId="77777777" w:rsidR="00227796" w:rsidRDefault="00227796" w:rsidP="00227796">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>13,5 cm x 22,1 cm, noir et blanc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10AC6B3F" w14:textId="77777777" w:rsidR="00227796" w:rsidRDefault="00227796" w:rsidP="00227796">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Originale avec cadre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D1B6DD1" w14:textId="0666461F" w:rsidR="00227796" w:rsidRDefault="00227796" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C9CC863" w14:textId="77777777" w:rsidR="00057987" w:rsidRDefault="00057987" w:rsidP="0040062F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7080FEA5" w14:textId="711350D9" w:rsidR="00CD400E" w:rsidRPr="000D2D4D" w:rsidRDefault="00CD400E" w:rsidP="00CC315C">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D2D4D">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>P317/B4 Photos de groupes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C4520B3" w14:textId="1F13DEC2" w:rsidR="003A2FD9" w:rsidRPr="003651F0" w:rsidRDefault="003651F0" w:rsidP="0040062F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D2D4D">
+      <w:r w:rsidRPr="003651F0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>P317/B2/2 La famille de Charles Lavoie et d’Hélène Lindsay</w:t>
-[...722 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">P317/B4/1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC5B2E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000D2D4D">
+        <w:t>Photos à c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003651F0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>P317/B2/3 Spectacles présentés par Thérèse Lavoie</w:t>
-[...1343 lines deleted...]
-        </w:rPr>
         <w:t>onnotation religieuse</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FF8F2FD" w14:textId="77BD1329" w:rsidR="003651F0" w:rsidRDefault="003651F0" w:rsidP="0040062F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B950D4C" w14:textId="08E2110A" w:rsidR="003651F0" w:rsidRDefault="003651F0" w:rsidP="0040062F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>P317/B4/1,1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63B451DF" w14:textId="0BE626F5" w:rsidR="003651F0" w:rsidRDefault="003651F0" w:rsidP="0040062F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">La fanfare de </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> devant la nouvelle église</w:t>
+        <w:t>La fanfare de Dolbeau devant la nouvelle église</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17713735" w14:textId="39E77E13" w:rsidR="003651F0" w:rsidRDefault="003651F0" w:rsidP="0040062F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>[après 1946]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00DC7DFE" w14:textId="05E3ECC9" w:rsidR="003651F0" w:rsidRDefault="003651F0" w:rsidP="0040062F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Photographe : Alexandre Ross, </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Photographe : Alexandre Ross, Dolbeau</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3747A992" w14:textId="23775533" w:rsidR="003651F0" w:rsidRDefault="003651F0" w:rsidP="0040062F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>38,7 cm x 19 cm, noir et blanc</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="340C56E7" w14:textId="28707FD9" w:rsidR="003651F0" w:rsidRDefault="003651F0" w:rsidP="0040062F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12876,61 +12817,52 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>[195-]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DA92091" w14:textId="47E60820" w:rsidR="00057987" w:rsidRDefault="00057987" w:rsidP="0040062F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Photo : Alexandre Ross, </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Photo : Alexandre Ross, Dolbeau</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2552A244" w14:textId="20E9B998" w:rsidR="00057987" w:rsidRDefault="00057987" w:rsidP="0040062F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>24,8 cm x 19 cm, noir et blanc</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4181BD2F" w14:textId="6E36F15A" w:rsidR="00057987" w:rsidRDefault="00057987" w:rsidP="0040062F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12968,77 +12900,67 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Groupe de personnes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D2FFBB" w14:textId="61448E34" w:rsidR="00057987" w:rsidRPr="00DC5B2E" w:rsidRDefault="00057987" w:rsidP="0040062F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>[195-]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F67806C" w14:textId="77777777" w:rsidR="00057987" w:rsidRDefault="00057987" w:rsidP="00057987">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Photo : Alexandre Ross, </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Photo : Alexandre Ross, Dolbeau</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="70B6B461" w14:textId="77777777" w:rsidR="00057987" w:rsidRDefault="00057987" w:rsidP="00057987">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>24,8 cm x 19 cm, noir et blanc</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C32E4E6" w14:textId="77777777" w:rsidR="00057987" w:rsidRDefault="00057987" w:rsidP="00057987">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13230,51 +13152,51 @@
                 <w:t xml:space="preserve">8,3 cm x 11 cm, </w:t>
               </w:r>
               <w:r w:rsidR="00057987">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="30905025" w14:textId="77777777" w:rsidR="00A96832" w:rsidRDefault="00A96832" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="644AA0EB" w14:textId="3C092104" w:rsidR="00A96832" w:rsidRPr="00A96832" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="644AA0EB" w14:textId="3C092104" w:rsidR="00A96832" w:rsidRPr="00A96832" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-588857276"/>
             <w:placeholder>
               <w:docPart w:val="B0A67DDB68A7473797F533343D6B45E6"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="2D45149F" w14:textId="56C518D6" w:rsidR="00A96832" w:rsidRDefault="00A96832" w:rsidP="00A96832">
               <w:pPr>
@@ -13364,51 +13286,51 @@
                 <w:t xml:space="preserve">cm, </w:t>
               </w:r>
               <w:r w:rsidR="00057987">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="19DCAC1C" w14:textId="77777777" w:rsidR="00A96832" w:rsidRDefault="00A96832" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="41C362C6" w14:textId="41A70BE2" w:rsidR="00A96832" w:rsidRPr="00A96832" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="41C362C6" w14:textId="41A70BE2" w:rsidR="00A96832" w:rsidRPr="00A96832" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="284706127"/>
             <w:placeholder>
               <w:docPart w:val="FBE8BDAD720A48A68984A5E034CEBE83"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="181F121B" w14:textId="524CE4D2" w:rsidR="00A96832" w:rsidRDefault="00A96832" w:rsidP="00A96832">
               <w:pPr>
@@ -13498,51 +13420,51 @@
                 <w:t xml:space="preserve">cm, </w:t>
               </w:r>
               <w:r w:rsidR="00057987">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="2747BCD4" w14:textId="77777777" w:rsidR="00A96832" w:rsidRDefault="00A96832" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="0623E3F7" w14:textId="39318FE9" w:rsidR="00A96832" w:rsidRPr="00A96832" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="0623E3F7" w14:textId="39318FE9" w:rsidR="00A96832" w:rsidRPr="00A96832" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1538544032"/>
             <w:placeholder>
               <w:docPart w:val="517B27EFC42840D3BAAF752BB9C65A53"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="620B06B6" w14:textId="49F143E9" w:rsidR="00A96832" w:rsidRDefault="00A96832" w:rsidP="00A96832">
               <w:pPr>
@@ -13632,51 +13554,51 @@
                 <w:t xml:space="preserve">cm, </w:t>
               </w:r>
               <w:r w:rsidR="00057987">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="6A6E4356" w14:textId="77777777" w:rsidR="00A96832" w:rsidRDefault="00A96832" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="231A35F3" w14:textId="50731F47" w:rsidR="00A96832" w:rsidRPr="00A96832" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="231A35F3" w14:textId="50731F47" w:rsidR="00A96832" w:rsidRPr="00A96832" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-670017033"/>
             <w:placeholder>
               <w:docPart w:val="C4C0F2C5F69E4E67B59B4FCD79963ED2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="4FAD1AC5" w14:textId="4F5ED1C2" w:rsidR="00A96832" w:rsidRDefault="00A96832" w:rsidP="00A96832">
               <w:pPr>
@@ -13775,51 +13697,51 @@
                 <w:t xml:space="preserve">cm, </w:t>
               </w:r>
               <w:r w:rsidR="00057987">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="4F5BC0CE" w14:textId="77777777" w:rsidR="00A96832" w:rsidRDefault="00A96832" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="0E008A4A" w14:textId="6FEA6AA9" w:rsidR="00A96832" w:rsidRPr="00A96832" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="0E008A4A" w14:textId="6FEA6AA9" w:rsidR="00A96832" w:rsidRPr="00A96832" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="823318176"/>
             <w:placeholder>
               <w:docPart w:val="E7D3331728B145319C07B55EABDBFFC7"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="18F79006" w14:textId="005B571A" w:rsidR="00A96832" w:rsidRDefault="00A96832" w:rsidP="00A96832">
               <w:pPr>
@@ -13888,51 +13810,51 @@
                 <w:t xml:space="preserve">12 cm x 7,3 cm, </w:t>
               </w:r>
               <w:r w:rsidR="00057987">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="2E2D6EB9" w14:textId="77777777" w:rsidR="00A96832" w:rsidRDefault="00A96832" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="1FFD7006" w14:textId="3ADF2E8D" w:rsidR="00A96832" w:rsidRPr="00A96832" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="1FFD7006" w14:textId="3ADF2E8D" w:rsidR="00A96832" w:rsidRPr="00A96832" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-2108569576"/>
             <w:placeholder>
               <w:docPart w:val="50494544446F448584B25A9C3FC0B1C7"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="5CA6220B" w14:textId="16DFE113" w:rsidR="00A96832" w:rsidRDefault="00A96832" w:rsidP="00A96832">
               <w:pPr>
@@ -13961,144 +13883,134 @@
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Thérèse Lavoie serre un chat qu’elle promène en poussette</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="52C7BDC7" w14:textId="0EFB52AB" w:rsidR="00DF1883" w:rsidRDefault="00DF1883" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrière-plan : couvent Ste-Thérèse de </w:t>
-[...9 lines deleted...]
-              <w:proofErr w:type="spellEnd"/>
+                <w:t>Arrière-plan : couvent Ste-Thérèse de Dolbeau</w:t>
+              </w:r>
             </w:p>
             <w:p w14:paraId="5B4E4779" w14:textId="538C9F7D" w:rsidR="00A96832" w:rsidRDefault="00DF1883" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>[193-</w:t>
               </w:r>
               <w:r w:rsidR="00A96832">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>]</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="6518C3A6" w14:textId="69AA7186" w:rsidR="00A96832" w:rsidRDefault="00DF1883" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
-                <w:lastRenderedPageBreak/>
                 <w:t xml:space="preserve">14,3 </w:t>
               </w:r>
               <w:r w:rsidR="00A96832">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cm x </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8,5 </w:t>
               </w:r>
               <w:r w:rsidR="00A96832">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cm, </w:t>
               </w:r>
               <w:r w:rsidR="00057987">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="02169738" w14:textId="77777777" w:rsidR="00A96832" w:rsidRDefault="00A96832" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="37B3DFA4" w14:textId="7BC927F4" w:rsidR="00A96832" w:rsidRPr="00A96832" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="37B3DFA4" w14:textId="7BC927F4" w:rsidR="00A96832" w:rsidRPr="00A96832" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-279956455"/>
             <w:placeholder>
               <w:docPart w:val="A480F16D4242447692DC38D13B957746"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="71686835" w14:textId="1AA77AAE" w:rsidR="00A269B1" w:rsidRDefault="00A269B1" w:rsidP="00A96832">
               <w:pPr>
@@ -14174,51 +14086,51 @@
                 <w:t xml:space="preserve">14,3 cm x 8,5 cm, </w:t>
               </w:r>
               <w:r w:rsidR="00057987">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="220F7F18" w14:textId="77777777" w:rsidR="00A269B1" w:rsidRDefault="00A269B1" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="478B7171" w14:textId="4918685C" w:rsidR="00A269B1" w:rsidRPr="00A96832" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="478B7171" w14:textId="4918685C" w:rsidR="00A269B1" w:rsidRPr="00A96832" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="2142992340"/>
             <w:placeholder>
               <w:docPart w:val="B981505F856B49569BB78209DF4988AF"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="2DC8130D" w14:textId="23B374CA" w:rsidR="00DF1883" w:rsidRDefault="00DF1883" w:rsidP="00A96832">
               <w:pPr>
@@ -14280,112 +14192,103 @@
                 <w:t xml:space="preserve">12 cm x 7,5 cm, </w:t>
               </w:r>
               <w:r w:rsidR="00057987">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="61D1E346" w14:textId="77777777" w:rsidR="00DF1883" w:rsidRDefault="00DF1883" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="4C08DBAE" w14:textId="1745D2F0" w:rsidR="00DF1883" w:rsidRPr="00A96832" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="4C08DBAE" w14:textId="1745D2F0" w:rsidR="00DF1883" w:rsidRPr="00A96832" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-139116321"/>
             <w:placeholder>
               <w:docPart w:val="5121D1758A944B8B988520828553DCE2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="7A5BB47B" w14:textId="117808F3" w:rsidR="00DF1883" w:rsidRDefault="00DF1883" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>P317/B5/1,10</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="2B27BCA2" w14:textId="21610186" w:rsidR="00DF1883" w:rsidRDefault="00DF1883" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La famille Lavoie devant la banque nationale de </w:t>
-[...9 lines deleted...]
-              <w:proofErr w:type="spellEnd"/>
+                <w:t>La famille Lavoie devant la banque nationale de Dolbeau</w:t>
+              </w:r>
             </w:p>
             <w:p w14:paraId="2E7C66B3" w14:textId="77777777" w:rsidR="00DF1883" w:rsidRDefault="00DF1883" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>[193-]</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="757C9E51" w14:textId="1774B0FE" w:rsidR="00DF1883" w:rsidRDefault="00DF1883" w:rsidP="00DF1883">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
@@ -14395,51 +14298,51 @@
                 <w:t xml:space="preserve">6,4 cm x 9 cm, </w:t>
               </w:r>
               <w:r w:rsidR="00057987">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="48D27998" w14:textId="77777777" w:rsidR="00DF1883" w:rsidRDefault="00DF1883" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="4D8F92E9" w14:textId="241F0465" w:rsidR="00DF1883" w:rsidRPr="00A96832" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="4D8F92E9" w14:textId="241F0465" w:rsidR="00DF1883" w:rsidRPr="00A96832" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1675146025"/>
             <w:placeholder>
               <w:docPart w:val="BB537D73808D478B83C8921450C7CDC2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="43315024" w14:textId="50B56FA7" w:rsidR="00DF1883" w:rsidRPr="00BA6E8B" w:rsidRDefault="00DF1883" w:rsidP="00A96832">
               <w:pPr>
@@ -14501,51 +14404,51 @@
                 <w:t xml:space="preserve">5 cm x 7,5 cm, </w:t>
               </w:r>
               <w:r w:rsidR="00057987" w:rsidRPr="00057987">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="1A322C05" w14:textId="77777777" w:rsidR="00DF1883" w:rsidRDefault="00DF1883" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="11CF81F4" w14:textId="5F8978FB" w:rsidR="00DF1883" w:rsidRPr="00A96832" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="11CF81F4" w14:textId="5F8978FB" w:rsidR="00DF1883" w:rsidRPr="00A96832" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-2121755702"/>
             <w:placeholder>
               <w:docPart w:val="FC3DEA76248E46D99001D0AF36A1B271"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="7F271A10" w14:textId="790529F4" w:rsidR="00DF1883" w:rsidRDefault="00DF1883" w:rsidP="00A96832">
               <w:pPr>
@@ -14642,51 +14545,51 @@
                 <w:t xml:space="preserve"> cm, </w:t>
               </w:r>
               <w:r w:rsidR="00057987">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="25437A4A" w14:textId="77777777" w:rsidR="00DF1883" w:rsidRDefault="00DF1883" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="28B733F6" w14:textId="568A0874" w:rsidR="00DF1883" w:rsidRPr="00A96832" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="28B733F6" w14:textId="568A0874" w:rsidR="00DF1883" w:rsidRPr="00A96832" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="766424464"/>
             <w:placeholder>
               <w:docPart w:val="0643BFEE1B97498E97C387CAF3B6C5DB"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="53FB9E40" w14:textId="15619234" w:rsidR="00150348" w:rsidRDefault="00150348" w:rsidP="00A96832">
               <w:pPr>
@@ -14776,51 +14679,51 @@
                 <w:t xml:space="preserve"> cm, </w:t>
               </w:r>
               <w:r w:rsidR="00057987">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="2BA16577" w14:textId="77777777" w:rsidR="00150348" w:rsidRDefault="00150348" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="69BE5AD3" w14:textId="53E743E6" w:rsidR="00150348" w:rsidRPr="00A96832" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="69BE5AD3" w14:textId="53E743E6" w:rsidR="00150348" w:rsidRPr="00A96832" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1935020221"/>
             <w:placeholder>
               <w:docPart w:val="263043AF68F349489901AA3024A46FBC"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="3579469D" w14:textId="54A7C9E6" w:rsidR="00150348" w:rsidRDefault="00150348" w:rsidP="00A96832">
               <w:pPr>
@@ -14917,51 +14820,51 @@
                 <w:t xml:space="preserve"> cm, </w:t>
               </w:r>
               <w:r w:rsidR="00057987">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="1E18631A" w14:textId="77777777" w:rsidR="00150348" w:rsidRDefault="00150348" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="289EA01B" w14:textId="1B91FB7F" w:rsidR="00150348" w:rsidRPr="00A96832" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="289EA01B" w14:textId="1B91FB7F" w:rsidR="00150348" w:rsidRPr="00A96832" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1183629864"/>
             <w:placeholder>
               <w:docPart w:val="2EAF7AD76BC74DF6B5D5F915ED1BA967"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="6F5E6BFF" w14:textId="5C934B14" w:rsidR="007320D9" w:rsidRDefault="007320D9" w:rsidP="00A96832">
               <w:pPr>
@@ -15051,51 +14954,51 @@
                 <w:t xml:space="preserve"> cm, </w:t>
               </w:r>
               <w:r w:rsidR="00057987">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="1C6C56D2" w14:textId="77777777" w:rsidR="007320D9" w:rsidRDefault="007320D9" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="034B8245" w14:textId="1875BBE3" w:rsidR="007320D9" w:rsidRPr="00A96832" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="034B8245" w14:textId="1875BBE3" w:rsidR="007320D9" w:rsidRPr="00A96832" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-878551236"/>
             <w:placeholder>
               <w:docPart w:val="A633F3436A7E45CEB6A2AA74B42A3F66"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="6D5A566A" w14:textId="22A51E79" w:rsidR="0089444B" w:rsidRDefault="0089444B" w:rsidP="00A96832">
               <w:pPr>
@@ -15109,61 +15012,52 @@
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>P317/B5/1,</w:t>
               </w:r>
               <w:r w:rsidR="00A160C6">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>16</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="1C728E51" w14:textId="1FCF1E38" w:rsidR="00A160C6" w:rsidRDefault="00A160C6" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Lavoie, sa mère et sa grand-mère devant le couvent et l’église de </w:t>
-[...9 lines deleted...]
-              <w:proofErr w:type="spellEnd"/>
+                <w:t>Thérèse Lavoie, sa mère et sa grand-mère devant le couvent et l’église de Dolbeau</w:t>
+              </w:r>
             </w:p>
             <w:p w14:paraId="7264BCE7" w14:textId="77777777" w:rsidR="0089444B" w:rsidRDefault="0089444B" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>[193-]</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="1DAFE328" w14:textId="709438FB" w:rsidR="0089444B" w:rsidRDefault="00A160C6" w:rsidP="00DF1883">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
@@ -15194,51 +15088,51 @@
                 <w:t xml:space="preserve"> cm, </w:t>
               </w:r>
               <w:r w:rsidR="00057987">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="7FAA251B" w14:textId="77777777" w:rsidR="0089444B" w:rsidRDefault="0089444B" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="3D5E8A20" w14:textId="2E348EA0" w:rsidR="0089444B" w:rsidRPr="00A96832" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="3D5E8A20" w14:textId="2E348EA0" w:rsidR="0089444B" w:rsidRPr="00A96832" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="715697713"/>
             <w:placeholder>
               <w:docPart w:val="AC2C52DC72EB44FB92188E630A36B4B6"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="7A35FAD8" w14:textId="21E0C2C3" w:rsidR="0089444B" w:rsidRDefault="0089444B" w:rsidP="00A96832">
               <w:pPr>
@@ -15252,61 +15146,52 @@
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>P317/B5/1,</w:t>
               </w:r>
               <w:r w:rsidR="00A160C6">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>17</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="03E53A91" w14:textId="2B8D0C8E" w:rsidR="0089444B" w:rsidRDefault="00A160C6" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Lavoie, sa mère et sa grand-mère devant le couvent de </w:t>
-[...9 lines deleted...]
-              <w:proofErr w:type="spellEnd"/>
+                <w:t>Thérèse Lavoie, sa mère et sa grand-mère devant le couvent de Dolbeau</w:t>
+              </w:r>
             </w:p>
             <w:p w14:paraId="0C04772A" w14:textId="77777777" w:rsidR="0089444B" w:rsidRDefault="0089444B" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>[193-]</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="225C395C" w14:textId="6218236B" w:rsidR="0089444B" w:rsidRDefault="00A160C6" w:rsidP="00DF1883">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
@@ -15337,51 +15222,51 @@
                 <w:t xml:space="preserve"> cm, </w:t>
               </w:r>
               <w:r w:rsidR="00057987">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="4711539E" w14:textId="77777777" w:rsidR="0089444B" w:rsidRDefault="0089444B" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="7EC19C07" w14:textId="49E352B9" w:rsidR="0089444B" w:rsidRPr="00A96832" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="7EC19C07" w14:textId="49E352B9" w:rsidR="0089444B" w:rsidRPr="00A96832" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1987588570"/>
             <w:placeholder>
               <w:docPart w:val="AEB444649C874EB39444C355F726F084"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="6D898DD8" w14:textId="0F05B4EF" w:rsidR="0089444B" w:rsidRDefault="0089444B" w:rsidP="00A96832">
               <w:pPr>
@@ -15395,67 +15280,51 @@
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>P317/B5/1,</w:t>
               </w:r>
               <w:r w:rsidR="00A160C6">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>18</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="51139A38" w14:textId="6AD56B56" w:rsidR="0089444B" w:rsidRDefault="00A160C6" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Lavoie et son vélo devant l’hôtel de ville de </w:t>
-[...15 lines deleted...]
-                <w:t xml:space="preserve"> (et caserne)</w:t>
+                <w:t>Robert Lavoie et son vélo devant l’hôtel de ville de Dolbeau (et caserne)</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="78102ED5" w14:textId="77777777" w:rsidR="0089444B" w:rsidRDefault="0089444B" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>[193-]</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="1FE18F14" w14:textId="5B16EA92" w:rsidR="0089444B" w:rsidRDefault="00A160C6" w:rsidP="00DF1883">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
@@ -15487,51 +15356,51 @@
                 <w:t xml:space="preserve"> cm, </w:t>
               </w:r>
               <w:r w:rsidR="00057987">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="2B3AA2BF" w14:textId="77777777" w:rsidR="0089444B" w:rsidRDefault="0089444B" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="038240DF" w14:textId="3B27986B" w:rsidR="0089444B" w:rsidRPr="00A96832" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="038240DF" w14:textId="3B27986B" w:rsidR="0089444B" w:rsidRPr="00A96832" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-291593632"/>
             <w:placeholder>
               <w:docPart w:val="FB8B17F7AD3544A2B962C8906C509605"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="46F82C20" w14:textId="74312FC3" w:rsidR="0089444B" w:rsidRDefault="0089444B" w:rsidP="00A96832">
               <w:pPr>
@@ -15545,61 +15414,52 @@
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>P317/B5/1,</w:t>
               </w:r>
               <w:r w:rsidR="00A160C6">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>19</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="39C1A7D5" w14:textId="7A18D1C5" w:rsidR="0089444B" w:rsidRDefault="00A160C6" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Lavoie, curé, sur le balcon de la Banque nationale, devant l’église de </w:t>
-[...9 lines deleted...]
-              <w:proofErr w:type="spellEnd"/>
+                <w:t>Robert Lavoie, curé, sur le balcon de la Banque nationale, devant l’église de Dolbeau</w:t>
+              </w:r>
             </w:p>
             <w:p w14:paraId="555078E9" w14:textId="717906F2" w:rsidR="0089444B" w:rsidRDefault="00A160C6" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>[194</w:t>
               </w:r>
               <w:r w:rsidR="0089444B">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>-]</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="0B3B5704" w14:textId="64242FB7" w:rsidR="0089444B" w:rsidRDefault="0089444B" w:rsidP="00DF1883">
               <w:pPr>
@@ -15616,51 +15476,51 @@
                 <w:t xml:space="preserve"> cm x  cm, </w:t>
               </w:r>
               <w:r w:rsidR="00057987">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="7E85FC28" w14:textId="77777777" w:rsidR="0089444B" w:rsidRDefault="0089444B" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="75278436" w14:textId="60796AC6" w:rsidR="0089444B" w:rsidRPr="00A96832" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="75278436" w14:textId="60796AC6" w:rsidR="0089444B" w:rsidRPr="00A96832" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="2130516466"/>
             <w:placeholder>
               <w:docPart w:val="2A288FB2B2344ED6A0BB983D119C6BB6"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="5C52DF5D" w14:textId="022EA793" w:rsidR="0089444B" w:rsidRDefault="0089444B" w:rsidP="00A96832">
               <w:pPr>
@@ -15766,51 +15626,51 @@
                 <w:t xml:space="preserve"> cm, </w:t>
               </w:r>
               <w:r w:rsidR="00057987">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="129431B2" w14:textId="77777777" w:rsidR="0089444B" w:rsidRDefault="0089444B" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="5A43456A" w14:textId="0FCFA53B" w:rsidR="0089444B" w:rsidRPr="00A96832" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="5A43456A" w14:textId="0FCFA53B" w:rsidR="0089444B" w:rsidRPr="00A96832" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-96414626"/>
             <w:placeholder>
               <w:docPart w:val="CFF120FE170E4C03A1FAE6857616AE2E"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="396CBB0D" w14:textId="2396D92D" w:rsidR="0089444B" w:rsidRDefault="0089444B" w:rsidP="00A96832">
               <w:pPr>
@@ -15900,51 +15760,51 @@
                 <w:t xml:space="preserve"> cm, </w:t>
               </w:r>
               <w:r w:rsidR="00057987">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="683F1861" w14:textId="77777777" w:rsidR="0089444B" w:rsidRDefault="0089444B" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="57972544" w14:textId="4B8C19C6" w:rsidR="0089444B" w:rsidRPr="00A96832" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="57972544" w14:textId="4B8C19C6" w:rsidR="0089444B" w:rsidRPr="00A96832" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1707610717"/>
             <w:placeholder>
               <w:docPart w:val="43B3011282394047B18D47C701838AC1"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="6BA037BC" w14:textId="66856FB0" w:rsidR="0089444B" w:rsidRDefault="0089444B" w:rsidP="00A96832">
               <w:pPr>
@@ -16041,51 +15901,51 @@
                 <w:t xml:space="preserve"> cm, </w:t>
               </w:r>
               <w:r w:rsidR="00057987">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="40E6AF7A" w14:textId="77777777" w:rsidR="0089444B" w:rsidRDefault="0089444B" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="6CE6BBE7" w14:textId="20CB2BFC" w:rsidR="0089444B" w:rsidRPr="00A96832" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="6CE6BBE7" w14:textId="20CB2BFC" w:rsidR="0089444B" w:rsidRPr="00A96832" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="797568365"/>
             <w:placeholder>
               <w:docPart w:val="82E8111D65F94358B0B7E94CF8947CC2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="6842BD3E" w14:textId="484952AB" w:rsidR="002D03C2" w:rsidRDefault="002D03C2" w:rsidP="00A96832">
               <w:pPr>
@@ -16099,61 +15959,52 @@
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>P317/B5/1,</w:t>
               </w:r>
               <w:r w:rsidR="00793CFF">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>23</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="6362D7B3" w14:textId="0C55D41D" w:rsidR="002D03C2" w:rsidRDefault="00793CFF" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chez les Lindsay de </w:t>
-[...9 lines deleted...]
-              <w:proofErr w:type="spellEnd"/>
+                <w:t>Chez les Lindsay de Dolbeau</w:t>
+              </w:r>
             </w:p>
             <w:p w14:paraId="61F9E89C" w14:textId="77777777" w:rsidR="002D03C2" w:rsidRDefault="002D03C2" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>[193-]</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="4B5D88CE" w14:textId="0A70FB27" w:rsidR="002D03C2" w:rsidRDefault="00793CFF" w:rsidP="00DF1883">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
@@ -16184,51 +16035,51 @@
                 <w:t xml:space="preserve"> cm, </w:t>
               </w:r>
               <w:r w:rsidR="00057987">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="5E562266" w14:textId="77777777" w:rsidR="002D03C2" w:rsidRDefault="002D03C2" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="29727B8C" w14:textId="097347DE" w:rsidR="002D03C2" w:rsidRPr="00A96832" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="29727B8C" w14:textId="097347DE" w:rsidR="002D03C2" w:rsidRPr="00A96832" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1238158617"/>
             <w:placeholder>
               <w:docPart w:val="AD627C8F2C1D4DF4B8411ABAA72E1AE1"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="0BFF545D" w14:textId="37199016" w:rsidR="002D03C2" w:rsidRDefault="002D03C2" w:rsidP="00A96832">
               <w:pPr>
@@ -16242,68 +16093,51 @@
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>P317/B5/1,</w:t>
               </w:r>
               <w:r w:rsidR="001D5EA7">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>24</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="5D541906" w14:textId="0F871DCE" w:rsidR="002D03C2" w:rsidRDefault="001D5EA7" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
-                <w:lastRenderedPageBreak/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve"> </w:t>
+                <w:t xml:space="preserve">Les Lavoie à l’extérieur de la Banque nationale, devant le deuxième hôtel de ville de Dolbeau </w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="7E50DF95" w14:textId="762BE9E0" w:rsidR="002D03C2" w:rsidRDefault="001D5EA7" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>[193-</w:t>
               </w:r>
               <w:r w:rsidR="002D03C2">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>]</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="7F9E4040" w14:textId="10D2E624" w:rsidR="002D03C2" w:rsidRDefault="00B60CA6" w:rsidP="00DF1883">
@@ -16342,51 +16176,51 @@
                 <w:t xml:space="preserve"> cm, </w:t>
               </w:r>
               <w:r w:rsidR="00057987">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="7513D175" w14:textId="77777777" w:rsidR="002D03C2" w:rsidRDefault="002D03C2" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="1457593D" w14:textId="77777777" w:rsidR="002D03C2" w:rsidRPr="00A96832" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="1457593D" w14:textId="77777777" w:rsidR="002D03C2" w:rsidRPr="00A96832" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="26065951"/>
             <w:placeholder>
               <w:docPart w:val="BBCA03E31B8140469A87B0310B713EA0"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="2D3E4B68" w14:textId="606E2D0B" w:rsidR="002D03C2" w:rsidRDefault="002D03C2" w:rsidP="00A96832">
               <w:pPr>
@@ -16414,61 +16248,52 @@
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Thérèse Lavoie</w:t>
               </w:r>
               <w:r w:rsidR="00B60CA6">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>, bébé,</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> à </w:t>
-[...9 lines deleted...]
-              <w:proofErr w:type="spellEnd"/>
+                <w:t xml:space="preserve"> à Dolbeau</w:t>
+              </w:r>
             </w:p>
             <w:p w14:paraId="220A802A" w14:textId="64DC2803" w:rsidR="002D03C2" w:rsidRDefault="001D5EA7" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>[1935</w:t>
               </w:r>
               <w:r w:rsidR="002D03C2">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>]</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="07E391C5" w14:textId="7BE5A2A9" w:rsidR="002D03C2" w:rsidRDefault="00B60CA6" w:rsidP="00DF1883">
               <w:pPr>
@@ -16506,51 +16331,51 @@
                 <w:t xml:space="preserve"> cm, </w:t>
               </w:r>
               <w:r w:rsidR="00057987">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="405BE31F" w14:textId="77777777" w:rsidR="002D03C2" w:rsidRDefault="002D03C2" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="2024EAB7" w14:textId="77777777" w:rsidR="002D03C2" w:rsidRPr="00A96832" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="2024EAB7" w14:textId="77777777" w:rsidR="002D03C2" w:rsidRPr="00A96832" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1575040906"/>
             <w:placeholder>
               <w:docPart w:val="DE7414613E0D4BE0B64DCCEDD6D1602B"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="5A50A671" w14:textId="3FFBD8C0" w:rsidR="002D03C2" w:rsidRDefault="002D03C2" w:rsidP="00A96832">
               <w:pPr>
@@ -16564,61 +16389,52 @@
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>P317/B5/1,</w:t>
               </w:r>
               <w:r w:rsidR="001D5EA7">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>26</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="630E16AA" w14:textId="3F413587" w:rsidR="002D03C2" w:rsidRDefault="00B60CA6" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Lavoie devant la Caisse populaire de </w:t>
-[...9 lines deleted...]
-              <w:proofErr w:type="spellEnd"/>
+                <w:t>Thérèse Lavoie devant la Caisse populaire de Dolbeau</w:t>
+              </w:r>
             </w:p>
             <w:p w14:paraId="2E885AE4" w14:textId="77777777" w:rsidR="002D03C2" w:rsidRDefault="002D03C2" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>[193-]</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="40139C38" w14:textId="390B98EA" w:rsidR="002D03C2" w:rsidRDefault="00B60CA6" w:rsidP="00DF1883">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
@@ -16649,51 +16465,51 @@
                 <w:t xml:space="preserve"> cm, </w:t>
               </w:r>
               <w:r w:rsidR="00057987">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="4B5CDD72" w14:textId="77777777" w:rsidR="002D03C2" w:rsidRDefault="002D03C2" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="44A834BB" w14:textId="77777777" w:rsidR="002D03C2" w:rsidRPr="00A96832" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="44A834BB" w14:textId="77777777" w:rsidR="002D03C2" w:rsidRPr="00A96832" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1936509785"/>
             <w:placeholder>
               <w:docPart w:val="6DE01DD8B4F947368C2E350E5025830E"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="14E4738F" w14:textId="7F2B5FFE" w:rsidR="002D03C2" w:rsidRDefault="002D03C2" w:rsidP="00A96832">
               <w:pPr>
@@ -16783,51 +16599,51 @@
                 <w:t xml:space="preserve"> cm, </w:t>
               </w:r>
               <w:r w:rsidR="00057987">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="1CBC970A" w14:textId="77777777" w:rsidR="002D03C2" w:rsidRDefault="002D03C2" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="09FB2783" w14:textId="77777777" w:rsidR="002D03C2" w:rsidRPr="00A96832" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="09FB2783" w14:textId="77777777" w:rsidR="002D03C2" w:rsidRPr="00A96832" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1503655313"/>
             <w:placeholder>
               <w:docPart w:val="EB071AAD0B39488DBBCBC549FC65BEBC"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="4B22CE88" w14:textId="56602154" w:rsidR="002D03C2" w:rsidRDefault="002D03C2" w:rsidP="00A96832">
               <w:pPr>
@@ -16924,51 +16740,51 @@
                 <w:t xml:space="preserve"> cm, </w:t>
               </w:r>
               <w:r w:rsidR="00057987">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="3C19A2E6" w14:textId="77777777" w:rsidR="002D03C2" w:rsidRDefault="002D03C2" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="3E8B3549" w14:textId="77777777" w:rsidR="002D03C2" w:rsidRPr="00A96832" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="3E8B3549" w14:textId="77777777" w:rsidR="002D03C2" w:rsidRPr="00A96832" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="817774191"/>
             <w:placeholder>
               <w:docPart w:val="444A9A4F2ECB452CB24E2D62261A47A9"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="3B95814E" w14:textId="1CADE70B" w:rsidR="002D03C2" w:rsidRDefault="002D03C2" w:rsidP="00A96832">
               <w:pPr>
@@ -17065,51 +16881,51 @@
                 <w:t xml:space="preserve"> cm, </w:t>
               </w:r>
               <w:r w:rsidR="00057987">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="4F226561" w14:textId="77777777" w:rsidR="002D03C2" w:rsidRDefault="002D03C2" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="75980F5B" w14:textId="77777777" w:rsidR="002D03C2" w:rsidRPr="00A96832" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="75980F5B" w14:textId="77777777" w:rsidR="002D03C2" w:rsidRPr="00A96832" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1866710988"/>
             <w:placeholder>
               <w:docPart w:val="A2EE475FFBA1403D8FBA3E0DA54EDD7C"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="3454246A" w14:textId="67A9B6EE" w:rsidR="002D03C2" w:rsidRDefault="002D03C2" w:rsidP="00A96832">
               <w:pPr>
@@ -17206,118 +17022,102 @@
                 <w:t xml:space="preserve"> cm, </w:t>
               </w:r>
               <w:r w:rsidR="00057987">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="3860844F" w14:textId="77777777" w:rsidR="002D03C2" w:rsidRDefault="002D03C2" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="69C08B5C" w14:textId="01E80291" w:rsidR="002D03C2" w:rsidRPr="00A96832" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="69C08B5C" w14:textId="01E80291" w:rsidR="002D03C2" w:rsidRPr="00A96832" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-672958633"/>
             <w:placeholder>
               <w:docPart w:val="5FBD91618D2D441E970F205147EE36B9"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="5562EDCC" w14:textId="720ABAAE" w:rsidR="001D5EA7" w:rsidRDefault="001D5EA7" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>P317/B5/1,31</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="4F498CAA" w14:textId="78F2E312" w:rsidR="001D5EA7" w:rsidRDefault="00701360" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Lavoie sur le balcon de la Banque nationale, avec la Caisse populaire de </w:t>
-[...15 lines deleted...]
-                <w:t xml:space="preserve"> en arrière-plan (en partie)</w:t>
+                <w:t>Jean-Charles Lavoie sur le balcon de la Banque nationale, avec la Caisse populaire de Dolbeau en arrière-plan (en partie)</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="53A642A1" w14:textId="77777777" w:rsidR="001D5EA7" w:rsidRDefault="001D5EA7" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>[193-]</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="2C56F168" w14:textId="5C9EA129" w:rsidR="001D5EA7" w:rsidRDefault="00701360" w:rsidP="00DF1883">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
@@ -17349,102 +17149,101 @@
                 <w:t xml:space="preserve"> cm, </w:t>
               </w:r>
               <w:r w:rsidR="00057987">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="1E77F13C" w14:textId="77777777" w:rsidR="001D5EA7" w:rsidRDefault="001D5EA7" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="7A6E4516" w14:textId="5CB84591" w:rsidR="001D5EA7" w:rsidRPr="00A96832" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="7A6E4516" w14:textId="5CB84591" w:rsidR="001D5EA7" w:rsidRPr="00A96832" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1303537368"/>
             <w:placeholder>
               <w:docPart w:val="A65BA400EC9C426B93820BDF41FB553A"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="7C6FF6E3" w14:textId="22F4D36A" w:rsidR="001D5EA7" w:rsidRDefault="001D5EA7" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>P317/B5/1,32</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="6E5F54A7" w14:textId="0B327F0D" w:rsidR="001D5EA7" w:rsidRDefault="00F7021B" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
-                <w:lastRenderedPageBreak/>
                 <w:t>Robert Lavoie, curé, lisant un livre</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="5A3F83FA" w14:textId="2E87569E" w:rsidR="001D5EA7" w:rsidRDefault="00F7021B" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>[195</w:t>
               </w:r>
               <w:r w:rsidR="001D5EA7">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>-]</w:t>
               </w:r>
             </w:p>
@@ -17484,51 +17283,51 @@
                 <w:t xml:space="preserve"> cm, </w:t>
               </w:r>
               <w:r w:rsidR="00057987">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="71550AE4" w14:textId="77777777" w:rsidR="001D5EA7" w:rsidRDefault="001D5EA7" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="668FC131" w14:textId="74BC924D" w:rsidR="001D5EA7" w:rsidRPr="00A96832" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="668FC131" w14:textId="74BC924D" w:rsidR="001D5EA7" w:rsidRPr="00A96832" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-729768131"/>
             <w:placeholder>
               <w:docPart w:val="E209FC3E0C9847108132ACA30770369F"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="1B382C5E" w14:textId="4E6F2E64" w:rsidR="001D5EA7" w:rsidRDefault="001D5EA7" w:rsidP="00A96832">
               <w:pPr>
@@ -17618,51 +17417,51 @@
                 <w:t xml:space="preserve"> cm, </w:t>
               </w:r>
               <w:r w:rsidR="00057987">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="440396EF" w14:textId="77777777" w:rsidR="001D5EA7" w:rsidRDefault="001D5EA7" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="58C21F12" w14:textId="03221AD1" w:rsidR="001D5EA7" w:rsidRPr="00A96832" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="58C21F12" w14:textId="03221AD1" w:rsidR="001D5EA7" w:rsidRPr="00A96832" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1253712105"/>
             <w:placeholder>
               <w:docPart w:val="95CD760753A543BA957AC2AEEC6C1FFC"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="6B9EF0CA" w14:textId="759D9C87" w:rsidR="001D5EA7" w:rsidRDefault="001D5EA7" w:rsidP="00A96832">
               <w:pPr>
@@ -17752,51 +17551,51 @@
                 <w:t xml:space="preserve"> cm, </w:t>
               </w:r>
               <w:r w:rsidR="00057987">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="6A022CA9" w14:textId="77777777" w:rsidR="001D5EA7" w:rsidRDefault="001D5EA7" w:rsidP="00A96832">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="70785032" w14:textId="0BFE7A07" w:rsidR="001D5EA7" w:rsidRPr="00A96832" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="70785032" w14:textId="0BFE7A07" w:rsidR="001D5EA7" w:rsidRPr="00A96832" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="35CE452F" w14:textId="6C3DECEB" w:rsidR="003A2FD9" w:rsidRPr="000D2D4D" w:rsidRDefault="003A2FD9" w:rsidP="0040062F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EB6F6DF" w14:textId="06C9D0AE" w:rsidR="003A2FD9" w:rsidRPr="000D2D4D" w:rsidRDefault="00CD400E" w:rsidP="0040062F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
@@ -18012,51 +17811,51 @@
                 <w:t xml:space="preserve">11,4 </w:t>
               </w:r>
               <w:r w:rsidRPr="00F7021B">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>cm, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="21CF6877" w14:textId="68636852" w:rsidR="00F7021B" w:rsidRDefault="00F7021B" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Copie</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="7F9571BC" w14:textId="4D2E3294" w:rsidR="00F7021B" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="7F9571BC" w14:textId="4D2E3294" w:rsidR="00F7021B" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:u w:val="single"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1830972987"/>
             <w:placeholder>
               <w:docPart w:val="F78CE6AD9A8947DD96A07FDF3AE71980"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
@@ -18209,51 +18008,51 @@
                 <w:t xml:space="preserve">11 </w:t>
               </w:r>
               <w:r w:rsidRPr="00F7021B">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>cm, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="4B45B9D1" w14:textId="77777777" w:rsidR="00F7021B" w:rsidRDefault="00F7021B" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Original</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="4CF65813" w14:textId="38614A5F" w:rsidR="00F7021B" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="4CF65813" w14:textId="38614A5F" w:rsidR="00F7021B" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:u w:val="single"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1877045441"/>
             <w:placeholder>
               <w:docPart w:val="DB0620E663294E5AA56D15051C3D9A94"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
@@ -18413,51 +18212,51 @@
                 <w:t xml:space="preserve">11,5 </w:t>
               </w:r>
               <w:r w:rsidRPr="00F7021B">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>cm, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="33D22764" w14:textId="77777777" w:rsidR="00F7021B" w:rsidRDefault="00F7021B" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Original</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="203DF6E7" w14:textId="1AB35311" w:rsidR="00F7021B" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="203DF6E7" w14:textId="1AB35311" w:rsidR="00F7021B" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:u w:val="single"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1072540387"/>
             <w:placeholder>
               <w:docPart w:val="7EDAE71CE3C843BA8487A239847AB9F3"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
@@ -18617,87 +18416,86 @@
                 <w:t xml:space="preserve">11 </w:t>
               </w:r>
               <w:r w:rsidRPr="00F7021B">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>cm, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="0E6A8A84" w14:textId="77777777" w:rsidR="00F7021B" w:rsidRDefault="00F7021B" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Original</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="2850AA9E" w14:textId="7E50217A" w:rsidR="00F7021B" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="2850AA9E" w14:textId="7E50217A" w:rsidR="00F7021B" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="5EC4635B" w14:textId="77777777" w:rsidR="00F7021B" w:rsidRPr="000D2D4D" w:rsidRDefault="00F7021B" w:rsidP="0040062F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C7113E2" w14:textId="0EC59990" w:rsidR="003A2FD9" w:rsidRDefault="00CD400E" w:rsidP="0040062F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D2D4D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">P317/B5/3 </w:t>
       </w:r>
       <w:r w:rsidR="003A2FD9" w:rsidRPr="000D2D4D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Parenté</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DA0EF4C" w14:textId="58128E7A" w:rsidR="00FC5C33" w:rsidRDefault="00FC5C33" w:rsidP="0040062F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
@@ -18774,51 +18572,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>11,8 cm x 9 cm, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="63B6DCB8" w14:textId="77777777" w:rsidR="00FC5C33" w:rsidRDefault="00FC5C33" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Original</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="5AF0CDAA" w14:textId="0274BF6E" w:rsidR="00FC5C33" w:rsidRPr="00FC5C33" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="5AF0CDAA" w14:textId="0274BF6E" w:rsidR="00FC5C33" w:rsidRPr="00FC5C33" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1575197339"/>
             <w:placeholder>
               <w:docPart w:val="5D532FAF287B41C5AED838A904DE5C79"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="10366451" w14:textId="3C19F907" w:rsidR="00FC5C33" w:rsidRDefault="00FC5C33" w:rsidP="0040062F">
               <w:pPr>
@@ -18894,51 +18692,51 @@
                 <w:t xml:space="preserve"> 7</w:t>
               </w:r>
               <w:r w:rsidR="00FC5C33">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> cm, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="7C128BC5" w14:textId="77777777" w:rsidR="00FC5C33" w:rsidRDefault="00FC5C33" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Original</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="6E88ED8A" w14:textId="77777777" w:rsidR="00FC5C33" w:rsidRPr="00FC5C33" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="6E88ED8A" w14:textId="77777777" w:rsidR="00FC5C33" w:rsidRPr="00FC5C33" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1782375808"/>
             <w:placeholder>
               <w:docPart w:val="98FF48865811461A856B371252E844C7"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="65602D85" w14:textId="2C6D39FE" w:rsidR="00FC5C33" w:rsidRDefault="00FC5C33" w:rsidP="0040062F">
               <w:pPr>
@@ -19036,51 +18834,51 @@
                 <w:t xml:space="preserve">7 </w:t>
               </w:r>
               <w:r w:rsidR="00FC5C33">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>cm, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="0C18EA61" w14:textId="77777777" w:rsidR="00FC5C33" w:rsidRDefault="00FC5C33" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Original</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="32E45532" w14:textId="77777777" w:rsidR="00FC5C33" w:rsidRPr="00FC5C33" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="32E45532" w14:textId="77777777" w:rsidR="00FC5C33" w:rsidRPr="00FC5C33" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1533603302"/>
             <w:placeholder>
               <w:docPart w:val="8314A0E4E4384C118A93D12F525D810B"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="07E48530" w14:textId="568BFDF5" w:rsidR="00FC5C33" w:rsidRDefault="00FC5C33" w:rsidP="0040062F">
               <w:pPr>
@@ -19184,51 +18982,51 @@
                 <w:t xml:space="preserve"> 9</w:t>
               </w:r>
               <w:r w:rsidR="00FC5C33">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> cm, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="5BBF4E97" w14:textId="77777777" w:rsidR="00FC5C33" w:rsidRDefault="00FC5C33" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Original</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="5536CD66" w14:textId="77777777" w:rsidR="00FC5C33" w:rsidRPr="00FC5C33" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="5536CD66" w14:textId="77777777" w:rsidR="00FC5C33" w:rsidRPr="00FC5C33" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-213282062"/>
             <w:placeholder>
               <w:docPart w:val="40962993681447E8B03F0A9D968DF917"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="5AA60FDD" w14:textId="2AAFAE81" w:rsidR="00FC5C33" w:rsidRDefault="00FC5C33" w:rsidP="0040062F">
               <w:pPr>
@@ -19325,51 +19123,51 @@
                 <w:t xml:space="preserve">cm, </w:t>
               </w:r>
               <w:r w:rsidR="003C7E49">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>couleur</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="62250982" w14:textId="77777777" w:rsidR="00FC5C33" w:rsidRDefault="00FC5C33" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Original</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="41EAB843" w14:textId="77777777" w:rsidR="00FC5C33" w:rsidRPr="00FC5C33" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="41EAB843" w14:textId="77777777" w:rsidR="00FC5C33" w:rsidRPr="00FC5C33" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="640165200"/>
             <w:placeholder>
               <w:docPart w:val="BCCF8AD7EFC344FC8B2EC98288B89ABE"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="643F1A3B" w14:textId="5AC35715" w:rsidR="00FC5C33" w:rsidRDefault="00FC5C33" w:rsidP="0040062F">
               <w:pPr>
@@ -19466,51 +19264,51 @@
                 <w:t xml:space="preserve">cm, </w:t>
               </w:r>
               <w:r w:rsidR="003C7E49">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>couleur</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="2BACDB32" w14:textId="77777777" w:rsidR="00FC5C33" w:rsidRDefault="00FC5C33" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Original</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="2161D3AC" w14:textId="77777777" w:rsidR="00FC5C33" w:rsidRPr="00FC5C33" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="2161D3AC" w14:textId="77777777" w:rsidR="00FC5C33" w:rsidRPr="00FC5C33" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-788206403"/>
             <w:placeholder>
               <w:docPart w:val="F464E83323E04C02B6342F59E427FBC7"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="3EBE82BE" w14:textId="7AC6CBF4" w:rsidR="00FC5C33" w:rsidRDefault="00FC5C33" w:rsidP="0040062F">
               <w:pPr>
@@ -19607,51 +19405,51 @@
                 <w:t xml:space="preserve">cm, </w:t>
               </w:r>
               <w:r w:rsidR="003C7E49">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>couleur</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="7D528D34" w14:textId="77777777" w:rsidR="00FC5C33" w:rsidRDefault="00FC5C33" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Original</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="184C1AC4" w14:textId="0065191E" w:rsidR="00FC5C33" w:rsidRPr="00FC5C33" w:rsidRDefault="002A2CBD" w:rsidP="0040062F">
+            <w:p w14:paraId="184C1AC4" w14:textId="0065191E" w:rsidR="00FC5C33" w:rsidRPr="00FC5C33" w:rsidRDefault="002F3302" w:rsidP="0040062F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="6A9A7245" w14:textId="697A0799" w:rsidR="003A2FD9" w:rsidRPr="000D2D4D" w:rsidRDefault="003A2FD9" w:rsidP="0040062F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EA9F7C1" w14:textId="478F3565" w:rsidR="003A2FD9" w:rsidRPr="000D2D4D" w:rsidRDefault="00CD400E" w:rsidP="0040062F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
@@ -19713,100 +19511,99 @@
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>P317/B5/4,1</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="1820EA41" w14:textId="7FB9E19B" w:rsidR="005F6654" w:rsidRDefault="005F6654" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
-                <w:lastRenderedPageBreak/>
                 <w:t>Mme Matte dans sa chambre</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="68EB04E5" w14:textId="5EE7E630" w:rsidR="005F6654" w:rsidRDefault="005F6654" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>[août 1929]</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="4318FA8B" w14:textId="558C9535" w:rsidR="005F6654" w:rsidRDefault="005F6654" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>14 cm x 8,8 cm, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="6766DCB2" w14:textId="69DB9A48" w:rsidR="005F6654" w:rsidRDefault="005F6654" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Carte postale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="43A8D42D" w14:textId="5A54D0D1" w:rsidR="005F6654" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="43A8D42D" w14:textId="5A54D0D1" w:rsidR="005F6654" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1420861277"/>
             <w:placeholder>
               <w:docPart w:val="C79916321BDC47E79DCE6FC711DDEB49"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="5686C488" w14:textId="3D8BA7D4" w:rsidR="005F6654" w:rsidRDefault="005F6654" w:rsidP="007B691A">
               <w:pPr>
@@ -19861,51 +19658,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>10,4 cm x 7,5 cm, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="3FA33355" w14:textId="77777777" w:rsidR="005F6654" w:rsidRDefault="005F6654" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Original</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="72F529DB" w14:textId="77777777" w:rsidR="005F6654" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="72F529DB" w14:textId="77777777" w:rsidR="005F6654" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1415700394"/>
             <w:placeholder>
               <w:docPart w:val="E7A6D4E679B140F1AF7768ABD40427CA"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="62D5E26E" w14:textId="1B72E577" w:rsidR="005F6654" w:rsidRDefault="005F6654" w:rsidP="007B691A">
               <w:pPr>
@@ -19960,51 +19757,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>4,5 cm x 7,5 cm, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="535BE633" w14:textId="77777777" w:rsidR="005F6654" w:rsidRDefault="005F6654" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Original</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="079B1D27" w14:textId="77777777" w:rsidR="005F6654" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="079B1D27" w14:textId="77777777" w:rsidR="005F6654" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1686711446"/>
             <w:placeholder>
               <w:docPart w:val="9B7FDB8B79A9457099990C4F6EDD3F3D"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="68428385" w14:textId="5FBB88AB" w:rsidR="005F6654" w:rsidRDefault="005F6654" w:rsidP="007B691A">
               <w:pPr>
@@ -20059,51 +19856,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>4,5 cm x 7,5 cm, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="1D189EC2" w14:textId="77777777" w:rsidR="005F6654" w:rsidRDefault="005F6654" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Original</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="548F383D" w14:textId="77777777" w:rsidR="005F6654" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="548F383D" w14:textId="77777777" w:rsidR="005F6654" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1633085051"/>
             <w:placeholder>
               <w:docPart w:val="75E6D7AC94C04169983B6BE3520B1FA3"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="30151CCC" w14:textId="0F757879" w:rsidR="005F6654" w:rsidRDefault="005F6654" w:rsidP="007B691A">
               <w:pPr>
@@ -20186,51 +19983,51 @@
                 <w:t xml:space="preserve">7,6 </w:t>
               </w:r>
               <w:r w:rsidR="005F6654">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>cm, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="7758D5C7" w14:textId="77777777" w:rsidR="005F6654" w:rsidRDefault="005F6654" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Original</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="260E1B5F" w14:textId="148F2C25" w:rsidR="005F6654" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="260E1B5F" w14:textId="148F2C25" w:rsidR="005F6654" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-2079278729"/>
             <w:placeholder>
               <w:docPart w:val="B54A63E0A4C448D08A48AC192141F03A"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="3B55EF37" w14:textId="1F1DAF38" w:rsidR="005F6654" w:rsidRDefault="005F6654" w:rsidP="007B691A">
               <w:pPr>
@@ -20306,51 +20103,51 @@
                 <w:t xml:space="preserve">9 </w:t>
               </w:r>
               <w:r w:rsidR="005F6654">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>cm, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="3E78B1BD" w14:textId="55AF7FCC" w:rsidR="005F6654" w:rsidRDefault="00B63029" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Plaque de zinc encadrée</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="37478351" w14:textId="4608EF09" w:rsidR="005F6654" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="37478351" w14:textId="4608EF09" w:rsidR="005F6654" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1811900371"/>
             <w:placeholder>
               <w:docPart w:val="6A1BB6C0E25A49D6BCC498CACAC966E2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="3AB4D3E2" w14:textId="2C521C13" w:rsidR="005F6654" w:rsidRDefault="005F6654" w:rsidP="007B691A">
               <w:pPr>
@@ -20414,51 +20211,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>6 cm x 9 cm, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="010C32E3" w14:textId="77777777" w:rsidR="00B63029" w:rsidRDefault="00B63029" w:rsidP="00B63029">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Plaque de zinc encadrée</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="53CAB8BE" w14:textId="77777777" w:rsidR="005F6654" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="53CAB8BE" w14:textId="77777777" w:rsidR="005F6654" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1433007461"/>
             <w:placeholder>
               <w:docPart w:val="D0D0A24CF23D43628FDB0310941D2065"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="502053CE" w14:textId="067BCBF0" w:rsidR="005F6654" w:rsidRDefault="005F6654" w:rsidP="007B691A">
               <w:pPr>
@@ -20534,51 +20331,51 @@
                 <w:t xml:space="preserve">9 </w:t>
               </w:r>
               <w:r w:rsidR="005F6654">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>cm, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="370D11B8" w14:textId="64E62466" w:rsidR="005F6654" w:rsidRDefault="00B63029" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Copie</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="0B6DA141" w14:textId="77777777" w:rsidR="005F6654" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="0B6DA141" w14:textId="77777777" w:rsidR="005F6654" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:p w14:paraId="2CD3C764" w14:textId="6161E008" w:rsidR="005F6654" w:rsidRPr="005F6654" w:rsidRDefault="005F6654" w:rsidP="005F6654">
           <w:pPr>
             <w:ind w:firstLine="708"/>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:u w:val="single"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005F6654">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:u w:val="single"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t xml:space="preserve">Album noir (photos numérisées) </w:t>
@@ -20618,51 +20415,50 @@
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>P317/B5/4,</w:t>
               </w:r>
               <w:r w:rsidR="00C16A76">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>9</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="59FAA643" w14:textId="7717FCD8" w:rsidR="005F6654" w:rsidRDefault="005F3F64" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
-                <w:lastRenderedPageBreak/>
                 <w:t>Un bébé</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="7FC92D61" w14:textId="77777777" w:rsidR="005F6654" w:rsidRDefault="005F6654" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>[19--]</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="63DEE8A8" w14:textId="6585DE1B" w:rsidR="005F6654" w:rsidRDefault="005F3F64" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
@@ -20674,51 +20470,51 @@
                 <w:t>7,9 Mo</w:t>
               </w:r>
               <w:r w:rsidR="005F6654">
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="79907023" w14:textId="1E051000" w:rsidR="005F6654" w:rsidRDefault="00EB2C5B" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="352AD944" w14:textId="6FD30BAC" w:rsidR="005F6654" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="352AD944" w14:textId="6FD30BAC" w:rsidR="005F6654" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1585450168"/>
             <w:placeholder>
               <w:docPart w:val="88D40D3CEE3749249A5875A6D0EF3B5E"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="3A8367EB" w14:textId="2589500A" w:rsidR="005F6654" w:rsidRDefault="005F6654" w:rsidP="007B691A">
               <w:pPr>
@@ -20780,51 +20576,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>12,4 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="56B72DEA" w14:textId="77777777" w:rsidR="00EB2C5B" w:rsidRDefault="00EB2C5B" w:rsidP="00EB2C5B">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="3827F9E5" w14:textId="62619D64" w:rsidR="005F6654" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="3827F9E5" w14:textId="62619D64" w:rsidR="005F6654" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-829759337"/>
             <w:placeholder>
               <w:docPart w:val="630424DCFE6947B3A3A7F04077DFEACC"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="32ADEB8B" w14:textId="05D13639" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -20879,51 +20675,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>11,1 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="01289B8C" w14:textId="77777777" w:rsidR="00EB2C5B" w:rsidRDefault="00EB2C5B" w:rsidP="00EB2C5B">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="5C71F3A8" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="5C71F3A8" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1652747263"/>
             <w:placeholder>
               <w:docPart w:val="CE3BEBA278E54EB0A9FDC0EC7F7D89BC"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="5C1BE7E6" w14:textId="5B49832C" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -20978,51 +20774,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>13,4 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="6B247ACC" w14:textId="77777777" w:rsidR="00EB2C5B" w:rsidRDefault="00EB2C5B" w:rsidP="00EB2C5B">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="3F9848A0" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="3F9848A0" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-895353730"/>
             <w:placeholder>
               <w:docPart w:val="A98573644D854975B7719B29254349C6"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="7633DE36" w14:textId="5C5CB6D2" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -21077,51 +20873,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>8,26 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="4E0175FB" w14:textId="77777777" w:rsidR="006618F0" w:rsidRDefault="006618F0" w:rsidP="006618F0">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="18C54DB0" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="18C54DB0" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1750928465"/>
             <w:placeholder>
               <w:docPart w:val="4DCA39BC86DF4F0FB00E0FBA1C064FF5"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="6BD597D7" w14:textId="2FB8BF8E" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -21176,51 +20972,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>7,04 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="66B4ED37" w14:textId="77777777" w:rsidR="006618F0" w:rsidRDefault="006618F0" w:rsidP="006618F0">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="38A1980B" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="38A1980B" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-69426072"/>
             <w:placeholder>
               <w:docPart w:val="36C3D5A2539E4BD486B0E271C43DF02E"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="4877B741" w14:textId="5F6EE080" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -21275,51 +21071,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>6,3 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="78859D9F" w14:textId="77777777" w:rsidR="006618F0" w:rsidRDefault="006618F0" w:rsidP="006618F0">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="58E164E3" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="58E164E3" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1222021886"/>
             <w:placeholder>
               <w:docPart w:val="BA71797C58404FC98F8501FB6115EC9D"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="3A4BAB98" w14:textId="4909756C" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -21374,51 +21170,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>6,72 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="462D23D8" w14:textId="77777777" w:rsidR="00A140DC" w:rsidRDefault="00A140DC" w:rsidP="00A140DC">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="138181BB" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="138181BB" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-2086980594"/>
             <w:placeholder>
               <w:docPart w:val="1EA9873F91CC4AEFA9A6AF06F2812D01"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="270E6E97" w14:textId="478B4075" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -21455,70 +21251,69 @@
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>[19--]</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="14EC4CA8" w14:textId="1A705EDC" w:rsidR="00A140DC" w:rsidRDefault="00A140DC" w:rsidP="00A140DC">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
-                <w:lastRenderedPageBreak/>
                 <w:t>4,57 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="48458486" w14:textId="77777777" w:rsidR="00A140DC" w:rsidRDefault="00A140DC" w:rsidP="00A140DC">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="4ACC0D64" w14:textId="6D0E8D2E" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="4ACC0D64" w14:textId="6D0E8D2E" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="2142455346"/>
             <w:placeholder>
               <w:docPart w:val="4D8AC96A5BC04CC08B0C5874092C4951"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="28D2038A" w14:textId="1CD6D325" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -21573,51 +21368,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>12,6 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="60191F7E" w14:textId="77777777" w:rsidR="00A140DC" w:rsidRDefault="00A140DC" w:rsidP="00A140DC">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="78206E61" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="78206E61" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="894475986"/>
             <w:placeholder>
               <w:docPart w:val="2F7D0E0675EA46B696C02682CB59EC47"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="1AEC4D08" w14:textId="4E4F0E3E" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -21672,51 +21467,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>11,8 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="2E47D3B6" w14:textId="77777777" w:rsidR="00A140DC" w:rsidRDefault="00A140DC" w:rsidP="00A140DC">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="02AE9A0A" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="02AE9A0A" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="408662768"/>
             <w:placeholder>
               <w:docPart w:val="D72CE85E2DDA4CD5A67F0794B5577449"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="064A52C8" w14:textId="3786176B" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -21771,51 +21566,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>1,08 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="068054E0" w14:textId="77777777" w:rsidR="00A140DC" w:rsidRDefault="00A140DC" w:rsidP="00A140DC">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="343C04AD" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="343C04AD" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1800646624"/>
             <w:placeholder>
               <w:docPart w:val="8911BF8AA2704ABF91112F4A254EAAD4"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="4B811572" w14:textId="3F49C7E3" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -21870,51 +21665,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>1,10 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="5DBF9FE5" w14:textId="77777777" w:rsidR="00A140DC" w:rsidRDefault="00A140DC" w:rsidP="00A140DC">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="028863A5" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="028863A5" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="954995282"/>
             <w:placeholder>
               <w:docPart w:val="75F3895A5D5145AEAC08C01F62A81352"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="0A7EFC3A" w14:textId="4A20557B" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -21969,51 +21764,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>1,19 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="2910E867" w14:textId="77777777" w:rsidR="00A140DC" w:rsidRDefault="00A140DC" w:rsidP="00A140DC">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="51E9CCE6" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="51E9CCE6" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-793825546"/>
             <w:placeholder>
               <w:docPart w:val="7A321BE019874A8DBAAD1D6481D9D57F"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="68933A7C" w14:textId="67CD9C4B" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -22068,51 +21863,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>10,7 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="09F612B1" w14:textId="799CE1C1" w:rsidR="0017738F" w:rsidRDefault="00A140DC" w:rsidP="00A140DC">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="4037C9C5" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="4037C9C5" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1882468923"/>
             <w:placeholder>
               <w:docPart w:val="29023637208A46729535564BC4C366E7"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="3B3A67F6" w14:textId="7B3FD995" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -22182,51 +21977,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="4A17BC69" w14:textId="1BA0FDB5" w:rsidR="00A140DC" w:rsidRDefault="00A140DC" w:rsidP="00A140DC">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Photo abîmée</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="1D3AABE1" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="1D3AABE1" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-126087761"/>
             <w:placeholder>
               <w:docPart w:val="E029C3EDBDE0429BB0C4DBEB1300D94F"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="24B5B1F4" w14:textId="2439D0C1" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -22278,70 +22073,69 @@
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>2,51 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="630604AB" w14:textId="09CF8FE4" w:rsidR="00A140DC" w:rsidRDefault="00A140DC" w:rsidP="00A140DC">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
-                <w:lastRenderedPageBreak/>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="7ACFC7C9" w14:textId="19C80D72" w:rsidR="00A140DC" w:rsidRDefault="00A140DC" w:rsidP="00A140DC">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Photo très floue</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="51FABA86" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="51FABA86" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1067261830"/>
             <w:placeholder>
               <w:docPart w:val="7CBE08155AEE46129C91F60533AEB83D"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="01420362" w14:textId="35D2A6A0" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -22411,51 +22205,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="44AB1505" w14:textId="77777777" w:rsidR="00A140DC" w:rsidRDefault="00A140DC" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Photo abîmée</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="0224CD3B" w14:textId="0C4EC368" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="0224CD3B" w14:textId="0C4EC368" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1851364314"/>
             <w:placeholder>
               <w:docPart w:val="246F6F3923554702A3D74EE0C4C745A0"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="3CCEE59B" w14:textId="7E0693AB" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -22510,51 +22304,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>3,21 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="2E69DB5D" w14:textId="77777777" w:rsidR="009B6D83" w:rsidRDefault="009B6D83" w:rsidP="009B6D83">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="4BE603E8" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="4BE603E8" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-953946307"/>
             <w:placeholder>
               <w:docPart w:val="D0595FC4DEE948279E05923743E9EBB6"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="3B15AE67" w14:textId="709CF718" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -22609,51 +22403,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>2,77 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="3F68BFFE" w14:textId="77777777" w:rsidR="009B6D83" w:rsidRDefault="009B6D83" w:rsidP="009B6D83">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="37D4224E" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="37D4224E" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1141191236"/>
             <w:placeholder>
               <w:docPart w:val="80438B11FE454285A8E206DECE806820"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="0FC3C258" w14:textId="5D33C700" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -22708,51 +22502,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>3,33 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="72BC90A6" w14:textId="77777777" w:rsidR="009B6D83" w:rsidRDefault="009B6D83" w:rsidP="009B6D83">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="792A9C35" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="792A9C35" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1830898406"/>
             <w:placeholder>
               <w:docPart w:val="80F04C729EA146B68BA5FA714D65496F"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="0D5AE78F" w14:textId="73CF8019" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -22807,51 +22601,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>10,3 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="54DF1062" w14:textId="77777777" w:rsidR="009B6D83" w:rsidRDefault="009B6D83" w:rsidP="009B6D83">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="4E8D01E4" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="4E8D01E4" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="974485750"/>
             <w:placeholder>
               <w:docPart w:val="B73CD98CAA7A42FAB4AD6B74FCDAC501"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="7001500C" w14:textId="212E0911" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -22921,51 +22715,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="0B98CC43" w14:textId="00E39568" w:rsidR="009B6D83" w:rsidRDefault="009B6D83" w:rsidP="009B6D83">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Photo abîmée</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="1A35333C" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="1A35333C" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-2088841107"/>
             <w:placeholder>
               <w:docPart w:val="FD0DB985022F4AD396B8F93818627471"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="1FE62394" w14:textId="079AE6F1" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -23041,51 +22835,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>13,3 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="2E02475E" w14:textId="77777777" w:rsidR="009B6D83" w:rsidRDefault="009B6D83" w:rsidP="009B6D83">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="28D132D1" w14:textId="3204FC80" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="28D132D1" w14:textId="3204FC80" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="314765392"/>
             <w:placeholder>
               <w:docPart w:val="F56C6EC1C2B24BB1A8C31DBB71BCF44A"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="547D077E" w14:textId="03CE1DCE" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -23122,70 +22916,69 @@
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>[19--]</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="575927AF" w14:textId="1F9145D3" w:rsidR="00B21BED" w:rsidRDefault="00B21BED" w:rsidP="00B21BED">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
-                <w:lastRenderedPageBreak/>
                 <w:t>12,4 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="12544F6D" w14:textId="77777777" w:rsidR="00B21BED" w:rsidRDefault="00B21BED" w:rsidP="00B21BED">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="1676F3C0" w14:textId="2B0C1A38" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="1676F3C0" w14:textId="2B0C1A38" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1583877502"/>
             <w:placeholder>
               <w:docPart w:val="27F8443038E04C779FCEA119DF8813FE"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="6B1393A4" w14:textId="0796A448" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -23240,51 +23033,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>1,41 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="2A1F949D" w14:textId="77777777" w:rsidR="00B21BED" w:rsidRDefault="00B21BED" w:rsidP="00B21BED">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="72F53D60" w14:textId="4396C93A" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="72F53D60" w14:textId="4396C93A" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1289194226"/>
             <w:placeholder>
               <w:docPart w:val="7DDD4BB2388749D2BE18C87116FD3419"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="71F13AAF" w14:textId="0E7FD2CD" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -23339,51 +23132,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>1,36 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="1AF61DBC" w14:textId="77777777" w:rsidR="00B21BED" w:rsidRDefault="00B21BED" w:rsidP="00B21BED">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="55CF5CE7" w14:textId="66250DD7" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="55CF5CE7" w14:textId="66250DD7" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1089585627"/>
             <w:placeholder>
               <w:docPart w:val="5BF8875A93D94517A148AEF801388E70"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="2B597373" w14:textId="258F3D08" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -23438,51 +23231,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>1,53 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="1B2C9C96" w14:textId="77777777" w:rsidR="00B21BED" w:rsidRDefault="00B21BED" w:rsidP="00B21BED">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="3569423F" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="3569423F" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-373695453"/>
             <w:placeholder>
               <w:docPart w:val="681AC67CB01149018B670D81EB72DC74"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="4C0511EB" w14:textId="1E665CAC" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -23537,51 +23330,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>7,95 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="30F148E8" w14:textId="77777777" w:rsidR="00B21BED" w:rsidRDefault="00B21BED" w:rsidP="00B21BED">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="0D8CB783" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="0D8CB783" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-2010210555"/>
             <w:placeholder>
               <w:docPart w:val="9C23401DB87741D1B0F62225F5164D75"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="742CB6FF" w14:textId="23148B05" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -23636,51 +23429,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>10,7 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="2D7BC117" w14:textId="77777777" w:rsidR="00B21BED" w:rsidRDefault="00B21BED" w:rsidP="00B21BED">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="772D0BD6" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="772D0BD6" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="772900110"/>
             <w:placeholder>
               <w:docPart w:val="E854C76062E54322B56E4655A59E74B0"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="5B3ADF1D" w14:textId="447AE10E" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -23735,51 +23528,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>17,3 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="1481B927" w14:textId="77777777" w:rsidR="00B54D7B" w:rsidRDefault="00B54D7B" w:rsidP="00B54D7B">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="70875AE7" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="70875AE7" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1375962862"/>
             <w:placeholder>
               <w:docPart w:val="F36C24E247B94FE09F229CABFF76292F"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="5675F3EB" w14:textId="50419996" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -23834,51 +23627,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>510 Ko, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="7978D10F" w14:textId="77777777" w:rsidR="00B54D7B" w:rsidRDefault="00B54D7B" w:rsidP="00B54D7B">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="6DF93DA3" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="6DF93DA3" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="2037393861"/>
             <w:placeholder>
               <w:docPart w:val="2414A68138A547DCAA32959EC718BA21"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="5DFE7BD3" w14:textId="07F32756" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -23933,51 +23726,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>5,98 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="5D2F9119" w14:textId="77777777" w:rsidR="00B54D7B" w:rsidRDefault="00B54D7B" w:rsidP="00B54D7B">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="4C6AC569" w14:textId="65C9E26E" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="4C6AC569" w14:textId="65C9E26E" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1988049959"/>
             <w:placeholder>
               <w:docPart w:val="AB174306EC0F4688B28D05DF555EA52F"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="79B69B2A" w14:textId="0ED51D29" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -24032,51 +23825,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>10,6 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="22FD441A" w14:textId="77777777" w:rsidR="00B54D7B" w:rsidRDefault="00B54D7B" w:rsidP="00B54D7B">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="7C1B84B2" w14:textId="47C08131" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="7C1B84B2" w14:textId="47C08131" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="784701298"/>
             <w:placeholder>
               <w:docPart w:val="1B6AE54B66DC4971AC16B55185DC36E2"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="3025234E" w14:textId="16191086" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -24131,51 +23924,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>12,1 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="31FC4FC6" w14:textId="77777777" w:rsidR="00B54D7B" w:rsidRDefault="00B54D7B" w:rsidP="00B54D7B">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="283FFF6C" w14:textId="781B8937" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="283FFF6C" w14:textId="781B8937" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1501730711"/>
             <w:placeholder>
               <w:docPart w:val="25162B71D93D402FB2982B65A9529D65"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="6DB1C828" w14:textId="733C8001" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -24230,51 +24023,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>10,9 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="578F118F" w14:textId="77777777" w:rsidR="00B54D7B" w:rsidRDefault="00B54D7B" w:rsidP="00B54D7B">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="66076D9C" w14:textId="558FD7AD" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="66076D9C" w14:textId="558FD7AD" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-939061437"/>
             <w:placeholder>
               <w:docPart w:val="0712483747D84A738F62CB3ED8360143"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="5E66A98C" w14:textId="03DC6385" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -24329,51 +24122,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>7,68 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="41C62885" w14:textId="77777777" w:rsidR="00B54D7B" w:rsidRDefault="00B54D7B" w:rsidP="00B54D7B">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="6133B43C" w14:textId="54ABC2F0" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="6133B43C" w14:textId="54ABC2F0" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-346719995"/>
             <w:placeholder>
               <w:docPart w:val="6E8036C7B7714D3F9927EB1A328BA6B8"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="023EBD47" w14:textId="396ADD36" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -24428,51 +24221,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>11,1 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="73A28A02" w14:textId="77777777" w:rsidR="00B54D7B" w:rsidRDefault="00B54D7B" w:rsidP="00B54D7B">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="6D7FA2C2" w14:textId="354ECD42" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="6D7FA2C2" w14:textId="354ECD42" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="135076184"/>
             <w:placeholder>
               <w:docPart w:val="D8821D959A6346FCA7D1A92492567967"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="44EF3506" w14:textId="058456C4" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -24527,51 +24320,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>12,3 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="076D82B3" w14:textId="77777777" w:rsidR="00B54D7B" w:rsidRDefault="00B54D7B" w:rsidP="00B54D7B">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="420F676C" w14:textId="17ADDFBF" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="420F676C" w14:textId="17ADDFBF" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1798751024"/>
             <w:placeholder>
               <w:docPart w:val="C78448D3940F41D28B35E8218C4B3338"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="23CA1203" w14:textId="5C0B4163" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -24626,51 +24419,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>11,5 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="07B15D8C" w14:textId="77777777" w:rsidR="00B9091C" w:rsidRDefault="00B9091C" w:rsidP="00B9091C">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="6A907F8B" w14:textId="541C6436" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="6A907F8B" w14:textId="541C6436" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1956243935"/>
             <w:placeholder>
               <w:docPart w:val="C2359F1A8D4B4C479ABA91B5AF9313A7"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="150C8E5E" w14:textId="7A736ACD" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -24725,151 +24518,150 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>14,2 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="2F258C1C" w14:textId="77777777" w:rsidR="00B9091C" w:rsidRDefault="00B9091C" w:rsidP="00B9091C">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="05254FA5" w14:textId="21C40DEC" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="05254FA5" w14:textId="21C40DEC" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1140959202"/>
             <w:placeholder>
               <w:docPart w:val="8695CB9D7EDF47AAAF311F985A995B3E"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="6DB5514C" w14:textId="3DF60EEA" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>P317/B5/4,50</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="5FFCCD37" w14:textId="3F3B7E2C" w:rsidR="0017738F" w:rsidRDefault="00B9091C" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
-                <w:lastRenderedPageBreak/>
                 <w:t>Des croix dans un cimetière</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="00599385" w14:textId="77777777" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>[19--]</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="17291A9A" w14:textId="62DE434E" w:rsidR="00B9091C" w:rsidRDefault="00B9091C" w:rsidP="00B9091C">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>12,9 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="1EEE318E" w14:textId="77777777" w:rsidR="00B9091C" w:rsidRDefault="00B9091C" w:rsidP="00B9091C">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="7CE27560" w14:textId="094D2349" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="7CE27560" w14:textId="094D2349" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-2098017868"/>
             <w:placeholder>
               <w:docPart w:val="59F2C5BA37A54EF6AE5077E59F3992BE"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="39EC3324" w14:textId="71B0DB30" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -24924,51 +24716,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>7,80 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="1CC57117" w14:textId="77777777" w:rsidR="00B9091C" w:rsidRDefault="00B9091C" w:rsidP="00B9091C">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="3CC73240" w14:textId="03250AB8" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="3CC73240" w14:textId="03250AB8" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="493766743"/>
             <w:placeholder>
               <w:docPart w:val="041956C0360C40A699A96BDC5D8006C0"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="395089C6" w14:textId="0A3223A4" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -25023,51 +24815,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>6,74 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="59BC7900" w14:textId="77777777" w:rsidR="00B9091C" w:rsidRDefault="00B9091C" w:rsidP="00B9091C">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="5F3AD0E9" w14:textId="78EF1DB2" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="5F3AD0E9" w14:textId="78EF1DB2" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1964229836"/>
             <w:placeholder>
               <w:docPart w:val="F4D42A5473FF4641847ACBC9D535BA8A"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="1C4077E0" w14:textId="1D24EA7B" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -25122,51 +24914,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>1,48 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="0972DD00" w14:textId="076E09D8" w:rsidR="0017738F" w:rsidRDefault="00B9091C" w:rsidP="00B9091C">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="1694FCEE" w14:textId="5FFC472B" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="1694FCEE" w14:textId="5FFC472B" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1133255973"/>
             <w:placeholder>
               <w:docPart w:val="894F96F1AB7549D6B46ECAAA41866766"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="2A1B96FE" w14:textId="2BB2E6C6" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -25221,51 +25013,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>14 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="5EED1F76" w14:textId="77777777" w:rsidR="00B9091C" w:rsidRDefault="00B9091C" w:rsidP="00B9091C">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="58141670" w14:textId="0C60BF72" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="58141670" w14:textId="0C60BF72" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="625195858"/>
             <w:placeholder>
               <w:docPart w:val="9082213F17ED41C086C62DF34311E152"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="56546ACD" w14:textId="41389C0B" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -25320,51 +25112,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>11,2 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="508D2C90" w14:textId="77777777" w:rsidR="00B9091C" w:rsidRDefault="00B9091C" w:rsidP="00B9091C">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="69F8696A" w14:textId="1896225A" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="69F8696A" w14:textId="1896225A" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="825018266"/>
             <w:placeholder>
               <w:docPart w:val="39646715A5534549A4C53F000B697D18"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="69D0DBD5" w14:textId="4ECFFD4E" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -25419,51 +25211,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>3,01 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="4E1DC2C6" w14:textId="77777777" w:rsidR="00B47636" w:rsidRDefault="00B47636" w:rsidP="00B47636">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="0BAD957E" w14:textId="43B9E1FD" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="0BAD957E" w14:textId="43B9E1FD" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1793865401"/>
             <w:placeholder>
               <w:docPart w:val="80A9C97DF32146888B94853388115952"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="55F1190B" w14:textId="0F0E3BE4" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -25518,51 +25310,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>1,45 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="7DDF2F16" w14:textId="77777777" w:rsidR="00A74E07" w:rsidRDefault="00A74E07" w:rsidP="00A74E07">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="7D0814C7" w14:textId="46D6BF54" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="7D0814C7" w14:textId="46D6BF54" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1862668353"/>
             <w:placeholder>
               <w:docPart w:val="4409851B1CFE48E78E02B51F4EA15350"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="765E77FC" w14:textId="7C34F6C0" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -25599,70 +25391,69 @@
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>[19--]</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="00AD74A4" w14:textId="7694366C" w:rsidR="00A74E07" w:rsidRDefault="00A74E07" w:rsidP="00A74E07">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
-                <w:lastRenderedPageBreak/>
                 <w:t>1,39 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="19606344" w14:textId="77777777" w:rsidR="00A74E07" w:rsidRDefault="00A74E07" w:rsidP="00A74E07">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="28B95458" w14:textId="5DB8D404" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="28B95458" w14:textId="5DB8D404" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1504400985"/>
             <w:placeholder>
               <w:docPart w:val="1C56D4306B6F4059A895F553338154A0"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="7BABBBC8" w14:textId="087A78FB" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -25717,51 +25508,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>10,4 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="1EB0E4C5" w14:textId="77777777" w:rsidR="00A74E07" w:rsidRDefault="00A74E07" w:rsidP="00A74E07">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="64592E00" w14:textId="081CC431" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="64592E00" w14:textId="081CC431" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-157383592"/>
             <w:placeholder>
               <w:docPart w:val="33E89D015BC2475495CE242231C9F38F"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="42226C37" w14:textId="498D990E" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -25825,51 +25616,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>12,5 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="66E0D1EC" w14:textId="77777777" w:rsidR="00A74E07" w:rsidRDefault="00A74E07" w:rsidP="00A74E07">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="3F6F83B0" w14:textId="4BEC7C0E" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="3F6F83B0" w14:textId="4BEC7C0E" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1413005008"/>
             <w:placeholder>
               <w:docPart w:val="2B0F41E4A90B4DF98C48CFF362D12E67"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="13AE34C0" w14:textId="19207299" w:rsidR="0017738F" w:rsidRDefault="0017738F" w:rsidP="007B691A">
               <w:pPr>
@@ -25924,51 +25715,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>13 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="46ABEAA8" w14:textId="77777777" w:rsidR="00A74E07" w:rsidRDefault="00A74E07" w:rsidP="00A74E07">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="4EC3D1C6" w14:textId="49023F88" w:rsidR="0017738F" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="4EC3D1C6" w14:textId="49023F88" w:rsidR="0017738F" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1965237599"/>
             <w:placeholder>
               <w:docPart w:val="66831DD530324EC0A19C92610C2F37B6"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="7F34C066" w14:textId="1D68C8B4" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -26023,51 +25814,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>9,66 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="619B9072" w14:textId="77777777" w:rsidR="00496482" w:rsidRDefault="00496482" w:rsidP="00496482">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="40B6A220" w14:textId="29E91DCE" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="40B6A220" w14:textId="29E91DCE" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1468863889"/>
             <w:placeholder>
               <w:docPart w:val="A3346800291949FF812ACFAA4172C480"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="4BF2C2A8" w14:textId="397D45AE" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -26122,51 +25913,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>13,5, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="2C9B6FEC" w14:textId="1B80912C" w:rsidR="00FF01CE" w:rsidRDefault="00496482" w:rsidP="00496482">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="62216F99" w14:textId="37B36B7D" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="62216F99" w14:textId="37B36B7D" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1560019051"/>
             <w:placeholder>
               <w:docPart w:val="78374E27F2F94B2CA60B72B2438C1EE1"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="3049E89E" w14:textId="5BB5FA69" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -26221,51 +26012,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>4,55 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="15560FC6" w14:textId="77777777" w:rsidR="00496482" w:rsidRDefault="00496482" w:rsidP="00496482">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="56CC703A" w14:textId="3A8C4869" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="56CC703A" w14:textId="3A8C4869" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-188064383"/>
             <w:placeholder>
               <w:docPart w:val="E32CCE782EC54B76B97967F5EEEC8041"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="315B77B4" w14:textId="5B7D7ED1" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -26320,51 +26111,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>9,86 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="03B70BBA" w14:textId="77777777" w:rsidR="00496482" w:rsidRDefault="00496482" w:rsidP="00496482">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="4A685FD7" w14:textId="5A43AD8B" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="4A685FD7" w14:textId="5A43AD8B" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="686715967"/>
             <w:placeholder>
               <w:docPart w:val="5B73F32C70CE47C192270C167D623604"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="79160165" w14:textId="606AAAB7" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -26419,51 +26210,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>8,57 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="33C6FC7A" w14:textId="77777777" w:rsidR="00496482" w:rsidRDefault="00496482" w:rsidP="00496482">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="419C7D32" w14:textId="6DD1ADBF" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="419C7D32" w14:textId="6DD1ADBF" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1154566904"/>
             <w:placeholder>
               <w:docPart w:val="5150C2464CAB4BBB866282BED15BE0D6"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="27B1B99F" w14:textId="3F483EFB" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -26518,51 +26309,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>7,49 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="079335B1" w14:textId="77777777" w:rsidR="00506B9F" w:rsidRDefault="00506B9F" w:rsidP="00506B9F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="269854A1" w14:textId="35127A82" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="269854A1" w14:textId="35127A82" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-327054897"/>
             <w:placeholder>
               <w:docPart w:val="C5BACE6BD3FC4EA6AA1927EC4C339FA6"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="1D9D6BF1" w14:textId="018F6767" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -26617,51 +26408,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>9,61 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="17626DC7" w14:textId="77777777" w:rsidR="00506B9F" w:rsidRDefault="00506B9F" w:rsidP="00506B9F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="538879AA" w14:textId="524B65D5" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="538879AA" w14:textId="524B65D5" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="137166859"/>
             <w:placeholder>
               <w:docPart w:val="95FA76B16DC94CEF80DE2215BC11740C"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="7F0AF6B3" w14:textId="1721D83D" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -26716,51 +26507,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>11,4 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="6CA56FC8" w14:textId="77777777" w:rsidR="00506B9F" w:rsidRDefault="00506B9F" w:rsidP="00506B9F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="29B5E81C" w14:textId="6DB2C940" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="29B5E81C" w14:textId="6DB2C940" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-806095703"/>
             <w:placeholder>
               <w:docPart w:val="E02F3BFDE13A46C994F7613D0203909B"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="3B551A16" w14:textId="49AAC4AA" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -26815,51 +26606,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>13,5 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="5B46316D" w14:textId="77777777" w:rsidR="00506B9F" w:rsidRDefault="00506B9F" w:rsidP="00506B9F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="0921EAE0" w14:textId="0360AC3F" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="0921EAE0" w14:textId="0360AC3F" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-526330259"/>
             <w:placeholder>
               <w:docPart w:val="19D45C0526D84FAC86FFD7AB2C180419"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="351F532B" w14:textId="18F7D08C" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -26914,51 +26705,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>9,70 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="5622B510" w14:textId="77777777" w:rsidR="00506B9F" w:rsidRDefault="00506B9F" w:rsidP="00506B9F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="54D4779D" w14:textId="54E51E23" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="54D4779D" w14:textId="54E51E23" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="998470821"/>
             <w:placeholder>
               <w:docPart w:val="9018230BD50543B7B37DB651730F6C72"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="1BECA0C5" w14:textId="22E850CF" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -27028,51 +26819,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="0A101882" w14:textId="06CEE5DE" w:rsidR="00506B9F" w:rsidRDefault="00506B9F" w:rsidP="00506B9F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Photo très floue</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="72F6295E" w14:textId="4CCC9B5E" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="72F6295E" w14:textId="4CCC9B5E" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1206293115"/>
             <w:placeholder>
               <w:docPart w:val="343533B740974C8F862AA96F6BC32498"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="70E7F001" w14:textId="2047F987" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -27127,51 +26918,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>16 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="6FA8ED62" w14:textId="77777777" w:rsidR="00506B9F" w:rsidRDefault="00506B9F" w:rsidP="00506B9F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="0C127071" w14:textId="36D5EF15" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="0C127071" w14:textId="36D5EF15" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1699966627"/>
             <w:placeholder>
               <w:docPart w:val="700C7363EF664C25A647B8A1A6BA5E72"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="6750027D" w14:textId="63049E89" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -27226,51 +27017,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>16 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="11D6FF63" w14:textId="77777777" w:rsidR="002A6D2A" w:rsidRDefault="002A6D2A" w:rsidP="002A6D2A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="51E10001" w14:textId="646C7E48" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="51E10001" w14:textId="646C7E48" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1362176507"/>
             <w:placeholder>
               <w:docPart w:val="F62D620D59CE47018F872D2F0D752F3F"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="68E2F118" w14:textId="239E50D2" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -27341,51 +27132,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>7,32 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="29DBFE05" w14:textId="77777777" w:rsidR="002A6D2A" w:rsidRDefault="002A6D2A" w:rsidP="002A6D2A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="1AA5F9D2" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="1AA5F9D2" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-391733804"/>
             <w:placeholder>
               <w:docPart w:val="0EB51662377B4D4DB32E10A46E708003"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="1667B171" w14:textId="15B20DB1" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -27440,51 +27231,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>22,5 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="03F4E9F1" w14:textId="77777777" w:rsidR="004E4425" w:rsidRDefault="004E4425" w:rsidP="004E4425">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="629D9A97" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="629D9A97" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1906211878"/>
             <w:placeholder>
               <w:docPart w:val="9F99DACBC3194551827C00690E1D8A72"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="4D02042A" w14:textId="47692A5D" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -27590,51 +27381,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>13 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="5C10B31C" w14:textId="77777777" w:rsidR="004E4425" w:rsidRDefault="004E4425" w:rsidP="004E4425">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="01B5FEDF" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="01B5FEDF" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1815711072"/>
             <w:placeholder>
               <w:docPart w:val="4E7A3318BBBA4769A2B59B91A439933B"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="607F8AAD" w14:textId="04FB9C06" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -27689,51 +27480,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>12,6 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="385EA2FA" w14:textId="77777777" w:rsidR="00A242C9" w:rsidRDefault="00A242C9" w:rsidP="00A242C9">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="55A73B2D" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="55A73B2D" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1768917407"/>
             <w:placeholder>
               <w:docPart w:val="0D095F4D1B3B4821B1CBB887D5460574"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="589725EC" w14:textId="3953A5EB" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -27788,51 +27579,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>10,9 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="6E370911" w14:textId="77777777" w:rsidR="00282671" w:rsidRDefault="00282671" w:rsidP="00282671">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="6047D338" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="6047D338" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="2100371882"/>
             <w:placeholder>
               <w:docPart w:val="55BC19382ADA4F589D4475290B91B2A8"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="5977FDA6" w14:textId="71323598" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -27887,51 +27678,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>13,2 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="6CA28BD3" w14:textId="77777777" w:rsidR="00282671" w:rsidRDefault="00282671" w:rsidP="00282671">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="460D5BD2" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="460D5BD2" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1093011835"/>
             <w:placeholder>
               <w:docPart w:val="CE40A6234F414DAABB6D1DA80C92160A"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="5B647541" w14:textId="1CE573E0" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -27986,51 +27777,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>13,5 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="7E44D0BF" w14:textId="77777777" w:rsidR="00282671" w:rsidRDefault="00282671" w:rsidP="00282671">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="334F6F49" w14:textId="7130F3B4" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="334F6F49" w14:textId="7130F3B4" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1579635160"/>
             <w:placeholder>
               <w:docPart w:val="63EDA4431A094B558A055F9784705407"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="0F7052C9" w14:textId="52A7859A" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -28085,51 +27876,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>14,2 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="62B01B5B" w14:textId="77777777" w:rsidR="00282671" w:rsidRDefault="00282671" w:rsidP="00282671">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="318443A4" w14:textId="22089281" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="318443A4" w14:textId="22089281" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1688485019"/>
             <w:placeholder>
               <w:docPart w:val="E0ABA91B1DB345E4B07E4E8D7D732F54"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="332E9113" w14:textId="3181AA57" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -28184,51 +27975,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>11,6 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="0055CB56" w14:textId="77777777" w:rsidR="00282671" w:rsidRDefault="00282671" w:rsidP="00282671">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="3454082C" w14:textId="4D4E74CB" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="3454082C" w14:textId="4D4E74CB" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1617569971"/>
             <w:placeholder>
               <w:docPart w:val="2FF51A42438E444F892733E935AA7714"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="562A2309" w14:textId="42BA303E" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -28283,51 +28074,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>282 Ko, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="6099BD97" w14:textId="77777777" w:rsidR="00282671" w:rsidRDefault="00282671" w:rsidP="00282671">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="0DD8D8F9" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="0DD8D8F9" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1540619534"/>
             <w:placeholder>
               <w:docPart w:val="C3DFC81C0DEA41C4B795AC5280056662"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="3CA66329" w14:textId="01B8D925" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -28397,51 +28188,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="504C4D0A" w14:textId="6BAADCDD" w:rsidR="00B97138" w:rsidRDefault="00B97138" w:rsidP="00B97138">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Photo très floue</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="5B03FB5D" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="5B03FB5D" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="509724667"/>
             <w:placeholder>
               <w:docPart w:val="EFAC6BBF746140E49FB8B6435E0BCD09"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="25FD4594" w14:textId="2F99E12F" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -28496,51 +28287,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>7,52 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="2D332746" w14:textId="77777777" w:rsidR="00B97138" w:rsidRDefault="00B97138" w:rsidP="00B97138">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="587D8C87" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="587D8C87" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1191951990"/>
             <w:placeholder>
               <w:docPart w:val="29CEF7893D4B47DB8590712ED608F82C"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="1585D51E" w14:textId="66E61DB5" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -28595,51 +28386,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>6,20 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="6D1D7B4C" w14:textId="77777777" w:rsidR="00B97138" w:rsidRDefault="00B97138" w:rsidP="00B97138">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="6071A2C6" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="6071A2C6" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1205010338"/>
             <w:placeholder>
               <w:docPart w:val="501709CC0D614122B700BDE55D1415E8"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="3057ED22" w14:textId="3099345A" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -28694,51 +28485,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>15,7 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="2728B828" w14:textId="77777777" w:rsidR="00B97138" w:rsidRDefault="00B97138" w:rsidP="00B97138">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="26064769" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="26064769" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-602878242"/>
             <w:placeholder>
               <w:docPart w:val="8727FC8B4CB84FB2A976A5BD4BA13240"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="3C045D86" w14:textId="714200C5" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -28793,51 +28584,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>8,74 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="161E0E3C" w14:textId="18B7ADA0" w:rsidR="00FF01CE" w:rsidRDefault="00B97138" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="1A14C148" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="1A14C148" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-956570300"/>
             <w:placeholder>
               <w:docPart w:val="DC987FF54400402BBE5DDA3B16B920E5"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="6F4D92E2" w14:textId="0151D1B1" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -28892,151 +28683,150 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>4,55 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="5C5D97C2" w14:textId="77777777" w:rsidR="00B97138" w:rsidRDefault="00B97138" w:rsidP="00B97138">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="5251E16A" w14:textId="7A380A0C" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="5251E16A" w14:textId="7A380A0C" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1559051755"/>
             <w:placeholder>
               <w:docPart w:val="783219DA8FF948A7A0614AF418D05572"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="51C57276" w14:textId="39F8D323" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>P317/B5/4,91</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="1EC4FD33" w14:textId="647267D8" w:rsidR="00FF01CE" w:rsidRDefault="00B97138" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
-                <w:lastRenderedPageBreak/>
                 <w:t>Trois femmes en jupe longue</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="06324953" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>[19--]</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="2FA18618" w14:textId="00CFF2DF" w:rsidR="00B97138" w:rsidRDefault="00B97138" w:rsidP="00B97138">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>4,34 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="62A22487" w14:textId="77777777" w:rsidR="00B97138" w:rsidRDefault="00B97138" w:rsidP="00B97138">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="45DB0F20" w14:textId="2FC20D50" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="45DB0F20" w14:textId="2FC20D50" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1893028380"/>
             <w:placeholder>
               <w:docPart w:val="6B0EBC159C764B8FA134567B4EBB293C"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="36EBF730" w14:textId="78BA11F4" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -29091,51 +28881,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>419 Ko, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="75F8E90C" w14:textId="77777777" w:rsidR="00B97138" w:rsidRDefault="00B97138" w:rsidP="00B97138">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="05545678" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="05545678" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1845736578"/>
             <w:placeholder>
               <w:docPart w:val="860C8AA2D1EF4DB297A21AB05CF9E084"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="234E6043" w14:textId="5C74E713" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -29190,51 +28980,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>6,71 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="38F81E2C" w14:textId="77777777" w:rsidR="00D348AA" w:rsidRDefault="00D348AA" w:rsidP="00D348AA">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="5A1126DF" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="5A1126DF" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1281183948"/>
             <w:placeholder>
               <w:docPart w:val="49F240EEAAC44DD9A4B83B438C911809"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="5C276F97" w14:textId="13B0DB92" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -29289,51 +29079,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>4,11 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="34D75B9E" w14:textId="77777777" w:rsidR="00D348AA" w:rsidRDefault="00D348AA" w:rsidP="00D348AA">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="070C822F" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="070C822F" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1155296853"/>
             <w:placeholder>
               <w:docPart w:val="1DC446359D18440DB9E52E591C1F9F9A"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="4D89D5B5" w14:textId="27E15012" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -29388,51 +29178,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>3,71 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="291BB682" w14:textId="77777777" w:rsidR="00D348AA" w:rsidRDefault="00D348AA" w:rsidP="00D348AA">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="07B1CA94" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="07B1CA94" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="42418415"/>
             <w:placeholder>
               <w:docPart w:val="7352FB84E6444243828E40D543B4D294"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="2F8684EF" w14:textId="7DF52F90" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -29487,51 +29277,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>475 Ko, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="49241F2E" w14:textId="77777777" w:rsidR="00D348AA" w:rsidRDefault="00D348AA" w:rsidP="00D348AA">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="59D11EF9" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="59D11EF9" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1046642711"/>
             <w:placeholder>
               <w:docPart w:val="3866EE896A4D40DE92E6305B2C858E49"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="2703A870" w14:textId="6DC89549" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -29586,51 +29376,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>11,9 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="23F7B356" w14:textId="77777777" w:rsidR="00D348AA" w:rsidRDefault="00D348AA" w:rsidP="00D348AA">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="45625EDB" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="45625EDB" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="738607895"/>
             <w:placeholder>
               <w:docPart w:val="FB6167C40E66465FA9B26BB57363F017"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="119517E4" w14:textId="0CA61B98" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -29685,51 +29475,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>6,14 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="527DA716" w14:textId="77777777" w:rsidR="00D348AA" w:rsidRDefault="00D348AA" w:rsidP="00D348AA">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="34527224" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="34527224" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="742923831"/>
             <w:placeholder>
               <w:docPart w:val="2837527E575E44B98EFA77FB5FFDC3D3"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="306C6C0E" w14:textId="4A9D2358" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -29766,70 +29556,69 @@
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>[19--]</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="117B75FA" w14:textId="23D508C5" w:rsidR="00D348AA" w:rsidRDefault="00D348AA" w:rsidP="00D348AA">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
-                <w:lastRenderedPageBreak/>
                 <w:t>5,99 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="4869BEDA" w14:textId="77777777" w:rsidR="00D348AA" w:rsidRDefault="00D348AA" w:rsidP="00D348AA">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="1E145A68" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="1E145A68" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-989324234"/>
             <w:placeholder>
               <w:docPart w:val="95FB291B65DE41739FC06ED50625573C"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="502D161A" w14:textId="30EF1DC0" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -29899,51 +29688,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="46C90B68" w14:textId="6932654B" w:rsidR="00D348AA" w:rsidRDefault="00D348AA" w:rsidP="00D348AA">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Photo très floue</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="2B20787F" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="2B20787F" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1191753799"/>
             <w:placeholder>
               <w:docPart w:val="6C7A1F43121D406282443AEE36A8E643"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="71170CDF" w14:textId="25761DBF" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -29998,51 +29787,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>9,59 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="510672AC" w14:textId="77777777" w:rsidR="00D348AA" w:rsidRDefault="00D348AA" w:rsidP="00D348AA">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="77C0372E" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="77C0372E" w14:textId="77777777" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-545070777"/>
             <w:placeholder>
               <w:docPart w:val="5000356EEAA7405AABA6519B29F82AF0"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="6A7D33DA" w14:textId="31347CA5" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -30097,51 +29886,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>8,96 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="5635071C" w14:textId="77777777" w:rsidR="00D348AA" w:rsidRDefault="00D348AA" w:rsidP="00D348AA">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="3391549A" w14:textId="2CE1F30C" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="3391549A" w14:textId="2CE1F30C" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1116025369"/>
             <w:placeholder>
               <w:docPart w:val="B6763BC922A24EB4A5F65BFBE243B5BA"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="23E5AACB" w14:textId="7FC61099" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -30196,51 +29985,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>8,88 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="6BFD439D" w14:textId="77777777" w:rsidR="00D348AA" w:rsidRDefault="00D348AA" w:rsidP="00D348AA">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="7245EE35" w14:textId="561FA94A" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="7245EE35" w14:textId="561FA94A" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-372154763"/>
             <w:placeholder>
               <w:docPart w:val="284EBAAE07654661BDE9B1707E66C171"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="7DB3DA6D" w14:textId="30991B10" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -30295,51 +30084,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>14,5 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="410A85BA" w14:textId="77777777" w:rsidR="00D348AA" w:rsidRDefault="00D348AA" w:rsidP="00D348AA">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="1EFC927A" w14:textId="1A33A373" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="1EFC927A" w14:textId="1A33A373" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1326940784"/>
             <w:placeholder>
               <w:docPart w:val="7A4952AC2F3A427AAC754AA08DC411ED"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="2ED58DFF" w14:textId="7AC803BF" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -30401,51 +30190,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>15,5 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="19DBF57D" w14:textId="77777777" w:rsidR="00D348AA" w:rsidRDefault="00D348AA" w:rsidP="00D348AA">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="1DE1644E" w14:textId="366FA214" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="1DE1644E" w14:textId="366FA214" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1052844572"/>
             <w:placeholder>
               <w:docPart w:val="7F69ED6313FE440691534B76DFE4F857"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="6D9D176A" w14:textId="07699D4C" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -30500,51 +30289,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>17,5 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="492CCECF" w14:textId="77777777" w:rsidR="00D0749F" w:rsidRDefault="00D0749F" w:rsidP="00D0749F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="46811918" w14:textId="4E17C7D5" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="46811918" w14:textId="4E17C7D5" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1685090316"/>
             <w:placeholder>
               <w:docPart w:val="ED59C5B4C2404F8B99815F88E9BE77F8"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="6CE5402E" w14:textId="243A7767" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -30603,55 +30392,54 @@
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>1,48 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="25F17897" w14:textId="77777777" w:rsidR="00D0749F" w:rsidRDefault="00D0749F" w:rsidP="00D0749F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
-                <w:lastRenderedPageBreak/>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="6FBBAC51" w14:textId="2EE0F8CE" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="6FBBAC51" w14:textId="2EE0F8CE" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1874259421"/>
             <w:placeholder>
               <w:docPart w:val="98CFE92E6E544793B63097D71153E1EE"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="4E9B9203" w14:textId="49DDC78C" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -30713,51 +30501,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>8,48 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="2ED813DA" w14:textId="77777777" w:rsidR="00D0749F" w:rsidRDefault="00D0749F" w:rsidP="00D0749F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="42F2EC57" w14:textId="5D018A82" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="42F2EC57" w14:textId="5D018A82" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1558127702"/>
             <w:placeholder>
               <w:docPart w:val="5E3E59422DDA40B3BD8F5601857D7712"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="1C15D929" w14:textId="6BB620AD" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -30819,51 +30607,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>7,92 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="42741D16" w14:textId="77777777" w:rsidR="00D0749F" w:rsidRDefault="00D0749F" w:rsidP="00D0749F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="38869999" w14:textId="1E345C1F" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="38869999" w14:textId="1E345C1F" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="644941131"/>
             <w:placeholder>
               <w:docPart w:val="A138BFF45D164AE3A3AA7DDB07221BAF"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="2EEFC710" w14:textId="236BC08F" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -30918,51 +30706,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>4,45 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="1F59BC3A" w14:textId="77777777" w:rsidR="00D0749F" w:rsidRDefault="00D0749F" w:rsidP="00D0749F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="5C6C3C48" w14:textId="51B9E6AD" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="5C6C3C48" w14:textId="51B9E6AD" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="472635644"/>
             <w:placeholder>
               <w:docPart w:val="44D496D94244465ABB5790273F6EFDBD"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="4A27401B" w14:textId="5B81F9D9" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -31017,51 +30805,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>1,90 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="74655B2F" w14:textId="77777777" w:rsidR="00D0749F" w:rsidRDefault="00D0749F" w:rsidP="00D0749F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="3ED1ACD6" w14:textId="7A3A6D50" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="3ED1ACD6" w14:textId="7A3A6D50" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-973831045"/>
             <w:placeholder>
               <w:docPart w:val="11A5537EE86F458693DF9CCDE4F04B99"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="67FD5588" w14:textId="598BCCE4" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -31131,51 +30919,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="31D19BB4" w14:textId="45A141E7" w:rsidR="00D0749F" w:rsidRDefault="00D0749F" w:rsidP="00D0749F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Photo découpée (pas entière)</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="4641A371" w14:textId="240A0602" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="4641A371" w14:textId="240A0602" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1923685856"/>
             <w:placeholder>
               <w:docPart w:val="182C500D546440B3959FF8F82EA735FF"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="3693EE61" w14:textId="30B40193" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -31237,51 +31025,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>11,5 Mo, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="544DD6AF" w14:textId="77777777" w:rsidR="00D0749F" w:rsidRDefault="00D0749F" w:rsidP="00D0749F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="7176E14C" w14:textId="1DA4096B" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="7176E14C" w14:textId="1DA4096B" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-525795410"/>
             <w:placeholder>
               <w:docPart w:val="5F00F6A8F8F44FF891829CC6193D349E"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="16D1CE25" w14:textId="6DE5C247" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -31351,51 +31139,51 @@
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="74613725" w14:textId="586E699D" w:rsidR="00D0749F" w:rsidRDefault="00D0749F" w:rsidP="00D0749F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Photo abîmée</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="077E831D" w14:textId="7A08AFF6" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="077E831D" w14:textId="7A08AFF6" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1241066314"/>
             <w:placeholder>
               <w:docPart w:val="63B8E3423724480B922B7AB1178C97BC"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="019B35DE" w14:textId="32F4FAFB" w:rsidR="00FF01CE" w:rsidRDefault="00FF01CE" w:rsidP="007B691A">
               <w:pPr>
@@ -31447,174 +31235,173 @@
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>293 Ko, noir et blanc</w:t>
               </w:r>
             </w:p>
             <w:p w14:paraId="261A2F45" w14:textId="77777777" w:rsidR="00D0749F" w:rsidRDefault="00D0749F" w:rsidP="00D0749F">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
-                <w:lastRenderedPageBreak/>
                 <w:t>Numérisée et originale</w:t>
               </w:r>
             </w:p>
-            <w:p w14:paraId="3D1D9EAF" w14:textId="3307C2BA" w:rsidR="00FF01CE" w:rsidRDefault="002A2CBD" w:rsidP="007B691A">
+            <w:p w14:paraId="3D1D9EAF" w14:textId="3307C2BA" w:rsidR="00FF01CE" w:rsidRDefault="002F3302" w:rsidP="007B691A">
               <w:pPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="7664049A" w14:textId="6740B53B" w:rsidR="006903A7" w:rsidRPr="005E4E45" w:rsidRDefault="006903A7" w:rsidP="006903A7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="736BC8BF" w14:textId="77777777" w:rsidR="006903A7" w:rsidRPr="005E4E45" w:rsidRDefault="006903A7" w:rsidP="001E5A46">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006903A7" w:rsidRPr="005E4E45" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4A7D7510" w14:textId="77777777" w:rsidR="002A2CBD" w:rsidRDefault="002A2CBD" w:rsidP="00C70C4E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1933A09F" w14:textId="77777777" w:rsidR="002A2CBD" w:rsidRDefault="002A2CBD" w:rsidP="00C70C4E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="538325570"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="6137C6CB" w14:textId="77777777" w:rsidR="00263B8C" w:rsidRDefault="00263B8C">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
-            <w:lang w:val="fr-FR"/>
+            <w:lang w:eastAsia="fr-CA"/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="172C9A09" wp14:editId="251E074A">
                   <wp:extent cx="5467350" cy="45085"/>
                   <wp:effectExtent l="0" t="9525" r="0" b="2540"/>
                   <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                       <wps:wsp>
                         <wps:cNvSpPr>
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm flipV="1">
                             <a:off x="0" y="0"/>
                             <a:ext cx="5467350" cy="45085"/>
                           </a:xfrm>
                           <a:prstGeom prst="flowChartDecision">
                             <a:avLst/>
                           </a:prstGeom>
@@ -31629,51 +31416,51 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </mc:Choice>
-            <mc:Fallback>
+            <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
               <w:pict>
                 <v:shapetype w14:anchorId="45E209F7" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
                 </v:shapetype>
                 <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQAxjw2I2wAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqJMeSkjjVCjQC4JDSyU4OvE2iWqvo9htA1/PwqVcRhrNauZtsZqcFSccQ+9JQTpLQCA13vTU&#10;Kti9r+8yECFqMtp6QgVfGGBVXl8VOjf+TBs8bWMruIRCrhV0MQ65lKHp0Okw8wMSZ3s/Oh3Zjq00&#10;oz5zubNyniQL6XRPvNDpAasOm8P26BSsN28vT/Pn3eve1x+2yh4+q+HbK3V7Mz0uQUSc4uUYfvEZ&#10;HUpmqv2RTBBWAT8S/5SzbJGyrRXcpyDLQv5nL38AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAgPRB/8UCAACFBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAMY8NiNsAAAADAQAADwAAAAAAAAAAAAAAAAAfBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAACcGAAAAAA==&#10;" fillcolor="black" stroked="f">
                   <v:fill r:id="rId1" o:title="" type="pattern"/>
                   <w10:anchorlock/>
                 </v:shape>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
       <w:p w14:paraId="33D23E87" w14:textId="2109FAF3" w:rsidR="00263B8C" w:rsidRPr="009D2B71" w:rsidRDefault="00263B8C" w:rsidP="00F22AC1">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
@@ -31687,97 +31474,97 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00012956" w:rsidRPr="00012956">
+        <w:r w:rsidR="00182C74" w:rsidRPr="00182C74">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
-          <w:t>21</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="23B58049" w14:textId="77777777" w:rsidR="00263B8C" w:rsidRDefault="00263B8C">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="17748007" w14:textId="77777777" w:rsidR="002A2CBD" w:rsidRDefault="002A2CBD" w:rsidP="00C70C4E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6A2547B7" w14:textId="77777777" w:rsidR="002A2CBD" w:rsidRDefault="002A2CBD" w:rsidP="00C70C4E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="16045EEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4288B382"/>
     <w:lvl w:ilvl="0" w:tplc="040C0015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -31822,51 +31609,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="6EE7524C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA9C0F6A"/>
     <w:lvl w:ilvl="0" w:tplc="040C0015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -31921,93 +31708,94 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B46FC4"/>
     <w:rsid w:val="00012956"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="00057987"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000A4EEF"/>
     <w:rsid w:val="000D2D4D"/>
     <w:rsid w:val="000E5480"/>
     <w:rsid w:val="0011067E"/>
     <w:rsid w:val="00134EB2"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00150348"/>
     <w:rsid w:val="00163FF2"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="0017738F"/>
     <w:rsid w:val="00182100"/>
+    <w:rsid w:val="00182C74"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001D5EA7"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="002077D3"/>
     <w:rsid w:val="00227796"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="00263B8C"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00282671"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002A2CBD"/>
     <w:rsid w:val="002A6D2A"/>
     <w:rsid w:val="002D03C2"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="002D2842"/>
     <w:rsid w:val="002E1E68"/>
     <w:rsid w:val="002E5540"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="003042B9"/>
     <w:rsid w:val="0031030A"/>
     <w:rsid w:val="003651F0"/>
@@ -32180,81 +31968,81 @@
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FB6016"/>
     <w:rsid w:val="00FC5C33"/>
     <w:rsid w:val="00FF01CE"/>
     <w:rsid w:val="00FF22CA"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0650BB61"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{33CD78F5-8F6D-4548-B01D-5FFF10C40BE0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="374">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -32316,98 +32104,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -32579,53 +32370,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B46FC4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00CC315C"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:line="360" w:lineRule="auto"/>
@@ -32940,56 +32728,112 @@
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007B691A"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="004E4425"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="v-button-caption">
+    <w:name w:val="v-button-caption"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:rsid w:val="00182C74"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
+    <w:div w:id="266891622">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="786043370">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="DFDFDF"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1056972105">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="69928727">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="497313223">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="2024165329">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
@@ -33004,51 +32848,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BAABE076-0E9C-4A52-B90B-302784CC4E34}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00810BAF" w:rsidRDefault="00810BAF">
           <w:r w:rsidRPr="00CE3F9F">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
@@ -37935,153 +37779,153 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{05B8517B-DCDB-4C29-BFEF-E17508D821DF}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00527C49" w:rsidRDefault="00122DC7" w:rsidP="00122DC7">
           <w:pPr>
             <w:pStyle w:val="63B8E3423724480B922B7AB1178C97BC"/>
           </w:pPr>
           <w:r w:rsidRPr="00721821">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Entrez du contenu à répéter, par exemple, d'autres contrôles de contenu. Vous pouvez également insérer ce contrôle autour de lignes d'un tableau pour répéter des parties de ce dernier.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00810BAF"/>
     <w:rsid w:val="000C66B5"/>
     <w:rsid w:val="00122DC7"/>
     <w:rsid w:val="00343C4E"/>
     <w:rsid w:val="004E528D"/>
     <w:rsid w:val="00527C49"/>
     <w:rsid w:val="00810BAF"/>
     <w:rsid w:val="00A42944"/>
     <w:rsid w:val="00F8741E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="374">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -38143,98 +37987,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -38406,53 +38253,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -39147,51 +38991,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="63B8E3423724480B922B7AB1178C97BC">
     <w:name w:val="63B8E3423724480B922B7AB1178C97BC"/>
     <w:rsid w:val="00122DC7"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C471C2C7B0B846358673DF41F289E9D9">
     <w:name w:val="C471C2C7B0B846358673DF41F289E9D9"/>
     <w:rsid w:val="00122DC7"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B32A2C0ABD1D43678E008F1F7A249F7F">
     <w:name w:val="B32A2C0ABD1D43678E008F1F7A249F7F"/>
     <w:rsid w:val="00122DC7"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E596DB9B40B64B8FA19913A8B15AEFB4">
     <w:name w:val="E596DB9B40B64B8FA19913A8B15AEFB4"/>
     <w:rsid w:val="00122DC7"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="71C4D47C641C472AA7479AE70F7B5CAD">
     <w:name w:val="71C4D47C641C472AA7479AE70F7B5CAD"/>
     <w:rsid w:val="00122DC7"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -39423,81 +39267,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2ED8AB7-5B95-4A45-80E4-AFC5ECB75FAA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D24E448-2C0A-462B-841C-5BB10E963FF2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>40</Pages>
-  <Words>5561</Words>
-  <Characters>30586</Characters>
+  <Words>5585</Words>
+  <Characters>30723</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>254</Lines>
+  <Lines>256</Lines>
   <Paragraphs>72</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>36075</CharactersWithSpaces>
+  <CharactersWithSpaces>36236</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Isabelle Trottier</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>