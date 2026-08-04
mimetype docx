--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -2,1449 +2,1780 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="4389E4B6" w14:textId="671DD76E" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+    <w:p w14:paraId="4389E4B6" w14:textId="671DD76E" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
-      <w:r w:rsidR="00C42F3C" w:rsidRPr="00685344">
-[...2 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidR="00C42F3C" w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>RENÉ ROUTHIER</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C17E0C7" w14:textId="4A659839" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00C42F3C" w:rsidP="00B46FC4">
+    <w:p w14:paraId="1C17E0C7" w14:textId="4A659839" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00C42F3C" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P316</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B16F0C8" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+    <w:p w14:paraId="5B16F0C8" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="1A20153B" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A20153B" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5BDB337A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BDB337A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="0352AE42" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0352AE42" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="15F3D2C6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15F3D2C6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="45E9C3A2" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45E9C3A2" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3402F631" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3402F631" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="70AB958E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70AB958E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="01956E0A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01956E0A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5CAB1613" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CAB1613" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="2A7AC9B2" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A7AC9B2" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="43987B18" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43987B18" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="4BB721DB" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BB721DB" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="4B9ABC1A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B9ABC1A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="0A2F20B8" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A2F20B8" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Société d’histoire et de généalogie Maria-Chapdelaine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D06DC34" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+    <w:p w14:paraId="4D06DC34" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dolbeau-Mistassini</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B3A9AEC" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+    <w:p w14:paraId="1B3A9AEC" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="32561605" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32561605" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="2B977FD4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B977FD4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="6E0FC2D4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E0FC2D4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="6DB21E8C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DB21E8C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="654AD17A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="654AD17A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="02530F77" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02530F77" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="4784E90D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4784E90D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="50ED60A1" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50ED60A1" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3DA0E737" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DA0E737" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="60D303F1" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60D303F1" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="1A4B2206" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A4B2206" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="4F65021E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F65021E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="710F0CBE" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="710F0CBE" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Répertoire numérique détaillé</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6968B8AD" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+    <w:p w14:paraId="6968B8AD" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="7181B52A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7181B52A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="180FF0D0" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="180FF0D0" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="36962C69" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36962C69" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3A32919C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A32919C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="4108E2DE" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4108E2DE" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="0CF42649" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CF42649" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="0D6D6483" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D6D6483" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="38B5AC97" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38B5AC97" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="2CAADCC5" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CAADCC5" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="31E44915" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31E44915" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="1DD48A77" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DD48A77" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Traité par Frédérique Fradet,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DD0B6EB" w14:textId="09761198" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="008B4D3A" w:rsidP="00B46FC4">
+    <w:p w14:paraId="7DD0B6EB" w14:textId="09761198" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="008B4D3A" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Archiviste-rédactrice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B063E58" w14:textId="433F3F2F" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="008B4D3A" w:rsidP="00B46FC4">
+    <w:p w14:paraId="4B063E58" w14:textId="433F3F2F" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="008B4D3A" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Le 26 janvier 2017</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4992A23D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+    <w:p w14:paraId="4992A23D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1966EA0F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+    <w:p w14:paraId="1966EA0F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="1C2E0A82" w14:textId="55CC2067" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00C42F3C" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C2E0A82" w14:textId="55CC2067" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00C42F3C" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00685344">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36CFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P316 FONDS RENÉ ROUTHIER</w:t>
       </w:r>
-      <w:r w:rsidR="00931389" w:rsidRPr="00685344">
+      <w:r w:rsidR="00931389" w:rsidRPr="00E36CFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B46FC4" w:rsidRPr="00685344">
+      <w:r w:rsidR="00B46FC4" w:rsidRPr="00E36CFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B46FC4" w:rsidRPr="00685344">
+      <w:r w:rsidR="00B46FC4" w:rsidRPr="00E36CFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="005B65F3" w:rsidRPr="00685344">
+      <w:r w:rsidR="005B65F3" w:rsidRPr="00E36CFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005E7BEF" w:rsidRPr="00685344">
+      <w:r w:rsidR="005E7BEF" w:rsidRPr="00E36CFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">[1930-1949]. – </w:t>
       </w:r>
-      <w:r w:rsidR="005B65F3" w:rsidRPr="00685344">
+      <w:r w:rsidR="005B65F3" w:rsidRPr="00E36CFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">12 </w:t>
       </w:r>
-      <w:r w:rsidR="00050170" w:rsidRPr="00685344">
+      <w:r w:rsidR="00050170" w:rsidRPr="00E36CFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>photographies</w:t>
       </w:r>
-      <w:r w:rsidRPr="00685344">
+      <w:r w:rsidRPr="00E36CFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> numérisées</w:t>
       </w:r>
-      <w:r w:rsidR="005B65F3" w:rsidRPr="00685344">
+      <w:r w:rsidR="005B65F3" w:rsidRPr="00E36CFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (et 5 </w:t>
       </w:r>
-      <w:r w:rsidR="00F72989" w:rsidRPr="00685344">
+      <w:r w:rsidR="00F72989" w:rsidRPr="00E36CFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>versos</w:t>
       </w:r>
-      <w:r w:rsidR="005B65F3" w:rsidRPr="00685344">
+      <w:r w:rsidR="005B65F3" w:rsidRPr="00E36CFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de photos numérisés). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D55D486" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00685344" w:rsidRDefault="00931389" w:rsidP="00931389">
+    <w:p w14:paraId="2D55D486" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00E36CFF" w:rsidRDefault="00931389" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="50C6F477" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00685344" w:rsidRDefault="00931389" w:rsidP="00931389">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50C6F477" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00E36CFF" w:rsidRDefault="00931389" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7B9D669F" w14:textId="7206C51B" w:rsidR="00931389" w:rsidRPr="00685344" w:rsidRDefault="00931389" w:rsidP="00931389">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B9D669F" w14:textId="7206C51B" w:rsidR="00931389" w:rsidRPr="00E36CFF" w:rsidRDefault="00931389" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00685344">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36CFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Notice biographique :</w:t>
       </w:r>
-      <w:r w:rsidR="00DC3822" w:rsidRPr="00685344">
+      <w:r w:rsidR="00DC3822" w:rsidRPr="00E36CFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4476CA10" w14:textId="36F1CBFD" w:rsidR="0066145D" w:rsidRPr="00685344" w:rsidRDefault="0066145D" w:rsidP="00931389">
+    <w:p w14:paraId="4476CA10" w14:textId="36F1CBFD" w:rsidR="0066145D" w:rsidRPr="00E36CFF" w:rsidRDefault="0066145D" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="752B6C58" w14:textId="2E489C40" w:rsidR="00C42F3C" w:rsidRPr="00685344" w:rsidRDefault="00C42F3C" w:rsidP="00931389">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="752B6C58" w14:textId="2E489C40" w:rsidR="00C42F3C" w:rsidRPr="00E36CFF" w:rsidRDefault="00C42F3C" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00685344">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36CFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">M. René </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00685344">
+      <w:r w:rsidRPr="00E36CFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Routhier</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00685344">
+      <w:r w:rsidRPr="00E36CFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, fils de Joseph </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00685344">
+      <w:r w:rsidRPr="00E36CFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Routhier</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00685344">
+      <w:r w:rsidRPr="00E36CFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00350F52" w:rsidRPr="00685344">
+      <w:r w:rsidR="00350F52" w:rsidRPr="00E36CFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(cultivateur et forestier) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00685344">
+      <w:r w:rsidRPr="00E36CFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et de Marie-Blanche Lefebvre, e</w:t>
       </w:r>
-      <w:r w:rsidR="00350F52" w:rsidRPr="00685344">
+      <w:r w:rsidR="00350F52" w:rsidRPr="00E36CFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>st né le 31 août 1926 à Kapuskasing en Ontario</w:t>
       </w:r>
-      <w:r w:rsidRPr="00685344">
+      <w:r w:rsidRPr="00E36CFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00350F52" w:rsidRPr="00685344">
+      <w:r w:rsidR="00350F52" w:rsidRPr="00E36CFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ses parents ont eu 6 enfants. Il </w:t>
       </w:r>
-      <w:r w:rsidRPr="00685344">
+      <w:r w:rsidRPr="00E36CFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">épouse Rose-Yvonne </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00685344">
+      <w:r w:rsidRPr="00E36CFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Laprise</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00685344">
+      <w:r w:rsidRPr="00E36CFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> le </w:t>
       </w:r>
-      <w:r w:rsidR="00350F52" w:rsidRPr="00685344">
+      <w:r w:rsidR="00350F52" w:rsidRPr="00E36CFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">11 octobre 1958 à St-Stanislas. René a occupé plusieurs emplois dont ceux de forestier, de barbier, de restaurateur et de commerçant. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6076E975" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00685344" w:rsidRDefault="00931389" w:rsidP="00931389">
+    <w:p w14:paraId="6076E975" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00E36CFF" w:rsidRDefault="00931389" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="4CE7058B" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00685344" w:rsidRDefault="00931389" w:rsidP="00931389">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CE7058B" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00E36CFF" w:rsidRDefault="00931389" w:rsidP="00931389">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00685344">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36CFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55CC8FBE" w14:textId="14232378" w:rsidR="00931389" w:rsidRPr="00685344" w:rsidRDefault="00931389" w:rsidP="00931389">
-[...6 lines deleted...]
-    <w:p w14:paraId="23147ECC" w14:textId="245683C7" w:rsidR="005270D9" w:rsidRPr="00685344" w:rsidRDefault="005270D9" w:rsidP="00685344">
+    <w:p w14:paraId="55CC8FBE" w14:textId="14232378" w:rsidR="00931389" w:rsidRPr="00E36CFF" w:rsidRDefault="00931389" w:rsidP="00931389">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23147ECC" w14:textId="245683C7" w:rsidR="005270D9" w:rsidRPr="00E36CFF" w:rsidRDefault="005270D9" w:rsidP="00685344">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Les photos proviennent de Lavoie et fils et de l’Alcan. </w:t>
       </w:r>
-      <w:r w:rsidR="00593FF4" w:rsidRPr="00685344">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00593FF4" w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Les photographies ont été acquises de M. René </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00593FF4" w:rsidRPr="00685344">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00593FF4" w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Routhier</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00593FF4" w:rsidRPr="00685344">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00593FF4" w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> le 22 juin 2016. Celui-ci a été approché par M. Yves Rousseau pour la donation. Les photographies sont disponibles au format numérique seulement. Les originaux appartiennent au donateur.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B203C22" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
-[...8 lines deleted...]
-    <w:p w14:paraId="2EAFB979" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+    <w:p w14:paraId="4B203C22" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EAFB979" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00685344">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36CFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="673FAAC8" w14:textId="77777777" w:rsidR="00050170" w:rsidRPr="00685344" w:rsidRDefault="00050170" w:rsidP="00B46FC4">
+    <w:p w14:paraId="673FAAC8" w14:textId="77777777" w:rsidR="00050170" w:rsidRPr="00E36CFF" w:rsidRDefault="00050170" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="0445F5AF" w14:textId="125AAEAA" w:rsidR="00922E8E" w:rsidRPr="00685344" w:rsidRDefault="005B65F3" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0445F5AF" w14:textId="125AAEAA" w:rsidR="00922E8E" w:rsidRPr="00E36CFF" w:rsidRDefault="005B65F3" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ce fonds d’archives comprend </w:t>
       </w:r>
-      <w:r w:rsidR="007B6985" w:rsidRPr="00685344">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="007B6985" w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">des photos prises dans les chantiers vers les années 1940, notamment au Lac au chien et </w:t>
       </w:r>
-      <w:r w:rsidR="004166A3" w:rsidRPr="00685344">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="004166A3" w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">à Chute-des-Passes, ces dernières photos montrant le </w:t>
       </w:r>
-      <w:r w:rsidR="007B6985" w:rsidRPr="00685344">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="007B6985" w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">barrage des passes dangereuses, </w:t>
       </w:r>
-      <w:r w:rsidR="004166A3" w:rsidRPr="00685344">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="004166A3" w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">une </w:t>
       </w:r>
-      <w:r w:rsidR="007B6985" w:rsidRPr="00685344">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="007B6985" w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>partie de hockey,</w:t>
       </w:r>
-      <w:r w:rsidR="004166A3" w:rsidRPr="00685344">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="004166A3" w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un</w:t>
       </w:r>
-      <w:r w:rsidR="007B6985" w:rsidRPr="00685344">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="007B6985" w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> magasin général, les camps</w:t>
       </w:r>
-      <w:r w:rsidR="004166A3" w:rsidRPr="00685344">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="004166A3" w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en forêt, les cuisines, etc</w:t>
       </w:r>
-      <w:r w:rsidR="007B6985" w:rsidRPr="00685344">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="007B6985" w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00584EE0" w:rsidRPr="00685344">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00584EE0" w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">On </w:t>
       </w:r>
-      <w:r w:rsidR="007B6985" w:rsidRPr="00685344">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="007B6985" w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">retrouve aussi des photos de Rose-Yvonne </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007B6985" w:rsidRPr="00685344">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="007B6985" w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Laprise</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007B6985" w:rsidRPr="00685344">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="007B6985" w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00584EE0" w:rsidRPr="00685344">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00584EE0" w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(épouse de M. René </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00584EE0" w:rsidRPr="00685344">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00584EE0" w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Routhier</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00584EE0" w:rsidRPr="00685344">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00584EE0" w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="007B6985" w:rsidRPr="00685344">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="007B6985" w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>à son jeune âge et des photos de famille prises à Saint-Stanislas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="690EFCA3" w14:textId="77777777" w:rsidR="005B65F3" w:rsidRPr="00685344" w:rsidRDefault="005B65F3" w:rsidP="00B46FC4">
+    <w:p w14:paraId="690EFCA3" w14:textId="77777777" w:rsidR="005B65F3" w:rsidRPr="00E36CFF" w:rsidRDefault="005B65F3" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="485F4B88" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="485F4B88" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE16D23" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00685344" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
-[...18 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="0AE16D23" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05248B32" w14:textId="3D822FD7" w:rsidR="00B46FC4" w:rsidRPr="00E36CFF" w:rsidRDefault="00E36CFF" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traité par : Frédérique </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Fradet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Date du traitement : 26 janvier 2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65FCA878" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00E36CFF" w:rsidRDefault="00E06067" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D80359" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00E36CFF" w:rsidRDefault="00E06067" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02053B90" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00E36CFF" w:rsidRDefault="00E06067" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DCAA8B4" w14:textId="44422542" w:rsidR="00C70C4E" w:rsidRPr="00E36CFF" w:rsidRDefault="0094294B" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aucun.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65FCA878" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00685344" w:rsidRDefault="00E06067" w:rsidP="00B46FC4">
-[...8 lines deleted...]
-    <w:p w14:paraId="28D80359" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00685344" w:rsidRDefault="00E06067" w:rsidP="00B46FC4">
+    <w:p w14:paraId="02B6CD60" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00685344">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0495F574" w14:textId="68DEE14A" w:rsidR="00E36CFF" w:rsidRDefault="00E36CFF" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Traitement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4975D0A3" w14:textId="77777777" w:rsidR="00E36CFF" w:rsidRDefault="00E36CFF" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47D1E79D" w14:textId="119726B5" w:rsidR="00E36CFF" w:rsidRDefault="00E36CFF" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fonds traité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EB49BAF" w14:textId="77777777" w:rsidR="00E36CFF" w:rsidRDefault="00E36CFF" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74FC68D0" w14:textId="73C2A624" w:rsidR="00E36CFF" w:rsidRPr="00E36CFF" w:rsidRDefault="00E36CFF" w:rsidP="00E36CFF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...22 lines deleted...]
-      <w:pPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36CFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Classement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="124DE5AE" w14:textId="77777777" w:rsidR="00E36CFF" w:rsidRPr="00E36CFF" w:rsidRDefault="00E36CFF" w:rsidP="00E36CFF">
+      <w:pPr>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Un plan de classification a été établi par l'archiviste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234FA568" w14:textId="77777777" w:rsidR="00E36CFF" w:rsidRPr="00E36CFF" w:rsidRDefault="00E36CFF" w:rsidP="00E36CFF">
+      <w:pPr>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51711043" w14:textId="6727557B" w:rsidR="00E36CFF" w:rsidRPr="00E36CFF" w:rsidRDefault="00E36CFF" w:rsidP="00E36CFF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00685344">
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36CFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Case brisée, transférer dans fonds complémentaire :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41894280" w14:textId="77777777" w:rsidR="00E36CFF" w:rsidRPr="00E36CFF" w:rsidRDefault="00E36CFF" w:rsidP="00E36CFF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00685344">
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7989C230" w14:textId="77777777" w:rsidR="00E36CFF" w:rsidRDefault="00E36CFF" w:rsidP="00E36CFF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">P315 Fonds Vital </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Routhier</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, P293 Fonds Cyrille </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Routhier</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="46FC1BD1" w14:textId="0DAB41BD" w:rsidR="00E36CFF" w:rsidRDefault="00E36CFF" w:rsidP="00E36CFF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A89C37E" w14:textId="31E7EF0B" w:rsidR="00E36CFF" w:rsidRPr="00E36CFF" w:rsidRDefault="00E36CFF" w:rsidP="00E36CFF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="021D85E1" w14:textId="77777777" w:rsidR="00E36CFF" w:rsidRPr="00E36CFF" w:rsidRDefault="00E36CFF" w:rsidP="00E36CFF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Disque dur externe Archives SHGMC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6FA"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Fonds numérisé seulement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A5B8B1" w14:textId="77777777" w:rsidR="00E36CFF" w:rsidRPr="00E36CFF" w:rsidRDefault="00E36CFF" w:rsidP="00E36CFF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C3E9AE" w14:textId="77777777" w:rsidR="00E36CFF" w:rsidRPr="00E36CFF" w:rsidRDefault="00E36CFF" w:rsidP="00E36CFF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2095EE70" w14:textId="4D9FC2A4" w:rsidR="00C70C4E" w:rsidRPr="00E36CFF" w:rsidRDefault="00ED715C" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Classement</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00E36CFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="150417EE" w14:textId="0951ED2C" w:rsidR="00ED715C" w:rsidRPr="00685344" w:rsidRDefault="00ED715C" w:rsidP="00ED715C">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40CE31DD" w14:textId="62B35656" w:rsidR="00ED715C" w:rsidRPr="00E36CFF" w:rsidRDefault="00ED715C" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="150417EE" w14:textId="0951ED2C" w:rsidR="00ED715C" w:rsidRPr="00E36CFF" w:rsidRDefault="00ED715C" w:rsidP="00ED715C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Série A : PHOTOGRAPHIES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12EC3DC9" w14:textId="5E3A81BC" w:rsidR="00ED715C" w:rsidRPr="00685344" w:rsidRDefault="00ED715C" w:rsidP="00ED715C">
+    <w:p w14:paraId="12EC3DC9" w14:textId="5E3A81BC" w:rsidR="00ED715C" w:rsidRPr="00E36CFF" w:rsidRDefault="00ED715C" w:rsidP="00ED715C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sous-série A1 : Portraits</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A89F9A2" w14:textId="55AF8DFD" w:rsidR="00ED715C" w:rsidRPr="00685344" w:rsidRDefault="00ED715C" w:rsidP="00ED715C">
+    <w:p w14:paraId="2A89F9A2" w14:textId="55AF8DFD" w:rsidR="00ED715C" w:rsidRPr="00E36CFF" w:rsidRDefault="00ED715C" w:rsidP="00ED715C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sous-série A2 : Industrie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56882EEA" w14:textId="56025699" w:rsidR="00ED715C" w:rsidRPr="00685344" w:rsidRDefault="00ED715C" w:rsidP="00ED715C">
+    <w:p w14:paraId="56882EEA" w14:textId="56025699" w:rsidR="00ED715C" w:rsidRPr="00E36CFF" w:rsidRDefault="00ED715C" w:rsidP="00ED715C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sous-série A3 : Activités</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01D62FBB" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00685344" w:rsidRDefault="00C70C4E" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10F1B9AE" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00685344" w:rsidRDefault="00C70C4E" w:rsidP="00B46FC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CB1C663" w14:textId="16B990E1" w:rsidR="001A408A" w:rsidRPr="00685344" w:rsidRDefault="001A408A" w:rsidP="001E5A46">
@@ -2115,77 +2446,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685344">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[193-]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A1CA4FB" w14:textId="7BD8B475" w:rsidR="00E65F74" w:rsidRPr="00685344" w:rsidRDefault="00E65F74" w:rsidP="001A408A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685344">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Photo : Restaurant du parc, Saint-</w:t>
+        <w:t xml:space="preserve">Photo : Restaurant du parc, Saint-Ludger de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00685344">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Ludger</w:t>
+        <w:t>Milot</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00685344">
-[...14 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="490F0EAF" w14:textId="1A0079BC" w:rsidR="001A06F9" w:rsidRPr="00685344" w:rsidRDefault="001A06F9" w:rsidP="001A408A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685344">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>3456 pixels x 4621 pixels, 6,04 Mo, noir et blanc</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5924A337" w14:textId="0181C4F4" w:rsidR="001A06F9" w:rsidRPr="00685344" w:rsidRDefault="004307C2" w:rsidP="001A408A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685344">
         <w:rPr>
@@ -2220,51 +2535,50 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="010082A6" w14:textId="77777777" w:rsidR="006333CE" w:rsidRPr="00685344" w:rsidRDefault="006333CE" w:rsidP="001A408A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17001EE8" w14:textId="466D5301" w:rsidR="001A408A" w:rsidRPr="00685344" w:rsidRDefault="001A408A" w:rsidP="001A408A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685344">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>P316/A2 : Industrie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B162DE8" w14:textId="4FB48496" w:rsidR="001A408A" w:rsidRPr="00685344" w:rsidRDefault="001A408A" w:rsidP="001A408A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B4F3C57" w14:textId="322A8562" w:rsidR="001A408A" w:rsidRPr="00685344" w:rsidRDefault="001A408A" w:rsidP="001A408A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685344">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>P316/A2/1 : Industrie forestière</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="244BC7B6" w14:textId="77777777" w:rsidR="002A31B0" w:rsidRPr="00685344" w:rsidRDefault="002A31B0" w:rsidP="001A408A">
       <w:pPr>
@@ -2916,51 +3230,50 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685344">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[mars 1942]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26869635" w14:textId="77777777" w:rsidR="00214DE7" w:rsidRPr="00685344" w:rsidRDefault="00214DE7" w:rsidP="00214DE7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685344">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>19107 pixels x 12746 pixels, 84,7 Mo, noir et blanc</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="143D24E8" w14:textId="21CFDE45" w:rsidR="00214DE7" w:rsidRPr="00685344" w:rsidRDefault="00214DE7" w:rsidP="00214DE7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685344">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Photo numérisée</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E8EB2B8" w14:textId="77777777" w:rsidR="002E01D8" w:rsidRPr="00685344" w:rsidRDefault="002E01D8" w:rsidP="00214DE7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -3204,129 +3517,129 @@
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71744F80" w14:textId="77777777" w:rsidR="00214DE7" w:rsidRPr="009C7A65" w:rsidRDefault="00214DE7" w:rsidP="00214DE7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="632D26B2" w14:textId="1170935B" w:rsidR="002A31B0" w:rsidRPr="001A408A" w:rsidRDefault="002A31B0" w:rsidP="001A408A"/>
     <w:sectPr w:rsidR="002A31B0" w:rsidRPr="001A408A" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2416C55B" w14:textId="77777777" w:rsidR="000C48D1" w:rsidRDefault="000C48D1" w:rsidP="00C70C4E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7DE1F7C4" w14:textId="77777777" w:rsidR="000C48D1" w:rsidRDefault="000C48D1" w:rsidP="00C70C4E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="538325570"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="6137C6CB" w14:textId="77777777" w:rsidR="00F22AC1" w:rsidRDefault="00F22AC1">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
-            <w:lang w:val="fr-FR"/>
+            <w:lang w:eastAsia="fr-CA"/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="172C9A09" wp14:editId="251E074A">
                   <wp:extent cx="5467350" cy="45085"/>
                   <wp:effectExtent l="0" t="9525" r="0" b="2540"/>
                   <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                       <wps:wsp>
                         <wps:cNvSpPr>
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm flipV="1">
                             <a:off x="0" y="0"/>
                             <a:ext cx="5467350" cy="45085"/>
                           </a:xfrm>
                           <a:prstGeom prst="flowChartDecision">
                             <a:avLst/>
                           </a:prstGeom>
@@ -3341,51 +3654,51 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </mc:Choice>
-            <mc:Fallback>
+            <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
               <w:pict>
                 <v:shapetype w14:anchorId="45E209F7" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
                 </v:shapetype>
                 <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQAxjw2I2wAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqJMeSkjjVCjQC4JDSyU4OvE2iWqvo9htA1/PwqVcRhrNauZtsZqcFSccQ+9JQTpLQCA13vTU&#10;Kti9r+8yECFqMtp6QgVfGGBVXl8VOjf+TBs8bWMruIRCrhV0MQ65lKHp0Okw8wMSZ3s/Oh3Zjq00&#10;oz5zubNyniQL6XRPvNDpAasOm8P26BSsN28vT/Pn3eve1x+2yh4+q+HbK3V7Mz0uQUSc4uUYfvEZ&#10;HUpmqv2RTBBWAT8S/5SzbJGyrRXcpyDLQv5nL38AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAgPRB/8UCAACFBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAMY8NiNsAAAADAQAADwAAAAAAAAAAAAAAAAAfBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAACcGAAAAAA==&#10;" fillcolor="black" stroked="f">
                   <v:fill r:id="rId1" o:title="" type="pattern"/>
                   <w10:anchorlock/>
                 </v:shape>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
       <w:p w14:paraId="33D23E87" w14:textId="40FE090F" w:rsidR="00F22AC1" w:rsidRPr="009D2B71" w:rsidRDefault="00286897" w:rsidP="00F22AC1">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
@@ -3413,103 +3726,103 @@
         </w:r>
         <w:r w:rsidR="0025336B">
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F22AC1" w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F22AC1" w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidR="00F22AC1" w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00685344" w:rsidRPr="00685344">
+        <w:r w:rsidR="00A77F09" w:rsidRPr="00A77F09">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00F22AC1" w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="23B58049" w14:textId="77777777" w:rsidR="00F22AC1" w:rsidRDefault="00F22AC1">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3CC7E258" w14:textId="77777777" w:rsidR="000C48D1" w:rsidRDefault="000C48D1" w:rsidP="00C70C4E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3623F784" w14:textId="77777777" w:rsidR="000C48D1" w:rsidRDefault="000C48D1" w:rsidP="00C70C4E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B46FC4"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000C48D1"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166C91"/>
@@ -3561,140 +3874,142 @@
     <w:rsid w:val="00650579"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00685344"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="00700642"/>
     <w:rsid w:val="00762A0C"/>
     <w:rsid w:val="007B6985"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008B4D3A"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009C7A65"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A763DF"/>
+    <w:rsid w:val="00A77F09"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B90645"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00D225FD"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D265C5"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DC7095"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
+    <w:rsid w:val="00E36CFF"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E65F74"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00ED715C"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F72989"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0650BB61"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{33CD78F5-8F6D-4548-B01D-5FFF10C40BE0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="374">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4022,53 +4337,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B46FC4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00B46FC4"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -4359,90 +4671,226 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="NotedebasdepageCar">
     <w:name w:val="Note de bas de page Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Notedebasdepage"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CE48E5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Appelnotedebasdep">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CE48E5"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="v-button-caption">
+    <w:name w:val="v-button-caption"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:rsid w:val="00E36CFF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E36CFF"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="lev">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E36CFF"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
+    <w:div w:id="251552536">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1971133817">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="DFDFDF"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1320570772">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1226187794">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="497313223">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="2024165329">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="333651103">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="696346892">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="286008455">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="DFDFDF"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1914505851">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="492182354">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="DFDFDF"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -4688,81 +5136,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96DA7924-8FFC-442A-A01E-4692328B3B6D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF7F3041-D932-4615-900F-814CA0007136}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>644</Words>
-  <Characters>3543</Characters>
+  <Words>700</Words>
+  <Characters>3856</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4179</CharactersWithSpaces>
+  <CharactersWithSpaces>4547</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Isabelle Trottier</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>