--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -137,430 +137,561 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="008B59E8" w:rsidRDefault="008B59E8" w:rsidP="008B59E8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008B59E8" w:rsidRDefault="008B59E8" w:rsidP="008B59E8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Bertrand Gagnon est né à Dolbeau dans une famille de 6 enfants. Son père se nomme Albert Gagnon. Électronicien de profession, il te</w:t>
+        <w:t xml:space="preserve">Bertrand Gagnon est né à Dolbeau dans une famille de 6 enfants. Son père se nomme Albert Gagnon. Électronicien de profession, il tenait un magasin de vente et de réparations d’appareils électroniques tels des télévisions, des radios et des tourne-disques. Ce magasin a pris place dans la maison familiale, juste à côté de l’hôtel Castel, sur le boulevard Wallberg. Le commerce a ouvert ses portes au début des années 70 et a été fermé vers 1987. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008B59E8" w:rsidRDefault="008B59E8" w:rsidP="008B59E8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008B59E8" w:rsidRDefault="008B59E8" w:rsidP="008B59E8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Albert Gagnon était aussi actionnaire de la compagnie d’aviation Aviation BEN, basée au quai municipal de Dolbeau. Les pilotes transportaient des passagers en avions sur flotteurs à partir du quai. Plusieurs utilisaient ce moyen de transport pour se rendre à l’endroit où ils désiraient pratiquer la pêche sur un lac. D’autres avions prenaient place à l’aéroport de St-Méthode. Aviation BEN proposait également des cours de pilotage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008B59E8" w:rsidRDefault="008B59E8" w:rsidP="008B59E8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008B59E8" w:rsidRDefault="008B59E8" w:rsidP="008B59E8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La mère de Bertrand, originaire de St-Méthode, s’appelle Lucie Hébert. Albert et elle sont tous deux nés en 1934. Le père d’Albert, Louis de Gonzague Gagnon, travaillait comme barbier chez Henri Gagnon à Dolbeau. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008B59E8" w:rsidRPr="00931389" w:rsidRDefault="008B59E8" w:rsidP="008B59E8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008B59E8" w:rsidRPr="00931389" w:rsidRDefault="008B59E8" w:rsidP="008B59E8">
+      <w:pPr>
+        <w:keepNext/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00931389">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Historique de la conservation : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008B59E8" w:rsidRDefault="008B59E8" w:rsidP="008B59E8"/>
+    <w:p w:rsidR="008B59E8" w:rsidRPr="00CB6F21" w:rsidRDefault="008B59E8" w:rsidP="008B59E8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB6F21">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Les photos ont surtout été prises par Albert Gagnon dans un avion de sa compagnie Aviation BEN. D’autres ont été prises par Bertrand Gagnon à partir du balcon de la maison familiale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008B59E8" w:rsidRDefault="008B59E8" w:rsidP="008B59E8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008B59E8" w:rsidRPr="00436513" w:rsidRDefault="008B59E8" w:rsidP="008B59E8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00436513">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Portée et contenu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436513">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008B59E8" w:rsidRDefault="008B59E8" w:rsidP="008B59E8">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008B59E8" w:rsidRDefault="008B59E8" w:rsidP="008B59E8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>On retrouve principalement des photos aériennes du boulevard Wallberg, avec une vue sur les commerces des années 1970-1980. Le fonds comprend aussi des photos de parades du Festival western.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00985B20">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Le fonds a été versé en version numérique, ce qui explique la qualité moindre de certaines photos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008B59E8" w:rsidRPr="007063C1" w:rsidRDefault="008B59E8" w:rsidP="008B59E8">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008B59E8" w:rsidRDefault="008B59E8" w:rsidP="008B59E8">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007063C1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Instrument de recherche</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007063C1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008B59E8" w:rsidRPr="00985B20" w:rsidRDefault="008B59E8" w:rsidP="008B59E8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008B59E8" w:rsidRDefault="008B59E8" w:rsidP="008B59E8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00985B20">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Cet instrument de recherche a été entamé en janvier 2016 puis terminé en avril 2016 par Frédérique Fradet, rédactrice-recherchiste.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C929BF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Malheureusement, l’instrument de recherche traité a été perdu lors d’une cyber-attaque. Celui-ci n’a pas pu être récupéré. Le fonds demeure donc non traité à ce jour. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EB158B" w:rsidRDefault="00EB158B" w:rsidP="008B59E8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EB158B" w:rsidRDefault="00EB158B" w:rsidP="008B59E8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Traitement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EB158B" w:rsidRDefault="00EB158B" w:rsidP="008B59E8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EB158B" w:rsidRDefault="00EB158B" w:rsidP="008B59E8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Fonds non traité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EB158B" w:rsidRDefault="00EB158B" w:rsidP="008B59E8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EB158B" w:rsidRPr="00EB158B" w:rsidRDefault="00EB158B" w:rsidP="00EB158B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB158B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EB158B" w:rsidRPr="00EB158B" w:rsidRDefault="00EB158B" w:rsidP="00EB158B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB158B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Disque dur externe Archives SHGMC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB158B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Fonds numérisé seulement</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-[...132 lines deleted...]
-          <w:szCs w:val="22"/>
+    </w:p>
+    <w:p w:rsidR="00EB158B" w:rsidRPr="00EB158B" w:rsidRDefault="00EB158B" w:rsidP="00EB158B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB158B">
+        <w:rPr>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00436513">
-[...113 lines deleted...]
-    <w:p w:rsidR="006067D2" w:rsidRDefault="00B633E8"/>
+    </w:p>
+    <w:p w:rsidR="00EB158B" w:rsidRPr="00EB158B" w:rsidRDefault="00EB158B" w:rsidP="008B59E8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006067D2" w:rsidRDefault="00085631"/>
     <w:sectPr w:rsidR="006067D2">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00B633E8" w:rsidRDefault="00B633E8" w:rsidP="006640A5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00B633E8" w:rsidRDefault="00B633E8" w:rsidP="006640A5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00B633E8" w:rsidRDefault="00B633E8" w:rsidP="006640A5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00B633E8" w:rsidRDefault="00B633E8" w:rsidP="006640A5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="196"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006B6112"/>
     <w:rsid w:val="000D45CB"/>
     <w:rsid w:val="00185B99"/>
     <w:rsid w:val="00213909"/>
     <w:rsid w:val="003F09D3"/>
     <w:rsid w:val="003F369B"/>
     <w:rsid w:val="004E27E2"/>
     <w:rsid w:val="005B3B7A"/>
     <w:rsid w:val="00654A69"/>
     <w:rsid w:val="006570D0"/>
     <w:rsid w:val="006640A5"/>
     <w:rsid w:val="006B6112"/>
     <w:rsid w:val="006D782D"/>
     <w:rsid w:val="007372E9"/>
     <w:rsid w:val="008B59E8"/>
     <w:rsid w:val="008E16F8"/>
     <w:rsid w:val="00B25EBF"/>
     <w:rsid w:val="00B633E8"/>
     <w:rsid w:val="00C929BF"/>
     <w:rsid w:val="00CA2276"/>
     <w:rsid w:val="00DE2413"/>
+    <w:rsid w:val="00EB158B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
@@ -1120,55 +1251,137 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006640A5"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Notebasdepage">
     <w:name w:val="Note bas de page"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006640A5"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EB158B"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="lev">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB158B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:divs>
+    <w:div w:id="959145633">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1603142381">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="DFDFDF"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="616528499">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1420835448">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -1431,72 +1644,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1750</Characters>
+  <Pages>2</Pages>
+  <Words>338</Words>
+  <Characters>1862</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
+  <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2064</CharactersWithSpaces>
+  <CharactersWithSpaces>2196</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marie-Chantal Savard</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>