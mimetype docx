--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -2,1052 +2,1484 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="4389E4B6" w14:textId="72971EEC" w:rsidR="00B46FC4" w:rsidRPr="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
-[...9 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="4389E4B6" w14:textId="72971EEC" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
-      <w:r w:rsidR="00CC6B5F">
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidR="00CC6B5F" w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BERTRAND MORIN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C17E0C7" w14:textId="5E94185D" w:rsidR="00B46FC4" w:rsidRDefault="00CC6B5F" w:rsidP="00B46FC4">
-[...9 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="1C17E0C7" w14:textId="5E94185D" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00CC6B5F" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P314</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B16F0C8" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
-[...135 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="5B16F0C8" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A20153B" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BDB337A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0352AE42" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15F3D2C6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45E9C3A2" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3402F631" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70AB958E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01956E0A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CAB1613" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A7AC9B2" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43987B18" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BB721DB" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B9ABC1A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A2F20B8" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Société d’histoire et de généalogie Maria-Chapdelaine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D06DC34" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
-[...9 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="4D06DC34" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dolbeau-Mistassini</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B3A9AEC" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
-[...126 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="1B3A9AEC" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32561605" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B977FD4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E0FC2D4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DB21E8C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="654AD17A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02530F77" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4784E90D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50ED60A1" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DA0E737" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60D303F1" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A4B2206" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F65021E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="710F0CBE" w14:textId="40720AFC" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Répertoire numérique </w:t>
       </w:r>
-      <w:r w:rsidR="00EC25D6">
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidR="00EC25D6" w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>simple</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6968B8AD" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
-[...123 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="6968B8AD" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7181B52A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="180FF0D0" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36962C69" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A32919C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4108E2DE" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CF42649" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D6D6483" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38B5AC97" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CAADCC5" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31E44915" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DD48A77" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traité par Frédérique </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fradet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DD0B6EB" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rédactrice-recherchiste</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B063E58" w14:textId="162656E2" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
-[...9 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="4B063E58" w14:textId="162656E2" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
-      <w:r w:rsidR="00CC6B5F">
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidR="00CC6B5F" w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
-      <w:r w:rsidR="003623AD">
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidR="003623AD" w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> avril 2016</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4992A23D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B46FC4">
+    <w:p w14:paraId="4992A23D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1966EA0F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
-[...4 lines deleted...]
-    <w:p w14:paraId="2D55D486" w14:textId="1B96883C" w:rsidR="00931389" w:rsidRDefault="00CC6B5F" w:rsidP="00CC6B5F">
+    <w:p w14:paraId="1966EA0F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D55D486" w14:textId="6C093CE1" w:rsidR="00931389" w:rsidRPr="0092349F" w:rsidRDefault="00CC6B5F" w:rsidP="00CC6B5F">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P314 FONDS BERTRAND MORIN</w:t>
       </w:r>
-      <w:r w:rsidR="00133282">
-        <w:rPr>
+      <w:r w:rsidR="00133282" w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. – </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[1950-</w:t>
       </w:r>
-      <w:r w:rsidR="004449F0">
-        <w:rPr>
+      <w:r w:rsidR="004449F0" w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1960</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">] – </w:t>
       </w:r>
-      <w:r w:rsidR="00C515FC">
-        <w:rPr>
+      <w:r w:rsidR="00C515FC" w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">13 </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>photographies</w:t>
       </w:r>
-      <w:r w:rsidR="004449F0">
-        <w:rPr>
+      <w:r w:rsidR="0092349F" w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (originales ou </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0092349F" w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reproductions )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004449F0" w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5802BBE1" w14:textId="77777777" w:rsidR="00CC6B5F" w:rsidRPr="0092349F" w:rsidRDefault="00CC6B5F" w:rsidP="00CC6B5F">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50C6F477" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="0092349F" w:rsidRDefault="00931389" w:rsidP="00931389">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B9D669F" w14:textId="7206C51B" w:rsidR="00931389" w:rsidRPr="0092349F" w:rsidRDefault="00931389" w:rsidP="00931389">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Notice biographique :</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3822" w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4476CA10" w14:textId="1F4BC0FB" w:rsidR="0066145D" w:rsidRPr="0092349F" w:rsidRDefault="0066145D" w:rsidP="00931389">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6076E975" w14:textId="5ABD5247" w:rsidR="00931389" w:rsidRPr="0092349F" w:rsidRDefault="00CC6B5F" w:rsidP="00931389">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bertrand Morin, fils de Rosaire Morin et d’Alma </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lavertu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, est né le 31 mai 1930 à Saint-Félicien. À deux ans, ses parents emménagent au village des Pères avant de construire une maison à Mistassini, sur le terrain actuel du Couche-Tard, en 1936. À cette époque, Rosaire Morin est soudeur à l’usine de Dolbeau, mais son travail « l’empoisonne », ce qui le pousse à ouvrir sa boutique de forge. Plus tard, l’endroit devient un garage Texaco qu’on nomme le Garage Morin. Les gens viennent y mettre de l’essence dans leur voiture et acheter des pièces. On y fait de la petite mécanique. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08771069" w14:textId="77777777" w:rsidR="00CC6B5F" w:rsidRPr="0092349F" w:rsidRDefault="00CC6B5F" w:rsidP="00931389">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="650C12C5" w14:textId="2E855986" w:rsidR="00CC6B5F" w:rsidRPr="0092349F" w:rsidRDefault="00CC6B5F" w:rsidP="00931389">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">À 25 ans, Bertrand Morin agit à titre de camionneur au barrage Chute à la Savane et au barrage </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Berzémits</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Il se marie avec Janine </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Laprise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à Mistassini en 1951. Ils mettent au monde 6 enfants. Bertrand a aussi 9 frères et sœurs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="735EB56E" w14:textId="77777777" w:rsidR="00CC6B5F" w:rsidRPr="0092349F" w:rsidRDefault="00CC6B5F" w:rsidP="00931389">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C0A483C" w14:textId="1B38F6BF" w:rsidR="00CC6B5F" w:rsidRPr="0092349F" w:rsidRDefault="00CC6B5F" w:rsidP="00931389">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vers 1957, le jeune marié ouvre un magasin Marco 5-10-15 dans un local loué (Marco est le prénom de son fils) et il fait bâtir un édifice en 1964 pour y abriter son magasin. Aujourd’hui, ce bâtiment est un magasin Sport Ben. En 1965, Bertrand rachète le Texaco de son père avec de</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Corpsdetexte2"/>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ux actionnaires et il opère le garage pendant 12 ans. Il revend ensuite à Suzanne Beauchamp, fille de Lucien Beauchamp, vers 1978 et le garage sera détruit environ en 1985. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4458568A" w14:textId="77777777" w:rsidR="00CC6B5F" w:rsidRPr="0092349F" w:rsidRDefault="00CC6B5F" w:rsidP="00931389">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="50C6F477" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00931389" w:rsidRDefault="00931389" w:rsidP="00931389">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CCAA18A" w14:textId="6C32DAED" w:rsidR="00CC6B5F" w:rsidRPr="0092349F" w:rsidRDefault="00CC6B5F" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7B9D669F" w14:textId="7206C51B" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00931389">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De 1978 à 1998, Bertrand Morin devient entrepreneur général et construit des maisons usinées </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Domicilex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans tout le Nord du Lac-Saint-Jean.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4317FF10" w14:textId="77777777" w:rsidR="00CC6B5F" w:rsidRPr="0092349F" w:rsidRDefault="00CC6B5F" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...145 lines deleted...]
-    <w:p w14:paraId="4CE7058B" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00931389" w:rsidRDefault="00931389" w:rsidP="00931389">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CE7058B" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="0092349F" w:rsidRDefault="00931389" w:rsidP="00931389">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Historique de la conservation : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55CC8FBE" w14:textId="091E805D" w:rsidR="00931389" w:rsidRPr="0092349F" w:rsidRDefault="00931389" w:rsidP="00931389">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="722F3265" w14:textId="3043D406" w:rsidR="00924590" w:rsidRPr="0092349F" w:rsidRDefault="0018680C" w:rsidP="0018680C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">M. Bertrand Morin a été contacté par la rédactrice-recherchiste Frédérique </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fradet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en avril 2016 dans le but de répondre à des questions concernant Rosaire Morin (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C15E93" w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">origine de l’odonyme du même nom). </w:t>
+      </w:r>
+      <w:r w:rsidR="00C15E93" w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Par la suite, M. Morin a apporté des photos conservées chez lui pour ouvrir un fonds d’archives. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B203C22" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EAFB979" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Portée et contenu : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="673FAAC8" w14:textId="77777777" w:rsidR="00050170" w:rsidRPr="0092349F" w:rsidRDefault="00050170" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D353F3E" w14:textId="304BD180" w:rsidR="00B55D5C" w:rsidRPr="0092349F" w:rsidRDefault="00C15E93" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le fonds comporte des photos du Garage Morin (Texaco), du magasin 5-10-15 et des photos anciennes de gens de Mistassini. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0445F5AF" w14:textId="77777777" w:rsidR="00922E8E" w:rsidRPr="0092349F" w:rsidRDefault="00922E8E" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="485F4B88" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Instrument de recherche :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE16D23" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05248B32" w14:textId="7EBA022D" w:rsidR="00B46FC4" w:rsidRPr="0092349F" w:rsidRDefault="004317F9" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’instrument de recherche a été traité par Frédérique </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fradet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, rédactrice-recherchiste, en avril 2016, et a été vérifié par Steeve Cantin, archiviste et directeur général.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65FCA878" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="0092349F" w:rsidRDefault="00E06067" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D80359" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="0092349F" w:rsidRDefault="00E06067" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02053B90" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="0092349F" w:rsidRDefault="00E06067" w:rsidP="00B46FC4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="437C6C43" w14:textId="345F3DE7" w:rsidR="0092349F" w:rsidRPr="0092349F" w:rsidRDefault="0092349F" w:rsidP="001E5A46">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aucun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B95FEDD" w14:textId="77777777" w:rsidR="0092349F" w:rsidRPr="0092349F" w:rsidRDefault="0092349F" w:rsidP="001E5A46">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44D683AF" w14:textId="6F4522BE" w:rsidR="0092349F" w:rsidRPr="0092349F" w:rsidRDefault="0092349F" w:rsidP="001E5A46">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Traitement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A52B93A" w14:textId="77777777" w:rsidR="0092349F" w:rsidRPr="0092349F" w:rsidRDefault="0092349F" w:rsidP="001E5A46">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6298B69E" w14:textId="572DF55F" w:rsidR="0092349F" w:rsidRPr="0092349F" w:rsidRDefault="0092349F" w:rsidP="001E5A46">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fonds traité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="192B2A03" w14:textId="77777777" w:rsidR="0092349F" w:rsidRPr="0092349F" w:rsidRDefault="0092349F" w:rsidP="001E5A46">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="029BAE4B" w14:textId="3BCCA431" w:rsidR="0092349F" w:rsidRPr="0092349F" w:rsidRDefault="0092349F" w:rsidP="0092349F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="297A2347" w14:textId="77777777" w:rsidR="0092349F" w:rsidRPr="0092349F" w:rsidRDefault="0092349F" w:rsidP="0092349F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Boîte 1 (multiple</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0092349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6FA"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>R06 E05 T04</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F7692B" w14:textId="77777777" w:rsidR="0092349F" w:rsidRPr="0092349F" w:rsidRDefault="0092349F" w:rsidP="001E5A46">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00931389">
-[...1 lines deleted...]
-          <w:b/>
+    </w:p>
+    <w:p w14:paraId="40F7FC72" w14:textId="77777777" w:rsidR="00DA6C1B" w:rsidRDefault="00DA6C1B" w:rsidP="001E5A46">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Historique de la conservation : </w:t>
-[...35 lines deleted...]
-    <w:p w14:paraId="4B203C22" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="049C6890" w14:textId="77777777" w:rsidR="00DA6C1B" w:rsidRDefault="00DA6C1B" w:rsidP="001E5A46">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EAFB979" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00436513" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
-[...180 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7F640E83" w14:textId="22160C69" w:rsidR="00DA6C1B" w:rsidRDefault="00DA6C1B" w:rsidP="00DA6C1B">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:r>
         <w:t>Photographies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42E6E6F8" w14:textId="2F37953B" w:rsidR="00DA6C1B" w:rsidRDefault="00DA6C1B" w:rsidP="00DA6C1B"/>
     <w:p w14:paraId="39609631" w14:textId="6F3B228D" w:rsidR="00DA6C1B" w:rsidRDefault="00457C89" w:rsidP="00DA6C1B">
       <w:r>
         <w:t>P314/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59B0D07D" w14:textId="5E9E2835" w:rsidR="00457C89" w:rsidRDefault="00457C89" w:rsidP="00DA6C1B">
       <w:r>
         <w:t>Garage Morin (Texaco) de Mistassini appartenant à M. Rosaire Morin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AA95E94" w14:textId="71890271" w:rsidR="00457C89" w:rsidRDefault="00457C89" w:rsidP="00DA6C1B">
       <w:r>
         <w:t>[1950]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74796E4A" w14:textId="2F77349F" w:rsidR="00457C89" w:rsidRDefault="00457C89" w:rsidP="00DA6C1B">
@@ -1098,51 +1530,59 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="111A2CD5" w14:textId="2FC83F3F" w:rsidR="0049737B" w:rsidRDefault="0049737B" w:rsidP="00DA6C1B">
       <w:r>
         <w:t>[1964]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3436A798" w14:textId="1B679C5A" w:rsidR="0049737B" w:rsidRDefault="0049737B" w:rsidP="00DA6C1B">
       <w:r>
         <w:t xml:space="preserve">20 cm x 24,5 cm </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70E5DD38" w14:textId="77777777" w:rsidR="0049737B" w:rsidRDefault="0049737B" w:rsidP="0049737B">
       <w:r>
         <w:t>Photo originale, noir et blanc</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="302F233D" w14:textId="77777777" w:rsidR="0049737B" w:rsidRDefault="0049737B" w:rsidP="00DA6C1B"/>
     <w:p w14:paraId="0AD06917" w14:textId="785C4BE1" w:rsidR="0049737B" w:rsidRDefault="0049737B" w:rsidP="00DA6C1B">
       <w:r>
         <w:t>P314/04</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D6493D9" w14:textId="328E0290" w:rsidR="0049737B" w:rsidRDefault="0049737B" w:rsidP="00DA6C1B">
       <w:r>
-        <w:t>Voyage à la Manic 5 des membres de la Chambre de commerce de Mis</w:t>
+        <w:t xml:space="preserve">Voyage à la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Manic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 5 des membres de la Chambre de commerce de Mis</w:t>
       </w:r>
       <w:r w:rsidR="00117A79">
         <w:t>tassini (photo devant l’autobus)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5688B1E4" w14:textId="7758C26D" w:rsidR="0049737B" w:rsidRDefault="0049737B" w:rsidP="00DA6C1B">
       <w:r>
         <w:t>[1960-1970]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FDE89C9" w14:textId="10448EB6" w:rsidR="0049737B" w:rsidRDefault="0049737B" w:rsidP="00DA6C1B">
       <w:r>
         <w:t>Photographe : Alexandre Ross, Dolbeau</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D051CB1" w14:textId="2D89953A" w:rsidR="00117A79" w:rsidRDefault="00117A79" w:rsidP="00DA6C1B">
       <w:r>
         <w:t xml:space="preserve">19,5 cm x 24,5 cm </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="122E8D57" w14:textId="77777777" w:rsidR="00117A79" w:rsidRDefault="00117A79" w:rsidP="00117A79">
       <w:r>
         <w:t>Photo originale, noir et blanc</w:t>
       </w:r>
     </w:p>
@@ -1412,76 +1852,108 @@
           <w:tab w:val="left" w:pos="1597"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>P314/10</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24DDCC19" w14:textId="07E69AC4" w:rsidR="008B447A" w:rsidRDefault="008B447A" w:rsidP="005E5675">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1597"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Garde paroissiale St-Michel de Mistassini</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4969775C" w14:textId="405ACFCA" w:rsidR="008B447A" w:rsidRDefault="008B447A" w:rsidP="00CE2A16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1597"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Rangée du bas : Roland Gaudreault, Bertrand Morin, Réal Larouche, Florian Duchesne, François Fortin, Wilfrid Gauthier, Armand Laflamme, Albert Gauthier, Azarias Brassard</w:t>
+        <w:t xml:space="preserve">Rangée du bas : Roland </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Gaudreault</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, Bertrand Morin, Réal Larouche, Florian Duchesne, François Fortin, Wilfrid Gauthier, Armand Laflamme, Albert Gauthier, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Azarias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Brassard</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6473B769" w14:textId="34CC14CA" w:rsidR="00210311" w:rsidRDefault="008B447A" w:rsidP="00CE2A16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1597"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Rangée du milieu : Valère Guillemette, Edmour Bouchard, ?, Georges Savard, Abbé Charles Martel, Fernand Bouchard, ?, Charles Bouchard, ?</w:t>
+        <w:t>Rangée du milieu : Valère Guillemette, Edmour Bouchard</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>, ?,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Georges Savard, Abbé Charles Martel, Fernand Bouchard, ?, Charles Bouchard, ?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14465D15" w14:textId="42322099" w:rsidR="008B447A" w:rsidRDefault="008B447A" w:rsidP="00CE2A16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1597"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rangée du haut : Bernard Ouellet, Paul Morin, Clément Guillemette (?), Armand Fortin, Wilfrid Ouellet, Philippe Asselin, Alfred Matte, Jean-Baptiste Dufour, </w:t>
       </w:r>
       <w:r w:rsidR="00CE2A16">
-        <w:t>Adrien Gauthier, ?, Antonio Gauthier</w:t>
+        <w:t>Adrien Gauthier</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CE2A16">
+        <w:t>, ?,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CE2A16">
+        <w:t xml:space="preserve"> Antonio Gauthier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18197596" w14:textId="32B1AA02" w:rsidR="00CE2A16" w:rsidRDefault="00CE2A16" w:rsidP="00CE2A16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1597"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>[1946]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23C0B377" w14:textId="1782A7E2" w:rsidR="00CE2A16" w:rsidRDefault="00CE2A16" w:rsidP="00CE2A16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1597"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">21,5 cm x 35,5 cm </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A6F56E1" w14:textId="77777777" w:rsidR="00CE2A16" w:rsidRDefault="00CE2A16" w:rsidP="00CE2A16">
@@ -1553,51 +2025,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5B8D9970" w14:textId="080F4B37" w:rsidR="00CE2A16" w:rsidRDefault="00CE2A16" w:rsidP="00CE2A16">
       <w:r>
         <w:t>Une classe d’écoliers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DC52ECF" w14:textId="70ABE024" w:rsidR="00CE2A16" w:rsidRDefault="00CE2A16" w:rsidP="00CE2A16">
       <w:r>
         <w:t>[?]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20A18D06" w14:textId="2D01240E" w:rsidR="00CE2A16" w:rsidRDefault="00C2241D" w:rsidP="00CE2A16">
       <w:r>
         <w:t xml:space="preserve">28 cm x 35 cm </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FD1061A" w14:textId="77777777" w:rsidR="00C2241D" w:rsidRDefault="00C2241D" w:rsidP="00C2241D">
       <w:r>
         <w:t>Reproduction noir et blanc (papier)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1841BD20" w14:textId="77777777" w:rsidR="00C2241D" w:rsidRDefault="00C2241D" w:rsidP="00CE2A16"/>
     <w:p w14:paraId="30E3E531" w14:textId="6FBB13FF" w:rsidR="00C2241D" w:rsidRDefault="00C2241D" w:rsidP="00CE2A16">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P314/13</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31DC6929" w14:textId="481A03C4" w:rsidR="00C2241D" w:rsidRDefault="00C2241D" w:rsidP="00CE2A16">
       <w:r>
         <w:t>Garage Morin (Texaco) de Rosaire Morin vu de côté avec la maison familiale</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="290F5391" w14:textId="0F14F560" w:rsidR="00C2241D" w:rsidRDefault="00C2241D" w:rsidP="00CE2A16">
       <w:r>
         <w:t>[1950]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C05A197" w14:textId="1C916BCB" w:rsidR="00C2241D" w:rsidRDefault="00C2241D" w:rsidP="00CE2A16">
       <w:r>
         <w:t xml:space="preserve">28 cm x 34,5 cm </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E11095" w14:textId="77777777" w:rsidR="00C2241D" w:rsidRDefault="00C2241D" w:rsidP="00C2241D">
       <w:r>
         <w:t>Reproduction noir et blanc (papier)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15709F06" w14:textId="77777777" w:rsidR="00C2241D" w:rsidRDefault="00C2241D" w:rsidP="00CE2A16"/>
     <w:p w14:paraId="4290A7E9" w14:textId="77777777" w:rsidR="00CE2A16" w:rsidRDefault="00CE2A16" w:rsidP="00CE2A16">
@@ -1610,210 +2081,211 @@
     </w:p>
     <w:p w14:paraId="0E57B0C0" w14:textId="77777777" w:rsidR="00457C89" w:rsidRDefault="00457C89" w:rsidP="00DA6C1B"/>
     <w:p w14:paraId="0264C9CF" w14:textId="6F9EC7B6" w:rsidR="00DA6C1B" w:rsidRPr="00DA6C1B" w:rsidRDefault="00DA6C1B" w:rsidP="00DA6C1B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1868"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DA6C1B" w:rsidRPr="00DA6C1B" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="02B5837B" w14:textId="77777777" w:rsidR="00CE2A16" w:rsidRDefault="00CE2A16" w:rsidP="00C70C4E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="721F5D49" w14:textId="77777777" w:rsidR="00CE2A16" w:rsidRDefault="00CE2A16" w:rsidP="00C70C4E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
-    <w:charset w:val="4E"/>
-[...2 lines deleted...]
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
-    <w:charset w:val="4E"/>
-[...1 lines deleted...]
-    <w:pitch w:val="variable"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="538325570"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="6137C6CB" w14:textId="77777777" w:rsidR="00CE2A16" w:rsidRDefault="00CE2A16">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
-            <w:lang w:val="fr-FR"/>
+            <w:lang w:eastAsia="fr-CA"/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="172C9A09" wp14:editId="251E074A">
                   <wp:extent cx="5467350" cy="45085"/>
                   <wp:effectExtent l="0" t="9525" r="0" b="2540"/>
                   <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                       <wps:wsp>
                         <wps:cNvSpPr>
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm flipV="1">
                             <a:off x="0" y="0"/>
                             <a:ext cx="5467350" cy="45085"/>
                           </a:xfrm>
                           <a:prstGeom prst="flowChartDecision">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:pattFill prst="ltHorz">
                             <a:fgClr>
                               <a:srgbClr val="000000"/>
                             </a:fgClr>
                             <a:bgClr>
                               <a:srgbClr val="FFFFFF"/>
                             </a:bgClr>
                           </a:pattFill>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-                              <a14:hiddenLine xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns="" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </mc:Choice>
             <mc:Fallback>
               <w:pict>
-                <v:shapetype w14:anchorId="7D24799C" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
+                <v:shapetype w14:anchorId="52A50023" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
                 </v:shapetype>
-                <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5/k+zdAIAAK8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVM2O0zAQviPxDpbv3aQl/Um06Wq3VQFp&#10;YVda4O46dmLh2MZ2m+4i3oUrrwEvxtjJdsvPCZGD5fH8fTPfTM4vDq1Ee2ad0KrE47MUI6aoroSq&#10;S/z+3Wa0wMh5oioitWIlvmcOXyyfPzvvTMEmutGyYhZBEOWKzpS48d4USeJow1rizrRhCpRc25Z4&#10;EG2dVJZ0EL2VySRNZ0mnbWWspsw5eF33SryM8Tln1N9w7phHssSAzcfTxnMbzmR5ToraEtMIOsAg&#10;/4CiJUJB0mOoNfEE7az4I1QrqNVOc39GdZtozgVlsQaoZpz+Vs1dQwyLtUBznDm2yf2/sPTt/tYi&#10;UQF3GCnSAkU3tiZKQE/aln3/WqD1j29UBH4RmFTMUWjftagbjxptxYNWnsjQx864AsLdmVsbOuHM&#10;taYfHVJ61RBVs0trddcwUgH6cbBPfnEIggNXtO3e6ApgkJ3XsaUHblvEpTAfgmMIDW1Dh8jh/ZFD&#10;dvCIwuM0m81fTIFqCrpsmi6mMRcpQpjgbKzzL5luUbiUmEvdAUDr16yvMmYg+2vnA8Yn++hLvN8I&#10;KQdf6V9p+xAdeL2SNpZt6y1c0Z6EiYvfAOBosv2r7SZ+g+1gEtIPKUNsqcKpdIDQg+tfoHaAG3Sh&#10;C3HsPufjSZZeTfLRZraYjzKeTUf5PF2M0nF+lc/SLM/Wmy9Dtkf/yEggoSdzq6t7IMTqfmtgy+EC&#10;nD9g1MHGlNh92hHLMJKvFZCaj7MsrFgUsul8AoI91WxPNURRCFVij1F/Xfl+LXfGhuF65FrpSxgE&#10;LiIbYUh6VMP4wFZEkoYNDmt3Kkerp//M8icAAAD//wMAUEsDBBQABgAIAAAAIQBMQZZE2QAAAAMB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddR&#10;bIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahRcDzs3jIQPmgyuneECr7Rw7p8fip0btxE&#10;Fd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppRT1xue7lIkqW0uiNeaPWAHy3WX/urVbCr&#10;zNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeSmc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+&#10;spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALn+T7N0AgAArwQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAExBlkTZAAAAAwEAAA8AAAAAAAAA&#10;AAAAAAAAzgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;" fillcolor="black" stroked="f">
+                <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5/k+zdAIAAK8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVM2O0zAQviPxDpbv3aQl/Um06Wq3VQFp&#10;YVda4O46dmLh2MZ2m+4i3oUrrwEvxtjJdsvPCZGD5fH8fTPfTM4vDq1Ee2ad0KrE47MUI6aoroSq&#10;S/z+3Wa0wMh5oioitWIlvmcOXyyfPzvvTMEmutGyYhZBEOWKzpS48d4USeJow1rizrRhCpRc25Z4&#10;EG2dVJZ0EL2VySRNZ0mnbWWspsw5eF33SryM8Tln1N9w7phHssSAzcfTxnMbzmR5ToraEtMIOsAg&#10;/4CiJUJB0mOoNfEE7az4I1QrqNVOc39GdZtozgVlsQaoZpz+Vs1dQwyLtUBznDm2yf2/sPTt/tYi&#10;UQF3GCnSAkU3tiZKQE/aln3/WqD1j29UBH4RmFTMUWjftagbjxptxYNWnsjQx864AsLdmVsbOuHM&#10;taYfHVJ61RBVs0trddcwUgH6cbBPfnEIggNXtO3e6ApgkJ3XsaUHblvEpTAfgmMIDW1Dh8jh/ZFD&#10;dvCIwuM0m81fTIFqCrpsmi6mMRcpQpjgbKzzL5luUbiUmEvdAUDr16yvMmYg+2vnA8Yn++hLvN8I&#10;KQdf6V9p+xAdeL2SNpZt6y1c0Z6EiYvfAOBosv2r7SZ+g+1gEtIPKUNsqcKpdIDQg+tfoHaAG3Sh&#10;C3HsPufjSZZeTfLRZraYjzKeTUf5PF2M0nF+lc/SLM/Wmy9Dtkf/yEggoSdzq6t7IMTqfmtgy+EC&#10;nD9g1MHGlNh92hHLMJKvFZCaj7MsrFgUsul8AoI91WxPNURRCFVij1F/Xfl+LXfGhuF65FrpSxgE&#10;LiIbYUh6VMP4wFZEkoYNDmt3Kkerp//M8icAAAD//wMAUEsDBBQABgAIAAAAIQAxjw2I2wAAAAMB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJMeSkjjVCjQC4JDSyU4OvE2iWqv&#10;o9htA1/PwqVcRhrNauZtsZqcFSccQ+9JQTpLQCA13vTUKti9r+8yECFqMtp6QgVfGGBVXl8VOjf+&#10;TBs8bWMruIRCrhV0MQ65lKHp0Okw8wMSZ3s/Oh3Zjq00oz5zubNyniQL6XRPvNDpAasOm8P26BSs&#10;N28vT/Pn3eve1x+2yh4+q+HbK3V7Mz0uQUSc4uUYfvEZHUpmqv2RTBBWAT8S/5SzbJGyrRXcpyDL&#10;Qv5nL38AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuf5Ps3QCAACvBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAMY8NiNsAAAADAQAADwAAAAAA&#10;AAAAAAAAAADOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANYFAAAAAA==&#10;" fillcolor="black" stroked="f">
                   <v:fill r:id="rId1" o:title="" type="pattern"/>
                   <w10:anchorlock/>
                 </v:shape>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
       <w:p w14:paraId="33D23E87" w14:textId="7200A8DE" w:rsidR="00CE2A16" w:rsidRPr="009D2B71" w:rsidRDefault="00CE2A16" w:rsidP="00F22AC1">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">P314 Fonds Bertrand Morin </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
@@ -1821,116 +2293,118 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004449F0" w:rsidRPr="004449F0">
+        <w:r w:rsidR="00A725D8" w:rsidRPr="00A725D8">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="23B58049" w14:textId="77777777" w:rsidR="00CE2A16" w:rsidRDefault="00CE2A16">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="55CD3FD1" w14:textId="77777777" w:rsidR="00CE2A16" w:rsidRDefault="00CE2A16" w:rsidP="00C70C4E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6F24882A" w14:textId="77777777" w:rsidR="00CE2A16" w:rsidRDefault="00CE2A16" w:rsidP="00C70C4E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B46FC4"/>
     <w:rsid w:val="00025D24"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="00117A79"/>
     <w:rsid w:val="00133282"/>
     <w:rsid w:val="00134EF9"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="0018680C"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="00210311"/>
     <w:rsid w:val="00241D08"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
@@ -1945,60 +2419,62 @@
     <w:rsid w:val="00457C89"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="00492984"/>
     <w:rsid w:val="0049737B"/>
     <w:rsid w:val="004A505B"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005E5675"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008B447A"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="00922E8E"/>
+    <w:rsid w:val="0092349F"/>
     <w:rsid w:val="00924590"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A35BBA"/>
+    <w:rsid w:val="00A725D8"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00A96559"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B769ED"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C15E93"/>
     <w:rsid w:val="00C2241D"/>
     <w:rsid w:val="00C515FC"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C72E84"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CC6B5F"/>
     <w:rsid w:val="00CE2A16"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00D25352"/>
@@ -2020,80 +2496,80 @@
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F85B83"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0650BB61"/>
   <w15:docId w15:val="{B2AE69EC-1649-4612-9DA5-9CF110F4E8A4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="372">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2412,51 +2888,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B46FC4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00B46FC4"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -2747,82 +3222,148 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="NotedebasdepageCar">
     <w:name w:val="Note de bas de page Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Notedebasdepage"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CE48E5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Appelnotedebasdep">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CE48E5"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0092349F"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="lev">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="0092349F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="497313223">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="2024165329">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="333651103">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1959288600">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="888229872">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="DFDFDF"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1120300736">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
@@ -3076,81 +3617,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3558DEF-CE3D-43FF-93BE-6C1E171F4B5F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F2A920E-C093-4A51-A705-691062CAC50C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>750</Words>
-  <Characters>4128</Characters>
+  <Words>770</Words>
+  <Characters>4237</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>34</Lines>
+  <Lines>35</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4869</CharactersWithSpaces>
+  <CharactersWithSpaces>4998</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Isabelle Trottier</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>