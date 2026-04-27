--- v0 (2025-10-05)
+++ v1 (2026-04-27)
@@ -2,12510 +2,11651 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="008A936B" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="3F1522B4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="00051D13">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>Denis Lamontagne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F461C60" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="28E12B49" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00051D13">
         <w:t>311</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FBB8B09" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="61464577" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78D19662" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="5FE3DE0A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B831DB2" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="43CA107B" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10170551" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="39E71946" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E33AB1F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="71C15D0E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F38B506" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="221BDEFE" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D85B58B" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="22468852" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D9273D5" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="06E887A9" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06728029" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="21A91804" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71AB46D6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="6F0B1F14" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52C96472" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="18B42300" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="131F480D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="51AF7DA8" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="321BDE02" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="54747AE2" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7220D0E9" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="139B1CAD" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FFB60D8" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="40A7D3E4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t>Société d’histoire et de généalogie Maria-Chapdelaine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19BF3562" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="0178B0C4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t>Dolbeau-Mistassini</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="576FAE44" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="0E220801" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="727D5359" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="4A99B5B4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CF365B5" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="05DC873C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3091ABA5" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="783CB381" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F729914" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="4BBF4A3B" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A6780B0" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="048FA8B5" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FC0B367" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="1647D11E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EAF83F6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="5C2E2990" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E662C7D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="71FD65F5" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40C5931F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="213D5062" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76A9F2B0" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="48417420" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70D02F63" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="1210D621" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DB6E711" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="2AF3760C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CCB6BFD" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="59047DD4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">Répertoire numérique </w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t>simple</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52FAA9A4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="1C5C1532" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="754AE599" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="13A5D737" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5557036F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="5C3E075C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="062BA60D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="52AD3EF8" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="538DE357" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="5B55952C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0557574D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="7D489418" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02BCDE86" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="64665820" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22B15AFA" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="454FA3C2" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08FBE751" w14:textId="77777777" w:rsidR="00850264" w:rsidRPr="00A674F8" w:rsidRDefault="00850264" w:rsidP="00923766">
+    <w:p w14:paraId="1B4A250B" w14:textId="77777777" w:rsidR="00850264" w:rsidRPr="00A674F8" w:rsidRDefault="00850264" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42E5C546" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B148D8" w:rsidP="00923766">
+    <w:p w14:paraId="067BC921" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B148D8" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rédigé par </w:t>
       </w:r>
       <w:r w:rsidR="00051D13">
         <w:t>Frédérique Fradet</w:t>
       </w:r>
+      <w:r w:rsidR="00121D22">
+        <w:t xml:space="preserve"> et Jean-René Boutin</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="03CDE6C6" w14:textId="77777777" w:rsidR="00B148D8" w:rsidRPr="00A674F8" w:rsidRDefault="00B148D8" w:rsidP="00923766">
+    <w:p w14:paraId="55DF97F5" w14:textId="77777777" w:rsidR="00121D22" w:rsidRPr="00A674F8" w:rsidRDefault="00B148D8" w:rsidP="00DB675B">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
       <w:r w:rsidR="00051D13">
         <w:t>4 décembre 2018</w:t>
       </w:r>
+      <w:r w:rsidR="00121D22">
+        <w:t xml:space="preserve"> et Automne 2020</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB675B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00121D22">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB675B">
+        <w:t xml:space="preserve"> Hiver </w:t>
+      </w:r>
+      <w:r w:rsidR="00121D22">
+        <w:t>2021</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0D1AF354" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="7DD568D8" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00D368A0" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>Non traité</w:t>
+        <w:t xml:space="preserve">Traitement </w:t>
+      </w:r>
+      <w:r w:rsidR="009F33A2">
+        <w:t xml:space="preserve">complété </w:t>
+      </w:r>
+      <w:r>
+        <w:t>à la sous-série</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DF5963C" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="7F24144F" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="319168E5" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="262C25FE" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3271DEA7" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
+    <w:p w14:paraId="06BA4E87" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55776EC1" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00587F67" w:rsidRDefault="00BD4041" w:rsidP="00923766">
+    <w:p w14:paraId="34634EEF" w14:textId="77777777" w:rsidR="0047614C" w:rsidRDefault="00DB274B">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
+        </w:tabs>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00A674F8">
+      <w:r w:rsidR="00BD4041" w:rsidRPr="00A674F8">
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc455478672" w:history="1">
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+      <w:hyperlink w:anchor="_Toc66269268" w:history="1">
+        <w:r w:rsidR="0047614C" w:rsidRPr="00ED264D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>P</w:t>
+          <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00587F67">
-[...15 lines deleted...]
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidR="0047614C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidR="0047614C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc455478672 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc66269268 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00587F67">
+        <w:r w:rsidR="0047614C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="61E0C3E5" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00587F67" w:rsidRDefault="00467114" w:rsidP="00923766">
+    <w:p w14:paraId="60D80203" w14:textId="77777777" w:rsidR="0047614C" w:rsidRDefault="0047614C">
       <w:pPr>
-        <w:pStyle w:val="TM2"/>
+        <w:pStyle w:val="TM1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
+        </w:tabs>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc455478673" w:history="1">
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+      <w:hyperlink w:anchor="_Toc66269269" w:history="1">
+        <w:r w:rsidRPr="00ED264D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>P</w:t>
+          <w:t>P311/A Documents</w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00587F67">
-[...15 lines deleted...]
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc455478673 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc66269269 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00587F67">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="06C8039C" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00587F67" w:rsidRDefault="00467114" w:rsidP="00923766">
+    <w:p w14:paraId="59D2091A" w14:textId="77777777" w:rsidR="0047614C" w:rsidRDefault="0047614C">
       <w:pPr>
-        <w:pStyle w:val="TM3"/>
+        <w:pStyle w:val="TM2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
+        </w:tabs>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc455478674" w:history="1">
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+      <w:hyperlink w:anchor="_Toc66269270" w:history="1">
+        <w:r w:rsidRPr="00ED264D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>P</w:t>
+          <w:t>P311/A1 Documents textuels</w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00587F67">
-[...23 lines deleted...]
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc455478674 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc66269270 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00587F67">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="423F1BDD" w14:textId="77777777" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
+    <w:p w14:paraId="69B40661" w14:textId="77777777" w:rsidR="0047614C" w:rsidRDefault="0047614C">
+      <w:pPr>
+        <w:pStyle w:val="TM1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc66269271" w:history="1">
+        <w:r w:rsidRPr="00ED264D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>P311/B Documents iconographiques</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00DB274B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc66269271 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00DB274B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00DB274B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidR="00DB274B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3A65B292" w14:textId="77777777" w:rsidR="0047614C" w:rsidRDefault="0047614C">
+      <w:pPr>
+        <w:pStyle w:val="TM2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc66269272" w:history="1">
+        <w:r w:rsidRPr="00ED264D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>P311/B1 Photographies</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00DB274B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc66269272 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00DB274B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00DB274B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidR="00DB274B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6A806420" w14:textId="77777777" w:rsidR="0047614C" w:rsidRDefault="0047614C">
+      <w:pPr>
+        <w:pStyle w:val="TM1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc66269273" w:history="1">
+        <w:r w:rsidRPr="00ED264D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>P311/C Images en mouvement</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00DB274B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc66269273 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00DB274B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00DB274B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r w:rsidR="00DB274B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5A8E1EB4" w14:textId="77777777" w:rsidR="0047614C" w:rsidRDefault="0047614C">
+      <w:pPr>
+        <w:pStyle w:val="TM2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc66269274" w:history="1">
+        <w:r w:rsidRPr="00ED264D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>P311/C1 Bobines de film</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00DB274B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc66269274 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00DB274B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00DB274B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r w:rsidR="00DB274B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="193CBBA1" w14:textId="77777777" w:rsidR="0047614C" w:rsidRDefault="0047614C">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc66269275" w:history="1">
+        <w:r w:rsidRPr="00ED264D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>P311/C1/1 : Amis de la famille</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00DB274B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc66269275 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00DB274B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00DB274B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r w:rsidR="00DB274B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="49F6D9F7" w14:textId="77777777" w:rsidR="0047614C" w:rsidRDefault="0047614C">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc66269276" w:history="1">
+        <w:r w:rsidRPr="00ED264D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>P311/C1/2 : Chantiers</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00DB274B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc66269276 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00DB274B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00DB274B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r w:rsidR="00DB274B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1E14C7B4" w14:textId="77777777" w:rsidR="0047614C" w:rsidRDefault="0047614C">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc66269277" w:history="1">
+        <w:r w:rsidRPr="00ED264D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>P311/C1/3 : Famille</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00DB274B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc66269277 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00DB274B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00DB274B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r w:rsidR="00DB274B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1E3DF83E" w14:textId="77777777" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00DB274B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00A674F8">
+      <w:r w:rsidR="00BD4041" w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A1CBCDD" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="4A6930AC" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc66269268"/>
       <w:r w:rsidRPr="00A674F8">
         <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="0B861A05" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="407D21A2" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32A0D9FB" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
+    <w:p w14:paraId="1B8013F4" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00051D13">
         <w:t>311</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00051D13">
         <w:t>Denis Lamontagne</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001153BB" w:rsidRPr="00051D13">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="001153BB" w:rsidRPr="00972B93">
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00051D13" w:rsidRPr="00051D13">
-[...9 lines deleted...]
-        <w:t>]</w:t>
+      <w:r w:rsidR="00774407">
+        <w:t>avant 1947]</w:t>
+      </w:r>
+      <w:r w:rsidR="00972B93">
+        <w:t>-1977</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00051D13" w:rsidRPr="004D741E">
+        <w:t>0,003 m. l. de documents textuels.</w:t>
+      </w:r>
+      <w:r w:rsidR="00464D7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00051D13">
-        <w:t xml:space="preserve">0,003 m. l. de documents textuels. – 9 photographies numérisées. – </w:t>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00972B93">
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="00051D13">
+        <w:t xml:space="preserve">9 photographies numérisées. – </w:t>
+      </w:r>
+      <w:r w:rsidR="00051D13" w:rsidRPr="00A07B46">
         <w:t>9 bobines de film.</w:t>
+      </w:r>
+      <w:r w:rsidR="00464D7D">
+        <w:t xml:space="preserve"> –9 DVD.</w:t>
       </w:r>
       <w:r w:rsidR="00051D13">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD73372" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
-    <w:p w14:paraId="5DDD7E45" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
+    <w:p w14:paraId="1B8A31CA" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
+    <w:p w14:paraId="1FA4C410" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1541FF73" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
-    <w:p w14:paraId="1FF1A536" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="00051D13" w:rsidP="00051D13">
+    <w:p w14:paraId="0F025DB3" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
+    <w:p w14:paraId="68D1653B" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="00051D13" w:rsidP="00051D13">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A148F0">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Denis Lamontagne est le fils de Rosaire Lamontagne d’Albanel et de Rita Larouche de Dolbeau. Rosaire a d’abord travaillé dans les chantiers de Lake St. John avec son frère Narcisse Lamontagne. Par la suite, les deux frères ont pris des directions différentes. Narcisse a fondé un commerce de vêtements pour hommes et femmes dans le centre-ville de Dolbeau, sur le boulevard Wallberg, dans les années 1950, et Rosaire a commencé à transporter des pierres de la carrière de calcite des Pères Trappistes jusqu’à l’usine de Dolbeau pendant des années, et ce depuis 1930, selon son fils. Rosaire était donc camionneur. </w:t>
+        <w:t xml:space="preserve">Denis Lamontagne est le fils de Rosaire Lamontagne d’Albanel et de Rita Larouche de Dolbeau. Rosaire a d’abord travaillé dans les chantiers de </w:t>
+      </w:r>
+      <w:r w:rsidR="00A374DD">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A148F0">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lake </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A374DD">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>St. John</w:t>
+      </w:r>
+      <w:r w:rsidR="00A374DD" w:rsidRPr="00A374DD">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Power and Paper Company</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A148F0">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avec son frère Narcisse Lamontagne. Par la suite, les deux frères ont pris des directions différentes. Narcisse a fondé un commerce de vêtements pour hommes et femmes dans le centre-ville de Dolbeau, sur le boulevard Wallberg, dans les années 1950, et Rosaire a commencé </w:t>
+      </w:r>
+      <w:r w:rsidR="00A374DD">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>travailler au transport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A148F0">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des pierres de la carrière de calcite des Pères Trappistes jusqu’à l’usine de Dolbeau pendant des années, et ce depuis 1930, selon son fils. Rosaire était donc camionneur. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="145BD892" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A148F0" w:rsidRDefault="00051D13" w:rsidP="00051D13">
+    <w:p w14:paraId="44257408" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A148F0" w:rsidRDefault="00051D13" w:rsidP="00051D13">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22900540" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A148F0" w:rsidRDefault="00051D13" w:rsidP="00051D13">
+    <w:p w14:paraId="6BE12A73" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A148F0" w:rsidRDefault="00051D13" w:rsidP="00051D13">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A148F0">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Denis Lamontagne réside toujours à Dolbeau aujourd’hui. Sa mère, âgée de 93 ans aujourd’hui, vit dans le foyer Cinq Saisons. Son mari est décédé à 68 ans, il y a plusieurs années. Denis et sa femme Murielle Dufour ont 4 enfants, dont 3 sont encore vivants à ce jour (2016).</w:t>
+        <w:t xml:space="preserve">Denis Lamontagne réside toujours à Dolbeau aujourd’hui. Sa mère, âgée de 93 ans aujourd’hui, vit </w:t>
+      </w:r>
+      <w:r w:rsidR="00A374DD">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>à la résidence pour ainés Manoir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A148F0">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cinq Saisons. Son mari est décédé à 68 ans, il y a plusieurs années. Denis et sa femme Murielle Dufour ont 4 enfants, dont 3 sont encore vivants à ce jour (2016).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A26222C" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
-    <w:p w14:paraId="73F9B51E" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
+    <w:p w14:paraId="38266BEC" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
+    <w:p w14:paraId="3507172C" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA63682" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
-    <w:p w14:paraId="7C8607BE" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A148F0" w:rsidRDefault="00051D13" w:rsidP="00051D13">
+    <w:p w14:paraId="6C10D60A" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
+    <w:p w14:paraId="5CF01C6A" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A148F0" w:rsidRDefault="00051D13" w:rsidP="00051D13">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A148F0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Les photos de ce fonds ont appartenu à Rosaire et à Rita. M. Denis Lamontagne en est le donateur et le fonds a été versé le 9 mars 2016 pour numérisation.</w:t>
+        <w:t>Les photos de ce f</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1151">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onds ont appartenu à Rosaire Lamontagne, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A148F0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Rita</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1151">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Larouche et à</w:t>
+      </w:r>
+      <w:r w:rsidR="00804256">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Irène Lamontagne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A148F0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>. M. Denis Lamontagne en est le donateur et le fonds a été versé le 9 mars 2016 pour numérisation.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Le contrat a été signé le jour suivant et un ajout au fonds a été effectué le 13 juin 2016. M. Lamontagne a apporté 9 bobines de film le 4 décembre 2018 afin d’en faire la numérisation à la Société d’histoire.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE40127" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="027F062C" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="120D1C33" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="5E1C7C88" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BFF7AA4" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
-    <w:p w14:paraId="33109C34" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A148F0" w:rsidRDefault="00051D13" w:rsidP="00051D13">
+    <w:p w14:paraId="05E2503E" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
+    <w:p w14:paraId="562D150B" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A148F0" w:rsidRDefault="00051D13" w:rsidP="00051D13">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A148F0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Dans ce fonds, il y a entre autres une photo de la carrière de calcite. Le camion était conduit par Rosaire. On y trouve aussi des photos de groupes scolaires sur lesquels on voit Denis Lamontagne. Une autre photo illustre la bénédiction des trois cloches de l’église Sainte-Thérèse d’Avila. Le 13 juin 2016, un livret sur l’histoire du Juvénat St-Jean a été ajouté en version photocopiée.</w:t>
+        <w:t xml:space="preserve">Dans ce fonds, il y a entre autres une photo de la carrière de calcite. Le camion était conduit par Rosaire. On y trouve aussi des photos de groupes scolaires sur lesquels on voit Denis Lamontagne. Une autre photo illustre la bénédiction des trois cloches de l’église Sainte-Thérèse d’Avila. </w:t>
+      </w:r>
+      <w:r w:rsidR="00804256">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Le fonds contient des photos de la famille de son</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5DD8">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> donateur</w:t>
+      </w:r>
+      <w:r w:rsidR="00804256">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, rassemblées par Irène Lamontagne. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A148F0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Le 13 juin 2016, un livret sur l’histoire du Juvénat St-Jean a été ajouté en version photocopiée.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Le fonds contient également des images en mouvement de la famille Lamontagne. </w:t>
+        <w:t xml:space="preserve"> Le fonds contient également des images en mouv</w:t>
+      </w:r>
+      <w:r w:rsidR="00812F72">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ement de la famille Lamontagne et leurs amis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F453A54" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
-    <w:p w14:paraId="3DDB6E46" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="1A8D1B85" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
+    <w:p w14:paraId="32656C99" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26225164" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-    <w:p w14:paraId="0D993AA1" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="00051D13" w:rsidP="00051D13">
+    <w:p w14:paraId="7803F4A8" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
+    <w:p w14:paraId="4ACDD162" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="00972B93" w:rsidP="00051D13">
+      <w:r w:rsidRPr="00464D7D">
+        <w:t>Le fonds est traité à la sous-série.</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Le fonds est actuellement non traité. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A148F0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00051D13" w:rsidRPr="00A148F0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>La numérisation des photographies de ce fonds a été réalisée par Louise Perron</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00051D13">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> à l’été 2016</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A148F0">
+      <w:r w:rsidR="00A42C38">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et par Jean-René Boutin à l’automne 2020 et l’hiver 2021</w:t>
+      </w:r>
+      <w:r w:rsidR="00051D13" w:rsidRPr="00A148F0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00051D13">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Les bobines de film ont été numérisées par le fournisseur de la Société d’histoire en décembre 2018. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A6AE909" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w14:paraId="027AE11B" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
+    <w:p w14:paraId="54E67C49" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
+    <w:p w14:paraId="293AD4A3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F1A6C53" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w14:paraId="73BA89BD" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="50FC3C11" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
+    <w:p w14:paraId="7799439F" w14:textId="77777777" w:rsidR="00B25321" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5643037B" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00051D13" w:rsidP="00923766">
+    <w:p w14:paraId="4DC416BC" w14:textId="77777777" w:rsidR="00C352C8" w:rsidRPr="00A674F8" w:rsidRDefault="00C352C8" w:rsidP="00923766"/>
+    <w:p w14:paraId="76A8FA64" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00051D13" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc455478672"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc66269269"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P311</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
-        <w:t>/A</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00AB6798">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63E96E35" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-    <w:p w14:paraId="0D35D002" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
+    <w:p w14:paraId="4B9AD533" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00316F7B" w:rsidP="00316F7B">
+      <w:r>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00A1279D">
+        <w:t xml:space="preserve"> [ca 1963] –</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D741E" w:rsidRPr="004D741E">
+        <w:t>0,003 m. l. de documents textuels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF1DD92" w14:textId="77777777" w:rsidR="00316F7B" w:rsidRDefault="00316F7B" w:rsidP="00316F7B"/>
+    <w:p w14:paraId="12CDEDED" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64798DA7" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
+    <w:p w14:paraId="012D664F" w14:textId="77777777" w:rsidR="0028732E" w:rsidRDefault="00807B97" w:rsidP="0028732E">
       <w:r>
-        <w:t xml:space="preserve">Cette série comprend </w:t>
-[...48 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+        <w:t>Voir P311/A1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="263C30F6" w14:textId="77777777" w:rsidR="0028732E" w:rsidRDefault="0028732E" w:rsidP="0028732E"/>
-    <w:p w14:paraId="6E2F196B" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
+    <w:p w14:paraId="45BA8392" w14:textId="77777777" w:rsidR="00807B97" w:rsidRDefault="00807B97" w:rsidP="0028732E"/>
+    <w:p w14:paraId="1F564B96" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="002D11BB" w:rsidRDefault="002D11BB" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB6798">
+      <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FEF05B9" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
-[...52 lines deleted...]
-    <w:p w14:paraId="1FABABDB" w14:textId="77777777" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00051D13" w:rsidP="00923766">
+    <w:p w14:paraId="4C9E8CBD" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="798A00EE" w14:textId="77777777" w:rsidR="001E5A46" w:rsidRDefault="00051D13" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc455478673"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc66269270"/>
       <w:r>
         <w:t>P311</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
-        <w:t>/A1</w:t>
-[...53 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+        <w:t xml:space="preserve">/A1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00953EAD">
+        <w:t>Documents textuels</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="17ECB6B2" w14:textId="77777777" w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
-    <w:p w14:paraId="6F297EBD" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
+    <w:p w14:paraId="3E52953C" w14:textId="77777777" w:rsidR="00953EAD" w:rsidRPr="00953EAD" w:rsidRDefault="00953EAD" w:rsidP="00953EAD">
+      <w:r>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="004D741E" w:rsidRPr="004D741E">
+        <w:t>0,003 m. l. de documents textuels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0133F27F" w14:textId="77777777" w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
+    <w:p w14:paraId="40EAA17E" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25EFFBB8" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
+    <w:p w14:paraId="044230D3" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00953EAD">
+        <w:t>un document sur la construction du Juvénat Saint-J</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4528">
+        <w:t>ean de Dolbeau.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A57C99E" w14:textId="77777777" w:rsidR="004D741E" w:rsidRDefault="004D741E" w:rsidP="00923766"/>
+    <w:p w14:paraId="14DEB0BB" w14:textId="77777777" w:rsidR="004D741E" w:rsidRDefault="004D741E" w:rsidP="00923766">
       <w:r>
         <w:rPr>
-          <w:noProof/>
+          <w:i/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Notes</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-      </w:r>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E2EB300" w14:textId="77777777" w:rsidR="004D741E" w:rsidRDefault="004D741E" w:rsidP="00923766">
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Le document est rédigé en français.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2095E244" w14:textId="77777777" w:rsidR="004D741E" w:rsidRDefault="004D741E" w:rsidP="00923766">
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Le document est une photocopie de l’original.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31160752" w14:textId="77777777" w:rsidR="004D741E" w:rsidRPr="004D741E" w:rsidRDefault="004D741E" w:rsidP="00923766">
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+        <w:t>Le document est annoté.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02987A6B" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
+    <w:p w14:paraId="3523AC9B" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA48C7" w:rsidRPr="00A674F8" w14:paraId="3DAA5602" w14:textId="77777777" w:rsidTr="00C11F5D">
+      <w:tr w:rsidR="00AA48C7" w:rsidRPr="00A674F8" w14:paraId="5AB6A074" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E9D13AB" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
-[...9 lines deleted...]
-              <w:t>R-E-T-P</w:t>
+          <w:p w14:paraId="34A18BA7" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00655D70" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC63FD">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC63FD">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>07</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC63FD">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-E</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC63FD">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>06</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC63FD">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-T</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC63FD">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B0854D3" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00051D13" w:rsidP="00B321DF">
-[...4 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="34775B3D" w14:textId="77777777" w:rsidR="00F0602B" w:rsidRDefault="00051D13" w:rsidP="0047614C">
+            <w:r w:rsidRPr="002C32D3">
               <w:t>P311</w:t>
             </w:r>
-            <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
+            <w:r w:rsidR="00E57F6F" w:rsidRPr="002C32D3">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
-[...348 lines deleted...]
-            <w:bookmarkEnd w:id="6"/>
+            <w:r w:rsidR="004D741E">
+              <w:t>Numéro souvenir du Courrier du district St-Jean sur la construction de 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61F3F745" w14:textId="77777777" w:rsidR="00F0602B" w:rsidRDefault="00F0602B" w:rsidP="0047614C">
+            <w:r>
+              <w:t>[ca 1963]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6761F02D" w14:textId="77777777" w:rsidR="00316F7B" w:rsidRDefault="00964A51" w:rsidP="0047614C">
+            <w:r>
+              <w:t>24 pages</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3347CD95" w14:textId="77777777" w:rsidR="00655D70" w:rsidRPr="00655D70" w:rsidRDefault="00655D70" w:rsidP="0047614C">
+            <w:r>
+              <w:t>Document numérisé</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64A6A1CC" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6799F2B0" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18003324" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0161462B" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
+    <w:p w14:paraId="2B365AB5" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
+    <w:p w14:paraId="5F42A00D" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
+    <w:p w14:paraId="1A030BCF" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00051D13" w:rsidP="00696AE2">
       <w:pPr>
-        <w:pStyle w:val="Niveau5"/>
+        <w:pStyle w:val="Titre"/>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc66269271"/>
       <w:r>
         <w:t>P311</w:t>
       </w:r>
-      <w:r w:rsidR="00E57F6F" w:rsidRPr="00A674F8">
-[...52 lines deleted...]
-      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidR="00696AE2">
+        <w:t>/B</w:t>
+      </w:r>
+      <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00561EAD">
+        <w:t>Documents iconographiques</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="37D8B38A" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="01E8CC0F" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="002D2677" w:rsidP="00696AE2">
+      <w:r>
+        <w:t>– [19-]-1977. – 129 photographies numérisées ; format TIFF, n&amp;b et coul., 1200 dpi.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0F6C9665" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+    <w:p w14:paraId="5AE91657" w14:textId="77777777" w:rsidR="002D2677" w:rsidRDefault="002D2677" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="3B0AFEF8" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53D24B53" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+    <w:p w14:paraId="2FE44823" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AE0AB0" w:rsidP="00AB6798">
       <w:r>
-        <w:t xml:space="preserve">Cette sous-série comprend </w:t>
-      </w:r>
+        <w:t>Voir P311/B1 Photographies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63B02A99" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="785F1F26" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB6798">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notes : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="743AE066" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AE0AB0" w:rsidP="00696AE2">
       <w:r>
-        <w:fldChar w:fldCharType="begin">
-[...7 lines deleted...]
-      </w:r>
+        <w:t>Voir P311/B1 Photographies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11BFA2F7" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="7FDBA595" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00051D13" w:rsidP="00696AE2">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc66269272"/>
       <w:r>
-        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
-      </w:r>
+        <w:t>P311</w:t>
+      </w:r>
+      <w:r w:rsidR="00696AE2">
+        <w:t>/B</w:t>
+      </w:r>
+      <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00561EAD">
+        <w:t>Photographies</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="286C4CC0" w14:textId="77777777" w:rsidR="00783469" w:rsidRDefault="00783469" w:rsidP="00783469">
       <w:r>
-        <w:fldChar w:fldCharType="separate"/>
-      </w:r>
+        <w:t>– [19</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4F4A">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4F4A">
+        <w:t>-1977</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. –</w:t>
+      </w:r>
+      <w:r w:rsidR="00F73D3E">
+        <w:t xml:space="preserve"> 129</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ph</w:t>
+      </w:r>
+      <w:r w:rsidR="00F73D3E">
+        <w:t xml:space="preserve">otographies </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB215D">
+        <w:t>numérisées ;</w:t>
+      </w:r>
+      <w:r w:rsidR="00F73D3E">
+        <w:t xml:space="preserve"> format </w:t>
+      </w:r>
+      <w:r>
+        <w:t>TIFF, n&amp;b</w:t>
+      </w:r>
+      <w:r w:rsidR="008755C7">
+        <w:t xml:space="preserve"> et coul.</w:t>
+      </w:r>
+      <w:r w:rsidR="003308FB">
+        <w:t>, 1200 dpi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC932E5" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="0AB27088" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB6798">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Portée et contenu : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A93D61D" w14:textId="77777777" w:rsidR="00A56DBA" w:rsidRDefault="00755272" w:rsidP="00AB6798">
+      <w:r>
+        <w:t>Cette sous-série documente sur la vie de son auteur</w:t>
+      </w:r>
+      <w:r w:rsidR="00553454">
+        <w:t xml:space="preserve">, son père Rosaire et d’autres membres de la famille. On y retrouve des traces de </w:t>
+      </w:r>
+      <w:r>
+        <w:t>participation à des groupes socia</w:t>
+      </w:r>
+      <w:r w:rsidR="00553454">
+        <w:t>ux, scolaires ou religieux</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56DBA">
+        <w:t xml:space="preserve">. Une photographie </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB215D">
+        <w:t>témoigne</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56DBA">
+        <w:t xml:space="preserve"> de l</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a bénédiction des cloches de </w:t>
+      </w:r>
+      <w:r w:rsidR="00553454">
+        <w:t>l’Église Sainte-Thérèse-d’Avila</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56DBA">
+        <w:t xml:space="preserve">. Des photographies documentent l’activité économique de Rosaire Lamontagne, oeuvrant à la carrière de pierre des Pères Trappistes et à </w:t>
+      </w:r>
+      <w:r w:rsidR="00553454">
+        <w:t xml:space="preserve">la construction du Juvénat Saint-Jean </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de Dolbeau</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56DBA">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="148A0608" w14:textId="77777777" w:rsidR="00755272" w:rsidRDefault="00A56DBA" w:rsidP="00AB6798">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E161F2D" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+      <w:r>
+        <w:t>Cette sous-série comprend</w:t>
+      </w:r>
+      <w:r w:rsidR="00755272">
+        <w:t xml:space="preserve"> des photographies numérisées provenant de l’auteur du </w:t>
+      </w:r>
+      <w:r w:rsidR="00026160">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00755272">
+        <w:t xml:space="preserve">onds </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5A71">
+        <w:t xml:space="preserve">(cotes P311/B1/01 à P311/B1/09, inclusivement) </w:t>
+      </w:r>
+      <w:r w:rsidR="00755272">
+        <w:t>et de sa cousine, Irène Lamontagne (cotes P311/B1/10 à 129, inclusivement).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B6B2A8" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="58F07813" w14:textId="77777777" w:rsidR="00755272" w:rsidRDefault="00755272" w:rsidP="00696AE2">
       <w:r>
         <w:rPr>
-          <w:noProof/>
+          <w:i/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Notes </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C3B4EB8" w14:textId="77777777" w:rsidR="00755272" w:rsidRDefault="00755272" w:rsidP="00696AE2">
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Les photographies de l’album d’Irène Lamontagne ont été numérisées et traitées par Jean-René Boutin, archiviste, durant l’automne et l’hiver 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A479CD8" w14:textId="77777777" w:rsidR="003C4799" w:rsidRDefault="003C4799" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="1858E68F" w14:textId="77777777" w:rsidR="003C4799" w:rsidRPr="00755272" w:rsidRDefault="003C4799" w:rsidP="00696AE2">
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        <w:t xml:space="preserve">Les photographies P311/B1/1 à P311/B1/09 sont en format JPEG. </w:t>
+      </w:r>
+      <w:r w:rsidR="002B22BD">
+        <w:t xml:space="preserve">Celles de l’album d’Irène Lamontagne (P311/B1/10 à P311/B1/129) </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        <w:t xml:space="preserve">sont en </w:t>
+      </w:r>
+      <w:r w:rsidR="003308FB">
+        <w:t>TIFF, numérisées à 1200 dpi</w:t>
       </w:r>
       <w:r>
-        <w:fldChar w:fldCharType="end"/>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A0968E" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
+    <w:p w14:paraId="2591B87E" w14:textId="77777777" w:rsidR="00755272" w:rsidRPr="00A674F8" w:rsidRDefault="00755272" w:rsidP="00696AE2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="2DFA9DDB" w14:textId="77777777" w:rsidTr="007F33D1">
+      <w:tr w:rsidR="00284D96" w:rsidRPr="00A674F8" w14:paraId="5E26D69A" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3CBC928A" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
-[...9 lines deleted...]
-              <w:t>R-E-T-P</w:t>
+          <w:p w14:paraId="625F8A9F" w14:textId="77777777" w:rsidR="00284D96" w:rsidRDefault="00F31B98" w:rsidP="00F31B98">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disque magnétique </w:t>
+            </w:r>
+            <w:r w:rsidR="006E3C96">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ARCHIVES et </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>stockage infonuagique</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0655CF3B" w14:textId="77777777" w:rsidR="00F31B98" w:rsidRPr="00A674F8" w:rsidRDefault="00F31B98" w:rsidP="00F31B98">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>OneDrive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="294E8084" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00051D13" w:rsidP="00AB6798">
-[...109 lines deleted...]
-          <w:p w14:paraId="43A50D43" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+          <w:p w14:paraId="24FBB944" w14:textId="77777777" w:rsidR="00F975BA" w:rsidRDefault="00F975BA" w:rsidP="0047614C">
+            <w:r>
+              <w:t>P311/B1/1</w:t>
+            </w:r>
+            <w:r w:rsidR="00544B34">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidR="00A372D6">
+              <w:t>Photo de classe 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00A372D6">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ème </w:t>
+            </w:r>
+            <w:r w:rsidR="00A372D6">
+              <w:t xml:space="preserve">année du primaire de </w:t>
+            </w:r>
+            <w:r w:rsidR="00A372D6" w:rsidRPr="00A372D6">
+              <w:t xml:space="preserve">Doris Lamontagne, 2e année, </w:t>
+            </w:r>
+            <w:r w:rsidR="00A372D6">
+              <w:t>enseignante</w:t>
+            </w:r>
+            <w:r w:rsidR="00A372D6" w:rsidRPr="00A372D6">
+              <w:t xml:space="preserve"> Marthe Veilleux</w:t>
+            </w:r>
+            <w:r w:rsidR="00A372D6">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67FF2D55" w14:textId="77777777" w:rsidR="00544B34" w:rsidRDefault="00544B34" w:rsidP="00544B34">
+            <w:r>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="003C4799">
+              <w:t>Avant 19</w:t>
+            </w:r>
+            <w:r w:rsidR="006A7395">
+              <w:t>60</w:t>
+            </w:r>
+            <w:r>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="437B0898" w14:textId="77777777" w:rsidR="003C4799" w:rsidRDefault="003C4799" w:rsidP="00544B34">
+            <w:r>
+              <w:t>22,8 Mo, 7720 x 5357 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62058C94" w14:textId="77777777" w:rsidR="003C4799" w:rsidRPr="00544B34" w:rsidRDefault="003C4799" w:rsidP="00544B34">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09EEF00C" w14:textId="77777777" w:rsidR="00F975BA" w:rsidRDefault="00F975BA" w:rsidP="00F975BA"/>
+          <w:p w14:paraId="2E7BAD84" w14:textId="77777777" w:rsidR="00F975BA" w:rsidRDefault="00F975BA" w:rsidP="00F975BA">
+            <w:r>
+              <w:t>P311/B1/2</w:t>
+            </w:r>
+            <w:r w:rsidR="003C4799">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidR="006A7395">
+              <w:t>Photo de classe</w:t>
+            </w:r>
+            <w:r w:rsidR="00A372D6">
+              <w:t>, Denis Lamontagne.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59BC5A6C" w14:textId="77777777" w:rsidR="006A7395" w:rsidRDefault="006A7395" w:rsidP="00F975BA">
+            <w:r>
+              <w:t>[Avant 1960]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29E5C74A" w14:textId="77777777" w:rsidR="006A7395" w:rsidRDefault="006A7395" w:rsidP="00F975BA">
+            <w:r>
+              <w:t>22,7 Mo, 7720 x 5286 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F1B247E" w14:textId="77777777" w:rsidR="006A7395" w:rsidRDefault="006A7395" w:rsidP="00F975BA">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F53E1F7" w14:textId="77777777" w:rsidR="00F975BA" w:rsidRDefault="00F975BA" w:rsidP="00F975BA"/>
+          <w:p w14:paraId="5010CC06" w14:textId="77777777" w:rsidR="00F975BA" w:rsidRDefault="00F975BA" w:rsidP="00F975BA">
+            <w:r>
+              <w:t>P311/B1/3</w:t>
+            </w:r>
+            <w:r w:rsidR="006A7395">
+              <w:t xml:space="preserve"> : Grand-père Énédé Laroche (au centre), </w:t>
+            </w:r>
+            <w:r w:rsidR="007631D4">
+              <w:t>contracteur/</w:t>
+            </w:r>
+            <w:r w:rsidR="006A7395">
+              <w:t xml:space="preserve">poseur de pierres Juvénat </w:t>
+            </w:r>
+            <w:r w:rsidR="007631D4">
+              <w:t xml:space="preserve">Saint-Jean, </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC1997">
+              <w:t>Dolbeau</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F6FCF6F" w14:textId="77777777" w:rsidR="006A7395" w:rsidRDefault="00DB269C" w:rsidP="00F975BA">
+            <w:r>
+              <w:t>1950</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F759336" w14:textId="77777777" w:rsidR="00F975BA" w:rsidRDefault="00BC1997" w:rsidP="00F975BA">
+            <w:r>
+              <w:t>11,9 Mo, 6159 x 3954 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C9D802C" w14:textId="77777777" w:rsidR="00BC1997" w:rsidRDefault="00BC1997" w:rsidP="00F975BA">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="114ACDB6" w14:textId="77777777" w:rsidR="00D74DC2" w:rsidRDefault="00D74DC2" w:rsidP="00F975BA"/>
+          <w:p w14:paraId="7DC27BA8" w14:textId="77777777" w:rsidR="00F975BA" w:rsidRDefault="00F975BA" w:rsidP="00F975BA">
+            <w:r>
+              <w:t>P311/B1/4</w:t>
+            </w:r>
+            <w:r w:rsidR="00181122">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidR="00D74DC2">
+              <w:t xml:space="preserve">Cadets </w:t>
+            </w:r>
+            <w:r w:rsidR="00181122">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Les Éclaireurs</w:t>
+            </w:r>
+            <w:r w:rsidR="00181122">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00232911">
+              <w:t xml:space="preserve"> École Saint-</w:t>
+            </w:r>
+            <w:r w:rsidR="00232911" w:rsidRPr="00232911">
+              <w:t>Tharcisiu</w:t>
+            </w:r>
+            <w:r w:rsidR="00232911">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00D74DC2">
+              <w:t xml:space="preserve">, Dolbeau, </w:t>
+            </w:r>
+            <w:r w:rsidR="00D94C3F" w:rsidRPr="00D94C3F">
+              <w:t>Guy Lamontagne</w:t>
+            </w:r>
+            <w:r w:rsidR="00D94C3F">
+              <w:t xml:space="preserve"> 8</w:t>
+            </w:r>
+            <w:r w:rsidR="00D94C3F" w:rsidRPr="00D94C3F">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>ème</w:t>
+            </w:r>
+            <w:r w:rsidR="00D94C3F">
+              <w:t xml:space="preserve"> de la 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00D94C3F" w:rsidRPr="00D94C3F">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>ère</w:t>
+            </w:r>
+            <w:r w:rsidR="00D94C3F">
+              <w:t xml:space="preserve"> rangée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="290ED33E" w14:textId="77777777" w:rsidR="00181122" w:rsidRDefault="00181122" w:rsidP="00F975BA">
+            <w:r>
+              <w:t>1958</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38CACB10" w14:textId="77777777" w:rsidR="00181122" w:rsidRDefault="00181122" w:rsidP="00F975BA">
+            <w:r>
+              <w:t>29,8 Mo, 8920 x 5525 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56DD00F9" w14:textId="77777777" w:rsidR="00181122" w:rsidRPr="00181122" w:rsidRDefault="00181122" w:rsidP="00F975BA">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="777B3A54" w14:textId="77777777" w:rsidR="00F975BA" w:rsidRDefault="00F975BA" w:rsidP="00F975BA"/>
+          <w:p w14:paraId="4D799B9B" w14:textId="77777777" w:rsidR="00F975BA" w:rsidRDefault="00F975BA" w:rsidP="00F975BA">
+            <w:r>
+              <w:t>P311/B1/5</w:t>
+            </w:r>
+            <w:r w:rsidR="007631D4">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidR="00A372D6">
+              <w:t>Photo de groupe, Rosaire Lamontagne 3</w:t>
+            </w:r>
+            <w:r w:rsidR="00A372D6" w:rsidRPr="00A372D6">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>ème</w:t>
+            </w:r>
+            <w:r w:rsidR="00A372D6">
+              <w:t xml:space="preserve"> dans la rangée du haut</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D536326" w14:textId="77777777" w:rsidR="0076356B" w:rsidRDefault="0076356B" w:rsidP="00F975BA">
+            <w:r>
+              <w:t>[19-]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="130F7A7B" w14:textId="77777777" w:rsidR="0076356B" w:rsidRDefault="0076356B" w:rsidP="00F975BA">
+            <w:r>
+              <w:t>37,9 Mo, 10979 x 5928 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53DA73B5" w14:textId="77777777" w:rsidR="0076356B" w:rsidRDefault="0076356B" w:rsidP="00F975BA">
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E95DB57" w14:textId="77777777" w:rsidR="00F975BA" w:rsidRDefault="00F975BA" w:rsidP="00F975BA"/>
+          <w:p w14:paraId="560C8AB8" w14:textId="77777777" w:rsidR="00F975BA" w:rsidRDefault="00F975BA" w:rsidP="00F975BA">
+            <w:r>
+              <w:t>P311/B1/6</w:t>
+            </w:r>
+            <w:r w:rsidR="00232911">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidR="00C72D4E">
+              <w:t xml:space="preserve">Cadets </w:t>
+            </w:r>
+            <w:r w:rsidR="00C72D4E">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Les Éclaireurs,</w:t>
+            </w:r>
+            <w:r w:rsidR="00C72D4E">
+              <w:t xml:space="preserve"> É</w:t>
+            </w:r>
+            <w:r w:rsidR="00827CB6">
+              <w:t xml:space="preserve">cole St-Tharcisius, </w:t>
+            </w:r>
+            <w:r w:rsidR="00591D52">
+              <w:t xml:space="preserve">Dolbeau, </w:t>
+            </w:r>
+            <w:r w:rsidR="00827CB6">
+              <w:t>Guy Lamontagne 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00827CB6" w:rsidRPr="00827CB6">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>er</w:t>
+            </w:r>
+            <w:r w:rsidR="00827CB6">
+              <w:t xml:space="preserve"> de la 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00827CB6" w:rsidRPr="00827CB6">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>ère</w:t>
+            </w:r>
+            <w:r w:rsidR="00827CB6">
+              <w:t xml:space="preserve"> rangée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A32A743" w14:textId="77777777" w:rsidR="00827CB6" w:rsidRDefault="00827CB6" w:rsidP="00F975BA">
+            <w:r>
+              <w:t>[ca 1958]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="444776D4" w14:textId="77777777" w:rsidR="0032456A" w:rsidRDefault="0032456A" w:rsidP="00F975BA">
+            <w:r>
+              <w:t>55,8 Mo, 11521 x 7697 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04A6736B" w14:textId="77777777" w:rsidR="0032456A" w:rsidRDefault="0032456A" w:rsidP="00F975BA">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00A67F88" w14:textId="77777777" w:rsidR="00F975BA" w:rsidRDefault="00F975BA" w:rsidP="00F975BA"/>
+          <w:p w14:paraId="0E77259A" w14:textId="77777777" w:rsidR="00F975BA" w:rsidRDefault="00F975BA" w:rsidP="00F975BA">
+            <w:r>
+              <w:t>P311/B1/7</w:t>
+            </w:r>
+            <w:r w:rsidR="00026160">
+              <w:t> : Garde paroissiale de Dolbeau, Rosaire Lamontagne avant dernier de la rangée du bas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BEA4A55" w14:textId="77777777" w:rsidR="002644D4" w:rsidRDefault="002644D4" w:rsidP="00F975BA">
+            <w:r>
+              <w:t>[19-]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36326580" w14:textId="77777777" w:rsidR="002644D4" w:rsidRDefault="002644D4" w:rsidP="00F975BA">
+            <w:r>
+              <w:t>57,8 Mo, 11256 x 7682 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="466CADB0" w14:textId="77777777" w:rsidR="002644D4" w:rsidRDefault="002644D4" w:rsidP="00F975BA">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52501459" w14:textId="77777777" w:rsidR="00F975BA" w:rsidRDefault="00F975BA" w:rsidP="00F975BA"/>
+          <w:p w14:paraId="65298B3F" w14:textId="77777777" w:rsidR="0028080A" w:rsidRDefault="00F975BA" w:rsidP="00F975BA">
+            <w:r>
+              <w:t>P311/B1/8</w:t>
+            </w:r>
+            <w:r w:rsidR="0028080A">
+              <w:t> : Bénédiction des cloches de l’église Sainte-Thérèse-d’Avila de Dolbeau</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05CFE5D4" w14:textId="77777777" w:rsidR="0028080A" w:rsidRDefault="0028080A" w:rsidP="00F975BA">
+            <w:r>
+              <w:t>1948-11-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13B0A5BF" w14:textId="77777777" w:rsidR="0028080A" w:rsidRPr="009C76D1" w:rsidRDefault="009C76D1" w:rsidP="0047614C">
+            <w:r>
+              <w:t>61,6 Mo</w:t>
+            </w:r>
+            <w:r w:rsidR="0028080A" w:rsidRPr="009C76D1">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 11675 x 9185</w:t>
+            </w:r>
+            <w:r w:rsidR="0028080A" w:rsidRPr="009C76D1">
+              <w:t xml:space="preserve"> px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AD35EE9" w14:textId="77777777" w:rsidR="0028080A" w:rsidRDefault="0028080A" w:rsidP="00F975BA">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19ECF846" w14:textId="77777777" w:rsidR="00F975BA" w:rsidRDefault="00F975BA" w:rsidP="00F975BA"/>
+          <w:p w14:paraId="32FD5100" w14:textId="77777777" w:rsidR="00F975BA" w:rsidRDefault="00F975BA" w:rsidP="00F975BA">
+            <w:r>
+              <w:t>P311/B1/9</w:t>
+            </w:r>
+            <w:r w:rsidR="009C76D1">
+              <w:t> : Carrière de pierre des Pères Trappistes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B192FFD" w14:textId="77777777" w:rsidR="009C76D1" w:rsidRDefault="009C76D1" w:rsidP="00F975BA">
+            <w:r>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB269C">
+              <w:t>19-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5052BF39" w14:textId="77777777" w:rsidR="000E2567" w:rsidRDefault="000E2567" w:rsidP="00F975BA">
+            <w:r>
+              <w:t>92,4 Mo, 12212 x 9414 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="117EBE09" w14:textId="77777777" w:rsidR="000E2567" w:rsidRDefault="000E2567" w:rsidP="00F975BA">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="464D07F5" w14:textId="77777777" w:rsidR="00114DC5" w:rsidRPr="00F975BA" w:rsidRDefault="00114DC5" w:rsidP="00F975BA"/>
+          <w:p w14:paraId="14370DAF" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00892423" w:rsidRDefault="00284D96" w:rsidP="0047614C">
+            <w:r w:rsidRPr="00755272">
+              <w:t>P311/B1/10</w:t>
+            </w:r>
+            <w:r w:rsidR="00892423">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00892423">
+              <w:t>Irène Lamontagne (début de l’album photo d’Irène Lamontagne).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F14B796" w14:textId="77777777" w:rsidR="009D70AC" w:rsidRDefault="009D70AC" w:rsidP="009D70AC">
+            <w:r>
+              <w:t>[19-]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78D3B421" w14:textId="77777777" w:rsidR="009D70AC" w:rsidRDefault="009D70AC" w:rsidP="009D70AC">
+            <w:r>
+              <w:t>30,9 Mo, 6192 x 8472 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CB2507E" w14:textId="77777777" w:rsidR="009D70AC" w:rsidRDefault="009D70AC" w:rsidP="009D70AC">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FC6F161" w14:textId="77777777" w:rsidR="009D70AC" w:rsidRPr="00A674F8" w:rsidRDefault="009D70AC" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="2376C2C2" w14:textId="77777777" w:rsidTr="007F33D1">
+      <w:tr w:rsidR="00284D96" w:rsidRPr="00A674F8" w14:paraId="24666131" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
-          <w:trHeight w:val="1333"/>
+          <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="02869E39" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+          <w:p w14:paraId="1303ACE9" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00A674F8" w:rsidRDefault="00284D96" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0170A503" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00051D13" w:rsidP="007F33D1">
+          </w:tcPr>
+          <w:p w14:paraId="0F0D2DC1" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00892423" w:rsidRDefault="00284D96" w:rsidP="0047614C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00755272">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P311/B1/11 : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>Georges Guay</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07A1070E" w14:textId="77777777" w:rsidR="009D70AC" w:rsidRPr="00A374DD" w:rsidRDefault="009D70AC" w:rsidP="0047614C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>[19-]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47985191" w14:textId="77777777" w:rsidR="009D70AC" w:rsidRPr="00A374DD" w:rsidRDefault="009D70AC" w:rsidP="0047614C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>22,6 Mo, 3857 x 6157 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="397E0B55" w14:textId="77777777" w:rsidR="009D70AC" w:rsidRDefault="009D70AC" w:rsidP="0047614C">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="338585AF" w14:textId="77777777" w:rsidR="009D70AC" w:rsidRPr="009D70AC" w:rsidRDefault="009D70AC" w:rsidP="0047614C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00284D96" w:rsidRPr="00A674F8" w14:paraId="05FD649D" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="06AB6DBF" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00A674F8" w:rsidRDefault="00284D96" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="799DDCCC" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00892423" w:rsidRDefault="00284D96" w:rsidP="0047614C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00755272">
+              <w:t xml:space="preserve">P311/B1/12 : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B5386">
+              <w:t>Georges Guay à 14 ans</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="382C88F4" w14:textId="77777777" w:rsidR="00C448B8" w:rsidRDefault="00C448B8" w:rsidP="0047614C">
+            <w:r>
+              <w:t>[1926]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F8EC273" w14:textId="77777777" w:rsidR="00C448B8" w:rsidRDefault="00C448B8" w:rsidP="0047614C">
+            <w:r>
+              <w:t>12,2 Mo, 2733 x 4719 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42C66608" w14:textId="77777777" w:rsidR="00BD6C52" w:rsidRPr="00C448B8" w:rsidRDefault="00BD6C52" w:rsidP="0047614C">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="504519D8" w14:textId="77777777" w:rsidR="009D70AC" w:rsidRPr="009D70AC" w:rsidRDefault="009D70AC" w:rsidP="0047614C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00284D96" w:rsidRPr="00A674F8" w14:paraId="34A034FF" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="65099926" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00A674F8" w:rsidRDefault="00284D96" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C4536E6" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00723DA1" w:rsidRDefault="00284D96" w:rsidP="0047614C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00755272">
+              <w:t xml:space="preserve">P311/B1/13 : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B5386">
+              <w:t>Zénaïde, Ernest, Rosaire, Irène et Béatrice Lamontagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4657E534" w14:textId="77777777" w:rsidR="00064A30" w:rsidRDefault="00064A30" w:rsidP="0047614C">
+            <w:r>
+              <w:t>[19-]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3500D8F4" w14:textId="77777777" w:rsidR="00064A30" w:rsidRDefault="00064A30" w:rsidP="0047614C">
+            <w:r>
+              <w:t>7,34 Mo, 2643 x 2915 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C8FD30B" w14:textId="77777777" w:rsidR="00064A30" w:rsidRPr="00064A30" w:rsidRDefault="00BC05D9" w:rsidP="0047614C">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00284D96" w:rsidRPr="00A674F8" w14:paraId="201D0AC0" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="011DF8FA" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00A674F8" w:rsidRDefault="00284D96" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75E5363B" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00EA068D" w:rsidRDefault="00284D96" w:rsidP="0047614C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F975BA">
+              <w:t xml:space="preserve">P311/B1/14 : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B5386">
+              <w:t>Irène et Rolland Lamontagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="755E641A" w14:textId="77777777" w:rsidR="00064A30" w:rsidRDefault="00064A30" w:rsidP="0047614C">
+            <w:r>
+              <w:t>[19-]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="413329C3" w14:textId="77777777" w:rsidR="00064A30" w:rsidRDefault="00064A30" w:rsidP="0047614C">
+            <w:r>
+              <w:t>13,7 Mo, 3274 x 4419 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62D60277" w14:textId="77777777" w:rsidR="00064A30" w:rsidRDefault="00064A30" w:rsidP="0047614C">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47298D42" w14:textId="77777777" w:rsidR="00064A30" w:rsidRPr="00064A30" w:rsidRDefault="00064A30" w:rsidP="0047614C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00284D96" w:rsidRPr="00A674F8" w14:paraId="4C449918" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="15321F33" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00A674F8" w:rsidRDefault="00284D96" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EE3AAE3" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00723DA1" w:rsidRDefault="00284D96" w:rsidP="0047614C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00723DA1">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>P311/B1/15 : Georges Guay</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F1FAB9E" w14:textId="77777777" w:rsidR="00E246EF" w:rsidRPr="00A374DD" w:rsidRDefault="00E246EF" w:rsidP="0047614C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>[après 1912]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D07AE7B" w14:textId="77777777" w:rsidR="00E246EF" w:rsidRPr="009F33A2" w:rsidRDefault="00E246EF" w:rsidP="0047614C">
+            <w:r w:rsidRPr="009F33A2">
+              <w:t>12,9 Mo, 2944 x 4569 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6ABD759B" w14:textId="77777777" w:rsidR="00E246EF" w:rsidRDefault="00E246EF" w:rsidP="0047614C">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01559BBF" w14:textId="77777777" w:rsidR="00E246EF" w:rsidRPr="00E246EF" w:rsidRDefault="00E246EF" w:rsidP="0047614C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00284D96" w:rsidRPr="00A674F8" w14:paraId="1A997397" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB21C16" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00A674F8" w:rsidRDefault="00284D96" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11EC72A7" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00723DA1" w:rsidRDefault="00284D96" w:rsidP="0047614C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00723DA1">
+              <w:t>P311/B1/16</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1" w:rsidRPr="00723DA1">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00723DA1">
+              <w:t>Irène</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B5386">
+              <w:t xml:space="preserve"> et sa classe. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Julia Lavoie 2. Simone St-Hilaire 3. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B5386">
+              <w:t>Fernande Tremblay 4. Germaine Bolduc 5. Irène Lamontagne 6. Laurette Bonneau 7. Laurentia [Laurentéa?] Bonneau 8. Maria Therrien 9. Gracia Therrien 10. Alyre Therrien 11. Rosaire Lamontagne 13. Raoul Tremblay 14. Adrien Therrien 15. Benoît Lavoie 16. Paul Tremblay 17. Thomas Bonneau 18. Paul Laprise 19. Henri Laprise 20. Eloi Savoie [Lavoie?] 21. Henri Gaudreault 22. Fernand Ouellet 23. Alexandre Lavoie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36F7317B" w14:textId="77777777" w:rsidR="00E246EF" w:rsidRDefault="00E246EF" w:rsidP="0047614C">
+            <w:r>
+              <w:t>[19-]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44321A18" w14:textId="77777777" w:rsidR="00206D68" w:rsidRDefault="00206D68" w:rsidP="0047614C">
+            <w:r>
+              <w:t>12,4 Mo, 5952 x 3695 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="511FDF76" w14:textId="77777777" w:rsidR="00206D68" w:rsidRDefault="00206D68" w:rsidP="0047614C">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ECC9C6A" w14:textId="77777777" w:rsidR="00EA068D" w:rsidRPr="00E246EF" w:rsidRDefault="00EA068D" w:rsidP="0047614C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00284D96" w:rsidRPr="00A674F8" w14:paraId="48689D2D" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BF41C9C" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00A674F8" w:rsidRDefault="00284D96" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EFA3B5B" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00723DA1" w:rsidRDefault="00284D96" w:rsidP="0047614C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00723DA1">
+              <w:t>P311/B1/17 : Irène</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B5386">
+              <w:t xml:space="preserve"> à 17 ans</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50C3CBC1" w14:textId="77777777" w:rsidR="00206D68" w:rsidRDefault="00206D68" w:rsidP="0047614C">
+            <w:r>
+              <w:t>[19-]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="026C7FB6" w14:textId="77777777" w:rsidR="00206D68" w:rsidRDefault="00206D68" w:rsidP="0047614C">
+            <w:r>
+              <w:t>23,7 Mo, 4176 x 5952 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="176C1F5E" w14:textId="77777777" w:rsidR="00206D68" w:rsidRDefault="00206D68" w:rsidP="0047614C">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29FC201C" w14:textId="77777777" w:rsidR="00206D68" w:rsidRPr="00206D68" w:rsidRDefault="00206D68" w:rsidP="0047614C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00284D96" w:rsidRPr="00A674F8" w14:paraId="0C9C4F40" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="70629A5E" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00A674F8" w:rsidRDefault="00284D96" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11C8EBE2" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00723DA1" w:rsidRDefault="00284D96" w:rsidP="0047614C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00723DA1">
+              <w:t>P311/B1/18 :</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B5386">
+              <w:t>Irène au chantier</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="640DE796" w14:textId="77777777" w:rsidR="00B65533" w:rsidRDefault="00B65533" w:rsidP="0047614C">
+            <w:r>
+              <w:t>[19-]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="047A3EF6" w14:textId="77777777" w:rsidR="00B65533" w:rsidRDefault="00B65533" w:rsidP="0047614C">
+            <w:r>
+              <w:t>17,0 Mo, 5497 x 3246 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60CE1232" w14:textId="77777777" w:rsidR="00B65533" w:rsidRDefault="00B65533" w:rsidP="0047614C">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C9CF628" w14:textId="77777777" w:rsidR="00B65533" w:rsidRPr="00B65533" w:rsidRDefault="00B65533" w:rsidP="0047614C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00284D96" w:rsidRPr="00A674F8" w14:paraId="565C36AB" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6399013F" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00A674F8" w:rsidRDefault="00284D96" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD1B429" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00723DA1" w:rsidRDefault="00284D96" w:rsidP="0047614C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00723DA1">
+              <w:t xml:space="preserve">P311/B1/19 : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00723DA1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Irène</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B5386">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à 16 ans</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AF986C7" w14:textId="77777777" w:rsidR="002026A1" w:rsidRDefault="002026A1" w:rsidP="0047614C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>1938</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41B439C3" w14:textId="77777777" w:rsidR="002026A1" w:rsidRPr="002026A1" w:rsidRDefault="002026A1" w:rsidP="0047614C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>17,5 Mo, 3364 x 5471 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A18D3E5" w14:textId="77777777" w:rsidR="002026A1" w:rsidRDefault="002026A1" w:rsidP="0047614C">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6585BACD" w14:textId="77777777" w:rsidR="002026A1" w:rsidRPr="002026A1" w:rsidRDefault="002026A1" w:rsidP="0047614C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00284D96" w:rsidRPr="00A674F8" w14:paraId="2CB45621" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AAA230D" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00A674F8" w:rsidRDefault="00284D96" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C0F76E6" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00723DA1" w:rsidRDefault="00284D96" w:rsidP="0047614C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00723DA1">
+              <w:t xml:space="preserve">P311/B1/20 : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00723DA1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Irène</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B5386">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à 18 ans</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="585132D7" w14:textId="77777777" w:rsidR="007D396F" w:rsidRDefault="007D396F" w:rsidP="0047614C">
+            <w:r>
+              <w:t>1940</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E18416A" w14:textId="77777777" w:rsidR="007D396F" w:rsidRDefault="007D396F" w:rsidP="0047614C">
+            <w:r>
+              <w:t>10,9 Mo, 2733 x 4208 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43925B25" w14:textId="77777777" w:rsidR="007D396F" w:rsidRDefault="007D396F" w:rsidP="0047614C">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60BF79E6" w14:textId="77777777" w:rsidR="007D396F" w:rsidRPr="007D396F" w:rsidRDefault="007D396F" w:rsidP="0047614C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00284D96" w:rsidRPr="00A674F8" w14:paraId="22DA113F" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D590735" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00A674F8" w:rsidRDefault="00284D96" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B764036" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00723DA1" w:rsidRDefault="00284D96" w:rsidP="0047614C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00723DA1">
+              <w:t xml:space="preserve">P311/B1/21 : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00723DA1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Irène</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B5386">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et Hilaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="028A4E28" w14:textId="77777777" w:rsidR="007D396F" w:rsidRDefault="007D396F" w:rsidP="0047614C">
+            <w:r>
+              <w:t>[19-]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EE515CC" w14:textId="77777777" w:rsidR="007D396F" w:rsidRDefault="007D396F" w:rsidP="0047614C">
+            <w:r>
+              <w:t>12,0 Mo, 2974 x 4238 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0581EE9C" w14:textId="77777777" w:rsidR="007D396F" w:rsidRDefault="007D396F" w:rsidP="0047614C">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64AB8354" w14:textId="77777777" w:rsidR="007D396F" w:rsidRPr="007D396F" w:rsidRDefault="007D396F" w:rsidP="0047614C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00284D96" w:rsidRPr="00A674F8" w14:paraId="72AD06B8" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="22D46EA9" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00A674F8" w:rsidRDefault="00284D96" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AA61BE4" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00723DA1" w:rsidRDefault="00284D96" w:rsidP="0047614C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00723DA1">
+              <w:t>P311/B1/22 : Irène</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B5386">
+              <w:t xml:space="preserve"> à l’âge 20 ans 1942</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6188D324" w14:textId="77777777" w:rsidR="003E435E" w:rsidRDefault="003E435E" w:rsidP="0047614C">
+            <w:r>
+              <w:t>1942</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5918F9B2" w14:textId="77777777" w:rsidR="003E435E" w:rsidRDefault="003E435E" w:rsidP="0047614C">
+            <w:r>
+              <w:t>11,5 Mo, 2974 x 4085 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E3017E7" w14:textId="77777777" w:rsidR="003E435E" w:rsidRDefault="003E435E" w:rsidP="0047614C">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0611C486" w14:textId="77777777" w:rsidR="003E435E" w:rsidRPr="003E435E" w:rsidRDefault="003E435E" w:rsidP="0047614C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00284D96" w:rsidRPr="00A674F8" w14:paraId="469A8D1F" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="72E7A9F7" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00A674F8" w:rsidRDefault="00284D96" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C7062F0" w14:textId="77777777" w:rsidR="00284D96" w:rsidRDefault="00284D96" w:rsidP="00284D96">
+            <w:r>
+              <w:t>P370/B1/23 :</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Irène et Zénaïde</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E9074EB" w14:textId="77777777" w:rsidR="00284D96" w:rsidRDefault="00284D96" w:rsidP="00284D96">
+            <w:r>
+              <w:t>[19-]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46E22C25" w14:textId="77777777" w:rsidR="00284D96" w:rsidRDefault="00284D96" w:rsidP="00284D96">
+            <w:r>
+              <w:t xml:space="preserve">14,0 Mo, 3274  x 4509 px, </w:t>
+            </w:r>
+            <w:r w:rsidR="00A8342C">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DC459EF" w14:textId="77777777" w:rsidR="00284D96" w:rsidRDefault="00284D96" w:rsidP="00284D96">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20BB2581" w14:textId="77777777" w:rsidR="00284D96" w:rsidRDefault="00284D96" w:rsidP="00284D96">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="52B84E3E" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3224AE23" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44394051" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00A8342C">
+            <w:r>
+              <w:t>P370/B1/24 :</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Irène, Zénaïde, Béatrice, Germaine Bourgault</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="636547D4" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00A8342C">
+            <w:r>
+              <w:t>[19-]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F817924" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="005A03FB" w:rsidP="00A8342C">
+            <w:r>
+              <w:t>17,1</w:t>
+            </w:r>
+            <w:r w:rsidR="00A8342C">
+              <w:t xml:space="preserve"> Mo, </w:t>
+            </w:r>
+            <w:r>
+              <w:t>3304</w:t>
+            </w:r>
+            <w:r w:rsidR="00A8342C">
+              <w:t xml:space="preserve"> x </w:t>
+            </w:r>
+            <w:r>
+              <w:t>5441</w:t>
+            </w:r>
+            <w:r w:rsidR="00A8342C">
+              <w:t xml:space="preserve"> px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65112DD9" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00A8342C">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F18BA84" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="6771D41D" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="039E76C5" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="713F19A9" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00A8342C">
+            <w:r>
+              <w:t>P370/B1/25 :</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005A03FB">
+              <w:t>Irène</w:t>
+            </w:r>
+            <w:r w:rsidR="00021174">
+              <w:t xml:space="preserve"> (20 ans)</w:t>
+            </w:r>
+            <w:r w:rsidR="005A03FB">
+              <w:t xml:space="preserve"> et Rosaire Marcil</w:t>
+            </w:r>
+            <w:r w:rsidR="00021174">
+              <w:t xml:space="preserve"> (23 ans)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CC86E25" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00A8342C">
+            <w:r>
+              <w:t>[19-]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50363DC2" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00F35564" w:rsidP="00A8342C">
+            <w:r>
+              <w:t>14,4</w:t>
+            </w:r>
+            <w:r w:rsidR="00A8342C">
+              <w:t xml:space="preserve"> Mo, </w:t>
+            </w:r>
+            <w:r>
+              <w:t>3304</w:t>
+            </w:r>
+            <w:r w:rsidR="00A8342C">
+              <w:t xml:space="preserve"> x </w:t>
+            </w:r>
+            <w:r>
+              <w:t>4599</w:t>
+            </w:r>
+            <w:r w:rsidR="00A8342C">
+              <w:t xml:space="preserve"> px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BEC1DC8" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00A8342C">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C3F677C" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="34996727" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="14E35519" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70445D85" w14:textId="77777777" w:rsidR="00F35564" w:rsidRDefault="00F35564" w:rsidP="00F35564">
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3292">
+              <w:t>311</w:t>
+            </w:r>
+            <w:r>
+              <w:t>/B1/26 :</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB5810">
+              <w:t>Irène et Jean-Baptise Bourgault (Narcisse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09C4B56D" w14:textId="77777777" w:rsidR="00F35564" w:rsidRDefault="00F35564" w:rsidP="00F35564">
+            <w:r>
+              <w:t>[19-]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A70BEAF" w14:textId="77777777" w:rsidR="00F35564" w:rsidRDefault="00EB5810" w:rsidP="00F35564">
+            <w:r>
+              <w:t>19,3</w:t>
+            </w:r>
+            <w:r w:rsidR="00F35564">
+              <w:t xml:space="preserve"> Mo, </w:t>
+            </w:r>
+            <w:r>
+              <w:t>3575</w:t>
+            </w:r>
+            <w:r w:rsidR="00F35564">
+              <w:t xml:space="preserve"> x </w:t>
+            </w:r>
+            <w:r>
+              <w:t>5681</w:t>
+            </w:r>
+            <w:r w:rsidR="00F35564">
+              <w:t xml:space="preserve"> px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3250203C" w14:textId="77777777" w:rsidR="00F35564" w:rsidRDefault="00F35564" w:rsidP="00F35564">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46F15D69" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="5BC30B6F" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C170D1E" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B5F42D1" w14:textId="77777777" w:rsidR="009F0F31" w:rsidRDefault="009F0F31" w:rsidP="009F0F31">
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3292">
+              <w:t>311</w:t>
+            </w:r>
+            <w:r>
+              <w:t>/B1/27 :</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Irène (16 ans) et Méridé Lavoie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30931CC6" w14:textId="77777777" w:rsidR="009F0F31" w:rsidRDefault="009F0F31" w:rsidP="009F0F31">
+            <w:r>
+              <w:t>[19-]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16C3B166" w14:textId="77777777" w:rsidR="009F0F31" w:rsidRDefault="009F0F31" w:rsidP="009F0F31">
+            <w:r>
+              <w:t>20,0 Mo, 3545 x 5922 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C7944E2" w14:textId="77777777" w:rsidR="009F0F31" w:rsidRDefault="009F0F31" w:rsidP="009F0F31">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0354801A" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="633EB2E2" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="649A7EAF" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15FAFCDB" w14:textId="77777777" w:rsidR="00EE42B0" w:rsidRDefault="00EE42B0" w:rsidP="00EE42B0">
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3292">
+              <w:t>311</w:t>
+            </w:r>
+            <w:r>
+              <w:t>/B1/28 :</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004170CD">
+              <w:t>Souvenir de Georgette</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58C32C02" w14:textId="77777777" w:rsidR="00EE42B0" w:rsidRDefault="00EE42B0" w:rsidP="00EE42B0">
+            <w:r>
+              <w:t>[19-]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="527C2962" w14:textId="77777777" w:rsidR="00EE42B0" w:rsidRDefault="004170CD" w:rsidP="00EE42B0">
+            <w:r>
+              <w:t>16,5</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE42B0">
+              <w:t xml:space="preserve"> Mo, </w:t>
+            </w:r>
+            <w:r>
+              <w:t>5437</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE42B0">
+              <w:t xml:space="preserve"> x </w:t>
+            </w:r>
+            <w:r>
+              <w:t>3186</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE42B0">
+              <w:t xml:space="preserve"> px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="004C7A95" w14:textId="77777777" w:rsidR="00EE42B0" w:rsidRDefault="00EE42B0" w:rsidP="00EE42B0">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="110761C6" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="246EA632" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="77617B05" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71B968F2" w14:textId="77777777" w:rsidR="004170CD" w:rsidRDefault="004170CD" w:rsidP="004170CD">
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3292">
+              <w:t>311</w:t>
+            </w:r>
+            <w:r>
+              <w:t>/B1/29 :</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E321CD">
+              <w:t>Hilaire Lamontagne et Lucie Néron, Ernest Guay et Irène Lamontagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70FC0F1C" w14:textId="77777777" w:rsidR="004170CD" w:rsidRDefault="004170CD" w:rsidP="004170CD">
+            <w:r>
+              <w:t>[19-]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10DCA77A" w14:textId="77777777" w:rsidR="002F4632" w:rsidRDefault="002C191E" w:rsidP="002F4632">
+            <w:r>
+              <w:t>11,9</w:t>
+            </w:r>
+            <w:r w:rsidR="004170CD">
+              <w:t xml:space="preserve"> Mo, </w:t>
+            </w:r>
+            <w:r>
+              <w:t>4238</w:t>
+            </w:r>
+            <w:r w:rsidR="004170CD">
+              <w:t xml:space="preserve"> x </w:t>
+            </w:r>
+            <w:r>
+              <w:t>2951</w:t>
+            </w:r>
+            <w:r w:rsidR="004170CD">
+              <w:t xml:space="preserve"> px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C11A1FF" w14:textId="77777777" w:rsidR="002F4632" w:rsidRDefault="002F4632" w:rsidP="002F4632">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B80BA0F" w14:textId="77777777" w:rsidR="00723DA1" w:rsidRDefault="00723DA1" w:rsidP="002F4632"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="0CB621B5" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="43EA9059" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18B08B6A" w14:textId="77777777" w:rsidR="002C191E" w:rsidRDefault="002C191E" w:rsidP="002C191E">
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3292">
+              <w:t>311</w:t>
+            </w:r>
+            <w:r>
+              <w:t>/B1/30 :</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Irène et Georgette Potvin</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47E11642" w14:textId="77777777" w:rsidR="002C191E" w:rsidRDefault="002C191E" w:rsidP="002C191E">
+            <w:r>
+              <w:t>[19-]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="211FB706" w14:textId="77777777" w:rsidR="002C191E" w:rsidRDefault="002C191E" w:rsidP="002C191E">
+            <w:r>
+              <w:t>18,0 Mo, 3424 x 5531 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58BD1AE0" w14:textId="77777777" w:rsidR="001B758E" w:rsidRDefault="002C191E" w:rsidP="002C191E">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69BCD7F8" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="337CC65F" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4237E3B6" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7527977A" w14:textId="77777777" w:rsidR="001B758E" w:rsidRDefault="001B758E" w:rsidP="001B758E">
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3292">
+              <w:t>311</w:t>
+            </w:r>
+            <w:r>
+              <w:t>/B1/31 :</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001038F5">
+              <w:t>Hilaire Lamontagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AEB25C6" w14:textId="77777777" w:rsidR="001B758E" w:rsidRDefault="001B758E" w:rsidP="001B758E">
+            <w:r>
+              <w:t>[19-]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A14D98B" w14:textId="77777777" w:rsidR="001B758E" w:rsidRDefault="00444947" w:rsidP="001B758E">
+            <w:r>
+              <w:t>26,5</w:t>
+            </w:r>
+            <w:r w:rsidR="001B758E">
+              <w:t xml:space="preserve"> Mo, </w:t>
+            </w:r>
+            <w:r>
+              <w:t>4192</w:t>
+            </w:r>
+            <w:r w:rsidR="001B758E">
+              <w:t xml:space="preserve"> x </w:t>
+            </w:r>
+            <w:r>
+              <w:t>6635</w:t>
+            </w:r>
+            <w:r w:rsidR="001B758E">
+              <w:t xml:space="preserve"> px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CEAA7AE" w14:textId="77777777" w:rsidR="001B758E" w:rsidRDefault="001B758E" w:rsidP="001B758E">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="212F6D31" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="753AC82F" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D2EE9F" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B1927DF" w14:textId="77777777" w:rsidR="003060E1" w:rsidRDefault="003060E1" w:rsidP="003060E1">
+            <w:r>
+              <w:t>P370/B1/32 :</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B56F62">
+              <w:t>Béatrice Lamontagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F1B753F" w14:textId="77777777" w:rsidR="003060E1" w:rsidRDefault="003060E1" w:rsidP="003060E1">
+            <w:r>
+              <w:t>[19-]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B6DC68E" w14:textId="77777777" w:rsidR="003060E1" w:rsidRDefault="00B56F62" w:rsidP="003060E1">
+            <w:r>
+              <w:t>14,0</w:t>
+            </w:r>
+            <w:r w:rsidR="003060E1">
+              <w:t xml:space="preserve"> Mo, </w:t>
+            </w:r>
+            <w:r>
+              <w:t>3284</w:t>
+            </w:r>
+            <w:r w:rsidR="003060E1">
+              <w:t xml:space="preserve"> x </w:t>
+            </w:r>
+            <w:r>
+              <w:t>4486</w:t>
+            </w:r>
+            <w:r w:rsidR="003060E1">
+              <w:t xml:space="preserve"> px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D67192A" w14:textId="77777777" w:rsidR="003060E1" w:rsidRDefault="003060E1" w:rsidP="003060E1">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="273D4989" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="6AB3D4CA" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B1EB4D9" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="140CD9C1" w14:textId="77777777" w:rsidR="003060E1" w:rsidRDefault="003060E1" w:rsidP="003060E1">
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3292">
+              <w:t>311</w:t>
+            </w:r>
+            <w:r>
+              <w:t>/B1/33 :</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00225313">
+              <w:t>Hilaire et Béatrice Breton</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C0A6A66" w14:textId="77777777" w:rsidR="003060E1" w:rsidRDefault="003060E1" w:rsidP="003060E1">
+            <w:r>
+              <w:t>[19-]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46A0A81E" w14:textId="77777777" w:rsidR="003060E1" w:rsidRDefault="00225313" w:rsidP="003060E1">
+            <w:r>
+              <w:t>17,0</w:t>
+            </w:r>
+            <w:r w:rsidR="003060E1">
+              <w:t xml:space="preserve"> Mo, </w:t>
+            </w:r>
+            <w:r>
+              <w:t>3284</w:t>
+            </w:r>
+            <w:r w:rsidR="003060E1">
+              <w:t xml:space="preserve"> x </w:t>
+            </w:r>
+            <w:r>
+              <w:t>5440</w:t>
+            </w:r>
+            <w:r w:rsidR="003060E1">
+              <w:t xml:space="preserve"> px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C5E514E" w14:textId="77777777" w:rsidR="003060E1" w:rsidRDefault="003060E1" w:rsidP="003060E1">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6961DEF9" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="6FED88C9" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF73D86" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B0005FD" w14:textId="77777777" w:rsidR="00225313" w:rsidRDefault="00225313" w:rsidP="00225313">
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3292">
+              <w:t>311</w:t>
+            </w:r>
+            <w:r>
+              <w:t>/B1/34 :</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Béatrice Lamontagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AF27940" w14:textId="77777777" w:rsidR="00225313" w:rsidRDefault="00225313" w:rsidP="00225313">
+            <w:r>
+              <w:t>[19-]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73226AE2" w14:textId="77777777" w:rsidR="00225313" w:rsidRDefault="009A12CA" w:rsidP="00225313">
+            <w:r>
+              <w:t>26,0</w:t>
+            </w:r>
+            <w:r w:rsidR="00225313">
+              <w:t xml:space="preserve"> Mo, </w:t>
+            </w:r>
+            <w:r>
+              <w:t>4193</w:t>
+            </w:r>
+            <w:r w:rsidR="00225313">
+              <w:t xml:space="preserve"> x </w:t>
+            </w:r>
+            <w:r>
+              <w:t>6517</w:t>
+            </w:r>
+            <w:r w:rsidR="00225313">
+              <w:t xml:space="preserve"> px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A6B49D4" w14:textId="77777777" w:rsidR="00225313" w:rsidRDefault="00225313" w:rsidP="00225313">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50FC08E1" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="1CC434D8" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="06A57A30" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="154D3DF6" w14:textId="77777777" w:rsidR="009A12CA" w:rsidRDefault="009A12CA" w:rsidP="009A12CA">
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3292">
+              <w:t>311</w:t>
+            </w:r>
+            <w:r>
+              <w:t>/B1/35 :</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Mariage de Irène et Georges </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F4EB486" w14:textId="77777777" w:rsidR="009A12CA" w:rsidRDefault="00100E2F" w:rsidP="009A12CA">
+            <w:r>
+              <w:t>1944-09-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19704E53" w14:textId="77777777" w:rsidR="009A12CA" w:rsidRDefault="00100E2F" w:rsidP="009A12CA">
+            <w:r>
+              <w:t>44,4</w:t>
+            </w:r>
+            <w:r w:rsidR="009A12CA">
+              <w:t xml:space="preserve"> Mo, </w:t>
+            </w:r>
+            <w:r>
+              <w:t>8139</w:t>
+            </w:r>
+            <w:r w:rsidR="009A12CA">
+              <w:t xml:space="preserve"> x </w:t>
+            </w:r>
+            <w:r>
+              <w:t>5728</w:t>
+            </w:r>
+            <w:r w:rsidR="009A12CA">
+              <w:t xml:space="preserve"> px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0479913C" w14:textId="77777777" w:rsidR="009A12CA" w:rsidRDefault="009A12CA" w:rsidP="009A12CA">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46C55E6C" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="6C123A3E" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E2C139E" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BF9635F" w14:textId="77777777" w:rsidR="009E3616" w:rsidRDefault="009E3616" w:rsidP="009E3616">
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3292">
+              <w:t>311</w:t>
+            </w:r>
+            <w:r>
+              <w:t>/B1/36 :</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0041248C">
+              <w:t>Mariage de Irène et Georges</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59661E95" w14:textId="77777777" w:rsidR="009E3616" w:rsidRDefault="009E3616" w:rsidP="009E3616">
+            <w:r>
+              <w:t>1944-09-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DB029B3" w14:textId="77777777" w:rsidR="009E3616" w:rsidRDefault="0041248C" w:rsidP="009E3616">
+            <w:r>
+              <w:t>16,8</w:t>
+            </w:r>
+            <w:r w:rsidR="009E3616">
+              <w:t xml:space="preserve"> Mo, </w:t>
+            </w:r>
+            <w:r>
+              <w:t>5362</w:t>
+            </w:r>
+            <w:r w:rsidR="009E3616">
+              <w:t xml:space="preserve"> x </w:t>
+            </w:r>
+            <w:r>
+              <w:t>3292</w:t>
+            </w:r>
+            <w:r w:rsidR="009E3616">
+              <w:t xml:space="preserve"> px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A3C7D43" w14:textId="77777777" w:rsidR="009E3616" w:rsidRDefault="009E3616" w:rsidP="009E3616">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D9E46E2" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="16CA7AA1" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="12515D54" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56761C48" w14:textId="77777777" w:rsidR="0041248C" w:rsidRDefault="0041248C" w:rsidP="0041248C">
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3292">
+              <w:t>311</w:t>
+            </w:r>
+            <w:r>
+              <w:t>/B1/37 :</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Mariage de Irène et Georges</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C27DBEA" w14:textId="77777777" w:rsidR="0041248C" w:rsidRDefault="0041248C" w:rsidP="0041248C">
+            <w:r>
+              <w:t>1944-09-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="702C46BE" w14:textId="77777777" w:rsidR="0041248C" w:rsidRDefault="0041248C" w:rsidP="0041248C">
+            <w:r>
+              <w:t>16,2 Mo, 5362 x 3177 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DA2E3B4" w14:textId="77777777" w:rsidR="0041248C" w:rsidRDefault="0041248C" w:rsidP="0041248C">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D0653D3" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="7147A617" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="70CF3612" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="585A4A99" w14:textId="77777777" w:rsidR="0041248C" w:rsidRDefault="0041248C" w:rsidP="0041248C">
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3292">
+              <w:t>311</w:t>
+            </w:r>
+            <w:r>
+              <w:t>/B1/38 :</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Irène et Georges</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AECA561" w14:textId="77777777" w:rsidR="0041248C" w:rsidRDefault="0041248C" w:rsidP="0041248C">
+            <w:r>
+              <w:t>1940-07-07</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03912CE5" w14:textId="77777777" w:rsidR="0041248C" w:rsidRDefault="006F173C" w:rsidP="0041248C">
+            <w:r>
+              <w:t>14,1</w:t>
+            </w:r>
+            <w:r w:rsidR="0041248C">
+              <w:t xml:space="preserve"> Mo, </w:t>
+            </w:r>
+            <w:r>
+              <w:t>3249</w:t>
+            </w:r>
+            <w:r w:rsidR="0041248C">
+              <w:t xml:space="preserve"> x </w:t>
+            </w:r>
+            <w:r>
+              <w:t>4553</w:t>
+            </w:r>
+            <w:r w:rsidR="0041248C">
+              <w:t xml:space="preserve"> px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7373F892" w14:textId="77777777" w:rsidR="0041248C" w:rsidRDefault="0041248C" w:rsidP="0041248C">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4313FFC3" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="0EF2CC7D" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="64BBC0C8" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11DF9F63" w14:textId="77777777" w:rsidR="00021174" w:rsidRDefault="00021174" w:rsidP="00021174">
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3292">
+              <w:t>311</w:t>
+            </w:r>
+            <w:r>
+              <w:t>/B1/39 :</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF253A">
+              <w:t>Georges et Irène (en été)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AF24D90" w14:textId="77777777" w:rsidR="00021174" w:rsidRDefault="00FF253A" w:rsidP="00021174">
+            <w:r>
+              <w:t>1945</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C967AC8" w14:textId="77777777" w:rsidR="00021174" w:rsidRDefault="00FF253A" w:rsidP="00021174">
+            <w:r>
+              <w:t>41,3</w:t>
+            </w:r>
+            <w:r w:rsidR="00021174">
+              <w:t xml:space="preserve"> Mo, </w:t>
+            </w:r>
+            <w:r>
+              <w:t>8080</w:t>
+            </w:r>
+            <w:r w:rsidR="00021174">
+              <w:t xml:space="preserve"> x </w:t>
+            </w:r>
+            <w:r>
+              <w:t>5372</w:t>
+            </w:r>
+            <w:r w:rsidR="00021174">
+              <w:t xml:space="preserve"> px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43F132F5" w14:textId="77777777" w:rsidR="00021174" w:rsidRDefault="00021174" w:rsidP="00021174">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="173CB4DA" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="257F8A3A" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="139BA138" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54849199" w14:textId="77777777" w:rsidR="003537F3" w:rsidRDefault="00FF253A" w:rsidP="00FF253A">
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3292">
+              <w:t>311</w:t>
+            </w:r>
+            <w:r>
+              <w:t>/B1/40 :</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003537F3">
+              <w:t>Mariage Irène et George</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD4F4A">
+              <w:t>s</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CD27385" w14:textId="77777777" w:rsidR="00FF253A" w:rsidRDefault="003537F3" w:rsidP="00FF253A">
+            <w:r>
+              <w:t>1944-09-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30A6A676" w14:textId="77777777" w:rsidR="00FF253A" w:rsidRDefault="001302FF" w:rsidP="00FF253A">
+            <w:r>
+              <w:t>17,0</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF253A">
+              <w:t xml:space="preserve"> Mo, </w:t>
+            </w:r>
+            <w:r>
+              <w:t>5504</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF253A">
+              <w:t xml:space="preserve"> x </w:t>
+            </w:r>
+            <w:r>
+              <w:t>3241</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF253A">
+              <w:t xml:space="preserve"> px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="044CBB23" w14:textId="77777777" w:rsidR="00FF253A" w:rsidRDefault="00FF253A" w:rsidP="00FF253A">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EB3DF05" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="69AFB41A" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="28E68A85" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F5CD3AE" w14:textId="77777777" w:rsidR="00FF253A" w:rsidRDefault="00FF253A" w:rsidP="00FF253A">
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3292">
+              <w:t>311</w:t>
+            </w:r>
+            <w:r>
+              <w:t>/B1/4</w:t>
+            </w:r>
+            <w:r w:rsidR="00932AAB">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:t> :</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB5E63">
+              <w:t>Irène et Georges</w:t>
+            </w:r>
+            <w:r w:rsidR="00781F65">
+              <w:t xml:space="preserve"> et Albertine Guimond</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17317901" w14:textId="77777777" w:rsidR="00FF253A" w:rsidRDefault="00781F65" w:rsidP="00FF253A">
+            <w:r>
+              <w:t>1944-09-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FFBD714" w14:textId="77777777" w:rsidR="00FF253A" w:rsidRDefault="00781F65" w:rsidP="00FF253A">
+            <w:r>
+              <w:t>19,2</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF253A">
+              <w:t xml:space="preserve"> Mo, </w:t>
+            </w:r>
+            <w:r>
+              <w:t>3871</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF253A">
+              <w:t xml:space="preserve"> x </w:t>
+            </w:r>
+            <w:r>
+              <w:t>5213</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF253A">
+              <w:t xml:space="preserve"> px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B77118D" w14:textId="77777777" w:rsidR="00FF253A" w:rsidRDefault="00FF253A" w:rsidP="00FF253A">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01E92EA9" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="72345160" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="149D37D2" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E732CC2" w14:textId="77777777" w:rsidR="00FC65B7" w:rsidRDefault="00FC65B7" w:rsidP="00FC65B7">
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3292">
+              <w:t>311</w:t>
+            </w:r>
+            <w:r>
+              <w:t>/B1/42 :</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6FCA">
+              <w:t>Georges et Irène à Saint-Félicien</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5388F487" w14:textId="77777777" w:rsidR="00FC65B7" w:rsidRDefault="00A04B74" w:rsidP="00FC65B7">
+            <w:r>
+              <w:t>1945</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4819C82B" w14:textId="77777777" w:rsidR="00FC65B7" w:rsidRDefault="00AB6FCA" w:rsidP="00FC65B7">
+            <w:r>
+              <w:t>13,6</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC65B7">
+              <w:t xml:space="preserve"> Mo, </w:t>
+            </w:r>
+            <w:r>
+              <w:t>2860</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC65B7">
+              <w:t xml:space="preserve"> x </w:t>
+            </w:r>
+            <w:r>
+              <w:t>4999</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC65B7">
+              <w:t xml:space="preserve"> px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2020ED65" w14:textId="77777777" w:rsidR="00FC65B7" w:rsidRDefault="00FC65B7" w:rsidP="00FC65B7">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A3FF204" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="332FD5B1" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C22CC7B" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E0B6738" w14:textId="77777777" w:rsidR="003448F7" w:rsidRDefault="003448F7" w:rsidP="003448F7">
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3292">
+              <w:t>311</w:t>
+            </w:r>
+            <w:r>
+              <w:t>/B1/4</w:t>
+            </w:r>
+            <w:r w:rsidR="002A3A1D">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:t> :</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002A3A1D">
+              <w:t>Georges et Irène</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5683B5B2" w14:textId="77777777" w:rsidR="003448F7" w:rsidRDefault="003448F7" w:rsidP="003448F7">
+            <w:r>
+              <w:t>[19-]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15DE4C27" w14:textId="77777777" w:rsidR="003448F7" w:rsidRDefault="002A3A1D" w:rsidP="003448F7">
+            <w:r>
+              <w:t>14,1</w:t>
+            </w:r>
+            <w:r w:rsidR="003448F7">
+              <w:t xml:space="preserve"> Mo, </w:t>
+            </w:r>
+            <w:r>
+              <w:t>2880</w:t>
+            </w:r>
+            <w:r w:rsidR="003448F7">
+              <w:t xml:space="preserve"> x </w:t>
+            </w:r>
+            <w:r>
+              <w:t>5161</w:t>
+            </w:r>
+            <w:r w:rsidR="003448F7">
+              <w:t xml:space="preserve"> px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C1C2985" w14:textId="77777777" w:rsidR="003448F7" w:rsidRDefault="003448F7" w:rsidP="003448F7">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F719362" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="7CB5A020" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D25BEE4" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C1917A1" w14:textId="77777777" w:rsidR="00EF33A6" w:rsidRDefault="00EF33A6" w:rsidP="00EF33A6">
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3292">
+              <w:t>311</w:t>
+            </w:r>
+            <w:r>
+              <w:t>/B1/4</w:t>
+            </w:r>
+            <w:r w:rsidR="000267D6">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:t> :</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB720B">
+              <w:t>Sainte-Jeanne-d’Arc</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29AC5D6C" w14:textId="77777777" w:rsidR="00EF33A6" w:rsidRDefault="00BB720B" w:rsidP="00EF33A6">
+            <w:r>
+              <w:t>1954</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5488BB38" w14:textId="77777777" w:rsidR="00EF33A6" w:rsidRDefault="00BB720B" w:rsidP="00EF33A6">
+            <w:r>
+              <w:t>13,6</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF33A6">
+              <w:t xml:space="preserve"> Mo, </w:t>
+            </w:r>
+            <w:r>
+              <w:t>2917</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF33A6">
+              <w:t xml:space="preserve"> x </w:t>
+            </w:r>
+            <w:r>
+              <w:t>4902</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF33A6">
+              <w:t xml:space="preserve"> px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C833C05" w14:textId="77777777" w:rsidR="00EF33A6" w:rsidRDefault="00EF33A6" w:rsidP="00EF33A6">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71A25C23" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="4E581639" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ECCDDBD" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74638E13" w14:textId="77777777" w:rsidR="00EF33A6" w:rsidRDefault="00EF33A6" w:rsidP="00EF33A6">
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3292">
+              <w:t>311</w:t>
+            </w:r>
+            <w:r>
+              <w:t>/B1/4</w:t>
+            </w:r>
+            <w:r w:rsidR="00D026AB">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:t> :</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> Sainte-Jeanne-d’Arc</w:t>
+            </w:r>
+            <w:r w:rsidR="00913236">
+              <w:t xml:space="preserve"> – 1954 – Georges, Yvon, Irène, Réal, Xavier Guimond et grand-mère Anna Villeneuve</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A4E56C1" w14:textId="77777777" w:rsidR="00EF33A6" w:rsidRDefault="00664279" w:rsidP="00EF33A6">
+            <w:r>
+              <w:t>1954</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A62FAAA" w14:textId="77777777" w:rsidR="00EF33A6" w:rsidRDefault="00913236" w:rsidP="00EF33A6">
+            <w:r>
+              <w:t>16,1</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF33A6">
+              <w:t xml:space="preserve"> Mo, </w:t>
+            </w:r>
+            <w:r>
+              <w:t>5261</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF33A6">
+              <w:t xml:space="preserve"> x </w:t>
+            </w:r>
+            <w:r>
+              <w:t>3222</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF33A6">
+              <w:t xml:space="preserve"> px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62370959" w14:textId="77777777" w:rsidR="00EF33A6" w:rsidRDefault="00EF33A6" w:rsidP="00EF33A6">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="746E8102" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="74016926" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="24596326" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="143D6580" w14:textId="77777777" w:rsidR="00EF33A6" w:rsidRDefault="00EF33A6" w:rsidP="00EF33A6">
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3292">
+              <w:t>311</w:t>
+            </w:r>
+            <w:r>
+              <w:t>/B1/4</w:t>
+            </w:r>
+            <w:r w:rsidR="00D026AB">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:t> :</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00033C82">
+              <w:t>Sainte-Jeanne-d’Arc – juin 1954 – Georges (42 ans), Réal (7 ans), Irène (32 ans), Yvon (5 ans)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="126B97ED" w14:textId="77777777" w:rsidR="00EF33A6" w:rsidRDefault="00664279" w:rsidP="00EF33A6">
+            <w:r>
+              <w:t>1954</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44B009F5" w14:textId="77777777" w:rsidR="00EF33A6" w:rsidRDefault="003B5423" w:rsidP="00EF33A6">
+            <w:r>
+              <w:t>16,1</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF33A6">
+              <w:t xml:space="preserve"> Mo, </w:t>
+            </w:r>
+            <w:r>
+              <w:t>5292</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF33A6">
+              <w:t xml:space="preserve"> x </w:t>
+            </w:r>
+            <w:r>
+              <w:t>3202</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF33A6">
+              <w:t xml:space="preserve"> px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="307AD1F3" w14:textId="77777777" w:rsidR="00EF33A6" w:rsidRDefault="00EF33A6" w:rsidP="00EF33A6">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72D517DD" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="74CF5100" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="752BDE59" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EFDECCD" w14:textId="77777777" w:rsidR="0068682E" w:rsidRDefault="0068682E" w:rsidP="0068682E">
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3292">
+              <w:t>311</w:t>
+            </w:r>
+            <w:r>
+              <w:t>/B1/47 :</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000E2CC1">
+              <w:t>Rita Guimond, Jaques et Jocelyne, Irène et Réal (14 mois)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E7240AC" w14:textId="77777777" w:rsidR="0068682E" w:rsidRDefault="0068682E" w:rsidP="0068682E">
+            <w:r>
+              <w:t>1948</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6027FC45" w14:textId="77777777" w:rsidR="0068682E" w:rsidRDefault="000E2CC1" w:rsidP="0068682E">
+            <w:r>
+              <w:t>10,9</w:t>
+            </w:r>
+            <w:r w:rsidR="0068682E">
+              <w:t xml:space="preserve"> Mo, </w:t>
+            </w:r>
+            <w:r>
+              <w:t>2840</w:t>
+            </w:r>
+            <w:r w:rsidR="0068682E">
+              <w:t xml:space="preserve"> x </w:t>
+            </w:r>
+            <w:r>
+              <w:t>4043</w:t>
+            </w:r>
+            <w:r w:rsidR="0068682E">
+              <w:t xml:space="preserve"> px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7905D195" w14:textId="77777777" w:rsidR="002F4632" w:rsidRDefault="0068682E" w:rsidP="0068682E">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F463E42" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F4632" w:rsidRPr="00A674F8" w14:paraId="12E68BF9" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="506363E9" w14:textId="77777777" w:rsidR="002F4632" w:rsidRPr="00A674F8" w:rsidRDefault="002F4632" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FFCC5AD" w14:textId="77777777" w:rsidR="00D95592" w:rsidRDefault="002F4632" w:rsidP="0068682E">
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3292">
+              <w:t>311</w:t>
+            </w:r>
+            <w:r>
+              <w:t>/B1/48 :</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D95592">
+              <w:t>M. Georges Guay, Sainte-Jeanne-d’Arc (papa, 39 ans), maman 28 ans, Réal 3 ans</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F384421" w14:textId="77777777" w:rsidR="00D95592" w:rsidRDefault="00D95592" w:rsidP="0068682E">
+            <w:r>
+              <w:t>1951</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C9A8E5D" w14:textId="77777777" w:rsidR="00D95592" w:rsidRDefault="00C76620" w:rsidP="0068682E">
+            <w:r>
+              <w:t>17,0</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7074">
+              <w:t xml:space="preserve"> Mo, 3</w:t>
+            </w:r>
+            <w:r>
+              <w:t>304</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7074">
+              <w:t xml:space="preserve"> x 5</w:t>
+            </w:r>
+            <w:r>
+              <w:t>411</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7074">
+              <w:t xml:space="preserve"> px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="305460AD" w14:textId="77777777" w:rsidR="00D95592" w:rsidRDefault="00AC7074" w:rsidP="0068682E">
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="300D8CFD" w14:textId="77777777" w:rsidR="002F4632" w:rsidRDefault="002F4632" w:rsidP="0068682E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A9245A" w:rsidRPr="00A674F8" w14:paraId="777E7937" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="31947C91" w14:textId="77777777" w:rsidR="00A9245A" w:rsidRPr="00A674F8" w:rsidRDefault="00A9245A" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="287B877E" w14:textId="77777777" w:rsidR="00AC7074" w:rsidRPr="00A374DD" w:rsidRDefault="00AC7074" w:rsidP="0068682E">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3292" w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>311</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>/B1/49 :</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>Georges Guay, Réal Guay</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2609A4D2" w14:textId="77777777" w:rsidR="00AC7074" w:rsidRDefault="00AC7074" w:rsidP="0068682E">
+            <w:r>
+              <w:t>[1951]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B04E108" w14:textId="77777777" w:rsidR="00AC7074" w:rsidRDefault="00C76620" w:rsidP="0068682E">
+            <w:r>
+              <w:t xml:space="preserve">17,0 </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7074">
+              <w:t>Mo, 3</w:t>
+            </w:r>
+            <w:r>
+              <w:t>304</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7074">
+              <w:t xml:space="preserve"> x 5</w:t>
+            </w:r>
+            <w:r>
+              <w:t>411</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC7074">
+              <w:t xml:space="preserve"> px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6539DA74" w14:textId="77777777" w:rsidR="00AC7074" w:rsidRDefault="00172EC4" w:rsidP="0068682E">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A9245A" w:rsidRPr="00A674F8" w14:paraId="56EEFA76" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="49FD3475" w14:textId="77777777" w:rsidR="00A9245A" w:rsidRPr="00A674F8" w:rsidRDefault="00A9245A" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11D2418D" w14:textId="77777777" w:rsidR="00AC7074" w:rsidRDefault="00AC7074" w:rsidP="0068682E">
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3292">
+              <w:t>311</w:t>
+            </w:r>
+            <w:r>
+              <w:t>/B1/50 :</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Georges à sa sortie d’hôpital</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A2977EB" w14:textId="77777777" w:rsidR="00AC7074" w:rsidRDefault="00AC7074" w:rsidP="0068682E">
+            <w:r>
+              <w:t>Août 1961</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33EA46F7" w14:textId="77777777" w:rsidR="00AC7074" w:rsidRDefault="003D141F" w:rsidP="0068682E">
+            <w:r>
+              <w:t xml:space="preserve">16,2 </w:t>
+            </w:r>
+            <w:r w:rsidR="00D03C2F">
+              <w:t xml:space="preserve">Mo, </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">4146 x 4118 </w:t>
+            </w:r>
+            <w:r w:rsidR="00D03C2F">
+              <w:t>px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DB14E58" w14:textId="77777777" w:rsidR="00D03C2F" w:rsidRDefault="00D03C2F" w:rsidP="0068682E">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56174CED" w14:textId="77777777" w:rsidR="00D03C2F" w:rsidRDefault="00D03C2F" w:rsidP="0068682E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A9245A" w:rsidRPr="00A674F8" w14:paraId="3019788E" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="290B5CF5" w14:textId="77777777" w:rsidR="00A9245A" w:rsidRPr="00A674F8" w:rsidRDefault="00A9245A" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33F9DF8C" w14:textId="77777777" w:rsidR="00D03C2F" w:rsidRDefault="00D03C2F" w:rsidP="0068682E">
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3292">
+              <w:t>311</w:t>
+            </w:r>
+            <w:r>
+              <w:t>/B1/51 :</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Noël avec grand-mère Anna</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1401CEB6" w14:textId="77777777" w:rsidR="00D03C2F" w:rsidRDefault="00D03C2F" w:rsidP="0068682E">
+            <w:r>
+              <w:t>Décembre 1964</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2463CF38" w14:textId="77777777" w:rsidR="00D03C2F" w:rsidRDefault="003D141F" w:rsidP="0068682E">
+            <w:r>
+              <w:t>15,4</w:t>
+            </w:r>
+            <w:r w:rsidR="00D03C2F">
+              <w:t xml:space="preserve"> Mo, </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">4008 </w:t>
+            </w:r>
+            <w:r w:rsidR="00D03C2F">
+              <w:t>x 4</w:t>
+            </w:r>
+            <w:r>
+              <w:t>035</w:t>
+            </w:r>
+            <w:r w:rsidR="00D03C2F">
+              <w:t xml:space="preserve"> px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24116C8A" w14:textId="77777777" w:rsidR="00D03C2F" w:rsidRDefault="00D03C2F" w:rsidP="0068682E">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B7DB1C4" w14:textId="77777777" w:rsidR="00D03C2F" w:rsidRDefault="00D03C2F" w:rsidP="0068682E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A9245A" w:rsidRPr="00A674F8" w14:paraId="04B2C5BD" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C32BCF2" w14:textId="77777777" w:rsidR="00A9245A" w:rsidRPr="00A674F8" w:rsidRDefault="00A9245A" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21877632" w14:textId="77777777" w:rsidR="00824BC4" w:rsidRDefault="00C34FC9" w:rsidP="0068682E">
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3292">
+              <w:t>311</w:t>
+            </w:r>
+            <w:r>
+              <w:t>/B1/52</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidR="00824BC4">
+              <w:t>La famille Godefroi Lamontagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64CE0D51" w14:textId="77777777" w:rsidR="00824BC4" w:rsidRDefault="00824BC4" w:rsidP="0068682E">
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00824BC4">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>ère</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> rangée : Roland.  2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00824BC4">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> rangée : Godefroi, Olivine. 3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00824BC4">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> rangée : Béatrice, Zénaïde, Irène. 4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00824BC4">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> rangée : Rosario, Ernest, Hélène. 5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00824BC4">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> rangée Arsène, Rose-Hélène, Narcisse, Ernestine. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FE1BC42" w14:textId="77777777" w:rsidR="00824BC4" w:rsidRDefault="00824BC4" w:rsidP="0068682E">
+            <w:r>
+              <w:t>1935</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22001608" w14:textId="77777777" w:rsidR="00824BC4" w:rsidRDefault="00824BC4" w:rsidP="0068682E">
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00192915">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00192915">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Mo, 4166 x 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00192915">
+              <w:t>891</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7859F384" w14:textId="77777777" w:rsidR="00824BC4" w:rsidRDefault="00824BC4" w:rsidP="0068682E">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DDFFB27" w14:textId="77777777" w:rsidR="00824BC4" w:rsidRDefault="00824BC4" w:rsidP="0068682E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A9245A" w:rsidRPr="00A674F8" w14:paraId="08C26090" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="59588A79" w14:textId="77777777" w:rsidR="00A9245A" w:rsidRPr="00A674F8" w:rsidRDefault="00A9245A" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34C5213E" w14:textId="77777777" w:rsidR="0032232E" w:rsidRDefault="00C34FC9" w:rsidP="0068682E">
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3292">
+              <w:t>311</w:t>
+            </w:r>
+            <w:r>
+              <w:t>/B1/53</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidR="00C94235">
+              <w:t>Maison paternelle – Albanel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="099926D6" w14:textId="77777777" w:rsidR="00C94235" w:rsidRDefault="00C94235" w:rsidP="0068682E">
+            <w:r>
+              <w:t>[19-]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53739504" w14:textId="77777777" w:rsidR="00C94235" w:rsidRDefault="000F5F74" w:rsidP="0068682E">
+            <w:r>
+              <w:t>26,8</w:t>
+            </w:r>
+            <w:r w:rsidR="00C94235">
+              <w:t xml:space="preserve"> Mo</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, 6825 x 4124 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="142899EA" w14:textId="77777777" w:rsidR="000F5F74" w:rsidRDefault="000F5F74" w:rsidP="0068682E">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74A56937" w14:textId="77777777" w:rsidR="000F5F74" w:rsidRDefault="000F5F74" w:rsidP="0068682E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A9245A" w:rsidRPr="00A674F8" w14:paraId="69DC0CD2" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="23FF3846" w14:textId="77777777" w:rsidR="00A9245A" w:rsidRPr="00A674F8" w:rsidRDefault="00A9245A" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="111EA59B" w14:textId="77777777" w:rsidR="00CE307C" w:rsidRDefault="00C34FC9" w:rsidP="0068682E">
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3292">
+              <w:t>311</w:t>
+            </w:r>
+            <w:r>
+              <w:t>/B1/54</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidR="00CE307C">
+              <w:t>Godefroi et Olivine</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FC3EC6B" w14:textId="77777777" w:rsidR="00CE307C" w:rsidRDefault="00445C9D" w:rsidP="0068682E">
+            <w:r>
+              <w:t>[19-]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A51BF27" w14:textId="77777777" w:rsidR="00445C9D" w:rsidRDefault="00445C9D" w:rsidP="0068682E">
+            <w:r>
+              <w:t>11,5 Mo, 2942 x 4109 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D1F25CB" w14:textId="77777777" w:rsidR="00445C9D" w:rsidRDefault="00445C9D" w:rsidP="0068682E">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EF9A282" w14:textId="77777777" w:rsidR="00445C9D" w:rsidRDefault="00445C9D" w:rsidP="0068682E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A9245A" w:rsidRPr="00A674F8" w14:paraId="3E0A96F1" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="39E4CBF3" w14:textId="77777777" w:rsidR="00A9245A" w:rsidRPr="00A674F8" w:rsidRDefault="00A9245A" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19710631" w14:textId="77777777" w:rsidR="00CE307C" w:rsidRDefault="00C34FC9" w:rsidP="0068682E">
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3292">
+              <w:t>311</w:t>
+            </w:r>
+            <w:r>
+              <w:t>/B1/55</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidR="00CE307C">
+              <w:t>Photo de famille</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB1405">
+              <w:t> : Godfroi, Olivine, Roland, Irène, Zénaïde, Ernestine, Béatrice, Arsène, Rosaine, Rose-Hélène, Hilaire, Ernest, Narcisse.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20074245" w14:textId="77777777" w:rsidR="00CE307C" w:rsidRDefault="00CE307C" w:rsidP="0068682E">
+            <w:r>
+              <w:t>1937</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51861AF2" w14:textId="77777777" w:rsidR="00CE307C" w:rsidRDefault="00FB1405" w:rsidP="0068682E">
+            <w:r>
+              <w:t>11,4 Mo, 4134 x 2913 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20C49380" w14:textId="77777777" w:rsidR="00FB1405" w:rsidRDefault="00FB1405" w:rsidP="0068682E">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="305B6A52" w14:textId="77777777" w:rsidR="00FB1405" w:rsidRDefault="00FB1405" w:rsidP="0068682E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A9245A" w:rsidRPr="00A674F8" w14:paraId="5B6C0DAF" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="374D7C82" w14:textId="77777777" w:rsidR="00A9245A" w:rsidRPr="00A674F8" w:rsidRDefault="00A9245A" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32AE62B7" w14:textId="77777777" w:rsidR="00CE307C" w:rsidRDefault="00C34FC9" w:rsidP="0068682E">
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3292">
+              <w:t>311</w:t>
+            </w:r>
+            <w:r>
+              <w:t>/B1/56</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidR="00CE307C">
+              <w:t>Godefroi, Olivine, Zénaïde, Irène</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="670DD800" w14:textId="77777777" w:rsidR="00CE307C" w:rsidRDefault="00CE307C" w:rsidP="0068682E">
+            <w:r>
+              <w:t>1938</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="192469D2" w14:textId="77777777" w:rsidR="002047DB" w:rsidRDefault="00C75368" w:rsidP="0068682E">
+            <w:r>
+              <w:t xml:space="preserve">17,0 </w:t>
+            </w:r>
+            <w:r w:rsidR="002047DB">
+              <w:t xml:space="preserve">Mo, </w:t>
+            </w:r>
+            <w:r>
+              <w:t>3344</w:t>
+            </w:r>
+            <w:r w:rsidR="002047DB">
+              <w:t xml:space="preserve"> x </w:t>
+            </w:r>
+            <w:r>
+              <w:t>5346</w:t>
+            </w:r>
+            <w:r w:rsidR="002047DB">
+              <w:t xml:space="preserve"> px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24FC4D65" w14:textId="77777777" w:rsidR="002047DB" w:rsidRDefault="002047DB" w:rsidP="0068682E">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E31E6B1" w14:textId="77777777" w:rsidR="00CE307C" w:rsidRDefault="00CE307C" w:rsidP="0068682E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A9245A" w:rsidRPr="00A674F8" w14:paraId="6F0F32FC" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B55D64D" w14:textId="77777777" w:rsidR="00A9245A" w:rsidRPr="00A674F8" w:rsidRDefault="00A9245A" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="070B3F1D" w14:textId="77777777" w:rsidR="00ED3292" w:rsidRDefault="00ED3292" w:rsidP="0068682E">
+            <w:r>
+              <w:t>P311/B1/57</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Photo de famille – Albanel. Béatrice Breton, Hilaire. 1 an avant son mariage avec Ernest.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5580E7AB" w14:textId="77777777" w:rsidR="00ED3292" w:rsidRDefault="00ED3292" w:rsidP="0068682E">
+            <w:r>
+              <w:t>1940</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D44646F" w14:textId="77777777" w:rsidR="00ED3292" w:rsidRDefault="00ED3292" w:rsidP="0068682E">
+            <w:r>
+              <w:t>16,1 Mo, 3236 x 5219 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53CDE3F2" w14:textId="77777777" w:rsidR="00ED3292" w:rsidRDefault="00ED3292" w:rsidP="0068682E">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CAE8ACA" w14:textId="77777777" w:rsidR="00ED3292" w:rsidRDefault="00ED3292" w:rsidP="0068682E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A9245A" w:rsidRPr="00A674F8" w14:paraId="332EC6C5" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3523D1F4" w14:textId="77777777" w:rsidR="00A9245A" w:rsidRPr="00A674F8" w:rsidRDefault="00A9245A" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A3A4067" w14:textId="77777777" w:rsidR="009306A0" w:rsidRDefault="00ED3292" w:rsidP="0068682E">
             <w:r>
               <w:t>P311</w:t>
             </w:r>
-            <w:r w:rsidR="00C11F5D">
-[...2 lines deleted...]
-            <w:r w:rsidR="00AB6798">
+            <w:r w:rsidR="009306A0">
+              <w:t>/B1/58</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidR="009306A0">
+              <w:t xml:space="preserve">Photo de famille – Albanel. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67C58330" w14:textId="77777777" w:rsidR="009306A0" w:rsidRDefault="009306A0" w:rsidP="0068682E">
+            <w:r>
+              <w:t>1940</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F46A520" w14:textId="77777777" w:rsidR="009306A0" w:rsidRDefault="009306A0" w:rsidP="0068682E">
+            <w:r>
+              <w:t xml:space="preserve">15,9 Mo, </w:t>
+            </w:r>
+            <w:r w:rsidR="005F4D6B">
+              <w:t>3198 x 5218 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74398A8C" w14:textId="77777777" w:rsidR="009306A0" w:rsidRDefault="009306A0" w:rsidP="0068682E">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E851977" w14:textId="77777777" w:rsidR="009306A0" w:rsidRDefault="009306A0" w:rsidP="0068682E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A9245A" w:rsidRPr="00A674F8" w14:paraId="747C221C" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="248C338F" w14:textId="77777777" w:rsidR="00A9245A" w:rsidRPr="00A674F8" w:rsidRDefault="00A9245A" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31A2AD12" w14:textId="77777777" w:rsidR="00B96538" w:rsidRDefault="005F4D6B" w:rsidP="0068682E">
+            <w:r>
+              <w:t>P311/B1/59</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidR="00B96538">
+              <w:t>Photo de famille – Albanel.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48D66740" w14:textId="77777777" w:rsidR="00B96538" w:rsidRDefault="00B96538" w:rsidP="0068682E">
+            <w:r>
+              <w:t>Juillet 1941</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6443E8AD" w14:textId="77777777" w:rsidR="00B96538" w:rsidRDefault="00B96538" w:rsidP="0068682E">
+            <w:r>
+              <w:t>10,9 Mo, 4083 x 2818 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C421A4E" w14:textId="77777777" w:rsidR="00B96538" w:rsidRDefault="00B96538" w:rsidP="0068682E">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EF7D391" w14:textId="77777777" w:rsidR="00B96538" w:rsidRDefault="00B96538" w:rsidP="0068682E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003804DC" w:rsidRPr="00A674F8" w14:paraId="7E974F12" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="59359477" w14:textId="77777777" w:rsidR="003804DC" w:rsidRPr="00A674F8" w:rsidRDefault="003804DC" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="778D82A7" w14:textId="77777777" w:rsidR="003804DC" w:rsidRDefault="003804DC" w:rsidP="0068682E">
+            <w:r>
+              <w:t>P311/B1/60</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Photo de famille – Albanel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0ADA3051" w14:textId="77777777" w:rsidR="003804DC" w:rsidRDefault="003804DC" w:rsidP="0068682E">
+            <w:r>
+              <w:t>Juillet 1943</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F7C3969" w14:textId="77777777" w:rsidR="003804DC" w:rsidRDefault="003804DC" w:rsidP="0068682E">
+            <w:r>
+              <w:t>13,9 Mo, 3295 x 4424 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BB374DF" w14:textId="77777777" w:rsidR="003804DC" w:rsidRDefault="003804DC" w:rsidP="0068682E">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003804DC" w:rsidRPr="00A674F8" w14:paraId="0073358F" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DC1715C" w14:textId="77777777" w:rsidR="003804DC" w:rsidRPr="00A674F8" w:rsidRDefault="003804DC" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="512687CD" w14:textId="77777777" w:rsidR="005D2131" w:rsidRDefault="005D2131" w:rsidP="0068682E">
+            <w:r>
+              <w:t>P311/B1/6</w:t>
+            </w:r>
+            <w:r w:rsidR="00783736">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Photo de famille – Albanel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E3491D9" w14:textId="77777777" w:rsidR="005D2131" w:rsidRDefault="005D2131" w:rsidP="0068682E">
+            <w:r>
+              <w:t>Juillet 1943</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51CC0B85" w14:textId="77777777" w:rsidR="005D2131" w:rsidRDefault="005D2131" w:rsidP="0068682E">
+            <w:r>
+              <w:t>13,6 Mo, 3240 x 4407 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BE2D76B" w14:textId="77777777" w:rsidR="005D2131" w:rsidRDefault="005D2131" w:rsidP="0068682E">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="686EDF23" w14:textId="77777777" w:rsidR="005D2131" w:rsidRDefault="005D2131" w:rsidP="0068682E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00783736" w:rsidRPr="00A674F8" w14:paraId="22425DD4" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EDA5B61" w14:textId="77777777" w:rsidR="00783736" w:rsidRPr="00A674F8" w:rsidRDefault="00783736" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79F08D6D" w14:textId="77777777" w:rsidR="00783736" w:rsidRDefault="00783736" w:rsidP="0068682E">
+            <w:r>
+              <w:t>P311/B1/62</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidR="00326D56">
+              <w:t>La famille Godefroi Lamontagne. Narcisse, Rose-Hélène, Béatrice, Hilaire, Irène, Ernest, Olivine, Rolland, Rosaire, Arsène, Zénaïde, Godefroi.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C6E7733" w14:textId="77777777" w:rsidR="00C600E8" w:rsidRDefault="00C600E8" w:rsidP="0068682E">
+            <w:r>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE2B33">
+              <w:t>après 1940</w:t>
+            </w:r>
+            <w:r>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54DFA8E2" w14:textId="77777777" w:rsidR="00743B20" w:rsidRDefault="00743B20" w:rsidP="0068682E">
+            <w:r>
+              <w:t>16,9 Mo, 5384 x 3303 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="235EB946" w14:textId="77777777" w:rsidR="00743B20" w:rsidRDefault="00743B20" w:rsidP="0068682E">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03F67DBD" w14:textId="77777777" w:rsidR="00743B20" w:rsidRDefault="00743B20" w:rsidP="0068682E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00743B20" w:rsidRPr="00A674F8" w14:paraId="1B0A0F31" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="67166142" w14:textId="77777777" w:rsidR="00743B20" w:rsidRPr="00A674F8" w:rsidRDefault="00743B20" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="609E199C" w14:textId="77777777" w:rsidR="00743B20" w:rsidRDefault="00743B20" w:rsidP="0068682E">
+            <w:r>
+              <w:t>P311/B1/63</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Irène, Godefroi, Olivine, Rose-Hélène, Béatrice, Zénaïde, Ernestine</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C496072" w14:textId="77777777" w:rsidR="00743B20" w:rsidRDefault="00743B20" w:rsidP="0068682E">
+            <w:r>
+              <w:t>[après 1940]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1605C909" w14:textId="77777777" w:rsidR="00743B20" w:rsidRDefault="00743B20" w:rsidP="0068682E">
+            <w:r>
+              <w:t>16,4 Mo, 5280 x 3263 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76FE2D04" w14:textId="77777777" w:rsidR="00743B20" w:rsidRDefault="00743B20" w:rsidP="0068682E">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1011EEFD" w14:textId="77777777" w:rsidR="00743B20" w:rsidRDefault="00743B20" w:rsidP="0068682E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00743B20" w:rsidRPr="00A674F8" w14:paraId="55725533" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BF595E0" w14:textId="77777777" w:rsidR="00743B20" w:rsidRPr="00A674F8" w:rsidRDefault="00743B20" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4783B2BA" w14:textId="77777777" w:rsidR="00090EE9" w:rsidRDefault="00090EE9" w:rsidP="00090EE9">
+            <w:r>
+              <w:t>P311/B1/64</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Zénaïde, Rose-Hélène, Ernestine à Dolbeau</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="226C6942" w14:textId="77777777" w:rsidR="00090EE9" w:rsidRDefault="00090EE9" w:rsidP="00090EE9">
+            <w:r>
+              <w:t>1951</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="340EBABB" w14:textId="77777777" w:rsidR="00090EE9" w:rsidRDefault="00090EE9" w:rsidP="00090EE9">
+            <w:r>
+              <w:t>27,74 Mo, 2746 x 3531 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="341E62CA" w14:textId="77777777" w:rsidR="00090EE9" w:rsidRDefault="00090EE9" w:rsidP="00090EE9">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CC0A478" w14:textId="77777777" w:rsidR="00743B20" w:rsidRDefault="00743B20" w:rsidP="0068682E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00743B20" w:rsidRPr="00A674F8" w14:paraId="40FEAE2A" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E3B7BEB" w14:textId="77777777" w:rsidR="00743B20" w:rsidRPr="00A674F8" w:rsidRDefault="00743B20" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B0D998B" w14:textId="77777777" w:rsidR="00090EE9" w:rsidRDefault="00090EE9" w:rsidP="0068682E">
+            <w:r>
+              <w:t>P311/B1/65</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidR="00176D1A">
+              <w:t>Béatrice, Irène, Ernestine, Rose-Hélène et Zénaïde à Dolbeau</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03C86C06" w14:textId="77777777" w:rsidR="00176D1A" w:rsidRDefault="00176D1A" w:rsidP="0068682E">
+            <w:r>
+              <w:t>1951</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AE4E5D7" w14:textId="77777777" w:rsidR="00176D1A" w:rsidRDefault="00176D1A" w:rsidP="0068682E">
+            <w:r>
+              <w:t xml:space="preserve">42,3 Mo, </w:t>
+            </w:r>
+            <w:r w:rsidR="002A398F">
+              <w:t xml:space="preserve">3830 x 3864 </w:t>
+            </w:r>
+            <w:r>
+              <w:t>px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A5243C4" w14:textId="77777777" w:rsidR="00176D1A" w:rsidRDefault="00176D1A" w:rsidP="0068682E">
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00743B20" w:rsidRPr="00A674F8" w14:paraId="0D702B00" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="056C53C2" w14:textId="77777777" w:rsidR="00743B20" w:rsidRPr="00A674F8" w:rsidRDefault="00743B20" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27D5EC6E" w14:textId="77777777" w:rsidR="004C287F" w:rsidRDefault="004C287F" w:rsidP="004C287F">
+            <w:r>
+              <w:t>P311/B1/66</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54DBFF38" w14:textId="77777777" w:rsidR="00743B20" w:rsidRDefault="004C287F" w:rsidP="0068682E">
+            <w:r>
+              <w:t>Béatrice et Irène à Dolbeau</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16DAD738" w14:textId="77777777" w:rsidR="004C287F" w:rsidRDefault="004C287F" w:rsidP="0068682E">
+            <w:r>
+              <w:t>1951</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="647F4AF2" w14:textId="77777777" w:rsidR="004C287F" w:rsidRDefault="00902CDC" w:rsidP="0068682E">
+            <w:r>
+              <w:t xml:space="preserve">16,83 </w:t>
+            </w:r>
+            <w:r w:rsidR="004C287F">
+              <w:t xml:space="preserve">Mo, </w:t>
+            </w:r>
+            <w:r w:rsidR="002B7B38">
+              <w:t>2722 x 3241</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C287F">
+              <w:t>px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="026B0A52" w14:textId="77777777" w:rsidR="004C287F" w:rsidRDefault="004C287F" w:rsidP="0068682E">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F77AE8C" w14:textId="77777777" w:rsidR="004C287F" w:rsidRDefault="004C287F" w:rsidP="0068682E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00743B20" w:rsidRPr="00A674F8" w14:paraId="0534DC5F" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="232E45F7" w14:textId="77777777" w:rsidR="00743B20" w:rsidRPr="00A674F8" w:rsidRDefault="00743B20" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="413ED997" w14:textId="77777777" w:rsidR="00743B20" w:rsidRPr="009F33A2" w:rsidRDefault="00F32DFB" w:rsidP="0068682E">
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>P311/B1/67</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidR="00F7490A" w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zénaïde, Rose-Anna, Alvina, Olivine. </w:t>
+            </w:r>
+            <w:r w:rsidR="00F7490A">
+              <w:t>Les sœurs Bourgeault.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="232E4CED" w14:textId="77777777" w:rsidR="00F32DFB" w:rsidRDefault="00F7490A" w:rsidP="0068682E">
+            <w:r>
+              <w:t>[19--]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4249D61F" w14:textId="77777777" w:rsidR="00F32DFB" w:rsidRDefault="00F32DFB" w:rsidP="0068682E">
+            <w:r>
+              <w:t xml:space="preserve">26,66 Mo, </w:t>
+            </w:r>
+            <w:r w:rsidR="007F3049">
+              <w:t xml:space="preserve">4981 x 2806 </w:t>
+            </w:r>
+            <w:r>
+              <w:t>px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25A83BAE" w14:textId="77777777" w:rsidR="00F32DFB" w:rsidRDefault="00F32DFB" w:rsidP="0068682E">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42064293" w14:textId="77777777" w:rsidR="00F32DFB" w:rsidRDefault="00F32DFB" w:rsidP="0068682E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00743B20" w:rsidRPr="00A674F8" w14:paraId="09D96D58" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="57F6C941" w14:textId="77777777" w:rsidR="00743B20" w:rsidRPr="00A674F8" w:rsidRDefault="00743B20" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3193AAEA" w14:textId="77777777" w:rsidR="00743B20" w:rsidRDefault="00F32DFB" w:rsidP="0068682E">
+            <w:r>
+              <w:t>P311/B1/68</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidR="002F1C08">
+              <w:t>Zénaïde et Rose-Anna</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0910A6DB" w14:textId="77777777" w:rsidR="002F1C08" w:rsidRDefault="002F1C08" w:rsidP="002F1C08">
+            <w:r>
+              <w:t>[19--]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EDDDCD9" w14:textId="77777777" w:rsidR="002F1C08" w:rsidRDefault="008E3A24" w:rsidP="0068682E">
+            <w:r>
+              <w:t xml:space="preserve">49,42 </w:t>
+            </w:r>
+            <w:r w:rsidR="002F1C08">
+              <w:t xml:space="preserve">Mo, </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA3E0F">
+              <w:t xml:space="preserve">6463 x 4009 </w:t>
+            </w:r>
+            <w:r w:rsidR="002F1C08">
+              <w:t>px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="006E6101" w14:textId="77777777" w:rsidR="002F1C08" w:rsidRDefault="002F1C08" w:rsidP="0068682E">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="258C139E" w14:textId="77777777" w:rsidR="002F1C08" w:rsidRDefault="002F1C08" w:rsidP="0068682E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F1C08" w:rsidRPr="00A674F8" w14:paraId="77716B18" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="754478E2" w14:textId="77777777" w:rsidR="002F1C08" w:rsidRPr="00A674F8" w:rsidRDefault="002F1C08" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EDE693A" w14:textId="77777777" w:rsidR="002F1C08" w:rsidRPr="00A374DD" w:rsidRDefault="008E3A24" w:rsidP="00F32DFB">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>P311/B1/69</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>Zénaïde, Alvina, Olivine, Rose-Anna</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1577C6B1" w14:textId="77777777" w:rsidR="008E3A24" w:rsidRDefault="008E3A24" w:rsidP="00F32DFB">
+            <w:r>
+              <w:t>[19--]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F0E2801" w14:textId="77777777" w:rsidR="008E3A24" w:rsidRDefault="00176F13" w:rsidP="00F32DFB">
+            <w:r>
+              <w:t xml:space="preserve">86,73 </w:t>
+            </w:r>
+            <w:r w:rsidR="008E3A24">
+              <w:t xml:space="preserve">Mo, </w:t>
+            </w:r>
+            <w:r w:rsidR="003C4E63">
+              <w:t>5624 x 8085</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008E3A24">
+              <w:t>px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D216E94" w14:textId="77777777" w:rsidR="008E3A24" w:rsidRDefault="008E3A24" w:rsidP="00F32DFB">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="169BF0CB" w14:textId="77777777" w:rsidR="008E3A24" w:rsidRDefault="008E3A24" w:rsidP="00F32DFB"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E3A24" w:rsidRPr="00A674F8" w14:paraId="6D087B2D" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="55265F45" w14:textId="77777777" w:rsidR="008E3A24" w:rsidRPr="00A674F8" w:rsidRDefault="008E3A24" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C21B51B" w14:textId="77777777" w:rsidR="00E2503A" w:rsidRDefault="00DA3E0F" w:rsidP="008E3A24">
+            <w:r>
+              <w:t>P311/B1/70</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidR="00E2503A">
+              <w:t>Mariage Béatrice L</w:t>
+            </w:r>
+            <w:r w:rsidR="00887B05">
+              <w:t>amontagne</w:t>
+            </w:r>
+            <w:r w:rsidR="00E2503A">
+              <w:t xml:space="preserve"> et Didyme Guay</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="742D9AE2" w14:textId="77777777" w:rsidR="00DA3E0F" w:rsidRDefault="00E2503A" w:rsidP="008E3A24">
+            <w:r>
+              <w:t>1941-01-02</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="149BB449" w14:textId="77777777" w:rsidR="00E2503A" w:rsidRDefault="008F5B4B" w:rsidP="008E3A24">
+            <w:r>
+              <w:t xml:space="preserve">16,98 </w:t>
+            </w:r>
+            <w:r w:rsidR="00E2503A">
+              <w:t xml:space="preserve">Mo, </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">3586 x 2483 </w:t>
+            </w:r>
+            <w:r w:rsidR="00E2503A">
+              <w:t>px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34600274" w14:textId="77777777" w:rsidR="00E2503A" w:rsidRDefault="00E2503A" w:rsidP="008E3A24">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="624ADCE0" w14:textId="77777777" w:rsidR="00E2503A" w:rsidRDefault="00E2503A" w:rsidP="008E3A24"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E2503A" w:rsidRPr="00A674F8" w14:paraId="5C4BE29F" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="796A6C93" w14:textId="77777777" w:rsidR="00E2503A" w:rsidRPr="00A674F8" w:rsidRDefault="00E2503A" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02D42DBB" w14:textId="77777777" w:rsidR="00887B05" w:rsidRDefault="00887B05" w:rsidP="008E3A24">
+            <w:r>
+              <w:t>P311/B1/71</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Mariage Ernest Lamontagne et Béatrice Breton</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20EB08D2" w14:textId="77777777" w:rsidR="00887B05" w:rsidRDefault="00887B05" w:rsidP="008E3A24">
+            <w:r>
+              <w:t>1941-04-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73BE285F" w14:textId="77777777" w:rsidR="00887B05" w:rsidRDefault="00887B05" w:rsidP="008E3A24">
+            <w:r>
+              <w:t xml:space="preserve">19,46 Mo, </w:t>
+            </w:r>
+            <w:r w:rsidR="00D5261B">
+              <w:t>3898 x 2617</w:t>
+            </w:r>
+            <w:r w:rsidR="00F45EAD">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="611FAB50" w14:textId="77777777" w:rsidR="00887B05" w:rsidRDefault="00887B05" w:rsidP="008E3A24">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16FBFDFF" w14:textId="77777777" w:rsidR="00887B05" w:rsidRDefault="00887B05" w:rsidP="008E3A24"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00887B05" w:rsidRPr="00A674F8" w14:paraId="377B5BDF" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6641D66F" w14:textId="77777777" w:rsidR="00887B05" w:rsidRPr="00A674F8" w:rsidRDefault="00887B05" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06CC5704" w14:textId="77777777" w:rsidR="0051438F" w:rsidRDefault="00912389" w:rsidP="00912389">
+            <w:r>
+              <w:t>P311/B1/72</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidR="0051438F">
+              <w:t>Mariage Hilaire et Lucie, Roland et Alvina</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6832DD23" w14:textId="77777777" w:rsidR="009F6E31" w:rsidRDefault="009F6E31" w:rsidP="00912389">
+            <w:r>
+              <w:t>[19--]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="025A79C3" w14:textId="77777777" w:rsidR="00912389" w:rsidRDefault="00EC45AB" w:rsidP="00912389">
+            <w:r>
+              <w:t xml:space="preserve">26,21 </w:t>
+            </w:r>
+            <w:r w:rsidR="0051438F">
+              <w:t xml:space="preserve">Mo, </w:t>
+            </w:r>
+            <w:r w:rsidR="00313E65">
+              <w:t>4853 x 2832</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0051438F">
+              <w:t>px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63FDCC7C" w14:textId="77777777" w:rsidR="0051438F" w:rsidRDefault="0051438F" w:rsidP="00912389">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A9A960E" w14:textId="77777777" w:rsidR="00887B05" w:rsidRDefault="00887B05" w:rsidP="008E3A24"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00136841" w:rsidRPr="00A674F8" w14:paraId="62C1983C" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="12804A1D" w14:textId="77777777" w:rsidR="00136841" w:rsidRPr="00A674F8" w:rsidRDefault="00136841" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EA7F4AE" w14:textId="77777777" w:rsidR="00136841" w:rsidRDefault="00136841" w:rsidP="00136841">
+            <w:r>
+              <w:t>P311/B1/73</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Mariage Zénaïde</w:t>
+            </w:r>
+            <w:r w:rsidR="00A76304">
+              <w:t xml:space="preserve"> Lamontagne et Paul-Arthur Doucet</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C628F40" w14:textId="77777777" w:rsidR="00A76304" w:rsidRDefault="00A76304" w:rsidP="00136841">
+            <w:r>
+              <w:t>1943-07-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C1E7480" w14:textId="77777777" w:rsidR="00136841" w:rsidRDefault="00136841" w:rsidP="00136841">
+            <w:r>
+              <w:t>19,98 Mo, px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57681BDB" w14:textId="77777777" w:rsidR="00136841" w:rsidRDefault="00136841" w:rsidP="00136841">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="500173BA" w14:textId="77777777" w:rsidR="00136841" w:rsidRDefault="00136841" w:rsidP="00912389"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F6E31" w:rsidRPr="00A674F8" w14:paraId="6D68EA90" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="37FA24B1" w14:textId="77777777" w:rsidR="009F6E31" w:rsidRPr="00A674F8" w:rsidRDefault="009F6E31" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="125E6D8D" w14:textId="77777777" w:rsidR="009F6E31" w:rsidRDefault="009F6E31" w:rsidP="00136841">
+            <w:r>
+              <w:t>P311/B1/74</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Hilaire Lamontagne et Lucie Néron</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B9D6621" w14:textId="77777777" w:rsidR="009F6E31" w:rsidRDefault="00E951EE" w:rsidP="00136841">
+            <w:r>
+              <w:t>Septembre 1944</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7063EAC2" w14:textId="77777777" w:rsidR="000D3DE6" w:rsidRDefault="000D3DE6" w:rsidP="00136841">
+            <w:r>
+              <w:t>26,15 Mo,</w:t>
+            </w:r>
+            <w:r w:rsidR="006C7B9D">
+              <w:t xml:space="preserve"> 2820 x 4861</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44320E76" w14:textId="77777777" w:rsidR="000D3DE6" w:rsidRDefault="000D3DE6" w:rsidP="00136841">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F61939E" w14:textId="77777777" w:rsidR="000D3DE6" w:rsidRDefault="000D3DE6" w:rsidP="00136841"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D3DE6" w:rsidRPr="00A674F8" w14:paraId="79493C47" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CFB922B" w14:textId="77777777" w:rsidR="000D3DE6" w:rsidRPr="00A674F8" w:rsidRDefault="000D3DE6" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A235F34" w14:textId="77777777" w:rsidR="00E951EE" w:rsidRDefault="00E951EE" w:rsidP="009F6E31">
+            <w:r>
+              <w:t>P311/B1/75</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidR="00791017">
+              <w:t>1944-09-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A0810CE" w14:textId="77777777" w:rsidR="00791017" w:rsidRDefault="00791017" w:rsidP="009F6E31">
+            <w:r>
+              <w:t>26,55 Mo, 4888 x 2848 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72796A2D" w14:textId="77777777" w:rsidR="00791017" w:rsidRDefault="00791017" w:rsidP="009F6E31">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36EB3B28" w14:textId="77777777" w:rsidR="00791017" w:rsidRDefault="00791017" w:rsidP="009F6E31"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00791017" w:rsidRPr="00A674F8" w14:paraId="7C35E664" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="099A6C54" w14:textId="77777777" w:rsidR="00791017" w:rsidRPr="00A674F8" w:rsidRDefault="00791017" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="043A81CD" w14:textId="77777777" w:rsidR="001922B9" w:rsidRDefault="00791017" w:rsidP="00791017">
+            <w:r>
+              <w:t>P311/B1/76</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidR="001922B9">
+              <w:t>René Lamontagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53923A30" w14:textId="77777777" w:rsidR="001922B9" w:rsidRDefault="001922B9" w:rsidP="00791017">
+            <w:r>
+              <w:t>[19--]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BCF1D6E" w14:textId="77777777" w:rsidR="00791017" w:rsidRDefault="001922B9" w:rsidP="00791017">
+            <w:r>
+              <w:t xml:space="preserve">18,85 </w:t>
+            </w:r>
+            <w:r w:rsidR="00791017">
+              <w:t>Mo,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 2616 x 3778</w:t>
+            </w:r>
+            <w:r w:rsidR="00791017">
+              <w:t xml:space="preserve"> px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43A8BE35" w14:textId="77777777" w:rsidR="00791017" w:rsidRDefault="00791017" w:rsidP="00791017">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B95C867" w14:textId="77777777" w:rsidR="00791017" w:rsidRDefault="00791017" w:rsidP="009F6E31"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001922B9" w:rsidRPr="00A674F8" w14:paraId="159C10C5" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AD47567" w14:textId="77777777" w:rsidR="001922B9" w:rsidRPr="00A674F8" w:rsidRDefault="001922B9" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03A8B9A0" w14:textId="77777777" w:rsidR="00D368D9" w:rsidRDefault="001922B9" w:rsidP="001922B9">
+            <w:r>
+              <w:t>P311/B1/</w:t>
+            </w:r>
+            <w:r w:rsidR="00592158">
+              <w:t>77</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidR="00592158">
+              <w:t>La famille Alfred Bonneau. Paul, Alfred, Rose-Hélène et Pauline Bonneau</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AE5F45B" w14:textId="77777777" w:rsidR="00D368D9" w:rsidRDefault="00D368D9" w:rsidP="001922B9">
+            <w:r>
+              <w:t>[19</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD4F4A">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62DC40F7" w14:textId="77777777" w:rsidR="001922B9" w:rsidRDefault="00592158" w:rsidP="001922B9">
+            <w:r>
+              <w:t xml:space="preserve">17,09 </w:t>
+            </w:r>
+            <w:r w:rsidR="001922B9">
+              <w:t xml:space="preserve">Mo, </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">2466 x 3633 </w:t>
+            </w:r>
+            <w:r w:rsidR="001922B9">
+              <w:t>px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36B531F3" w14:textId="77777777" w:rsidR="001922B9" w:rsidRDefault="001922B9" w:rsidP="001922B9">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="604A1888" w14:textId="77777777" w:rsidR="001922B9" w:rsidRDefault="001922B9" w:rsidP="00791017"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D1591E" w:rsidRPr="00A674F8" w14:paraId="7C6BB646" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F3C169B" w14:textId="77777777" w:rsidR="00D1591E" w:rsidRPr="00A674F8" w:rsidRDefault="00D1591E" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F3C0542" w14:textId="77777777" w:rsidR="00D1591E" w:rsidRDefault="00D0509B" w:rsidP="001922B9">
+            <w:r>
+              <w:t>P311/B1/78</w:t>
+            </w:r>
+            <w:r w:rsidR="00723DA1">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidR="00D1591E">
+              <w:t xml:space="preserve">Micheline Guay avec sa marraine </w:t>
+            </w:r>
+            <w:r w:rsidR="00D1591E" w:rsidRPr="00B279FE">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>memère</w:t>
+            </w:r>
+            <w:r w:rsidR="00D1591E">
+              <w:t xml:space="preserve"> Guimond</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CA2A3B9" w14:textId="77777777" w:rsidR="00D1591E" w:rsidRDefault="00D1591E" w:rsidP="001922B9">
+            <w:r>
+              <w:t>[19</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD4F4A">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="266FB585" w14:textId="77777777" w:rsidR="00D1591E" w:rsidRDefault="00D1591E" w:rsidP="001922B9">
+            <w:r>
+              <w:t xml:space="preserve">29,49 Mo, </w:t>
+            </w:r>
+            <w:r w:rsidR="00D0509B">
+              <w:t xml:space="preserve">3025 x 5111 </w:t>
+            </w:r>
+            <w:r>
+              <w:t>px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26936378" w14:textId="77777777" w:rsidR="00D1591E" w:rsidRDefault="00D1591E" w:rsidP="001922B9">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F5BB640" w14:textId="77777777" w:rsidR="00156CE6" w:rsidRDefault="00156CE6" w:rsidP="001922B9"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156CE6" w:rsidRPr="00A674F8" w14:paraId="1899ADB3" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B3C938A" w14:textId="77777777" w:rsidR="00156CE6" w:rsidRPr="00A674F8" w:rsidRDefault="00156CE6" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DF4F590" w14:textId="77777777" w:rsidR="00156CE6" w:rsidRDefault="00544B34" w:rsidP="001922B9">
+            <w:r>
+              <w:t xml:space="preserve">P311/B1/79 : </w:t>
+            </w:r>
+            <w:r w:rsidR="00156CE6">
+              <w:t>Zénaïde et René</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="697D8CBF" w14:textId="77777777" w:rsidR="00156CE6" w:rsidRDefault="00156CE6" w:rsidP="001922B9">
+            <w:r>
+              <w:t>[19</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD4F4A">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="108D69E9" w14:textId="77777777" w:rsidR="00156CE6" w:rsidRDefault="00156CE6" w:rsidP="001922B9">
+            <w:r>
+              <w:t xml:space="preserve">16,15 Mo, </w:t>
+            </w:r>
+            <w:r w:rsidR="009E27F5">
+              <w:t xml:space="preserve">3867 x 2190 </w:t>
+            </w:r>
+            <w:r>
+              <w:t>px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C24C00D" w14:textId="77777777" w:rsidR="00156CE6" w:rsidRDefault="00156CE6" w:rsidP="001922B9">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48E8733C" w14:textId="77777777" w:rsidR="00156CE6" w:rsidRDefault="00156CE6" w:rsidP="001922B9"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156CE6" w:rsidRPr="00A674F8" w14:paraId="55B1D535" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AA96AE4" w14:textId="77777777" w:rsidR="00156CE6" w:rsidRPr="00A674F8" w:rsidRDefault="00156CE6" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="307695E1" w14:textId="77777777" w:rsidR="009E27F5" w:rsidRDefault="00544B34" w:rsidP="001922B9">
+            <w:r>
+              <w:t xml:space="preserve">P311/B1/80 : </w:t>
+            </w:r>
+            <w:r w:rsidR="009E27F5">
+              <w:t>Didyme et Béatrice, Annette et Micheline</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5060A58A" w14:textId="77777777" w:rsidR="009E27F5" w:rsidRDefault="009E27F5" w:rsidP="001922B9">
+            <w:r>
+              <w:t>[19</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD4F4A">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26BB7FF1" w14:textId="77777777" w:rsidR="009E27F5" w:rsidRDefault="009E27F5" w:rsidP="001922B9">
+            <w:r>
+              <w:t>28,28 Mo, 5066 x 2927 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02280E1B" w14:textId="77777777" w:rsidR="009E27F5" w:rsidRDefault="009E27F5" w:rsidP="001922B9">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00385D65" w:rsidRPr="00A674F8" w14:paraId="5F7B94FC" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="224D4353" w14:textId="77777777" w:rsidR="00385D65" w:rsidRPr="00A674F8" w:rsidRDefault="00385D65" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="091C954E" w14:textId="77777777" w:rsidR="00385D65" w:rsidRDefault="00A508F4" w:rsidP="001922B9">
+            <w:r>
+              <w:t>P311/B1/81</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2898961F" w14:textId="77777777" w:rsidR="00A508F4" w:rsidRDefault="00A508F4" w:rsidP="001922B9">
+            <w:r>
+              <w:t>Voyage en Beauce de sœurs Lamontagne avec René. Irène, Ernestine, Rose-Hélène, Zénaïde, René</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00C3F35D" w14:textId="77777777" w:rsidR="00A508F4" w:rsidRDefault="00271FFE" w:rsidP="001922B9">
+            <w:r>
+              <w:t>[ca 1952]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="785BF0ED" w14:textId="77777777" w:rsidR="00A508F4" w:rsidRDefault="00A508F4" w:rsidP="001922B9">
+            <w:r>
+              <w:t>19,27 Mo, 3755 x 2691 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A36B280" w14:textId="77777777" w:rsidR="00A508F4" w:rsidRDefault="00A508F4" w:rsidP="001922B9">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F6ACE5D" w14:textId="77777777" w:rsidR="00A508F4" w:rsidRDefault="00A508F4" w:rsidP="001922B9"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E040B5" w:rsidRPr="00A674F8" w14:paraId="22A4BA74" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="230F612A" w14:textId="77777777" w:rsidR="00E040B5" w:rsidRPr="00A674F8" w:rsidRDefault="00E040B5" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="200F4507" w14:textId="77777777" w:rsidR="00A508F4" w:rsidRDefault="00A508F4" w:rsidP="001922B9">
+            <w:r>
+              <w:t>P311/B1/82</w:t>
+            </w:r>
+            <w:r w:rsidR="00544B34">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidR="00271FFE">
+              <w:t>Rencontre à Ste-Hénédine. Inconnu, Rose-Anne, Ernestine, Zénaïde B., Irène, Monseigneur Fortin, Rose-Hélène, Alvina, Zénaïde L., Béatrice, René (premier à partir de la droite)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04D7DCF0" w14:textId="77777777" w:rsidR="00271FFE" w:rsidRDefault="00271FFE" w:rsidP="001922B9">
+            <w:r>
+              <w:t>1952</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="684389EC" w14:textId="77777777" w:rsidR="00271FFE" w:rsidRDefault="00271FFE" w:rsidP="001922B9">
+            <w:r>
+              <w:t>18,22 Mo, 3731 x 2561 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="020F1F6B" w14:textId="77777777" w:rsidR="00271FFE" w:rsidRDefault="00271FFE" w:rsidP="001922B9">
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="193508F1" w14:textId="77777777" w:rsidR="00271FFE" w:rsidRDefault="00271FFE" w:rsidP="001922B9"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00271FFE" w:rsidRPr="00A674F8" w14:paraId="5518C8F0" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2491C7C3" w14:textId="77777777" w:rsidR="00271FFE" w:rsidRPr="00A674F8" w:rsidRDefault="00271FFE" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07A95298" w14:textId="77777777" w:rsidR="00271FFE" w:rsidRDefault="00544B34" w:rsidP="001922B9">
+            <w:r>
+              <w:t xml:space="preserve">P311/B1/83 : </w:t>
+            </w:r>
+            <w:r w:rsidR="00271FFE">
+              <w:t>Zénaïde et son fils adoptif René Lamontagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05D24107" w14:textId="77777777" w:rsidR="00271FFE" w:rsidRDefault="00271FFE" w:rsidP="001922B9">
+            <w:r>
+              <w:t>[19</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD4F4A">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E1558AC" w14:textId="77777777" w:rsidR="00271FFE" w:rsidRDefault="00131B6E" w:rsidP="001922B9">
+            <w:r>
+              <w:t>13,07 Mo, 2605 x 2630 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43F7A1FD" w14:textId="77777777" w:rsidR="0022323A" w:rsidRDefault="0022323A" w:rsidP="001922B9">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E0E4925" w14:textId="77777777" w:rsidR="0022323A" w:rsidRDefault="0022323A" w:rsidP="001922B9"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0022323A" w:rsidRPr="00A674F8" w14:paraId="37080688" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="32E17761" w14:textId="77777777" w:rsidR="0022323A" w:rsidRPr="00A674F8" w:rsidRDefault="0022323A" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EAD9610" w14:textId="77777777" w:rsidR="00B93BA7" w:rsidRDefault="00B93BA7" w:rsidP="001922B9">
+            <w:r>
+              <w:t>P311/B1/84</w:t>
+            </w:r>
+            <w:r w:rsidR="00544B34">
+              <w:t xml:space="preserve"> :  </w:t>
+            </w:r>
+            <w:r w:rsidR="00960D4C">
+              <w:t>Zénaïde et René</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3462A4C7" w14:textId="77777777" w:rsidR="00E13B5E" w:rsidRDefault="00E13B5E" w:rsidP="001922B9">
+            <w:r>
+              <w:t>[19</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD4F4A">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47582C47" w14:textId="77777777" w:rsidR="00E13B5E" w:rsidRDefault="00E13B5E" w:rsidP="001922B9">
+            <w:r>
+              <w:t>19,57 Mo 2706 x 3792 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CA76C4C" w14:textId="77777777" w:rsidR="00E13B5E" w:rsidRDefault="00E13B5E" w:rsidP="001922B9">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DF2648B" w14:textId="77777777" w:rsidR="00E13B5E" w:rsidRDefault="00E13B5E" w:rsidP="001922B9"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00960D4C" w:rsidRPr="00A674F8" w14:paraId="678E273C" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="49EF67AC" w14:textId="77777777" w:rsidR="00960D4C" w:rsidRPr="00A674F8" w:rsidRDefault="00960D4C" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00690A47" w14:textId="77777777" w:rsidR="00174988" w:rsidRDefault="00174988" w:rsidP="001922B9">
+            <w:r>
+              <w:t>P311/B1/85</w:t>
+            </w:r>
+            <w:r w:rsidR="00544B34">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Arthur Savard</w:t>
+            </w:r>
+            <w:r w:rsidR="004A312B">
+              <w:t xml:space="preserve"> et Léontine Matthieu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58BC02A2" w14:textId="77777777" w:rsidR="002A464A" w:rsidRDefault="002A464A" w:rsidP="001922B9">
+            <w:r>
+              <w:t>[19</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD4F4A">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FBDED93" w14:textId="77777777" w:rsidR="00174988" w:rsidRDefault="00174988" w:rsidP="001922B9">
+            <w:r>
+              <w:t>14,00 Mo, 2582 x 2842 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="744FF7C4" w14:textId="77777777" w:rsidR="002A464A" w:rsidRDefault="002A464A" w:rsidP="001922B9">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AE11277" w14:textId="77777777" w:rsidR="002A464A" w:rsidRDefault="002A464A" w:rsidP="001922B9"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A464A" w:rsidRPr="00A674F8" w14:paraId="5EA4A62F" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="538417FD" w14:textId="77777777" w:rsidR="002A464A" w:rsidRPr="00A674F8" w:rsidRDefault="002A464A" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D993408" w14:textId="77777777" w:rsidR="002A464A" w:rsidRDefault="002A464A" w:rsidP="001922B9">
+            <w:r>
+              <w:t>P311/</w:t>
+            </w:r>
+            <w:r w:rsidR="00544B34">
+              <w:t xml:space="preserve">B1/86 : </w:t>
+            </w:r>
+            <w:r w:rsidR="00565906">
+              <w:t>Premier</w:t>
+            </w:r>
+            <w:r w:rsidR="0022212E">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00565906">
+              <w:t>mariage (1907-01-25), Anna Villeneuve (fille d’André) et Adélard Guay</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="496DD8B1" w14:textId="77777777" w:rsidR="00565906" w:rsidRDefault="00565906" w:rsidP="001922B9">
+            <w:r>
+              <w:t>[19</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD4F4A">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="161EEA93" w14:textId="77777777" w:rsidR="00565906" w:rsidRDefault="00565906" w:rsidP="001922B9">
+            <w:r>
+              <w:t>56,78 Mo, 4588 x 6489 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B19CEF0" w14:textId="77777777" w:rsidR="00565906" w:rsidRDefault="00565906" w:rsidP="001922B9">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6824963E" w14:textId="77777777" w:rsidR="00565906" w:rsidRDefault="00565906" w:rsidP="001922B9"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00565906" w:rsidRPr="00A674F8" w14:paraId="732BA51C" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D8834DC" w14:textId="77777777" w:rsidR="00565906" w:rsidRPr="00A674F8" w:rsidRDefault="00565906" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D60C952" w14:textId="77777777" w:rsidR="0022212E" w:rsidRDefault="0022212E" w:rsidP="001922B9">
+            <w:r>
+              <w:t>P311/B1/87</w:t>
+            </w:r>
+            <w:r w:rsidR="00544B34">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Second mariage, Anna Villeneuve et Xavier Guimond</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="251809C2" w14:textId="77777777" w:rsidR="0022212E" w:rsidRDefault="0022212E" w:rsidP="001922B9">
+            <w:r>
+              <w:t>[19</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD4F4A">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="263B2F72" w14:textId="77777777" w:rsidR="0022212E" w:rsidRDefault="0022212E" w:rsidP="001922B9">
+            <w:r>
+              <w:t>16,94 Mo, 2424 x 3665 Mo</w:t>
+            </w:r>
+            <w:r w:rsidR="00C92906">
+              <w:t>, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4797E555" w14:textId="77777777" w:rsidR="0022212E" w:rsidRDefault="0022212E" w:rsidP="001922B9">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2945BB35" w14:textId="77777777" w:rsidR="0022212E" w:rsidRDefault="0022212E" w:rsidP="001922B9"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00026238" w:rsidRPr="00A674F8" w14:paraId="2D3C1417" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C6A2099" w14:textId="77777777" w:rsidR="00026238" w:rsidRPr="00A674F8" w:rsidRDefault="00026238" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E71907B" w14:textId="77777777" w:rsidR="009A40C2" w:rsidRDefault="00026238" w:rsidP="001922B9">
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00544B34">
+              <w:t xml:space="preserve">311/B1/88 : </w:t>
+            </w:r>
+            <w:r w:rsidR="009A40C2">
+              <w:t>Anna Villeneuve</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25C0A51D" w14:textId="77777777" w:rsidR="009A40C2" w:rsidRDefault="009A40C2" w:rsidP="001922B9">
+            <w:r>
+              <w:t>[19</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD4F4A">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A8B089F" w14:textId="77777777" w:rsidR="009A40C2" w:rsidRDefault="009A40C2" w:rsidP="001922B9">
+            <w:r>
+              <w:t>68,27 Mo, 3185 x 3746 px, coul;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72D6B9B7" w14:textId="77777777" w:rsidR="009A40C2" w:rsidRDefault="009A40C2" w:rsidP="001922B9">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="329F8849" w14:textId="77777777" w:rsidR="009A40C2" w:rsidRDefault="009A40C2" w:rsidP="001922B9"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A40C2" w:rsidRPr="00A674F8" w14:paraId="1F4EA564" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="74DB7957" w14:textId="77777777" w:rsidR="009A40C2" w:rsidRPr="00A674F8" w:rsidRDefault="009A40C2" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22CAE748" w14:textId="77777777" w:rsidR="009A40C2" w:rsidRDefault="00544B34" w:rsidP="001922B9">
+            <w:r>
+              <w:t xml:space="preserve">P311/B1/89 : </w:t>
+            </w:r>
+            <w:r w:rsidR="00F5310F">
+              <w:t xml:space="preserve">Famille de Anna Villeneuve et Adélard Guay : </w:t>
+            </w:r>
+            <w:r w:rsidR="00C92906">
+              <w:t>Jeanne, Imelda, Ernest</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D17858E" w14:textId="77777777" w:rsidR="00C92906" w:rsidRDefault="00C92906" w:rsidP="001922B9">
+            <w:r>
+              <w:t>[19</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD4F4A">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A6B6E9A" w14:textId="77777777" w:rsidR="00C92906" w:rsidRDefault="00C92906" w:rsidP="001922B9">
+            <w:r>
+              <w:t xml:space="preserve">51,53 Mo, </w:t>
+            </w:r>
+            <w:r w:rsidR="004B2374">
+              <w:t xml:space="preserve">4165 x 6487 </w:t>
+            </w:r>
+            <w:r>
+              <w:t>px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="367EF7DE" w14:textId="77777777" w:rsidR="002D5293" w:rsidRDefault="002D5293" w:rsidP="001922B9">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FF7C508" w14:textId="77777777" w:rsidR="002D5293" w:rsidRDefault="002D5293" w:rsidP="001922B9"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C92906" w:rsidRPr="00A674F8" w14:paraId="0CCFF53C" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="272BACDF" w14:textId="77777777" w:rsidR="00C92906" w:rsidRPr="00A674F8" w:rsidRDefault="00C92906" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51939BB0" w14:textId="77777777" w:rsidR="00847A0D" w:rsidRDefault="00544B34" w:rsidP="00847A0D">
+            <w:r>
+              <w:t xml:space="preserve">P311/B1/90 : </w:t>
+            </w:r>
+            <w:r w:rsidR="00F5310F">
+              <w:t xml:space="preserve">Famille de Anna Villeneuve et Adélard Guay : </w:t>
+            </w:r>
+            <w:r w:rsidR="004B2374">
+              <w:t>Eugène, Didyme, Ernest</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26C87D04" w14:textId="77777777" w:rsidR="00847A0D" w:rsidRDefault="00847A0D" w:rsidP="00847A0D">
+            <w:r>
+              <w:t>[19</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD4F4A">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7470C044" w14:textId="77777777" w:rsidR="00C92906" w:rsidRDefault="002D5293" w:rsidP="00847A0D">
+            <w:r>
+              <w:t xml:space="preserve">50,78 </w:t>
+            </w:r>
+            <w:r w:rsidR="00847A0D">
+              <w:t>Mo,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 4093 x 6505</w:t>
+            </w:r>
+            <w:r w:rsidR="00847A0D">
+              <w:t xml:space="preserve"> px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="248CEB4A" w14:textId="77777777" w:rsidR="002D5293" w:rsidRDefault="002D5293" w:rsidP="00847A0D">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D2B2FA7" w14:textId="77777777" w:rsidR="002D5293" w:rsidRDefault="002D5293" w:rsidP="00847A0D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F5310F" w:rsidRPr="00A674F8" w14:paraId="648CCE4D" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="20FFB0ED" w14:textId="77777777" w:rsidR="00F5310F" w:rsidRPr="00A674F8" w:rsidRDefault="00F5310F" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C333B6F" w14:textId="77777777" w:rsidR="00F5310F" w:rsidRDefault="00F5310F" w:rsidP="00F5310F">
+            <w:r>
+              <w:t>P311/B1/9</w:t>
+            </w:r>
+            <w:r w:rsidR="00B93311">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00544B34">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Famille de Anna Villeneuve et Adélard Guay : Georges</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="247BC1CE" w14:textId="77777777" w:rsidR="00F5310F" w:rsidRDefault="00F5310F" w:rsidP="00F5310F">
+            <w:r>
+              <w:t>[19</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD4F4A">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AC6C351" w14:textId="77777777" w:rsidR="00F5310F" w:rsidRDefault="00F5310F" w:rsidP="00F5310F">
+            <w:r>
+              <w:t xml:space="preserve">23,94 Mo, </w:t>
+            </w:r>
+            <w:r w:rsidR="00587D10">
+              <w:t xml:space="preserve">2671 x 4700 </w:t>
+            </w:r>
+            <w:r>
+              <w:t>px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="763FDF34" w14:textId="77777777" w:rsidR="00F5310F" w:rsidRDefault="00F5310F" w:rsidP="00F5310F">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B62B37F" w14:textId="77777777" w:rsidR="00F5310F" w:rsidRDefault="00F5310F" w:rsidP="00847A0D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00587D10" w:rsidRPr="00A674F8" w14:paraId="3A97F74A" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="08D33E89" w14:textId="77777777" w:rsidR="00587D10" w:rsidRPr="00A674F8" w:rsidRDefault="00587D10" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B12CA17" w14:textId="77777777" w:rsidR="00B93311" w:rsidRDefault="00587D10" w:rsidP="00587D10">
+            <w:r>
+              <w:t>P311/B1/9</w:t>
+            </w:r>
+            <w:r w:rsidR="00B93311">
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00C11F5D">
-[...2 lines deleted...]
-            <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
+            <w:r w:rsidR="00544B34">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
-            <w:r w:rsidR="00AB6798">
-[...107 lines deleted...]
-          <w:p w14:paraId="0C1BD994" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1"/>
+            <w:r w:rsidR="00B93311">
+              <w:t>Ernest à l’armée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0ADF904D" w14:textId="77777777" w:rsidR="00FA59CC" w:rsidRDefault="00FA59CC" w:rsidP="00587D10">
+            <w:r>
+              <w:t>[19</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD4F4A">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DAF9970" w14:textId="77777777" w:rsidR="00FA59CC" w:rsidRDefault="00FA59CC" w:rsidP="00587D10">
+            <w:r>
+              <w:t>63,41 Mo, 4531 x 7337 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="149E31C3" w14:textId="77777777" w:rsidR="00FA59CC" w:rsidRDefault="00FA59CC" w:rsidP="00587D10">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13E7B1AD" w14:textId="77777777" w:rsidR="00587D10" w:rsidRDefault="00587D10" w:rsidP="00F5310F"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA59CC" w:rsidRPr="00A674F8" w14:paraId="0ED617EE" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="72F6A99F" w14:textId="77777777" w:rsidR="00FA59CC" w:rsidRPr="00A674F8" w:rsidRDefault="00FA59CC" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD62D7F" w14:textId="77777777" w:rsidR="00C451C3" w:rsidRPr="00A374DD" w:rsidRDefault="00C451C3" w:rsidP="00587D10">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>P311/B1/93</w:t>
+            </w:r>
+            <w:r w:rsidR="00544B34">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>Ernest Guay</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="629C6156" w14:textId="77777777" w:rsidR="00C451C3" w:rsidRPr="00A374DD" w:rsidRDefault="00C451C3" w:rsidP="00587D10">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>[19</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD4F4A">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="244F185B" w14:textId="77777777" w:rsidR="00C451C3" w:rsidRPr="00A374DD" w:rsidRDefault="00C451C3" w:rsidP="00587D10">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>9,45 Mo, 1309 x 3775 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0966150F" w14:textId="77777777" w:rsidR="00C451C3" w:rsidRDefault="00C451C3" w:rsidP="00587D10">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C428431" w14:textId="77777777" w:rsidR="00C451C3" w:rsidRDefault="00C451C3" w:rsidP="00587D10"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C451C3" w:rsidRPr="00A674F8" w14:paraId="14EA42EF" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4660CDEB" w14:textId="77777777" w:rsidR="00C451C3" w:rsidRPr="00A674F8" w:rsidRDefault="00C451C3" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AC87CA7" w14:textId="77777777" w:rsidR="00E73E49" w:rsidRPr="00A374DD" w:rsidRDefault="00544B34" w:rsidP="00E73E49">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P311/B1/94 : </w:t>
+            </w:r>
+            <w:r w:rsidR="00E73E49" w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>Ernest Guay</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4862C2B2" w14:textId="77777777" w:rsidR="00E73E49" w:rsidRPr="00A374DD" w:rsidRDefault="00E73E49" w:rsidP="00E73E49">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>[19--]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FD41111" w14:textId="77777777" w:rsidR="00E73E49" w:rsidRPr="00A374DD" w:rsidRDefault="00E73E49" w:rsidP="00E73E49">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>59,77 Mo, 4591 x 6826 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="559F69F4" w14:textId="77777777" w:rsidR="00E73E49" w:rsidRDefault="00E73E49" w:rsidP="00E73E49">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FB098FE" w14:textId="77777777" w:rsidR="00C451C3" w:rsidRDefault="00C451C3" w:rsidP="00587D10"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466325" w:rsidRPr="00A674F8" w14:paraId="787F1F04" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A168B8F" w14:textId="77777777" w:rsidR="00466325" w:rsidRPr="00A674F8" w:rsidRDefault="00466325" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DF4EAC1" w14:textId="77777777" w:rsidR="00466325" w:rsidRDefault="00466325" w:rsidP="00E73E49">
+            <w:r>
+              <w:t>P311/B1/95</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47DEC70E" w14:textId="77777777" w:rsidR="00466325" w:rsidRDefault="00466325" w:rsidP="00E73E49">
+            <w:r>
+              <w:t>Xavier Guimond et Anna à leur maison du village</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48872EDD" w14:textId="77777777" w:rsidR="00466325" w:rsidRDefault="00466325" w:rsidP="00E73E49">
+            <w:r>
+              <w:t>[19--]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="051DB8C5" w14:textId="77777777" w:rsidR="00466325" w:rsidRDefault="00466325" w:rsidP="00E73E49">
+            <w:r>
+              <w:t>27,62 Mo, 4934 x 2935 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="604600EE" w14:textId="77777777" w:rsidR="00466325" w:rsidRDefault="00466325" w:rsidP="00E73E49">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="789EA078" w14:textId="77777777" w:rsidR="00466325" w:rsidRDefault="00466325" w:rsidP="00E73E49"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00466325" w:rsidRPr="00A674F8" w14:paraId="7C2A132D" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FD5CD5F" w14:textId="77777777" w:rsidR="00466325" w:rsidRPr="00A674F8" w:rsidRDefault="00466325" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0834852A" w14:textId="77777777" w:rsidR="00466325" w:rsidRDefault="00CC301D" w:rsidP="00E73E49">
+            <w:r>
+              <w:t>P311/B1/96</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61E552F4" w14:textId="77777777" w:rsidR="00CC301D" w:rsidRDefault="00CC301D" w:rsidP="00CC301D">
+            <w:r>
+              <w:t>Emma Guay et Charles Côté, parrain et marraine de Georges</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35AC4B69" w14:textId="77777777" w:rsidR="00CC301D" w:rsidRDefault="00CC301D" w:rsidP="00E73E49">
+            <w:r>
+              <w:t>[19</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD4F4A">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DD5BCC8" w14:textId="77777777" w:rsidR="00CC301D" w:rsidRDefault="00CC301D" w:rsidP="00E73E49">
+            <w:r>
+              <w:t xml:space="preserve">28,14 Mo, 5089 x 2899 px, </w:t>
+            </w:r>
+            <w:r w:rsidR="00D91C77">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BB822FD" w14:textId="77777777" w:rsidR="00D91C77" w:rsidRDefault="00D91C77" w:rsidP="00E73E49">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6223380C" w14:textId="77777777" w:rsidR="00CC301D" w:rsidRDefault="00CC301D" w:rsidP="00E73E49"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D91C77" w:rsidRPr="00A674F8" w14:paraId="63D4C51B" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="752E97FC" w14:textId="77777777" w:rsidR="00D91C77" w:rsidRPr="00A674F8" w:rsidRDefault="00D91C77" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17899B75" w14:textId="77777777" w:rsidR="00D91C77" w:rsidRDefault="00D91C77" w:rsidP="00D91C77">
+            <w:r>
+              <w:t>P311/B1/97</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="151D8331" w14:textId="77777777" w:rsidR="00D91C77" w:rsidRDefault="00D91C77" w:rsidP="00E73E49">
+            <w:r>
+              <w:t>Anna chez elle</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="283E9E4F" w14:textId="77777777" w:rsidR="00D91C77" w:rsidRDefault="00D91C77" w:rsidP="00E73E49">
+            <w:r>
+              <w:t>[ca 1964]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="054BF653" w14:textId="77777777" w:rsidR="00D91C77" w:rsidRDefault="00B304AB" w:rsidP="00E73E49">
+            <w:r>
+              <w:t xml:space="preserve">24,42 </w:t>
+            </w:r>
+            <w:r w:rsidR="00D91C77">
+              <w:t>Mo</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, 3548 x 3609 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E35756A" w14:textId="77777777" w:rsidR="00D91C77" w:rsidRDefault="00D91C77" w:rsidP="00E73E49">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73E6443D" w14:textId="77777777" w:rsidR="00D91C77" w:rsidRDefault="00D91C77" w:rsidP="00E73E49"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D91C77" w:rsidRPr="00A674F8" w14:paraId="7A737C87" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="749A7AD7" w14:textId="77777777" w:rsidR="00D91C77" w:rsidRPr="00A674F8" w:rsidRDefault="00D91C77" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="656788BB" w14:textId="77777777" w:rsidR="00D91C77" w:rsidRDefault="00B304AB" w:rsidP="00D91C77">
+            <w:r>
+              <w:t>P311/B1/98</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FF56D3C" w14:textId="77777777" w:rsidR="00D91C77" w:rsidRDefault="00D91C77" w:rsidP="00D91C77">
+            <w:r>
+              <w:t>Anna se berce près de ses pivoines</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="156C87F1" w14:textId="77777777" w:rsidR="00B304AB" w:rsidRDefault="00B304AB" w:rsidP="00D91C77">
+            <w:r>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF1778">
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD4F4A">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FA7E6AA" w14:textId="77777777" w:rsidR="00DF1778" w:rsidRDefault="00DF1778" w:rsidP="00D91C77">
+            <w:r>
+              <w:t xml:space="preserve">48,22 Mo, </w:t>
+            </w:r>
+            <w:r w:rsidR="00255DA4">
+              <w:t xml:space="preserve">4094 x 4117 </w:t>
+            </w:r>
+            <w:r>
+              <w:t>px, coul;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6748F7D9" w14:textId="77777777" w:rsidR="00DF1778" w:rsidRDefault="00DF1778" w:rsidP="00D91C77">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="755935D7" w14:textId="77777777" w:rsidR="00DF1778" w:rsidRDefault="00DF1778" w:rsidP="00D91C77"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D91C77" w:rsidRPr="00A674F8" w14:paraId="454A6A6A" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B7D37F6" w14:textId="77777777" w:rsidR="00D91C77" w:rsidRPr="00A674F8" w:rsidRDefault="00D91C77" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DD8A804" w14:textId="77777777" w:rsidR="00D91C77" w:rsidRDefault="00DF1778" w:rsidP="00D91C77">
+            <w:r>
+              <w:t>P311/B1/99</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BB27E85" w14:textId="77777777" w:rsidR="00D91C77" w:rsidRDefault="00D91C77" w:rsidP="00D91C77">
+            <w:r>
+              <w:t>Anna qui lit</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59AC585B" w14:textId="77777777" w:rsidR="00DF1778" w:rsidRDefault="00DF1778" w:rsidP="00D91C77">
+            <w:r>
+              <w:t>[19</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD4F4A">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43C6830F" w14:textId="77777777" w:rsidR="00DF1778" w:rsidRDefault="002D09C0" w:rsidP="00D91C77">
+            <w:r>
+              <w:t xml:space="preserve">48,22 </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF1778">
+              <w:t>Mo</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, 4094 x 4117 px, coul;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="319EB4C9" w14:textId="77777777" w:rsidR="00DF1778" w:rsidRDefault="00DF1778" w:rsidP="00D91C77">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="308A50CC" w14:textId="77777777" w:rsidR="00DF1778" w:rsidRDefault="00DF1778" w:rsidP="00D91C77"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1778" w:rsidRPr="00A674F8" w14:paraId="1D5503D6" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="52E14936" w14:textId="77777777" w:rsidR="00DF1778" w:rsidRPr="00A674F8" w:rsidRDefault="00DF1778" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C27B41" w14:textId="77777777" w:rsidR="00DF1778" w:rsidRDefault="008B66FF" w:rsidP="00D91C77">
+            <w:r>
+              <w:t>P311/B1/100</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AFF2FE6" w14:textId="77777777" w:rsidR="008B66FF" w:rsidRDefault="008B66FF" w:rsidP="00D91C77">
+            <w:r>
+              <w:t>Premier mariage, Jeanne Guay et Joseph-Louis Allard</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ADD68BD" w14:textId="77777777" w:rsidR="008B66FF" w:rsidRDefault="008B66FF" w:rsidP="00D91C77">
+            <w:r>
+              <w:t>[19</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD4F4A">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B0800EF" w14:textId="77777777" w:rsidR="008B66FF" w:rsidRDefault="008B66FF" w:rsidP="00D91C77">
+            <w:r>
+              <w:t xml:space="preserve">41,16 Mo, </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB4E00">
+              <w:t xml:space="preserve">3651 x 5910 </w:t>
+            </w:r>
+            <w:r>
+              <w:t>px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D18CEB3" w14:textId="77777777" w:rsidR="008B66FF" w:rsidRDefault="008B66FF" w:rsidP="00D91C77">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BBEAF39" w14:textId="77777777" w:rsidR="008B66FF" w:rsidRDefault="008B66FF" w:rsidP="00D91C77"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B66FF" w:rsidRPr="00A674F8" w14:paraId="33D41A85" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6180F252" w14:textId="77777777" w:rsidR="008B66FF" w:rsidRPr="00A674F8" w:rsidRDefault="008B66FF" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ADD1BDE" w14:textId="77777777" w:rsidR="008B66FF" w:rsidRDefault="008B66FF" w:rsidP="008B66FF">
+            <w:r>
+              <w:t>P311/B1/101</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F82D296" w14:textId="77777777" w:rsidR="008B66FF" w:rsidRDefault="008B66FF" w:rsidP="008B66FF">
+            <w:r>
+              <w:t>Second mariage, Jeanne Guay et Rolland Allard</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58D5B482" w14:textId="77777777" w:rsidR="008B66FF" w:rsidRDefault="008B66FF" w:rsidP="008B66FF">
+            <w:r>
+              <w:t>[19</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD4F4A">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="197ACE59" w14:textId="77777777" w:rsidR="008B66FF" w:rsidRDefault="00E54083" w:rsidP="008B66FF">
+            <w:r>
+              <w:t xml:space="preserve">41,2 Mo, </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB4E00">
+              <w:t xml:space="preserve">3001 x 5204 </w:t>
+            </w:r>
+            <w:r>
+              <w:t>px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="174AEE1F" w14:textId="77777777" w:rsidR="00E54083" w:rsidRDefault="00E54083" w:rsidP="008B66FF">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="309DE12C" w14:textId="77777777" w:rsidR="008B66FF" w:rsidRDefault="008B66FF" w:rsidP="00D91C77"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B66FF" w:rsidRPr="00A674F8" w14:paraId="2F6F5918" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B0A295F" w14:textId="77777777" w:rsidR="008B66FF" w:rsidRPr="00A674F8" w:rsidRDefault="008B66FF" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FE1FF2B" w14:textId="77777777" w:rsidR="008B66FF" w:rsidRDefault="008B66FF" w:rsidP="008B66FF">
+            <w:r>
+              <w:t>P311/B1/102</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C0716ED" w14:textId="77777777" w:rsidR="008B66FF" w:rsidRDefault="008B66FF" w:rsidP="008B66FF">
+            <w:r>
+              <w:t>Jeanne Guay et Raymond Perron</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="570730C7" w14:textId="77777777" w:rsidR="008B66FF" w:rsidRDefault="008B66FF" w:rsidP="008B66FF">
+            <w:r>
+              <w:t>[19</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD4F4A">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49E7225A" w14:textId="77777777" w:rsidR="00E54083" w:rsidRDefault="00E54083" w:rsidP="008B66FF">
+            <w:r>
+              <w:t xml:space="preserve">29,8 Mo, </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB4E00">
+              <w:t xml:space="preserve">5051 x 3234 </w:t>
+            </w:r>
+            <w:r>
+              <w:t>px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="431DAB4A" w14:textId="77777777" w:rsidR="008B66FF" w:rsidRDefault="008B66FF" w:rsidP="008B66FF">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6441127E" w14:textId="77777777" w:rsidR="008B66FF" w:rsidRDefault="008B66FF" w:rsidP="008B66FF"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B66FF" w:rsidRPr="00A674F8" w14:paraId="1AB0679A" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DB9C815" w14:textId="77777777" w:rsidR="008B66FF" w:rsidRPr="00A674F8" w:rsidRDefault="008B66FF" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B3DA9B7" w14:textId="77777777" w:rsidR="008B66FF" w:rsidRDefault="00E54083" w:rsidP="008B66FF">
+            <w:r>
+              <w:t>P311/B1</w:t>
+            </w:r>
+            <w:r w:rsidR="00053D34">
+              <w:t>/103</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47A4B463" w14:textId="77777777" w:rsidR="00053D34" w:rsidRDefault="00053D34" w:rsidP="008B66FF">
+            <w:r>
+              <w:t xml:space="preserve">Famille </w:t>
+            </w:r>
+            <w:r w:rsidR="00610252">
+              <w:t xml:space="preserve">Imelda et </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Charles-Édouard </w:t>
+            </w:r>
+            <w:r w:rsidR="004C2C89">
+              <w:t>Perron, Raymond, Charles-Édouard, Imelda, Roger, Gilles, Maurice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14A90AD1" w14:textId="77777777" w:rsidR="00053D34" w:rsidRDefault="00053D34" w:rsidP="008B66FF">
+            <w:r>
+              <w:t>[19</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD4F4A">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3410A707" w14:textId="77777777" w:rsidR="00053D34" w:rsidRDefault="00053D34" w:rsidP="008B66FF">
+            <w:r>
+              <w:t xml:space="preserve">31,07 Mo, </w:t>
+            </w:r>
+            <w:r w:rsidR="004C2C89">
+              <w:t xml:space="preserve">5040 x 3232 </w:t>
+            </w:r>
+            <w:r>
+              <w:t>px</w:t>
+            </w:r>
+            <w:r w:rsidR="00713EA9">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="003016BC">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DE48CBC" w14:textId="77777777" w:rsidR="003016BC" w:rsidRDefault="003016BC" w:rsidP="003016BC">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43F7F64B" w14:textId="77777777" w:rsidR="003016BC" w:rsidRDefault="003016BC" w:rsidP="008B66FF"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003016BC" w:rsidRPr="00A674F8" w14:paraId="0DD0109A" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C8335F0" w14:textId="77777777" w:rsidR="003016BC" w:rsidRPr="00A674F8" w:rsidRDefault="003016BC" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50B944D4" w14:textId="77777777" w:rsidR="00610252" w:rsidRDefault="00610252" w:rsidP="00610252">
+            <w:r>
+              <w:t>P311/B1/104</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E92509B" w14:textId="77777777" w:rsidR="00610252" w:rsidRDefault="00610252" w:rsidP="00610252">
+            <w:r>
+              <w:t>Famille Imelda et Charles-Édouard Perron, Imelda et Charles-Édouard</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E2B311B" w14:textId="77777777" w:rsidR="00610252" w:rsidRDefault="00610252" w:rsidP="00610252">
+            <w:r>
+              <w:t>[19</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD4F4A">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A07E11A" w14:textId="77777777" w:rsidR="003016BC" w:rsidRDefault="00DA6FDB" w:rsidP="008B66FF">
+            <w:r>
+              <w:t xml:space="preserve">44,69 </w:t>
+            </w:r>
+            <w:r w:rsidR="00610252">
+              <w:t>Mo,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 4852 x 4829 </w:t>
+            </w:r>
+            <w:r w:rsidR="00610252">
+              <w:t>px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B538BDE" w14:textId="77777777" w:rsidR="00610252" w:rsidRDefault="00DA6FDB" w:rsidP="008B66FF">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F29B34A" w14:textId="77777777" w:rsidR="00DA6FDB" w:rsidRDefault="00DA6FDB" w:rsidP="008B66FF"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA6FDB" w:rsidRPr="00A674F8" w14:paraId="2886F302" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="02199AF2" w14:textId="77777777" w:rsidR="00DA6FDB" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6FDB" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B59F5D4" w14:textId="77777777" w:rsidR="00DA6FDB" w:rsidRDefault="00DA6FDB" w:rsidP="00610252">
+            <w:r>
+              <w:t>P311/B1/105</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35389D89" w14:textId="77777777" w:rsidR="00DA6FDB" w:rsidRDefault="00DA6FDB" w:rsidP="00610252">
+            <w:r>
+              <w:t>Famille Imelda et Charles-Édouard Perron, Maurice, Raymond, Charles-Édouard, Imel</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13AF8">
+              <w:t>d</w:t>
+            </w:r>
+            <w:r>
+              <w:t>a, Gilles, Ernest, Marie-Jeanne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5800613E" w14:textId="77777777" w:rsidR="00DA6FDB" w:rsidRDefault="004534F1" w:rsidP="00610252">
+            <w:r>
+              <w:t>Mars 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="219F6483" w14:textId="77777777" w:rsidR="00DA6FDB" w:rsidRDefault="004534F1" w:rsidP="00610252">
+            <w:r>
+              <w:t>25,35 Mo, 3659 x 3632 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ADFB906" w14:textId="77777777" w:rsidR="004534F1" w:rsidRDefault="004534F1" w:rsidP="00610252">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73CA074C" w14:textId="77777777" w:rsidR="004534F1" w:rsidRDefault="004534F1" w:rsidP="00610252"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004534F1" w:rsidRPr="00A674F8" w14:paraId="1A1E2695" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C256C11" w14:textId="77777777" w:rsidR="004534F1" w:rsidRPr="00A674F8" w:rsidRDefault="004534F1" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22AFA7F0" w14:textId="77777777" w:rsidR="001E1EFC" w:rsidRDefault="001E1EFC" w:rsidP="001E1EFC">
+            <w:r>
+              <w:t>P311/B1/106</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47CA5AE8" w14:textId="77777777" w:rsidR="001E1EFC" w:rsidRDefault="001E1EFC" w:rsidP="001E1EFC">
+            <w:r>
+              <w:t>Famille Imelda et Charles-Édouard Perron,</w:t>
+            </w:r>
+            <w:r w:rsidR="00996092">
+              <w:t xml:space="preserve"> Raymond, Imelda, Charles-Édouard, Gilles, Maurice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="390E6361" w14:textId="77777777" w:rsidR="00E13AF8" w:rsidRDefault="00E13AF8" w:rsidP="001E1EFC">
+            <w:r>
+              <w:t>[19</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD4F4A">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="780745B2" w14:textId="77777777" w:rsidR="00996092" w:rsidRDefault="00996092" w:rsidP="001E1EFC">
+            <w:r>
+              <w:t>37,50 Mo,</w:t>
+            </w:r>
+            <w:r w:rsidR="007934DB">
+              <w:t xml:space="preserve"> 3623 x 3618</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> px, coul;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A09A61D" w14:textId="77777777" w:rsidR="00996092" w:rsidRDefault="00996092" w:rsidP="001E1EFC">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F368877" w14:textId="77777777" w:rsidR="004534F1" w:rsidRDefault="004534F1" w:rsidP="00610252"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00996092" w:rsidRPr="00A674F8" w14:paraId="3AF3607C" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="11BAE498" w14:textId="77777777" w:rsidR="00996092" w:rsidRPr="00A674F8" w:rsidRDefault="00996092" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49E0531D" w14:textId="77777777" w:rsidR="00996092" w:rsidRDefault="00094BDE" w:rsidP="001E1EFC">
+            <w:r>
+              <w:t>P311/B1/107</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DE16CB5" w14:textId="77777777" w:rsidR="00E13AF8" w:rsidRDefault="00E13AF8" w:rsidP="001E1EFC">
+            <w:r>
+              <w:t>Chez Didyme Guay, Frank et Mary Mailhot, Anna, Béatrice, Micheline, Jeanne, Roland A, Jean-Baptiste, Lise, Ernest, Didyme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C14282F" w14:textId="77777777" w:rsidR="00E13AF8" w:rsidRDefault="00E13AF8" w:rsidP="001E1EFC">
+            <w:r>
+              <w:t>Avril 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C565109" w14:textId="77777777" w:rsidR="00E13AF8" w:rsidRDefault="00E13AF8" w:rsidP="001E1EFC">
+            <w:r>
+              <w:t>25,11 Mo, 3625 x 3632 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="166FCECB" w14:textId="77777777" w:rsidR="00E13AF8" w:rsidRDefault="00E13AF8" w:rsidP="001E1EFC">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A5CF36C" w14:textId="77777777" w:rsidR="00E13AF8" w:rsidRDefault="00E13AF8" w:rsidP="001E1EFC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E13AF8" w:rsidRPr="00A674F8" w14:paraId="47B3BE19" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="25C93E41" w14:textId="77777777" w:rsidR="00E13AF8" w:rsidRPr="00A674F8" w:rsidRDefault="00E13AF8" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="346608D9" w14:textId="77777777" w:rsidR="00E13AF8" w:rsidRDefault="00E13AF8" w:rsidP="001E1EFC">
+            <w:r>
+              <w:t>P311/B1/108</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="496E4060" w14:textId="77777777" w:rsidR="00E13AF8" w:rsidRDefault="00167981" w:rsidP="001E1EFC">
+            <w:r>
+              <w:t>La famille Imelda et Charles-Édouard Perron, Roger, Maurice, Gilles, Imelda, Charles-Édouard</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25A89106" w14:textId="77777777" w:rsidR="00167981" w:rsidRDefault="00167981" w:rsidP="001E1EFC">
+            <w:r>
+              <w:t>Avril 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ED0471B" w14:textId="77777777" w:rsidR="00167981" w:rsidRDefault="00801E72" w:rsidP="001E1EFC">
+            <w:r>
+              <w:t xml:space="preserve">25,3 </w:t>
+            </w:r>
+            <w:r w:rsidR="00167981">
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC2910">
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidR="00167981">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">3636 x 3648 </w:t>
+            </w:r>
+            <w:r w:rsidR="00167981">
+              <w:t>px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2744ABEE" w14:textId="77777777" w:rsidR="00167981" w:rsidRDefault="00167981" w:rsidP="001E1EFC">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10848A21" w14:textId="77777777" w:rsidR="00167981" w:rsidRDefault="00167981" w:rsidP="001E1EFC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00167981" w:rsidRPr="00A674F8" w14:paraId="5A15D3C7" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5590A211" w14:textId="77777777" w:rsidR="00167981" w:rsidRPr="00A674F8" w:rsidRDefault="00167981" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28A64FFA" w14:textId="77777777" w:rsidR="00167981" w:rsidRDefault="00F57F06" w:rsidP="001E1EFC">
+            <w:r>
+              <w:t>P311/B1/109</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F56EF95" w14:textId="77777777" w:rsidR="00FC2910" w:rsidRDefault="00FC2910" w:rsidP="001E1EFC">
+            <w:r>
+              <w:t>Gisèle Tremblay</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1531DEBB" w14:textId="77777777" w:rsidR="00FC2910" w:rsidRDefault="00FC2910" w:rsidP="001E1EFC">
+            <w:r>
+              <w:t>Mai 1960</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="353A56DE" w14:textId="77777777" w:rsidR="00FC2910" w:rsidRDefault="0042321A" w:rsidP="001E1EFC">
+            <w:r>
+              <w:t xml:space="preserve">25 </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC2910">
+              <w:t>Mo,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 3636 x 3613</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC2910">
+              <w:t xml:space="preserve"> px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A235F90" w14:textId="77777777" w:rsidR="00FC2910" w:rsidRDefault="00FC2910" w:rsidP="001E1EFC">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F57F06" w:rsidRPr="00A674F8" w14:paraId="5A9F7534" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="126A698A" w14:textId="77777777" w:rsidR="00F57F06" w:rsidRPr="00A674F8" w:rsidRDefault="00F57F06" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="175F8A5C" w14:textId="77777777" w:rsidR="00F57F06" w:rsidRDefault="00F57F06" w:rsidP="001E1EFC">
+            <w:r>
+              <w:t>P311/B1/110</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="474B99E1" w14:textId="77777777" w:rsidR="00FC2910" w:rsidRDefault="00FC2910" w:rsidP="001E1EFC">
+            <w:r>
+              <w:t>Expo 67 : Eugène, Ernest, Marie-Jeanne, Gisèle</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A5B17E4" w14:textId="77777777" w:rsidR="00414903" w:rsidRDefault="00414903" w:rsidP="001E1EFC">
+            <w:r>
+              <w:t>[1967]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53B066C9" w14:textId="77777777" w:rsidR="00414903" w:rsidRDefault="00414903" w:rsidP="001E1EFC">
+            <w:r>
+              <w:t>25,24 Mo, 3607 x 3669 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31640882" w14:textId="77777777" w:rsidR="00414903" w:rsidRDefault="00414903" w:rsidP="001E1EFC">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65A734BF" w14:textId="77777777" w:rsidR="00414903" w:rsidRDefault="00414903" w:rsidP="001E1EFC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F57F06" w:rsidRPr="00A674F8" w14:paraId="46369535" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3260225C" w14:textId="77777777" w:rsidR="00F57F06" w:rsidRPr="00A674F8" w:rsidRDefault="00F57F06" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D12EE6D" w14:textId="77777777" w:rsidR="00F57F06" w:rsidRDefault="00F57F06" w:rsidP="001E1EFC">
+            <w:r>
+              <w:t>P311/B1/111</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A519E9E" w14:textId="77777777" w:rsidR="00F80019" w:rsidRDefault="00F80019" w:rsidP="001E1EFC">
+            <w:r>
+              <w:t>Expo 67 : Marie-Jeanne, Ernest, Eugène</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="383EF721" w14:textId="77777777" w:rsidR="00414903" w:rsidRDefault="00414903" w:rsidP="001E1EFC">
+            <w:r>
+              <w:t>[1967]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="629B7DC2" w14:textId="77777777" w:rsidR="00414903" w:rsidRDefault="00414903" w:rsidP="001E1EFC">
+            <w:r>
+              <w:t>24,97 Mo, 3600 x 3637 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02347457" w14:textId="77777777" w:rsidR="00414903" w:rsidRDefault="00414903" w:rsidP="001E1EFC">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="315FE08F" w14:textId="77777777" w:rsidR="00414903" w:rsidRDefault="00414903" w:rsidP="001E1EFC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F57F06" w:rsidRPr="00A674F8" w14:paraId="69047BFE" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3706F922" w14:textId="77777777" w:rsidR="00F57F06" w:rsidRPr="00A674F8" w:rsidRDefault="00F57F06" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21904FE4" w14:textId="77777777" w:rsidR="00F57F06" w:rsidRDefault="00F57F06" w:rsidP="001E1EFC">
+            <w:r>
+              <w:t>P311/B1/112</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38559CB2" w14:textId="77777777" w:rsidR="00F80019" w:rsidRDefault="00F80019" w:rsidP="001E1EFC">
+            <w:r>
+              <w:t>Imelda, Georges, Didyme, Ernest, Jeanne et Anna</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47691B5A" w14:textId="77777777" w:rsidR="00BD4408" w:rsidRDefault="00BD4408" w:rsidP="001E1EFC">
+            <w:r>
+              <w:t>[19</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD4F4A">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="264B1880" w14:textId="77777777" w:rsidR="00BD4408" w:rsidRDefault="00980938" w:rsidP="001E1EFC">
+            <w:r>
+              <w:t>37,03</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA5158">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD4408">
+              <w:t>Mo,</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA5158">
+              <w:t xml:space="preserve"> 3600 x 3595</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD4408">
+              <w:t xml:space="preserve"> px, coul;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29F7A0F2" w14:textId="77777777" w:rsidR="00BD4408" w:rsidRDefault="00BD4408" w:rsidP="001E1EFC">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BE63178" w14:textId="77777777" w:rsidR="00BD4408" w:rsidRDefault="00BD4408" w:rsidP="001E1EFC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F57F06" w:rsidRPr="00A674F8" w14:paraId="010F7619" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C15B056" w14:textId="77777777" w:rsidR="00F57F06" w:rsidRPr="00A674F8" w:rsidRDefault="00F57F06" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="171AD71E" w14:textId="77777777" w:rsidR="00AE103D" w:rsidRDefault="00AE103D" w:rsidP="00AE103D">
+            <w:r>
+              <w:t>P311/B1/113</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BBB67BF" w14:textId="77777777" w:rsidR="00AE103D" w:rsidRDefault="00AE103D" w:rsidP="00AE103D">
+            <w:r>
+              <w:t>Anna fête ses 85 ans</w:t>
+            </w:r>
+            <w:r w:rsidR="00B162AE">
+              <w:t xml:space="preserve"> – 01</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F880006" w14:textId="77777777" w:rsidR="00AE103D" w:rsidRDefault="00AE103D" w:rsidP="00AE103D">
+            <w:r>
+              <w:t>1974-12-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F75C6E9" w14:textId="77777777" w:rsidR="00AE103D" w:rsidRDefault="00467114" w:rsidP="00AE103D">
+            <w:r>
+              <w:t>48,26 Mo, 4098 x 4116 px, coul;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="645CC597" w14:textId="77777777" w:rsidR="00467114" w:rsidRDefault="00467114" w:rsidP="00AE103D">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56150FE4" w14:textId="77777777" w:rsidR="00F57F06" w:rsidRDefault="00F57F06" w:rsidP="001E1EFC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00467114" w:rsidRPr="00A674F8" w14:paraId="3C6CFDDA" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="49324F82" w14:textId="77777777" w:rsidR="00467114" w:rsidRPr="00A674F8" w:rsidRDefault="00467114" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A21116F" w14:textId="77777777" w:rsidR="00467114" w:rsidRDefault="00467114" w:rsidP="00467114">
+            <w:r>
+              <w:t>P311/B1/114</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51A6A125" w14:textId="77777777" w:rsidR="00B162AE" w:rsidRDefault="00EF5A3A" w:rsidP="00467114">
+            <w:r>
+              <w:t xml:space="preserve">Anna fête ses 85 ans – 02 : avec Georges et Irène </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0080EFC6" w14:textId="77777777" w:rsidR="00B162AE" w:rsidRDefault="00B162AE" w:rsidP="00467114">
+            <w:r>
+              <w:t>1974-12-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D7B1E8C" w14:textId="77777777" w:rsidR="00B162AE" w:rsidRDefault="00B162AE" w:rsidP="00467114">
+            <w:r>
+              <w:t>47,78 Mo, 4085 x 4088 px, coul;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="274FD3BA" w14:textId="77777777" w:rsidR="00467114" w:rsidRDefault="00B162AE" w:rsidP="00467114">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C7A571E" w14:textId="77777777" w:rsidR="00467114" w:rsidRDefault="00467114" w:rsidP="00AE103D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B162AE" w:rsidRPr="00A674F8" w14:paraId="54E9B4FE" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C5379E0" w14:textId="77777777" w:rsidR="00B162AE" w:rsidRPr="00A674F8" w:rsidRDefault="00B162AE" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69774C81" w14:textId="77777777" w:rsidR="00B162AE" w:rsidRDefault="00B162AE" w:rsidP="00467114">
+            <w:r>
+              <w:t>P311/B1/115</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20BEF1AB" w14:textId="77777777" w:rsidR="00B162AE" w:rsidRDefault="00B162AE" w:rsidP="00467114">
+            <w:r>
+              <w:t>Anna fête ses 85 ans – 0</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF5A3A">
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5849E9D0" w14:textId="77777777" w:rsidR="00B162AE" w:rsidRDefault="00B162AE" w:rsidP="00467114">
+            <w:r>
+              <w:t>1974-12-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="269BAF59" w14:textId="77777777" w:rsidR="00B162AE" w:rsidRDefault="0048075D" w:rsidP="00467114">
+            <w:r>
+              <w:t xml:space="preserve">45,8 </w:t>
+            </w:r>
+            <w:r w:rsidR="00B162AE">
+              <w:t>Mo,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 4024 x 3976</w:t>
+            </w:r>
+            <w:r w:rsidR="00B162AE">
+              <w:t xml:space="preserve"> px, coul;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DA2BA8E" w14:textId="77777777" w:rsidR="00B162AE" w:rsidRDefault="00B162AE" w:rsidP="00467114">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26DBAF88" w14:textId="77777777" w:rsidR="00B162AE" w:rsidRDefault="00B162AE" w:rsidP="00467114"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B162AE" w:rsidRPr="00A674F8" w14:paraId="5DB7202D" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="24D16425" w14:textId="77777777" w:rsidR="00B162AE" w:rsidRPr="00A674F8" w:rsidRDefault="00B162AE" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FFB9A30" w14:textId="77777777" w:rsidR="00B162AE" w:rsidRDefault="00B162AE" w:rsidP="00467114">
+            <w:r>
+              <w:t>P311/B1/116</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4256E680" w14:textId="77777777" w:rsidR="00B162AE" w:rsidRDefault="00B162AE" w:rsidP="00B162AE">
+            <w:r>
+              <w:t>Anna fête ses 85 ans – 0</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF5A3A">
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AD585C8" w14:textId="77777777" w:rsidR="00B162AE" w:rsidRDefault="00B162AE" w:rsidP="00B162AE">
+            <w:r>
+              <w:t>1974-12-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C7A15DD" w14:textId="77777777" w:rsidR="00B162AE" w:rsidRDefault="00EE1D0A" w:rsidP="00B162AE">
+            <w:r>
+              <w:t xml:space="preserve">47,6 </w:t>
+            </w:r>
+            <w:r w:rsidR="00B162AE">
+              <w:t>Mo,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 4091 x 4066</w:t>
+            </w:r>
+            <w:r w:rsidR="00B162AE">
+              <w:t xml:space="preserve"> px, coul;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42A56859" w14:textId="77777777" w:rsidR="00B162AE" w:rsidRDefault="00B162AE" w:rsidP="00B162AE">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EA0E67D" w14:textId="77777777" w:rsidR="009B5D21" w:rsidRDefault="009B5D21" w:rsidP="00B162AE"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF5C06" w:rsidRPr="00A674F8" w14:paraId="72D95036" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="555A4539" w14:textId="77777777" w:rsidR="00FF5C06" w:rsidRPr="00A674F8" w:rsidRDefault="00FF5C06" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="031E849C" w14:textId="77777777" w:rsidR="00FF5C06" w:rsidRDefault="003D3AE5" w:rsidP="00467114">
+            <w:r>
+              <w:t>P311/B1/117</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44D21389" w14:textId="77777777" w:rsidR="003D3AE5" w:rsidRDefault="00EF5A3A" w:rsidP="00467114">
+            <w:r>
+              <w:t>Anna fête ses 85 ans – 05 : Quelques petits cadeaux pour souligner cet anniversaire…</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A4457D2" w14:textId="77777777" w:rsidR="00EF5A3A" w:rsidRDefault="00EF5A3A" w:rsidP="00467114">
+            <w:r>
+              <w:t>1974-12-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AE9F718" w14:textId="77777777" w:rsidR="00EF5A3A" w:rsidRDefault="00FC5F28" w:rsidP="00467114">
+            <w:r>
+              <w:t>47,3 Mo, 4084 x 4054 px, coul;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB92B76" w14:textId="77777777" w:rsidR="00FC5F28" w:rsidRDefault="00FC5F28" w:rsidP="00467114">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26C51C3E" w14:textId="77777777" w:rsidR="00EF5A3A" w:rsidRDefault="00EF5A3A" w:rsidP="00467114"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC14A6" w:rsidRPr="00A674F8" w14:paraId="0A6C4B86" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="15E711B8" w14:textId="77777777" w:rsidR="00CC14A6" w:rsidRPr="00A674F8" w:rsidRDefault="00CC14A6" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C9F7B1C" w14:textId="77777777" w:rsidR="00CC14A6" w:rsidRDefault="00CC14A6" w:rsidP="00467114">
+            <w:r>
+              <w:t>P311/B1/118</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D42D502" w14:textId="77777777" w:rsidR="00CC14A6" w:rsidRDefault="00CC14A6" w:rsidP="00467114">
+            <w:r>
+              <w:t>Anna fête ses 85 ans – 06</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37F2A6E3" w14:textId="77777777" w:rsidR="00CC14A6" w:rsidRDefault="00CC14A6" w:rsidP="00CC14A6">
+            <w:r>
+              <w:t>1974-12-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72F9215D" w14:textId="77777777" w:rsidR="00CC14A6" w:rsidRDefault="00CC14A6" w:rsidP="00CC14A6">
+            <w:r>
+              <w:t>49,0 Mo, 4101 x 4178 px, coul;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A81D0E3" w14:textId="77777777" w:rsidR="00CC14A6" w:rsidRDefault="00CC14A6" w:rsidP="00CC14A6">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41378814" w14:textId="77777777" w:rsidR="00CC14A6" w:rsidRDefault="00CC14A6" w:rsidP="00467114"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC14A6" w:rsidRPr="00A674F8" w14:paraId="7EF593F7" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="779A0880" w14:textId="77777777" w:rsidR="00CC14A6" w:rsidRPr="00A674F8" w:rsidRDefault="00CC14A6" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B4518DF" w14:textId="77777777" w:rsidR="00CC14A6" w:rsidRDefault="00CC14A6" w:rsidP="00467114">
+            <w:r>
+              <w:t>P311/B1/119</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54D82550" w14:textId="77777777" w:rsidR="00CC14A6" w:rsidRDefault="00CC14A6" w:rsidP="00467114">
+            <w:r>
+              <w:t>Anna fête ses 85 ans – 07</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="031C431C" w14:textId="77777777" w:rsidR="00CC14A6" w:rsidRDefault="00CC14A6" w:rsidP="00467114">
+            <w:r>
+              <w:t>1974-12-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E4742DD" w14:textId="77777777" w:rsidR="00CC14A6" w:rsidRDefault="00D138BE" w:rsidP="00467114">
+            <w:r>
+              <w:t xml:space="preserve">16,6 </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC14A6">
+              <w:t>Mo,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 4051 x 4020</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC14A6">
+              <w:t xml:space="preserve"> px, coul;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EDD133F" w14:textId="77777777" w:rsidR="00CC14A6" w:rsidRDefault="00CC14A6" w:rsidP="00467114">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42382523" w14:textId="77777777" w:rsidR="00CC14A6" w:rsidRDefault="00CC14A6" w:rsidP="00467114"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC14A6" w:rsidRPr="00A674F8" w14:paraId="2FB5ECFC" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E3A6C48" w14:textId="77777777" w:rsidR="00CC14A6" w:rsidRPr="00A674F8" w:rsidRDefault="00CC14A6" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1258E23F" w14:textId="77777777" w:rsidR="006541BF" w:rsidRDefault="006541BF" w:rsidP="006541BF">
+            <w:r>
+              <w:t>P311/B1/120</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76EC476D" w14:textId="77777777" w:rsidR="00CC14A6" w:rsidRDefault="00194188" w:rsidP="00467114">
+            <w:r>
+              <w:t xml:space="preserve">Mariages dans la famille Guimond : </w:t>
+            </w:r>
+            <w:r w:rsidR="00D06144">
+              <w:t>Laurent Dufour et Rose-Hélène Guimond</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="617D17CF" w14:textId="77777777" w:rsidR="00D06144" w:rsidRDefault="00D06144" w:rsidP="00467114">
+            <w:r>
+              <w:t>[19</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD4F4A">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="170739BE" w14:textId="77777777" w:rsidR="00D06144" w:rsidRDefault="00D06144" w:rsidP="00467114">
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>63,98 Mo, 4718 x 7110 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B3EE3D3" w14:textId="77777777" w:rsidR="00D06144" w:rsidRDefault="00D06144" w:rsidP="00467114">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06B6D92B" w14:textId="77777777" w:rsidR="00CC0B7F" w:rsidRDefault="00CC0B7F" w:rsidP="00467114"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC0B7F" w:rsidRPr="00A674F8" w14:paraId="525D9FC9" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="71515962" w14:textId="77777777" w:rsidR="00CC0B7F" w:rsidRPr="00A674F8" w:rsidRDefault="00CC0B7F" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58DEFCA3" w14:textId="77777777" w:rsidR="00194188" w:rsidRDefault="00194188" w:rsidP="00194188">
+            <w:r>
+              <w:t>P311/B1/12</w:t>
+            </w:r>
+            <w:r w:rsidR="00850639">
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D8ED2C0" w14:textId="77777777" w:rsidR="00194188" w:rsidRDefault="00194188" w:rsidP="00194188">
+            <w:r>
+              <w:t>Mariages dans la famille Guimond : Emile Rousseau et Rita Guimond</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B381246" w14:textId="77777777" w:rsidR="00194188" w:rsidRDefault="00194188" w:rsidP="00194188">
+            <w:r>
+              <w:t>[19</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD4F4A">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6121F174" w14:textId="77777777" w:rsidR="00EC05FD" w:rsidRDefault="00850639" w:rsidP="00194188">
+            <w:r>
+              <w:t xml:space="preserve">62,45 </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05FD">
+              <w:t xml:space="preserve">Mo, </w:t>
+            </w:r>
+            <w:r w:rsidR="005E49F8">
+              <w:t>4605 x 7110</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05FD">
+              <w:t>px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E38C9E0" w14:textId="77777777" w:rsidR="00EC05FD" w:rsidRDefault="00EC05FD" w:rsidP="00194188">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13A5954E" w14:textId="77777777" w:rsidR="00CC0B7F" w:rsidRDefault="00CC0B7F" w:rsidP="006541BF"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F009C" w:rsidRPr="00A674F8" w14:paraId="0A44355D" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC7C2AD" w14:textId="77777777" w:rsidR="004F009C" w:rsidRPr="00A674F8" w:rsidRDefault="004F009C" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46844CD3" w14:textId="77777777" w:rsidR="004F009C" w:rsidRDefault="004F009C" w:rsidP="004F009C">
+            <w:r>
+              <w:t>P311/B1/122</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C841CBB" w14:textId="77777777" w:rsidR="004F009C" w:rsidRDefault="004F009C" w:rsidP="004F009C">
+            <w:r>
+              <w:t>Mariages dans la famille Guimond : Charles-Édouard Guimond et Lucienne Richer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="534F2938" w14:textId="77777777" w:rsidR="004F009C" w:rsidRDefault="004F009C" w:rsidP="004F009C">
+            <w:r>
+              <w:t>[19</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD4F4A">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EED29C7" w14:textId="77777777" w:rsidR="005E49F8" w:rsidRDefault="005E49F8" w:rsidP="004F009C">
+            <w:r>
+              <w:t>40,3 Mo, 3526 x 6000 px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B68885E" w14:textId="77777777" w:rsidR="005E49F8" w:rsidRDefault="005E49F8" w:rsidP="004F009C">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44444628" w14:textId="77777777" w:rsidR="004F009C" w:rsidRDefault="004F009C" w:rsidP="004F009C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F009C" w:rsidRPr="00A674F8" w14:paraId="5B1559C4" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="75BFF98A" w14:textId="77777777" w:rsidR="004F009C" w:rsidRPr="00A674F8" w:rsidRDefault="004F009C" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60D50B48" w14:textId="77777777" w:rsidR="004F009C" w:rsidRDefault="004F009C" w:rsidP="004F009C">
+            <w:r>
+              <w:t>P311/B1/12</w:t>
+            </w:r>
+            <w:r w:rsidR="00D86D07">
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="681EB593" w14:textId="77777777" w:rsidR="004F009C" w:rsidRDefault="004F009C" w:rsidP="004F009C">
+            <w:r>
+              <w:t>Mariages dans la famille Guimond : Lucien Chiasson et Albertine Guimond</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D28C23B" w14:textId="77777777" w:rsidR="005E49F8" w:rsidRDefault="005E49F8" w:rsidP="004F009C">
+            <w:r>
+              <w:t>[19</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD4F4A">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FB05EFA" w14:textId="77777777" w:rsidR="004F009C" w:rsidRDefault="004F009C" w:rsidP="004F009C">
+            <w:r>
+              <w:t xml:space="preserve">37,83 Mo, </w:t>
+            </w:r>
+            <w:r w:rsidR="0037502E">
+              <w:t xml:space="preserve">3659 x 5421 </w:t>
+            </w:r>
+            <w:r>
+              <w:t>px, n&amp;b</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C3854F1" w14:textId="77777777" w:rsidR="004F009C" w:rsidRDefault="004F009C" w:rsidP="004F009C">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="281F7D44" w14:textId="77777777" w:rsidR="00B864F7" w:rsidRDefault="00B864F7" w:rsidP="004F009C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B864F7" w:rsidRPr="00A674F8" w14:paraId="1CCFEF14" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D2199A8" w14:textId="77777777" w:rsidR="00B864F7" w:rsidRPr="00A674F8" w:rsidRDefault="00B864F7" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D10999F" w14:textId="77777777" w:rsidR="00B864F7" w:rsidRDefault="00D86D07" w:rsidP="004F009C">
+            <w:r>
+              <w:t>P311/B1/124</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30E24F91" w14:textId="77777777" w:rsidR="00D86D07" w:rsidRDefault="006A3CDE" w:rsidP="004F009C">
+            <w:r>
+              <w:t>Famille Guay lors du décès de grand-mère Anna Villeneuve : l</w:t>
+            </w:r>
+            <w:r w:rsidR="00D86D07">
+              <w:t>es enfants de la famille Guay et leurs conjoint(e)s</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00D86D07">
+              <w:t>Marie-Jeanne, Irène, Jeanne, Imelda, Gisèle, Ernest, Georges, Rolland, Béatrice, Didyme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7513293E" w14:textId="77777777" w:rsidR="000539C1" w:rsidRDefault="000539C1" w:rsidP="004F009C">
+            <w:r>
+              <w:t>1977</w:t>
+            </w:r>
+            <w:r w:rsidR="006A3CDE">
+              <w:t>-10-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B2218DF" w14:textId="77777777" w:rsidR="000539C1" w:rsidRDefault="000539C1" w:rsidP="004F009C">
+            <w:r>
+              <w:t xml:space="preserve">95,67 Mo, </w:t>
+            </w:r>
+            <w:r w:rsidR="005E658A">
+              <w:t xml:space="preserve">4091 x 4087 </w:t>
+            </w:r>
+            <w:r>
+              <w:t>px, coul;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66210BD6" w14:textId="77777777" w:rsidR="000539C1" w:rsidRDefault="000539C1" w:rsidP="004F009C">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000539C1" w:rsidRPr="00A674F8" w14:paraId="7FFA8CCB" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7013A00A" w14:textId="77777777" w:rsidR="000539C1" w:rsidRPr="00A674F8" w:rsidRDefault="000539C1" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BEF8E4D" w14:textId="77777777" w:rsidR="000539C1" w:rsidRDefault="006A3CDE" w:rsidP="004F009C">
+            <w:r>
+              <w:t>P311/B1/125</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="703304C0" w14:textId="77777777" w:rsidR="006A3CDE" w:rsidRDefault="006A3CDE" w:rsidP="004F009C">
+            <w:r>
+              <w:t xml:space="preserve">Famille Guay lors du décès de grand-mère Anna Villeneuve : </w:t>
+            </w:r>
+            <w:r w:rsidR="002B4796">
+              <w:t>quelques-uns</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> des petits-enfants et leurs conjoint(e)s</w:t>
+            </w:r>
+            <w:r w:rsidR="002B4796">
+              <w:t>, Bruno Guay, Lucie Allard, Lise Guay, Gilles Gosselin, Adélard Guay, Maurice Perron, Sylvie Ouellet, Marcelle Thomas, Yvon Guay</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="704A1F5A" w14:textId="77777777" w:rsidR="006A3CDE" w:rsidRDefault="006A3CDE" w:rsidP="004F009C">
+            <w:r>
+              <w:t>1977-10-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66A1A539" w14:textId="77777777" w:rsidR="006A3CDE" w:rsidRDefault="006A3CDE" w:rsidP="004F009C">
+            <w:r>
+              <w:t>96,30 Mo, 4068 x 4137 px, coul;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="624C5A57" w14:textId="77777777" w:rsidR="006A3CDE" w:rsidRDefault="006A3CDE" w:rsidP="004F009C">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2632A542" w14:textId="77777777" w:rsidR="006A3CDE" w:rsidRDefault="006A3CDE" w:rsidP="004F009C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F0E86" w:rsidRPr="00A674F8" w14:paraId="4F1F6599" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="49F85450" w14:textId="77777777" w:rsidR="006F0E86" w:rsidRPr="00A674F8" w:rsidRDefault="006F0E86" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56C7519C" w14:textId="77777777" w:rsidR="00741263" w:rsidRDefault="00741263" w:rsidP="004F009C">
+            <w:r>
+              <w:t>P311/B1/126</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3792B1A1" w14:textId="77777777" w:rsidR="006F0E86" w:rsidRDefault="002B4796" w:rsidP="004F009C">
+            <w:r>
+              <w:t>Famille Guay lors du décès de grand-mère Anna Villeneuve : Ses engants Ernest, Jeanne, Imelda et Didyme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11B52CCE" w14:textId="77777777" w:rsidR="006F0E86" w:rsidRDefault="006F0E86" w:rsidP="004F009C">
+            <w:r>
+              <w:t>1977-10-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E84A0F7" w14:textId="77777777" w:rsidR="006F0E86" w:rsidRDefault="006F0E86" w:rsidP="004F009C">
+            <w:r>
+              <w:t>97,20 Mo, px, coul;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71202488" w14:textId="77777777" w:rsidR="006F0E86" w:rsidRDefault="006F0E86" w:rsidP="004F009C">
+            <w:r>
+              <w:t xml:space="preserve">Photo numérisée </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79265889" w14:textId="77777777" w:rsidR="0099115C" w:rsidRDefault="0099115C" w:rsidP="004F009C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0099115C" w:rsidRPr="00A674F8" w14:paraId="279E3243" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="028972BB" w14:textId="77777777" w:rsidR="0099115C" w:rsidRPr="00A674F8" w:rsidRDefault="0099115C" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E0322BC" w14:textId="77777777" w:rsidR="0099115C" w:rsidRDefault="00175608" w:rsidP="004F009C">
+            <w:r>
+              <w:t>P311/B1/127</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="095865FC" w14:textId="77777777" w:rsidR="00175608" w:rsidRDefault="00175608" w:rsidP="004F009C">
+            <w:r>
+              <w:t>Famille du second mari Xavier Guimond au décès d’Anna Villeneuve : enfants et leurs conjoints, Lucien Chiasson, Albertine, « Titon » Ouellet, Jeanne d’Arc, Léo, Marie Fleury, Rose-Hélène, Emile Rousseau, Rita, Y</w:t>
+            </w:r>
+            <w:r w:rsidR="007834B7">
+              <w:t>v</w:t>
+            </w:r>
+            <w:r>
+              <w:t>onne,</w:t>
+            </w:r>
+            <w:r w:rsidR="007834B7">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Jos Besson, Charles-Edouard, Lucienne Richer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F4D3D4E" w14:textId="77777777" w:rsidR="00175608" w:rsidRDefault="00175608" w:rsidP="004F009C">
+            <w:r>
+              <w:t>1977-10-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71359B1F" w14:textId="77777777" w:rsidR="00175608" w:rsidRDefault="00175608" w:rsidP="004F009C">
+            <w:r>
+              <w:t xml:space="preserve">96,25 Mo, </w:t>
+            </w:r>
+            <w:r w:rsidR="007834B7">
+              <w:t xml:space="preserve">4066 x 4137 </w:t>
+            </w:r>
+            <w:r>
+              <w:t>px, coul;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="308CE089" w14:textId="77777777" w:rsidR="00175608" w:rsidRDefault="00175608" w:rsidP="004F009C">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="278EAD61" w14:textId="77777777" w:rsidR="00175608" w:rsidRDefault="00175608" w:rsidP="004F009C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00175608" w:rsidRPr="00A674F8" w14:paraId="4A14BB72" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AFB0DE0" w14:textId="77777777" w:rsidR="00175608" w:rsidRPr="00A674F8" w:rsidRDefault="00175608" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C504CE7" w14:textId="77777777" w:rsidR="00175608" w:rsidRDefault="007834B7" w:rsidP="004F009C">
+            <w:r>
+              <w:t>P311/B1/128</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FA2FD93" w14:textId="77777777" w:rsidR="007834B7" w:rsidRDefault="007834B7" w:rsidP="004F009C">
+            <w:r>
+              <w:t>Famille du second mari Xavier Guimond au décès d’Anna Villeneuve : les enfants Guimond, Albertine, Rita, Jeanne d’Arc, Yvonne, Charles-Edouard, Léo, Rose-Hélène</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AE6F16E" w14:textId="77777777" w:rsidR="007834B7" w:rsidRDefault="007834B7" w:rsidP="004F009C">
+            <w:r>
+              <w:t>1977-10-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78C8DAB4" w14:textId="77777777" w:rsidR="007834B7" w:rsidRDefault="006F713A" w:rsidP="004F009C">
+            <w:r>
+              <w:t xml:space="preserve">97,29 </w:t>
+            </w:r>
+            <w:r w:rsidR="007834B7">
+              <w:t xml:space="preserve">Mo, </w:t>
+            </w:r>
+            <w:r w:rsidR="000221C9">
+              <w:t>4066 x 4137</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007834B7">
+              <w:t>px, coul;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C7B321C" w14:textId="77777777" w:rsidR="007834B7" w:rsidRDefault="007834B7" w:rsidP="004F009C">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D3E4CCA" w14:textId="77777777" w:rsidR="006558D7" w:rsidRDefault="006558D7" w:rsidP="004F009C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006558D7" w:rsidRPr="00A674F8" w14:paraId="320995F0" w14:textId="77777777" w:rsidTr="007F33D1">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1867EAFE" w14:textId="77777777" w:rsidR="006558D7" w:rsidRPr="00A674F8" w:rsidRDefault="006558D7" w:rsidP="00284D96">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65AEDF4C" w14:textId="77777777" w:rsidR="006558D7" w:rsidRDefault="006558D7" w:rsidP="004F009C">
+            <w:r>
+              <w:t>P311/B1/129</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00B95C53" w14:textId="77777777" w:rsidR="006558D7" w:rsidRDefault="006558D7" w:rsidP="004F009C">
+            <w:r>
+              <w:t>Jeanne d’Arc Guimond et son mari dit « Titon » Ouellet</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62179D57" w14:textId="77777777" w:rsidR="006558D7" w:rsidRDefault="006558D7" w:rsidP="004F009C">
+            <w:r>
+              <w:t>[19</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD4F4A">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EFBED7F" w14:textId="77777777" w:rsidR="006558D7" w:rsidRDefault="001B3567" w:rsidP="004F009C">
+            <w:r>
+              <w:t xml:space="preserve">140,77 </w:t>
+            </w:r>
+            <w:r w:rsidR="006558D7">
+              <w:t xml:space="preserve">Mo, </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">5954 x 4132 </w:t>
+            </w:r>
+            <w:r w:rsidR="006558D7">
+              <w:t>px, coul;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61D2ECBD" w14:textId="77777777" w:rsidR="006558D7" w:rsidRDefault="006558D7" w:rsidP="004F009C">
+            <w:r>
+              <w:t>Photo numérisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73D0F310" w14:textId="77777777" w:rsidR="006558D7" w:rsidRDefault="006558D7" w:rsidP="004F009C"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1E1A449A" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="09C18CAD" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00051D13" w:rsidP="00696AE2">
+    <w:p w14:paraId="34C9EC09" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="4170D290" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="00051D13" w:rsidP="00051D13"/>
+    <w:p w14:paraId="204AA81E" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidRDefault="00051D13" w:rsidP="00051D13">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc66269273"/>
       <w:r>
-        <w:t>P311</w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>P311/C Images en mouvement</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="613E8803" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
-    <w:p w14:paraId="36F4B9A6" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+    <w:p w14:paraId="6B205D83" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="00774407" w:rsidP="00774407">
+      <w:r>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972B93">
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">avant 1947]-1963. – </w:t>
+      </w:r>
+      <w:r w:rsidR="001F38A7">
+        <w:t>9 bobines de film</w:t>
+      </w:r>
+      <w:r w:rsidR="00880F1A">
+        <w:t>. –9 DVD. – 01 :43 :50 heures d’enregistrement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B069E4" w14:textId="77777777" w:rsidR="00774407" w:rsidRDefault="00774407" w:rsidP="00051D13">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31DB410C" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00AB6798" w:rsidRDefault="00051D13" w:rsidP="00051D13">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6582F7FC" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+    <w:p w14:paraId="435B2E72" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidRDefault="00920AD4" w:rsidP="00051D13">
       <w:r>
-        <w:t xml:space="preserve">Cette série comprend </w:t>
-[...48 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+        <w:t>Voir P311/C1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C7060DA" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2"/>
-    <w:p w14:paraId="2E407106" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
+    <w:p w14:paraId="1C119106" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="00051D13" w:rsidP="00051D13"/>
+    <w:p w14:paraId="68F56333" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00AB6798" w:rsidRDefault="00051D13" w:rsidP="00051D13">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="793CC752" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
+    <w:p w14:paraId="28EB9B6F" w14:textId="103B83FB" w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidRDefault="000F607C" w:rsidP="00051D13">
       <w:r>
-        <w:fldChar w:fldCharType="begin">
-[...48 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t>Voir le document Excel P311_</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F607C">
+        <w:t>ARCH_Audiovisuelles</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2BB79452" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
-    <w:p w14:paraId="3CC1C742" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00051D13" w:rsidP="00696AE2">
+    <w:p w14:paraId="71B6A71F" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidRDefault="00051D13" w:rsidP="00051D13"/>
+    <w:p w14:paraId="07363A24" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidRDefault="00051D13" w:rsidP="00051D13">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc66269274"/>
       <w:r>
-        <w:t>P311</w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>P311/C1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A674F8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Bobines de film</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="050F6478" w14:textId="7D180338" w:rsidR="00783469" w:rsidRDefault="00783469" w:rsidP="00783469">
+    <w:p w14:paraId="46611D84" w14:textId="77777777" w:rsidR="001F38A7" w:rsidRDefault="001F38A7" w:rsidP="001F38A7">
       <w:r>
-        <w:t xml:space="preserve">– [19-]. – photographies numérisées; format .TIFF, n&amp;b, 1200 dpi. </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> les photos de l’album d’Irène Lamontagne, début à B1/10).</w:t>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972B93">
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r>
+        <w:t>avant 1947]-1963. – 9 bobines de film</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07B46">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6717">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00880F1A">
+        <w:t xml:space="preserve">–9 DVD. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6717">
+        <w:t>– 01 :</w:t>
+      </w:r>
+      <w:r w:rsidR="003631F0">
+        <w:t>43 :50</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6717">
+        <w:t xml:space="preserve"> heures d’enregistrement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71061507" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
-    <w:p w14:paraId="11619685" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+    <w:p w14:paraId="16B631C3" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidRDefault="00051D13" w:rsidP="00051D13"/>
+    <w:p w14:paraId="669FD363" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00AB6798" w:rsidRDefault="00051D13" w:rsidP="00051D13">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D83239" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+    <w:p w14:paraId="1C7D7D18" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidRDefault="00061DFC" w:rsidP="00051D13">
       <w:r>
-        <w:t xml:space="preserve">Cette sous-série comprend </w:t>
+        <w:t>Cette sous-série renseigne sur les rituels religieux, les célébrations, la vie économique</w:t>
+      </w:r>
+      <w:r w:rsidR="00172EC4">
+        <w:t xml:space="preserve"> (chantiers)</w:t>
       </w:r>
       <w:r>
-        <w:fldChar w:fldCharType="begin">
-[...45 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+        <w:t xml:space="preserve"> et fami</w:t>
+      </w:r>
+      <w:r w:rsidR="00172EC4">
+        <w:t>lliale des Lamontagne et de leurs amis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0BA09A" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="1534CC6D" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidRDefault="00051D13" w:rsidP="00051D13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1555"/>
-        <w:gridCol w:w="7801"/>
+        <w:gridCol w:w="1590"/>
+        <w:gridCol w:w="7766"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00284D96" w:rsidRPr="00A674F8" w14:paraId="20AB7083" w14:textId="77777777" w:rsidTr="007F33D1">
+      <w:tr w:rsidR="00051D13" w:rsidRPr="00A674F8" w14:paraId="6D18CBDE" w14:textId="77777777" w:rsidTr="009E3616">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="151D235E" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00A674F8" w:rsidRDefault="00284D96" w:rsidP="00284D96">
+          <w:p w14:paraId="259328BF" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="00051D13" w:rsidP="009E3616">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>R-E-T-P</w:t>
-            </w:r>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidR="0094089B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>08</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A674F8">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-E</w:t>
+            </w:r>
+            <w:r w:rsidR="0094089B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>08</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A674F8">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-T</w:t>
+            </w:r>
+            <w:r w:rsidR="0094089B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>06</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="198EF53D" w14:textId="77777777" w:rsidR="0094089B" w:rsidRDefault="0094089B" w:rsidP="009E3616">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Boîte 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C62F470" w14:textId="77777777" w:rsidR="0094089B" w:rsidRDefault="0094089B" w:rsidP="009E3616">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Archives audiovisuelles</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B4826E9" w14:textId="77777777" w:rsidR="0094089B" w:rsidRPr="00A674F8" w:rsidRDefault="0094089B" w:rsidP="009E3616">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C3DADC9" w14:textId="77777777" w:rsidR="00284D96" w:rsidRDefault="00284D96" w:rsidP="00284D96">
+          <w:p w14:paraId="3A09714A" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00B321DF" w:rsidRDefault="00051D13" w:rsidP="009E3616">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
-              <w:rPr>
-[...6 lines deleted...]
-              <w:t>P311/B1/10</w:t>
+            </w:pPr>
+            <w:bookmarkStart w:id="7" w:name="_Toc66269275"/>
+            <w:r>
+              <w:t>P311</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
-              <w:t xml:space="preserve"> : </w:t>
-[...99 lines deleted...]
-            <w:r>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00E23FB9">
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t>1/1 :</w:t>
+            </w:r>
+            <w:r w:rsidR="00E23FB9">
+              <w:t xml:space="preserve"> Amis de la famille</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="7"/>
+          </w:p>
+          <w:p w14:paraId="174C0A03" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="002E624D" w:rsidP="009E3616">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">–[avant 1958]-1963. –3 bobines 16mm et 8 mm. </w:t>
+            </w:r>
+            <w:r w:rsidR="00F8165B">
+              <w:t xml:space="preserve">–3 DVD. </w:t>
+            </w:r>
+            <w:r>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>0 :18 :41 heures d’enregistrement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B28DEAB" w14:textId="77777777" w:rsidR="00F8165B" w:rsidRDefault="00F8165B" w:rsidP="009E3616">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49F32E32" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="00051D13" w:rsidP="009E3616">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P311/</w:t>
+            </w:r>
+            <w:r w:rsidR="00E23FB9">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1/1,1 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11401978" w14:textId="77777777" w:rsidR="00E23FB9" w:rsidRDefault="00E23FB9" w:rsidP="009E3616">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Parade de funérailles</w:t>
+            </w:r>
+            <w:r w:rsidR="00045A1A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, b</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>oulevard Wallberg, Dolbeau</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="631DDA3F" w14:textId="77777777" w:rsidR="00045A1A" w:rsidRDefault="00045A1A" w:rsidP="009E3616">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>[19-]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="383CBB3B" w14:textId="45615894" w:rsidR="009D70AC" w:rsidRDefault="009D70AC" w:rsidP="009D70AC">
-[...12 lines deleted...]
-          <w:p w14:paraId="7B770944" w14:textId="1D7E4DF9" w:rsidR="009D70AC" w:rsidRPr="00A674F8" w:rsidRDefault="009D70AC" w:rsidP="00284D96">
+          <w:p w14:paraId="0B4A91EF" w14:textId="77777777" w:rsidR="0053654A" w:rsidRDefault="00250654" w:rsidP="009E3616">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Durée : 00 :02 :05</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46CD38A5" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="00E23FB9" w:rsidP="009E3616">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Bobine 16 mm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A02DBF8" w14:textId="77777777" w:rsidR="00F44C81" w:rsidRDefault="00F44C81" w:rsidP="009E3616">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Numérisé sur DVD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6ABDA49D" w14:textId="77777777" w:rsidR="00045A1A" w:rsidRDefault="00045A1A" w:rsidP="009E3616">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08610DFB" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="00051D13" w:rsidP="00051D13">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P311/</w:t>
+            </w:r>
+            <w:r w:rsidR="00E23FB9">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1/1,2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E61FBBA" w14:textId="77777777" w:rsidR="000535C5" w:rsidRDefault="000535C5" w:rsidP="000535C5">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Fête 25 ans de secrétariat</w:t>
+            </w:r>
+            <w:r w:rsidR="00045A1A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>A. Morin</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6002C21F" w14:textId="77777777" w:rsidR="000535C5" w:rsidRDefault="00045A1A" w:rsidP="000535C5">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Juillet 1963</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64DDF7E6" w14:textId="77777777" w:rsidR="0042692F" w:rsidRDefault="0042692F" w:rsidP="000535C5">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Durée : 00 :08 :15</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="327C2E30" w14:textId="77777777" w:rsidR="00045A1A" w:rsidRDefault="00045A1A" w:rsidP="000535C5">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Bobine 8 mm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6104B609" w14:textId="77777777" w:rsidR="00F44C81" w:rsidRDefault="00F44C81" w:rsidP="00F44C81">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Numérisé sur DVD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CC865DE" w14:textId="77777777" w:rsidR="00F44C81" w:rsidRDefault="00F44C81" w:rsidP="000535C5">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EF8AD04" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="00051D13" w:rsidP="009E3616">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25127B93" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="00051D13" w:rsidP="00051D13">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P311/</w:t>
+            </w:r>
+            <w:r w:rsidR="00E23FB9">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1/1,3 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="511B7976" w14:textId="77777777" w:rsidR="000535C5" w:rsidRDefault="000535C5" w:rsidP="000535C5">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Funérailles de Bernard Spence, fils de Paul</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="260F9383" w14:textId="77777777" w:rsidR="000535C5" w:rsidRDefault="000535C5" w:rsidP="000535C5">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1958</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E9AD4CB" w14:textId="77777777" w:rsidR="0042692F" w:rsidRDefault="0042692F" w:rsidP="000535C5">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Durée : 00 :08 :21</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54E23F2B" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="000535C5" w:rsidP="009E3616">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Bobine 16 mm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="069E4325" w14:textId="77777777" w:rsidR="00F44C81" w:rsidRDefault="00F44C81" w:rsidP="00F44C81">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Numérisé sur DVD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="008292D9" w14:textId="77777777" w:rsidR="00F44C81" w:rsidRDefault="00F44C81" w:rsidP="009E3616">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C484F59" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidRDefault="00051D13" w:rsidP="009E3616">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00284D96" w:rsidRPr="00A674F8" w14:paraId="0A7DD4D3" w14:textId="77777777" w:rsidTr="007F33D1">
+      <w:tr w:rsidR="00051D13" w:rsidRPr="00A674F8" w14:paraId="00CAD727" w14:textId="77777777" w:rsidTr="009E3616">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6DB03DF2" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00A674F8" w:rsidRDefault="00284D96" w:rsidP="00284D96">
+          <w:p w14:paraId="6B51F460" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidRDefault="00051D13" w:rsidP="009E3616">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="185A62F2" w14:textId="77777777" w:rsidR="00284D96" w:rsidRDefault="00284D96" w:rsidP="00284D96">
+          </w:tcPr>
+          <w:p w14:paraId="4218FEAF" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00B321DF" w:rsidRDefault="00051D13" w:rsidP="00051D13">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
-              <w:rPr>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">P311/B1/11 </w:t>
+            </w:pPr>
+            <w:bookmarkStart w:id="8" w:name="_Toc66269276"/>
+            <w:r>
+              <w:t>P311</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
-              <w:t xml:space="preserve">: </w:t>
-[...93 lines deleted...]
-          <w:p w14:paraId="29566599" w14:textId="77777777" w:rsidR="00284D96" w:rsidRDefault="00284D96" w:rsidP="00284D96">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00624E79">
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t>1/</w:t>
+            </w:r>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Chantiers</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="8"/>
+          </w:p>
+          <w:p w14:paraId="53EF6A7F" w14:textId="77777777" w:rsidR="00C41D31" w:rsidRDefault="00C41D31" w:rsidP="00C41D31">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">–1947. –1 bobine 16mm et 8 mm. </w:t>
+            </w:r>
+            <w:r w:rsidR="00F8165B">
+              <w:t xml:space="preserve">–1 DVD. </w:t>
+            </w:r>
+            <w:r>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>0 :12 :25 heures d’enregistrement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22D56BB2" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="00051D13" w:rsidP="009E3616">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
-              <w:rPr>
-[...25 lines deleted...]
-          <w:p w14:paraId="1D45669A" w14:textId="52DEE855" w:rsidR="009D70AC" w:rsidRPr="009D70AC" w:rsidRDefault="009D70AC" w:rsidP="009D70AC"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7091522B" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="00051D13" w:rsidP="00051D13">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P311/</w:t>
+            </w:r>
+            <w:r w:rsidR="00624E79">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1/2,1 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="120A38E8" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="00051D13" w:rsidP="00051D13">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Narcisse Lamontagne aux chantiers du Lac Jourdain</w:t>
+            </w:r>
+            <w:r w:rsidR="00A346CC">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, Chantier, chevaux, camion</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D35C45F" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="00A346CC" w:rsidP="00051D13">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1947</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02BB2ACF" w14:textId="77777777" w:rsidR="0042692F" w:rsidRDefault="0042692F" w:rsidP="00051D13">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Durée : 00 :12 :25</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="616606D0" w14:textId="77777777" w:rsidR="00045A1A" w:rsidRDefault="00045A1A" w:rsidP="00051D13">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Bobine 16 mm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22203B93" w14:textId="77777777" w:rsidR="00F44C81" w:rsidRDefault="00F44C81" w:rsidP="00F44C81">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Numérisé sur DVD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2911D14A" w14:textId="26D3D13F" w:rsidR="000F607C" w:rsidRDefault="000F607C" w:rsidP="00F44C81">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r w:rsidRPr="000F607C">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:t>Lien LaVoute.tv</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="499A30FF" w14:textId="77777777" w:rsidR="00F44C81" w:rsidRDefault="00F44C81" w:rsidP="00051D13">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B568220" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00051D13" w:rsidRDefault="00051D13" w:rsidP="00045A1A"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00284D96" w:rsidRPr="00A674F8" w14:paraId="34A19BE2" w14:textId="77777777" w:rsidTr="007F33D1">
+      <w:tr w:rsidR="00E23FB9" w:rsidRPr="00A674F8" w14:paraId="6CEA8F44" w14:textId="77777777" w:rsidTr="009E3616">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="34CBC2BD" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00A674F8" w:rsidRDefault="00284D96" w:rsidP="00284D96">
+          <w:p w14:paraId="00AC9843" w14:textId="77777777" w:rsidR="00E23FB9" w:rsidRPr="00A674F8" w:rsidRDefault="00E23FB9" w:rsidP="009E3616">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="36E5EEF7" w14:textId="77777777" w:rsidR="00284D96" w:rsidRDefault="00284D96" w:rsidP="00284D96">
+          </w:tcPr>
+          <w:p w14:paraId="7859F271" w14:textId="77777777" w:rsidR="00E23FB9" w:rsidRPr="00B321DF" w:rsidRDefault="00E23FB9" w:rsidP="00E23FB9">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
-              <w:rPr>
-[...6 lines deleted...]
-              <w:t>P311/B1/12</w:t>
+            </w:pPr>
+            <w:bookmarkStart w:id="9" w:name="_Toc66269277"/>
+            <w:r>
+              <w:t>P311</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00624E79">
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t>1/</w:t>
+            </w:r>
+            <w:r>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...90 lines deleted...]
-          <w:p w14:paraId="05D007F6" w14:textId="66CEFF8F" w:rsidR="00284D96" w:rsidRDefault="00284D96" w:rsidP="00284D96">
+              <w:t>Famille</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="9"/>
+          </w:p>
+          <w:p w14:paraId="2DB6D5EB" w14:textId="77777777" w:rsidR="00CE5F7F" w:rsidRDefault="00250DB4" w:rsidP="00CE5F7F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">–[19-]-. </w:t>
+            </w:r>
+            <w:r w:rsidR="00CE5F7F">
+              <w:t>–5 bobines 16mm et 8 mm.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A0780E">
+              <w:t xml:space="preserve"> –5 DVD.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE5F7F">
+              <w:t xml:space="preserve"> –</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE5F7F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1 :12 :44 heures d’enregistrement</w:t>
+            </w:r>
+            <w:r w:rsidR="00A0780E">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A396313" w14:textId="77777777" w:rsidR="00E23FB9" w:rsidRDefault="00E23FB9" w:rsidP="00051D13">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
-              <w:rPr>
-[...172 lines deleted...]
-            <w:r>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="669AAD69" w14:textId="77777777" w:rsidR="00E23FB9" w:rsidRDefault="00E23FB9" w:rsidP="00E23FB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P311/C1/</w:t>
+            </w:r>
+            <w:r w:rsidR="000535C5">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3,1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56FB895B" w14:textId="77777777" w:rsidR="00A346CC" w:rsidRDefault="000535C5" w:rsidP="00E23FB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Claire Lamontagne, fille de Narcisse Lamontagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AD15DB3" w14:textId="77777777" w:rsidR="00045A1A" w:rsidRDefault="00045A1A" w:rsidP="00E23FB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>[19-]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26FB21BD" w14:textId="77777777" w:rsidR="00064A30" w:rsidRDefault="00064A30" w:rsidP="00064A30">
-[...156 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1D045640" w14:textId="77777777" w:rsidR="00A346CC" w:rsidRDefault="00A346CC" w:rsidP="00E23FB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Durée : 00 :10 :12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A6D8DE5" w14:textId="77777777" w:rsidR="00774407" w:rsidRDefault="00774407" w:rsidP="00E23FB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Bobine 16 mm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67E97051" w14:textId="77777777" w:rsidR="00F44C81" w:rsidRDefault="00F44C81" w:rsidP="00F44C81">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Numérisé sur DVD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0186C35F" w14:textId="77777777" w:rsidR="00F44C81" w:rsidRDefault="00F44C81" w:rsidP="00E23FB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A01D53A" w14:textId="77777777" w:rsidR="000535C5" w:rsidRDefault="000535C5" w:rsidP="00E23FB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="235DD103" w14:textId="77777777" w:rsidR="00E23FB9" w:rsidRDefault="00E23FB9" w:rsidP="00E23FB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P311/C1/</w:t>
+            </w:r>
+            <w:r w:rsidR="000535C5">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3,2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6128353F" w14:textId="77777777" w:rsidR="00E23FB9" w:rsidRDefault="000535C5" w:rsidP="00E23FB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Famille de Roger Lamontagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E8F8937" w14:textId="77777777" w:rsidR="00045A1A" w:rsidRDefault="00045A1A" w:rsidP="00E23FB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>[19-]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41BF8732" w14:textId="7BB3C294" w:rsidR="00064A30" w:rsidRDefault="00064A30" w:rsidP="00064A30">
-[...326 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="438FE48A" w14:textId="77777777" w:rsidR="00A77AFF" w:rsidRDefault="00A77AFF" w:rsidP="00E23FB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Durée : 00 :09 :51</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="023F48A5" w14:textId="77777777" w:rsidR="000535C5" w:rsidRDefault="00774407" w:rsidP="00E23FB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Bobine 16 mm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50D2927F" w14:textId="77777777" w:rsidR="00F44C81" w:rsidRDefault="00F44C81" w:rsidP="00F44C81">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Numérisé sur DVD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="394AE097" w14:textId="77777777" w:rsidR="00F44C81" w:rsidRDefault="00F44C81" w:rsidP="00E23FB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0896D228" w14:textId="77777777" w:rsidR="00774407" w:rsidRDefault="00774407" w:rsidP="00E23FB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D08FF15" w14:textId="77777777" w:rsidR="00E23FB9" w:rsidRDefault="00E23FB9" w:rsidP="00E23FB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P311/C1/</w:t>
+            </w:r>
+            <w:r w:rsidR="000535C5">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3,3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D2E8518" w14:textId="77777777" w:rsidR="00E23FB9" w:rsidRDefault="000535C5" w:rsidP="00E23FB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Sœur Gisèle Lamontagne, fille de Narcisse Lamontagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CB4D9F5" w14:textId="77777777" w:rsidR="00045A1A" w:rsidRDefault="00045A1A" w:rsidP="00E23FB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>[19-]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08A4F6FA" w14:textId="77777777" w:rsidR="00206D68" w:rsidRDefault="00206D68" w:rsidP="00E246EF">
-[...155 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="411A901A" w14:textId="77777777" w:rsidR="00164B5F" w:rsidRDefault="00164B5F" w:rsidP="00E23FB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Durée : 00 :14 :06</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33171847" w14:textId="77777777" w:rsidR="00774407" w:rsidRDefault="00774407" w:rsidP="00E23FB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Bobine 16 mm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="180B25AD" w14:textId="77777777" w:rsidR="00F44C81" w:rsidRDefault="00F44C81" w:rsidP="00F44C81">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Numérisé sur DVD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EB11511" w14:textId="77777777" w:rsidR="00F44C81" w:rsidRDefault="00F44C81" w:rsidP="00E23FB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A82285B" w14:textId="77777777" w:rsidR="000535C5" w:rsidRDefault="000535C5" w:rsidP="00E23FB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E531C94" w14:textId="77777777" w:rsidR="00E23FB9" w:rsidRDefault="00E23FB9" w:rsidP="00E23FB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P311/C1/</w:t>
+            </w:r>
+            <w:r w:rsidR="000535C5">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3,4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="757C145B" w14:textId="77777777" w:rsidR="000535C5" w:rsidRDefault="000535C5" w:rsidP="00E23FB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Grand-père Godefroy Lamontagne et Narcisse Lamontagne aux chutes Niagara</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3425E8E9" w14:textId="77777777" w:rsidR="00045A1A" w:rsidRDefault="00045A1A" w:rsidP="00E23FB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>[19-]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C14F4F5" w14:textId="77777777" w:rsidR="00206D68" w:rsidRDefault="00206D68" w:rsidP="00206D68">
-[...156 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2D65043E" w14:textId="77777777" w:rsidR="00072AD0" w:rsidRDefault="00072AD0" w:rsidP="00E23FB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Durée : 00 :16 :21</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="176090F3" w14:textId="77777777" w:rsidR="00774407" w:rsidRDefault="00774407" w:rsidP="00E23FB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Bobine 16 mm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EA56642" w14:textId="77777777" w:rsidR="00F44C81" w:rsidRDefault="00F44C81" w:rsidP="00F44C81">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Numérisé sur DVD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A50E3B7" w14:textId="77777777" w:rsidR="00F44C81" w:rsidRDefault="00F44C81" w:rsidP="00E23FB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C3CD97D" w14:textId="77777777" w:rsidR="00E23FB9" w:rsidRDefault="00E23FB9" w:rsidP="00E23FB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="757093D5" w14:textId="77777777" w:rsidR="00E23FB9" w:rsidRDefault="00E23FB9" w:rsidP="00E23FB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P311/C1/</w:t>
+            </w:r>
+            <w:r w:rsidR="000535C5">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3,5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AE4434B" w14:textId="77777777" w:rsidR="000535C5" w:rsidRDefault="000535C5" w:rsidP="00E23FB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Jour de l’an chez grand-père Godefroy Lamontagne à Albanel,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21F68A43" w14:textId="77777777" w:rsidR="000535C5" w:rsidRDefault="000535C5" w:rsidP="00E23FB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Funérailles de Narcisse Lamontagne et autres visionnements</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A22E31E" w14:textId="77777777" w:rsidR="00045A1A" w:rsidRDefault="00045A1A" w:rsidP="00E23FB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>[19-]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6137F5EB" w14:textId="77777777" w:rsidR="00B65533" w:rsidRDefault="00B65533" w:rsidP="00B65533">
-[...7316 lines deleted...]
-          <w:p w14:paraId="07931C7B" w14:textId="1A3E9C89" w:rsidR="006558D7" w:rsidRDefault="006558D7" w:rsidP="004F009C"/>
+          <w:p w14:paraId="776FA0E7" w14:textId="77777777" w:rsidR="00072AD0" w:rsidRDefault="00072AD0" w:rsidP="00E23FB9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Durée : 00 :22 :14</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="107CC82A" w14:textId="77777777" w:rsidR="00E23FB9" w:rsidRDefault="00774407" w:rsidP="00F44C81">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Bobine 16 mm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E17ABAE" w14:textId="77777777" w:rsidR="00F44C81" w:rsidRDefault="00F44C81" w:rsidP="00F44C81">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Numérisé sur DVD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D220370" w14:textId="77777777" w:rsidR="00F44C81" w:rsidRPr="00E23FB9" w:rsidRDefault="00F44C81" w:rsidP="00F44C81"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6C082056" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2">
-[...1185 lines deleted...]
-    <w:p w14:paraId="7A0D2827" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
+    <w:p w14:paraId="7D870AA7" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
-      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41A90935" w14:textId="77777777" w:rsidR="00B20EE2" w:rsidRDefault="00B20EE2" w:rsidP="00923766">
+    <w:p w14:paraId="260BCC43" w14:textId="77777777" w:rsidR="00D20D57" w:rsidRDefault="00D20D57" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A5940A8" w14:textId="77777777" w:rsidR="00B20EE2" w:rsidRDefault="00B20EE2" w:rsidP="00923766">
+    <w:p w14:paraId="1DD45C26" w14:textId="77777777" w:rsidR="00D20D57" w:rsidRDefault="00D20D57" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002AFF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="4DBD43C4" w14:textId="77777777" w:rsidR="00467114" w:rsidRDefault="00467114" w:rsidP="00923766">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F6290AD" w14:textId="77777777" w:rsidR="00250DB4" w:rsidRDefault="00000000" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
-      <mc:AlternateContent>
-[...68 lines deleted...]
-      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="fr-CA"/>
+      </w:rPr>
+      <w:pict w14:anchorId="3CE8DD55">
+        <v:shapetype id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
+          <v:stroke joinstyle="miter"/>
+          <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
+        </v:shapetype>
+        <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1025" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" fillcolor="black" stroked="f">
+          <v:fill r:id="rId1" o:title="" type="pattern"/>
+          <w10:wrap type="none"/>
+          <w10:anchorlock/>
+        </v:shape>
+      </w:pict>
     </w:r>
   </w:p>
-  <w:p w14:paraId="70DD8F97" w14:textId="6022F340" w:rsidR="00467114" w:rsidRPr="009D2B71" w:rsidRDefault="00D06144" w:rsidP="00923766">
+  <w:p w14:paraId="5354EE73" w14:textId="77777777" w:rsidR="00250DB4" w:rsidRPr="009D2B71" w:rsidRDefault="00250DB4" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>P311 Fonds Denis Lamontagne</w:t>
     </w:r>
-    <w:r w:rsidR="00467114">
+    <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00467114">
+    <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00467114" w:rsidRPr="00F22AC1">
+    <w:r w:rsidR="00DB274B">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00467114" w:rsidRPr="00F22AC1">
+    <w:r>
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidR="00467114" w:rsidRPr="00F22AC1">
+    <w:r w:rsidR="00DB274B">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00467114" w:rsidRPr="008D64A5">
+    <w:r w:rsidR="009F33A2" w:rsidRPr="009F33A2">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
-      <w:t>7</w:t>
+      <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00467114" w:rsidRPr="00F22AC1">
+    <w:r w:rsidR="00DB274B">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="fr-FR"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7EDA8871" w14:textId="77777777" w:rsidR="00467114" w:rsidRDefault="00467114" w:rsidP="00923766">
+  <w:p w14:paraId="7C4C950E" w14:textId="77777777" w:rsidR="00250DB4" w:rsidRDefault="00250DB4" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="228351C7" w14:textId="77777777" w:rsidR="00B20EE2" w:rsidRDefault="00B20EE2" w:rsidP="00923766">
+    <w:p w14:paraId="6952E56F" w14:textId="77777777" w:rsidR="00D20D57" w:rsidRDefault="00D20D57" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4758BDAC" w14:textId="77777777" w:rsidR="00B20EE2" w:rsidRDefault="00B20EE2" w:rsidP="00923766">
+    <w:p w14:paraId="17EFF80F" w14:textId="77777777" w:rsidR="00D20D57" w:rsidRDefault="00D20D57" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12E87AA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7952DD1E"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -12640,503 +11781,739 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75285F2D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B6021430"/>
+    <w:lvl w:ilvl="0" w:tplc="1598E3E8">
+      <w:start w:val="18"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1804805859">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="464009740">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1340157178">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...1 lines deleted...]
-  <w:proofState w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...3 lines deleted...]
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00021174"/>
     <w:rsid w:val="000221C9"/>
+    <w:rsid w:val="00026160"/>
     <w:rsid w:val="00026238"/>
     <w:rsid w:val="000267D6"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00033C82"/>
+    <w:rsid w:val="00045A1A"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="00051D13"/>
     <w:rsid w:val="000535C5"/>
     <w:rsid w:val="000539C1"/>
     <w:rsid w:val="00053D34"/>
+    <w:rsid w:val="00061DFC"/>
     <w:rsid w:val="00064A30"/>
     <w:rsid w:val="000723B8"/>
+    <w:rsid w:val="00072AD0"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="00090EE9"/>
     <w:rsid w:val="00094BDE"/>
     <w:rsid w:val="000D3DE6"/>
+    <w:rsid w:val="000E2567"/>
     <w:rsid w:val="000E2CC1"/>
     <w:rsid w:val="000F5F74"/>
+    <w:rsid w:val="000F607C"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="00100E2F"/>
     <w:rsid w:val="001038F5"/>
+    <w:rsid w:val="00114DC5"/>
     <w:rsid w:val="001153BB"/>
+    <w:rsid w:val="00121D22"/>
     <w:rsid w:val="001302FF"/>
     <w:rsid w:val="00131B6E"/>
     <w:rsid w:val="00136841"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00156CE6"/>
+    <w:rsid w:val="00164B5F"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="00167981"/>
+    <w:rsid w:val="00172EC4"/>
     <w:rsid w:val="00174988"/>
     <w:rsid w:val="00175608"/>
     <w:rsid w:val="00176D1A"/>
     <w:rsid w:val="00176F13"/>
+    <w:rsid w:val="00181122"/>
     <w:rsid w:val="001922B9"/>
     <w:rsid w:val="00192837"/>
     <w:rsid w:val="00192915"/>
     <w:rsid w:val="00194188"/>
     <w:rsid w:val="001B3567"/>
     <w:rsid w:val="001B758E"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1EFC"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
+    <w:rsid w:val="001F38A7"/>
     <w:rsid w:val="002026A1"/>
     <w:rsid w:val="002047DB"/>
     <w:rsid w:val="00206D68"/>
     <w:rsid w:val="0022212E"/>
     <w:rsid w:val="0022323A"/>
     <w:rsid w:val="00225313"/>
     <w:rsid w:val="002273FD"/>
+    <w:rsid w:val="00232911"/>
     <w:rsid w:val="00242C7D"/>
+    <w:rsid w:val="00250654"/>
+    <w:rsid w:val="00250DB4"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="00255DA4"/>
+    <w:rsid w:val="002644D4"/>
     <w:rsid w:val="00271FFE"/>
     <w:rsid w:val="0027203D"/>
+    <w:rsid w:val="0028080A"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="00284D96"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="00295A5E"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002A398F"/>
     <w:rsid w:val="002A3A1D"/>
     <w:rsid w:val="002A464A"/>
+    <w:rsid w:val="002B22BD"/>
     <w:rsid w:val="002B4796"/>
     <w:rsid w:val="002B7B38"/>
     <w:rsid w:val="002C191E"/>
+    <w:rsid w:val="002C32D3"/>
+    <w:rsid w:val="002C5A71"/>
     <w:rsid w:val="002D09C0"/>
     <w:rsid w:val="002D0F20"/>
+    <w:rsid w:val="002D11BB"/>
+    <w:rsid w:val="002D2677"/>
     <w:rsid w:val="002D5293"/>
     <w:rsid w:val="002E4E21"/>
+    <w:rsid w:val="002E624D"/>
     <w:rsid w:val="002F1C08"/>
     <w:rsid w:val="002F4632"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="003016BC"/>
     <w:rsid w:val="003060E1"/>
     <w:rsid w:val="00313E65"/>
+    <w:rsid w:val="00316F7B"/>
     <w:rsid w:val="0032232E"/>
+    <w:rsid w:val="0032456A"/>
     <w:rsid w:val="00326D56"/>
+    <w:rsid w:val="003308FB"/>
     <w:rsid w:val="003448F7"/>
     <w:rsid w:val="003537F3"/>
+    <w:rsid w:val="003631F0"/>
     <w:rsid w:val="0037502E"/>
     <w:rsid w:val="003804DC"/>
     <w:rsid w:val="00385D65"/>
+    <w:rsid w:val="003971B5"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B5423"/>
+    <w:rsid w:val="003B6A6E"/>
     <w:rsid w:val="003B7BE7"/>
+    <w:rsid w:val="003C4799"/>
     <w:rsid w:val="003C4E63"/>
     <w:rsid w:val="003D141F"/>
     <w:rsid w:val="003D3AE5"/>
     <w:rsid w:val="003D7032"/>
     <w:rsid w:val="003E435E"/>
     <w:rsid w:val="0041248C"/>
     <w:rsid w:val="00414903"/>
     <w:rsid w:val="004170CD"/>
     <w:rsid w:val="0042321A"/>
     <w:rsid w:val="00424FCE"/>
+    <w:rsid w:val="0042692F"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="00444947"/>
     <w:rsid w:val="00445C9D"/>
     <w:rsid w:val="004534F1"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
+    <w:rsid w:val="00464D7D"/>
     <w:rsid w:val="00466325"/>
     <w:rsid w:val="00467114"/>
+    <w:rsid w:val="0047614C"/>
     <w:rsid w:val="0048075D"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
+    <w:rsid w:val="004A1151"/>
     <w:rsid w:val="004A312B"/>
     <w:rsid w:val="004B160A"/>
     <w:rsid w:val="004B2374"/>
     <w:rsid w:val="004C287F"/>
     <w:rsid w:val="004C2C89"/>
+    <w:rsid w:val="004C376B"/>
+    <w:rsid w:val="004D741E"/>
     <w:rsid w:val="004F009C"/>
+    <w:rsid w:val="004F4528"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="0051438F"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
+    <w:rsid w:val="0053654A"/>
     <w:rsid w:val="00537703"/>
+    <w:rsid w:val="00544B34"/>
+    <w:rsid w:val="00553454"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00565906"/>
     <w:rsid w:val="00582BCB"/>
     <w:rsid w:val="00587D10"/>
     <w:rsid w:val="00587F67"/>
+    <w:rsid w:val="00591D52"/>
     <w:rsid w:val="00592158"/>
     <w:rsid w:val="005A03FB"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005D2131"/>
     <w:rsid w:val="005E49F8"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005E658A"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="005F3AE6"/>
     <w:rsid w:val="005F4D6B"/>
     <w:rsid w:val="00610252"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="00624E79"/>
+    <w:rsid w:val="00625ABD"/>
     <w:rsid w:val="006541BF"/>
     <w:rsid w:val="006558D7"/>
+    <w:rsid w:val="00655D70"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00664279"/>
+    <w:rsid w:val="00665976"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="0068682E"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A3CDE"/>
     <w:rsid w:val="006A481A"/>
+    <w:rsid w:val="006A7395"/>
     <w:rsid w:val="006C7B9D"/>
+    <w:rsid w:val="006E3C96"/>
     <w:rsid w:val="006F0E86"/>
     <w:rsid w:val="006F173C"/>
     <w:rsid w:val="006F713A"/>
     <w:rsid w:val="00704D05"/>
     <w:rsid w:val="00713EA9"/>
     <w:rsid w:val="007215FD"/>
+    <w:rsid w:val="00723DA1"/>
     <w:rsid w:val="00741263"/>
     <w:rsid w:val="00743B20"/>
+    <w:rsid w:val="00755272"/>
+    <w:rsid w:val="007631D4"/>
+    <w:rsid w:val="0076356B"/>
     <w:rsid w:val="0076644B"/>
+    <w:rsid w:val="00774407"/>
     <w:rsid w:val="00781F65"/>
     <w:rsid w:val="00783469"/>
     <w:rsid w:val="007834B7"/>
     <w:rsid w:val="00783736"/>
+    <w:rsid w:val="007900C4"/>
     <w:rsid w:val="00791017"/>
     <w:rsid w:val="007934DB"/>
     <w:rsid w:val="007A4D92"/>
+    <w:rsid w:val="007A5D80"/>
     <w:rsid w:val="007B5386"/>
     <w:rsid w:val="007D396F"/>
     <w:rsid w:val="007E2329"/>
+    <w:rsid w:val="007E2CBB"/>
     <w:rsid w:val="007F3049"/>
     <w:rsid w:val="007F33D1"/>
+    <w:rsid w:val="007F74A3"/>
+    <w:rsid w:val="00800104"/>
     <w:rsid w:val="00801E72"/>
+    <w:rsid w:val="00804256"/>
+    <w:rsid w:val="00807B97"/>
+    <w:rsid w:val="00812F72"/>
     <w:rsid w:val="00824BC4"/>
+    <w:rsid w:val="00827CB6"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00847A0D"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00850639"/>
     <w:rsid w:val="008535E9"/>
     <w:rsid w:val="00864E13"/>
+    <w:rsid w:val="008755C7"/>
+    <w:rsid w:val="00880F1A"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="00887B05"/>
+    <w:rsid w:val="00892423"/>
     <w:rsid w:val="008940D9"/>
+    <w:rsid w:val="008B1721"/>
     <w:rsid w:val="008B66FF"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="008D67C1"/>
     <w:rsid w:val="008E3A24"/>
     <w:rsid w:val="008F5B4B"/>
     <w:rsid w:val="00902CDC"/>
     <w:rsid w:val="00912389"/>
     <w:rsid w:val="00913236"/>
+    <w:rsid w:val="00920AD4"/>
     <w:rsid w:val="00922096"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="009306A0"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="00932AAB"/>
+    <w:rsid w:val="00936E75"/>
+    <w:rsid w:val="0094089B"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
+    <w:rsid w:val="00953EAD"/>
     <w:rsid w:val="00960D4C"/>
+    <w:rsid w:val="00964A51"/>
+    <w:rsid w:val="00967870"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="00970EED"/>
+    <w:rsid w:val="00972B93"/>
+    <w:rsid w:val="0097548D"/>
     <w:rsid w:val="00980938"/>
     <w:rsid w:val="0099115C"/>
     <w:rsid w:val="00996092"/>
     <w:rsid w:val="009A12CA"/>
     <w:rsid w:val="009A40C2"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009B5D21"/>
     <w:rsid w:val="009C32C9"/>
+    <w:rsid w:val="009C76D1"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009D70AC"/>
     <w:rsid w:val="009E27F5"/>
     <w:rsid w:val="009E3616"/>
     <w:rsid w:val="009F0F31"/>
+    <w:rsid w:val="009F33A2"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="009F6E31"/>
     <w:rsid w:val="00A04B74"/>
     <w:rsid w:val="00A074A8"/>
+    <w:rsid w:val="00A0780E"/>
+    <w:rsid w:val="00A07B46"/>
+    <w:rsid w:val="00A1279D"/>
+    <w:rsid w:val="00A12A7E"/>
     <w:rsid w:val="00A22EB3"/>
+    <w:rsid w:val="00A346CC"/>
     <w:rsid w:val="00A35BBA"/>
+    <w:rsid w:val="00A372D6"/>
+    <w:rsid w:val="00A374DD"/>
+    <w:rsid w:val="00A4143F"/>
+    <w:rsid w:val="00A42C38"/>
     <w:rsid w:val="00A508F4"/>
+    <w:rsid w:val="00A56DBA"/>
     <w:rsid w:val="00A61458"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A76304"/>
     <w:rsid w:val="00A763DF"/>
+    <w:rsid w:val="00A77AFF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A8342C"/>
+    <w:rsid w:val="00A876C1"/>
     <w:rsid w:val="00A9245A"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AA48C7"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AB6798"/>
     <w:rsid w:val="00AB6FCA"/>
     <w:rsid w:val="00AC7074"/>
     <w:rsid w:val="00AD075D"/>
+    <w:rsid w:val="00AE0AB0"/>
     <w:rsid w:val="00AE103D"/>
+    <w:rsid w:val="00B03B67"/>
     <w:rsid w:val="00B148D8"/>
     <w:rsid w:val="00B162AE"/>
     <w:rsid w:val="00B20EE2"/>
     <w:rsid w:val="00B25321"/>
+    <w:rsid w:val="00B279FE"/>
     <w:rsid w:val="00B304AB"/>
     <w:rsid w:val="00B321DF"/>
     <w:rsid w:val="00B3412B"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B514D4"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B56F62"/>
     <w:rsid w:val="00B65533"/>
     <w:rsid w:val="00B70F0F"/>
     <w:rsid w:val="00B729A1"/>
     <w:rsid w:val="00B864F7"/>
     <w:rsid w:val="00B93311"/>
     <w:rsid w:val="00B93BA7"/>
     <w:rsid w:val="00B96538"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
+    <w:rsid w:val="00BA3364"/>
+    <w:rsid w:val="00BB215D"/>
     <w:rsid w:val="00BB2D08"/>
     <w:rsid w:val="00BB720B"/>
+    <w:rsid w:val="00BC05D9"/>
+    <w:rsid w:val="00BC1997"/>
     <w:rsid w:val="00BC64AB"/>
+    <w:rsid w:val="00BD02AE"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BD4408"/>
     <w:rsid w:val="00BD5104"/>
     <w:rsid w:val="00BD6C52"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C11F5D"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C34FC9"/>
+    <w:rsid w:val="00C352C8"/>
     <w:rsid w:val="00C40995"/>
+    <w:rsid w:val="00C41D31"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C448B8"/>
     <w:rsid w:val="00C451C3"/>
     <w:rsid w:val="00C600E8"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C70C4E"/>
+    <w:rsid w:val="00C72D4E"/>
     <w:rsid w:val="00C75368"/>
     <w:rsid w:val="00C76620"/>
     <w:rsid w:val="00C817ED"/>
     <w:rsid w:val="00C92906"/>
     <w:rsid w:val="00C94235"/>
     <w:rsid w:val="00CA426C"/>
+    <w:rsid w:val="00CA5DD8"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CB5E63"/>
+    <w:rsid w:val="00CB6717"/>
     <w:rsid w:val="00CC0B7F"/>
     <w:rsid w:val="00CC14A6"/>
     <w:rsid w:val="00CC301D"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CE2B33"/>
     <w:rsid w:val="00CE307C"/>
     <w:rsid w:val="00CE48E5"/>
+    <w:rsid w:val="00CE5F7F"/>
+    <w:rsid w:val="00CF44ED"/>
     <w:rsid w:val="00D026AB"/>
     <w:rsid w:val="00D03C2F"/>
     <w:rsid w:val="00D0509B"/>
     <w:rsid w:val="00D06144"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D138BE"/>
     <w:rsid w:val="00D1591E"/>
+    <w:rsid w:val="00D20D57"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
+    <w:rsid w:val="00D368A0"/>
     <w:rsid w:val="00D368D9"/>
     <w:rsid w:val="00D42F57"/>
+    <w:rsid w:val="00D44102"/>
     <w:rsid w:val="00D5261B"/>
+    <w:rsid w:val="00D74DC2"/>
     <w:rsid w:val="00D86D07"/>
     <w:rsid w:val="00D91C77"/>
+    <w:rsid w:val="00D94C3F"/>
     <w:rsid w:val="00D95592"/>
     <w:rsid w:val="00DA3E0F"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DA6FDB"/>
+    <w:rsid w:val="00DB269C"/>
+    <w:rsid w:val="00DB274B"/>
+    <w:rsid w:val="00DB675B"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
+    <w:rsid w:val="00DC63FD"/>
     <w:rsid w:val="00DD14B9"/>
+    <w:rsid w:val="00DD4F4A"/>
     <w:rsid w:val="00DF1778"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E000B1"/>
     <w:rsid w:val="00E040B5"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E13AF8"/>
     <w:rsid w:val="00E13B5E"/>
     <w:rsid w:val="00E23FB9"/>
     <w:rsid w:val="00E246EF"/>
     <w:rsid w:val="00E2503A"/>
+    <w:rsid w:val="00E27894"/>
+    <w:rsid w:val="00E30A78"/>
     <w:rsid w:val="00E321CD"/>
     <w:rsid w:val="00E373F0"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E54083"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E73E49"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00E92BEE"/>
     <w:rsid w:val="00E951EE"/>
+    <w:rsid w:val="00EA068D"/>
     <w:rsid w:val="00EA5158"/>
     <w:rsid w:val="00EB32FE"/>
+    <w:rsid w:val="00EB5553"/>
     <w:rsid w:val="00EB5810"/>
     <w:rsid w:val="00EC05FD"/>
     <w:rsid w:val="00EC45AB"/>
     <w:rsid w:val="00ED3292"/>
     <w:rsid w:val="00EE1D0A"/>
     <w:rsid w:val="00EE42B0"/>
     <w:rsid w:val="00EE5997"/>
     <w:rsid w:val="00EF33A6"/>
     <w:rsid w:val="00EF5A3A"/>
+    <w:rsid w:val="00F0602B"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F3008F"/>
+    <w:rsid w:val="00F30F93"/>
+    <w:rsid w:val="00F31B98"/>
     <w:rsid w:val="00F32DFB"/>
     <w:rsid w:val="00F35564"/>
     <w:rsid w:val="00F41408"/>
     <w:rsid w:val="00F4155A"/>
     <w:rsid w:val="00F43CBC"/>
+    <w:rsid w:val="00F44C81"/>
     <w:rsid w:val="00F45EAD"/>
     <w:rsid w:val="00F5310F"/>
     <w:rsid w:val="00F53E24"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F57F06"/>
+    <w:rsid w:val="00F62D0C"/>
     <w:rsid w:val="00F64BAF"/>
+    <w:rsid w:val="00F73D3E"/>
     <w:rsid w:val="00F7490A"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F80019"/>
+    <w:rsid w:val="00F8165B"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
+    <w:rsid w:val="00F975BA"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FA59CC"/>
     <w:rsid w:val="00FB1405"/>
     <w:rsid w:val="00FB4E00"/>
     <w:rsid w:val="00FC2910"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FC5F28"/>
     <w:rsid w:val="00FC65B7"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF253A"/>
     <w:rsid w:val="00FF513D"/>
     <w:rsid w:val="00FF5C06"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="08532D24"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
+  <w14:docId w14:val="629671EB"/>
+  <w15:docId w15:val="{F624591C-6063-4B68-AD39-558AA218BCC6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14004,76 +13381,87 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00E23FB9"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mentionnonrsolue">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000F607C"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="323819379">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -14157,51 +13545,51 @@
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1751805617">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoute.tv/audiovisuel/narcisse-lamontagne-aux-chantiers-du-lac-jourdain/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\isabelleshg\Documents\Administration\Mod&#232;le%20Instrument%20de%20recherche%202017%20v2.dotm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -14211,86 +13599,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -14434,69 +13822,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2017 v2</Template>
   <TotalTime></TotalTime>
   <Pages>23</Pages>
-  <Words>3089</Words>
-  <Characters>16990</Characters>
+  <Words>3937</Words>
+  <Characters>20160</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>141</Lines>
-  <Paragraphs>40</Paragraphs>
+  <Lines>1260</Lines>
+  <Paragraphs>860</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20039</CharactersWithSpaces>
+  <CharactersWithSpaces>23237</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>