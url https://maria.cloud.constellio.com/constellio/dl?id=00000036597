--- v1 (2026-04-27)
+++ v2 (2026-08-04)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="3F1522B4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="00051D13">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>Denis Lamontagne</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28E12B49" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00051D13">
         <w:t>311</w:t>
       </w:r>
@@ -244,52 +244,57 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64665820" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="454FA3C2" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B4A250B" w14:textId="77777777" w:rsidR="00850264" w:rsidRPr="00A674F8" w:rsidRDefault="00850264" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="067BC921" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B148D8" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rédigé par </w:t>
       </w:r>
       <w:r w:rsidR="00051D13">
-        <w:t>Frédérique Fradet</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Frédérique </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00051D13">
+        <w:t>Fradet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00121D22">
         <w:t xml:space="preserve"> et Jean-René Boutin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55DF97F5" w14:textId="77777777" w:rsidR="00121D22" w:rsidRPr="00A674F8" w:rsidRDefault="00B148D8" w:rsidP="00DB675B">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
       <w:r w:rsidR="00051D13">
         <w:t>4 décembre 2018</w:t>
       </w:r>
       <w:r w:rsidR="00121D22">
         <w:t xml:space="preserve"> et Automne 2020</w:t>
       </w:r>
       <w:r w:rsidR="00DB675B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00121D22">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00DB675B">
         <w:t xml:space="preserve"> Hiver </w:t>
@@ -393,698 +398,698 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="0047614C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="60D80203" w14:textId="77777777" w:rsidR="0047614C" w:rsidRDefault="0047614C">
+    <w:p w14:paraId="60D80203" w14:textId="77777777" w:rsidR="0047614C" w:rsidRDefault="000D1F39">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc66269269" w:history="1">
-        <w:r w:rsidRPr="00ED264D">
+        <w:r w:rsidR="0047614C" w:rsidRPr="00ED264D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P311/A Documents</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0047614C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0047614C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc66269269 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0047614C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="59D2091A" w14:textId="77777777" w:rsidR="0047614C" w:rsidRDefault="0047614C">
+    <w:p w14:paraId="59D2091A" w14:textId="77777777" w:rsidR="0047614C" w:rsidRDefault="000D1F39">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc66269270" w:history="1">
-        <w:r w:rsidRPr="00ED264D">
+        <w:r w:rsidR="0047614C" w:rsidRPr="00ED264D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P311/A1 Documents textuels</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0047614C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0047614C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc66269270 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0047614C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="69B40661" w14:textId="77777777" w:rsidR="0047614C" w:rsidRDefault="0047614C">
+    <w:p w14:paraId="69B40661" w14:textId="77777777" w:rsidR="0047614C" w:rsidRDefault="000D1F39">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc66269271" w:history="1">
-        <w:r w:rsidRPr="00ED264D">
+        <w:r w:rsidR="0047614C" w:rsidRPr="00ED264D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P311/B Documents iconographiques</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0047614C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0047614C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc66269271 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0047614C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3A65B292" w14:textId="77777777" w:rsidR="0047614C" w:rsidRDefault="0047614C">
+    <w:p w14:paraId="3A65B292" w14:textId="77777777" w:rsidR="0047614C" w:rsidRDefault="000D1F39">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc66269272" w:history="1">
-        <w:r w:rsidRPr="00ED264D">
+        <w:r w:rsidR="0047614C" w:rsidRPr="00ED264D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P311/B1 Photographies</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0047614C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0047614C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc66269272 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0047614C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A806420" w14:textId="77777777" w:rsidR="0047614C" w:rsidRDefault="0047614C">
+    <w:p w14:paraId="6A806420" w14:textId="77777777" w:rsidR="0047614C" w:rsidRDefault="000D1F39">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc66269273" w:history="1">
-        <w:r w:rsidRPr="00ED264D">
+        <w:r w:rsidR="0047614C" w:rsidRPr="00ED264D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P311/C Images en mouvement</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0047614C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0047614C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc66269273 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0047614C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
         <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A8E1EB4" w14:textId="77777777" w:rsidR="0047614C" w:rsidRDefault="0047614C">
+    <w:p w14:paraId="5A8E1EB4" w14:textId="77777777" w:rsidR="0047614C" w:rsidRDefault="000D1F39">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc66269274" w:history="1">
-        <w:r w:rsidRPr="00ED264D">
+        <w:r w:rsidR="0047614C" w:rsidRPr="00ED264D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P311/C1 Bobines de film</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0047614C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0047614C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc66269274 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0047614C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
         <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="193CBBA1" w14:textId="77777777" w:rsidR="0047614C" w:rsidRDefault="0047614C">
+    <w:p w14:paraId="193CBBA1" w14:textId="77777777" w:rsidR="0047614C" w:rsidRDefault="000D1F39">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc66269275" w:history="1">
-        <w:r w:rsidRPr="00ED264D">
+        <w:r w:rsidR="0047614C" w:rsidRPr="00ED264D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P311/C1/1 : Amis de la famille</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0047614C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0047614C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc66269275 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0047614C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
         <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="49F6D9F7" w14:textId="77777777" w:rsidR="0047614C" w:rsidRDefault="0047614C">
+    <w:p w14:paraId="49F6D9F7" w14:textId="77777777" w:rsidR="0047614C" w:rsidRDefault="000D1F39">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc66269276" w:history="1">
-        <w:r w:rsidRPr="00ED264D">
+        <w:r w:rsidR="0047614C" w:rsidRPr="00ED264D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P311/C1/2 : Chantiers</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0047614C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0047614C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc66269276 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0047614C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
         <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E14C7B4" w14:textId="77777777" w:rsidR="0047614C" w:rsidRDefault="0047614C">
+    <w:p w14:paraId="1E14C7B4" w14:textId="77777777" w:rsidR="0047614C" w:rsidRDefault="000D1F39">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc66269277" w:history="1">
-        <w:r w:rsidRPr="00ED264D">
+        <w:r w:rsidR="0047614C" w:rsidRPr="00ED264D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P311/C1/3 : Famille</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0047614C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0047614C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc66269277 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0047614C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
         <w:r w:rsidR="00DB274B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1E3DF83E" w14:textId="77777777" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00DB274B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00BD4041" w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
@@ -1094,52 +1099,57 @@
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc66269268"/>
       <w:r w:rsidRPr="00A674F8">
         <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="407D21A2" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B8013F4" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00051D13">
         <w:t>311</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00051D13">
-        <w:t>Denis Lamontagne</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Denis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00051D13">
+        <w:t>Lamontagne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001153BB" w:rsidRPr="00972B93">
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00774407">
         <w:t>avant 1947]</w:t>
       </w:r>
       <w:r w:rsidR="00972B93">
         <w:t>-1977</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00051D13" w:rsidRPr="004D741E">
@@ -1190,474 +1200,916 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F025DB3" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
     <w:p w14:paraId="68D1653B" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="00051D13" w:rsidP="00051D13">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A148F0">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Denis Lamontagne est le fils de Rosaire Lamontagne d’Albanel et de Rita Larouche de Dolbeau. Rosaire a d’abord travaillé dans les chantiers de </w:t>
+        <w:t xml:space="preserve">Denis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A148F0">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Lamontagne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A148F0">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est le fils de Rosaire </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A148F0">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Lamontagne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A148F0">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’Albanel et de Rita Larouche de Dolbeau. Rosaire a d’abord travaillé dans les chantiers de </w:t>
       </w:r>
       <w:r w:rsidR="00A374DD">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">la </w:t>
       </w:r>
       <w:r w:rsidRPr="00A148F0">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Lake </w:t>
       </w:r>
       <w:r w:rsidRPr="00A374DD">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>St. John</w:t>
       </w:r>
       <w:r w:rsidR="00A374DD" w:rsidRPr="00A374DD">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Power and Paper Company</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Power and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A374DD" w:rsidRPr="00A374DD">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Paper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A374DD" w:rsidRPr="00A374DD">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A374DD" w:rsidRPr="00A374DD">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Company</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A148F0">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> avec son frère Narcisse Lamontagne. Par la suite, les deux frères ont pris des directions différentes. Narcisse a fondé un commerce de vêtements pour hommes et femmes dans le centre-ville de Dolbeau, sur le boulevard Wallberg, dans les années 1950, et Rosaire a commencé </w:t>
+        <w:t xml:space="preserve"> avec son frère Narcisse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A148F0">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Lamontagne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A148F0">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Par la suite, les deux frères ont pris des directions différentes. Narcisse a fondé un commerce de vêtements pour hommes et femmes dans le centre-ville de Dolbeau, sur le boulevard </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A148F0">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Wallberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A148F0">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dans les années 1950, et Rosaire a commencé </w:t>
       </w:r>
       <w:r w:rsidR="00A374DD">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>travailler au transport</w:t>
       </w:r>
       <w:r w:rsidRPr="00A148F0">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> des pierres de la carrière de calcite des Pères Trappistes jusqu’à l’usine de Dolbeau pendant des années, et ce depuis 1930, selon son fils. Rosaire était donc camionneur. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44257408" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A148F0" w:rsidRDefault="00051D13" w:rsidP="00051D13">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BE12A73" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A148F0" w:rsidRDefault="00051D13" w:rsidP="00051D13">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A148F0">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Denis Lamontagne réside toujours à Dolbeau aujourd’hui. Sa mère, âgée de 93 ans aujourd’hui, vit </w:t>
+        <w:t xml:space="preserve">Denis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A148F0">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Lamontagne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A148F0">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> réside toujours à Dolbeau aujourd’hui. Sa mère, âgée de 93 ans aujourd’hui, vit </w:t>
       </w:r>
       <w:r w:rsidR="00A374DD">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>à la résidence pour ainés Manoir</w:t>
       </w:r>
       <w:r w:rsidRPr="00A148F0">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cinq Saisons. Son mari est décédé à 68 ans, il y a plusieurs années. Denis et sa femme Murielle Dufour ont 4 enfants, dont 3 sont encore vivants à ce jour (2016).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38266BEC" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="3507172C" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10D60A" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
-    <w:p w14:paraId="5CF01C6A" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A148F0" w:rsidRDefault="00051D13" w:rsidP="00051D13">
+    <w:p w14:paraId="5CF01C6A" w14:textId="2BEBB11A" w:rsidR="00051D13" w:rsidRPr="008161DB" w:rsidRDefault="00051D13" w:rsidP="00051D13">
       <w:pPr>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A148F0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Les photos de ce f</w:t>
       </w:r>
       <w:r w:rsidR="004A1151">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">onds ont appartenu à Rosaire Lamontagne, </w:t>
+        <w:t xml:space="preserve">onds ont appartenu à Rosaire </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004A1151">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Lamontagne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004A1151">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A148F0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Rita</w:t>
       </w:r>
       <w:r w:rsidR="004A1151">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Larouche et à</w:t>
       </w:r>
       <w:r w:rsidR="00804256">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Irène Lamontagne</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Irène </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00804256">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Lamontagne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A148F0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>. M. Denis Lamontagne en est le donateur et le fonds a été versé le 9 mars 2016 pour numérisation.</w:t>
+        <w:t xml:space="preserve">. M. Denis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A148F0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Lamontagne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A148F0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en est le donateur et le fonds a été versé le 9 mars 2016 pour numérisation.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Le contrat a été signé le jour suivant et un ajout au fonds a été effectué le 13 juin 2016. M. Lamontagne a apporté 9 bobines de film le 4 décembre 2018 afin d’en faire la numérisation à la Société d’histoire.</w:t>
+        <w:t xml:space="preserve"> Le contrat a été signé le jour suivant et un ajout au fonds a été effectué le 13 juin 2016. M. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Lamontagne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a apporté 9 bobines de film le 4 décembre 2018 afin d’en faire la numérisation à la Société d’histoire.</w:t>
+      </w:r>
+      <w:r w:rsidR="008161DB" w:rsidRPr="008161DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="464646"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008161DB" w:rsidRPr="008161DB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les documents sont numérisés en date du 18 février 2019. M. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008161DB" w:rsidRPr="008161DB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Lamontagne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008161DB" w:rsidRPr="008161DB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> remet également de nombreuses photographies à numériser en 2020. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="027F062C" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="027F062C" w14:textId="77777777" w:rsidR="00D30256" w:rsidRPr="008161DB" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E1C7C88" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05E2503E" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
-    <w:p w14:paraId="562D150B" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A148F0" w:rsidRDefault="00051D13" w:rsidP="00051D13">
+    <w:p w14:paraId="32656C99" w14:textId="6D9542C7" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00051D13" w:rsidP="008161DB">
       <w:pPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A148F0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dans ce fonds, il y a entre autres une photo de la carrière de calcite. Le camion était conduit par Rosaire. On y trouve aussi des photos de groupes scolaires sur lesquels on voit Denis Lamontagne. Une autre photo illustre la bénédiction des trois cloches de l’église Sainte-Thérèse d’Avila. </w:t>
+        <w:t xml:space="preserve">Dans ce fonds, il y a entre autres une photo de la carrière de calcite. Le camion était conduit par Rosaire. On y trouve aussi des photos de groupes scolaires sur lesquels on voit Denis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A148F0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Lamontagne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A148F0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Une autre photo illustre la bénédiction des trois cloches de l’église Sainte-Thérèse d’Avila. </w:t>
       </w:r>
       <w:r w:rsidR="00804256">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Le fonds contient des photos de la famille de son</w:t>
       </w:r>
       <w:r w:rsidR="00CA5DD8">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> donateur</w:t>
       </w:r>
       <w:r w:rsidR="00804256">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">, rassemblées par Irène Lamontagne. </w:t>
+        <w:t xml:space="preserve">, rassemblées par Irène </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00804256">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Lamontagne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00804256">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A148F0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Le 13 juin 2016, un livret sur l’histoire du Juvénat St-Jean a été ajouté en version photocopiée.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Le fonds contient également des images en mouv</w:t>
       </w:r>
       <w:r w:rsidR="00812F72">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>ement de la famille Lamontagne et leurs amis.</w:t>
-[...4 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">ement de la famille </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00812F72">
         <w:rPr>
-          <w:b/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00923766">
+        <w:t>Lamontagne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00812F72">
         <w:rPr>
-          <w:b/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Instrument de recherche :</w:t>
+        <w:t xml:space="preserve"> et leurs amis</w:t>
+      </w:r>
+      <w:r w:rsidR="008161DB">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7803F4A8" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
     <w:p w14:paraId="4ACDD162" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="00972B93" w:rsidP="00051D13">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00464D7D">
         <w:t>Le fonds est traité à la sous-série.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00051D13" w:rsidRPr="00A148F0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>La numérisation des photographies de ce fonds a été réalisée par Louise Perron</w:t>
       </w:r>
       <w:r w:rsidR="00051D13">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> à l’été 2016</w:t>
       </w:r>
       <w:r w:rsidR="00A42C38">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> et par Jean-René Boutin à l’automne 2020 et l’hiver 2021</w:t>
       </w:r>
       <w:r w:rsidR="00051D13" w:rsidRPr="00A148F0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00051D13">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Les bobines de film ont été numérisées par le fournisseur de la Société d’histoire en décembre 2018. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E67C49" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
+    <w:p w14:paraId="143DD001" w14:textId="77777777" w:rsidR="008161DB" w:rsidRDefault="008161DB" w:rsidP="00051D13">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="226181AB" w14:textId="53900297" w:rsidR="008161DB" w:rsidRDefault="008161DB" w:rsidP="00051D13">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Instrument de recherche :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287F58FA" w14:textId="77777777" w:rsidR="008161DB" w:rsidRDefault="008161DB" w:rsidP="00051D13">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="260BA9D7" w14:textId="7E51DD54" w:rsidR="008161DB" w:rsidRPr="008161DB" w:rsidRDefault="008161DB" w:rsidP="00051D13">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008161DB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Le fonds est traité à la sous-série. La numérisation des photographies de ce fonds a été réalisée par Louise Perron à l’été 2016 et par Jean-René Boutin à l’automne 2020 et l’hiver 2021. Les bobines de film ont été numérisées par le fournisseur de la Société d’histoire en décembre 2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E67C49" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="008161DB" w:rsidRDefault="00E06067" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="293AD4A3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50FC3C11" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="7799439F" w14:textId="77777777" w:rsidR="00B25321" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DC416BC" w14:textId="77777777" w:rsidR="00C352C8" w:rsidRPr="00A674F8" w:rsidRDefault="00C352C8" w:rsidP="00923766"/>
+    <w:p w14:paraId="4DC416BC" w14:textId="77777777" w:rsidR="00C352C8" w:rsidRDefault="00C352C8" w:rsidP="00923766"/>
+    <w:p w14:paraId="25A4E6D7" w14:textId="7D8EB532" w:rsidR="008161DB" w:rsidRDefault="008161DB" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Traitement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66CA35B3" w14:textId="77777777" w:rsidR="008161DB" w:rsidRDefault="008161DB" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="767AFBA6" w14:textId="0542B5FE" w:rsidR="008161DB" w:rsidRDefault="008161DB" w:rsidP="00923766">
+      <w:r>
+        <w:t>Fonds non traité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED5EAB7" w14:textId="77777777" w:rsidR="008161DB" w:rsidRDefault="008161DB" w:rsidP="00923766"/>
+    <w:p w14:paraId="67DC7DAF" w14:textId="6B636BC7" w:rsidR="008161DB" w:rsidRPr="008161DB" w:rsidRDefault="008161DB" w:rsidP="008161DB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008161DB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10CE7F6A" w14:textId="77777777" w:rsidR="008161DB" w:rsidRPr="008161DB" w:rsidRDefault="008161DB" w:rsidP="008161DB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008161DB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Boîte standard 1 (unique</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008161DB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008161DB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008161DB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6FA"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>R06 E05 T04</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CFABB01" w14:textId="77777777" w:rsidR="008161DB" w:rsidRPr="008161DB" w:rsidRDefault="008161DB" w:rsidP="008161DB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008161DB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Disque dur externe SHGMC Archives 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F345236" w14:textId="181B8E77" w:rsidR="008161DB" w:rsidRPr="008161DB" w:rsidRDefault="008161DB" w:rsidP="008161DB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008161DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="6B4C729D" w14:textId="77777777" w:rsidR="008161DB" w:rsidRPr="008161DB" w:rsidRDefault="008161DB" w:rsidP="00923766"/>
     <w:p w14:paraId="76A8FA64" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00051D13" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc66269269"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc66269269"/>
       <w:r>
         <w:t>P311</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00AB6798">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B9AD533" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00316F7B" w:rsidP="00316F7B">
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00A1279D">
         <w:t xml:space="preserve"> [ca 1963] –</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D741E" w:rsidRPr="004D741E">
         <w:t>0,003 m. l. de documents textuels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DF1DD92" w14:textId="77777777" w:rsidR="00316F7B" w:rsidRDefault="00316F7B" w:rsidP="00316F7B"/>
     <w:p w14:paraId="12CDEDED" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="012D664F" w14:textId="77777777" w:rsidR="0028732E" w:rsidRDefault="00807B97" w:rsidP="0028732E">
       <w:r>
         <w:t>Voir P311/A1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45BA8392" w14:textId="77777777" w:rsidR="00807B97" w:rsidRDefault="00807B97" w:rsidP="0028732E"/>
     <w:p w14:paraId="1F564B96" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="002D11BB" w:rsidRDefault="002D11BB" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Notes : </w:t>
+        <w:t>Notes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C9E8CBD" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="798A00EE" w14:textId="77777777" w:rsidR="001E5A46" w:rsidRDefault="00051D13" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc66269270"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc66269270"/>
       <w:r>
         <w:t>P311</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r w:rsidR="00953EAD">
         <w:t>Documents textuels</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="3E52953C" w14:textId="77777777" w:rsidR="00953EAD" w:rsidRPr="00953EAD" w:rsidRDefault="00953EAD" w:rsidP="00953EAD">
       <w:r>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="004D741E" w:rsidRPr="004D741E">
         <w:t>0,003 m. l. de documents textuels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0133F27F" w14:textId="77777777" w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:p w14:paraId="40EAA17E" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="044230D3" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00953EAD">
         <w:t>un document sur la construction du Juvénat Saint-J</w:t>
       </w:r>
       <w:r w:rsidR="004F4528">
         <w:t>ean de Dolbeau.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A57C99E" w14:textId="77777777" w:rsidR="004D741E" w:rsidRDefault="004D741E" w:rsidP="00923766"/>
     <w:p w14:paraId="14DEB0BB" w14:textId="77777777" w:rsidR="004D741E" w:rsidRDefault="004D741E" w:rsidP="00923766">
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Notes</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E2EB300" w14:textId="77777777" w:rsidR="004D741E" w:rsidRDefault="004D741E" w:rsidP="00923766">
       <w:r>
         <w:t>Le document est rédigé en français.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2095E244" w14:textId="77777777" w:rsidR="004D741E" w:rsidRDefault="004D741E" w:rsidP="00923766">
       <w:r>
         <w:t>Le document est une photocopie de l’original.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31160752" w14:textId="77777777" w:rsidR="004D741E" w:rsidRPr="004D741E" w:rsidRDefault="004D741E" w:rsidP="00923766">
       <w:r>
         <w:t>Le document est annoté.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3523AC9B" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
@@ -1760,273 +2212,373 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6799F2B0" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="18003324" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2B365AB5" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:p w14:paraId="5F42A00D" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="1A030BCF" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00051D13" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc66269271"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc66269271"/>
       <w:r>
         <w:t>P311</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents iconographiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="01E8CC0F" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="002D2677" w:rsidP="00696AE2">
       <w:r>
-        <w:t>– [19-]-1977. – 129 photographies numérisées ; format TIFF, n&amp;b et coul., 1200 dpi.</w:t>
+        <w:t xml:space="preserve">– [19-]-1977. – 129 photographies numérisées ; format TIFF, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>n&amp;b</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>coul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 1200 dpi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AE91657" w14:textId="77777777" w:rsidR="002D2677" w:rsidRDefault="002D2677" w:rsidP="00696AE2"/>
     <w:p w14:paraId="3B0AFEF8" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FE44823" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AE0AB0" w:rsidP="00AB6798">
       <w:r>
         <w:t>Voir P311/B1 Photographies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63B02A99" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2"/>
     <w:p w14:paraId="785F1F26" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Notes : </w:t>
+        <w:t>Notes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AB6798">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="743AE066" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AE0AB0" w:rsidP="00696AE2">
       <w:r>
         <w:t>Voir P311/B1 Photographies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11BFA2F7" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="7FDBA595" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00051D13" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc66269272"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc66269272"/>
       <w:r>
         <w:t>P311</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Photographies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="286C4CC0" w14:textId="77777777" w:rsidR="00783469" w:rsidRDefault="00783469" w:rsidP="00783469">
       <w:r>
         <w:t>– [19</w:t>
       </w:r>
       <w:r w:rsidR="00DD4F4A">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00DD4F4A">
         <w:t>-1977</w:t>
       </w:r>
       <w:r>
         <w:t>. –</w:t>
       </w:r>
       <w:r w:rsidR="00F73D3E">
         <w:t xml:space="preserve"> 129</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ph</w:t>
       </w:r>
       <w:r w:rsidR="00F73D3E">
         <w:t xml:space="preserve">otographies </w:t>
       </w:r>
       <w:r w:rsidR="00BB215D">
         <w:t>numérisées ;</w:t>
       </w:r>
       <w:r w:rsidR="00F73D3E">
         <w:t xml:space="preserve"> format </w:t>
       </w:r>
       <w:r>
-        <w:t>TIFF, n&amp;b</w:t>
-      </w:r>
+        <w:t xml:space="preserve">TIFF, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>n&amp;b</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008755C7">
-        <w:t xml:space="preserve"> et coul.</w:t>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008755C7">
+        <w:t>coul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008755C7">
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003308FB">
-        <w:t>, 1200 dpi.</w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003308FB">
+        <w:t xml:space="preserve"> 1200 dpi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DC932E5" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0AB27088" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A93D61D" w14:textId="77777777" w:rsidR="00A56DBA" w:rsidRDefault="00755272" w:rsidP="00AB6798">
       <w:r>
         <w:t>Cette sous-série documente sur la vie de son auteur</w:t>
       </w:r>
       <w:r w:rsidR="00553454">
         <w:t xml:space="preserve">, son père Rosaire et d’autres membres de la famille. On y retrouve des traces de </w:t>
       </w:r>
       <w:r>
         <w:t>participation à des groupes socia</w:t>
       </w:r>
       <w:r w:rsidR="00553454">
         <w:t>ux, scolaires ou religieux</w:t>
       </w:r>
       <w:r w:rsidR="00A56DBA">
         <w:t xml:space="preserve">. Une photographie </w:t>
       </w:r>
       <w:r w:rsidR="00BB215D">
         <w:t>témoigne</w:t>
       </w:r>
       <w:r w:rsidR="00A56DBA">
         <w:t xml:space="preserve"> de l</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a bénédiction des cloches de </w:t>
       </w:r>
       <w:r w:rsidR="00553454">
-        <w:t>l’Église Sainte-Thérèse-d’Avila</w:t>
-      </w:r>
+        <w:t xml:space="preserve">l’Église </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00553454">
+        <w:t>Sainte-Thérèse-d’Avila</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A56DBA">
-        <w:t xml:space="preserve">. Des photographies documentent l’activité économique de Rosaire Lamontagne, oeuvrant à la carrière de pierre des Pères Trappistes et à </w:t>
+        <w:t xml:space="preserve">. Des photographies documentent l’activité économique de Rosaire </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A56DBA">
+        <w:t>Lamontagne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A56DBA">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A56DBA">
+        <w:t>oeuvrant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A56DBA">
+        <w:t xml:space="preserve"> à la carrière de pierre des Pères Trappistes et à </w:t>
       </w:r>
       <w:r w:rsidR="00553454">
         <w:t xml:space="preserve">la construction du Juvénat Saint-Jean </w:t>
       </w:r>
       <w:r>
         <w:t>de Dolbeau</w:t>
       </w:r>
       <w:r w:rsidR="00A56DBA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="148A0608" w14:textId="77777777" w:rsidR="00755272" w:rsidRDefault="00A56DBA" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E161F2D" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t>Cette sous-série comprend</w:t>
       </w:r>
       <w:r w:rsidR="00755272">
         <w:t xml:space="preserve"> des photographies numérisées provenant de l’auteur du </w:t>
       </w:r>
       <w:r w:rsidR="00026160">
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00755272">
         <w:t xml:space="preserve">onds </w:t>
       </w:r>
       <w:r w:rsidR="002C5A71">
         <w:t xml:space="preserve">(cotes P311/B1/01 à P311/B1/09, inclusivement) </w:t>
       </w:r>
       <w:r w:rsidR="00755272">
-        <w:t>et de sa cousine, Irène Lamontagne (cotes P311/B1/10 à 129, inclusivement).</w:t>
+        <w:t xml:space="preserve">et de sa cousine, Irène </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00755272">
+        <w:t>Lamontagne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00755272">
+        <w:t xml:space="preserve"> (cotes P311/B1/10 à 129, inclusivement).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01B6B2A8" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00696AE2"/>
     <w:p w14:paraId="58F07813" w14:textId="77777777" w:rsidR="00755272" w:rsidRDefault="00755272" w:rsidP="00696AE2">
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Notes </w:t>
+        <w:t>Notes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C3B4EB8" w14:textId="77777777" w:rsidR="00755272" w:rsidRDefault="00755272" w:rsidP="00696AE2">
       <w:r>
-        <w:t>Les photographies de l’album d’Irène Lamontagne ont été numérisées et traitées par Jean-René Boutin, archiviste, durant l’automne et l’hiver 2021.</w:t>
+        <w:t xml:space="preserve">Les photographies de l’album d’Irène </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Lamontagne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ont été numérisées et traitées par Jean-René Boutin, archiviste, durant l’automne et l’hiver 2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A479CD8" w14:textId="77777777" w:rsidR="003C4799" w:rsidRDefault="003C4799" w:rsidP="00696AE2"/>
     <w:p w14:paraId="1858E68F" w14:textId="77777777" w:rsidR="003C4799" w:rsidRPr="00755272" w:rsidRDefault="003C4799" w:rsidP="00696AE2">
       <w:r>
         <w:t xml:space="preserve">Les photographies P311/B1/1 à P311/B1/09 sont en format JPEG. </w:t>
       </w:r>
       <w:r w:rsidR="002B22BD">
-        <w:t xml:space="preserve">Celles de l’album d’Irène Lamontagne (P311/B1/10 à P311/B1/129) </w:t>
+        <w:t xml:space="preserve">Celles de l’album d’Irène </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002B22BD">
+        <w:t>Lamontagne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002B22BD">
+        <w:t xml:space="preserve"> (P311/B1/10 à P311/B1/129) </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">sont en </w:t>
       </w:r>
       <w:r w:rsidR="003308FB">
         <w:t>TIFF, numérisées à 1200 dpi</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2591B87E" w14:textId="77777777" w:rsidR="00755272" w:rsidRPr="00A674F8" w:rsidRDefault="00755272" w:rsidP="00696AE2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00284D96" w:rsidRPr="00A674F8" w14:paraId="5E26D69A" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
@@ -2047,465 +2599,608 @@
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque magnétique </w:t>
             </w:r>
             <w:r w:rsidR="006E3C96">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ARCHIVES et </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>stockage infonuagique</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0655CF3B" w14:textId="77777777" w:rsidR="00F31B98" w:rsidRPr="00A674F8" w:rsidRDefault="00F31B98" w:rsidP="00F31B98">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>OneDrive</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24FBB944" w14:textId="77777777" w:rsidR="00F975BA" w:rsidRDefault="00F975BA" w:rsidP="0047614C">
             <w:r>
               <w:t>P311/B1/1</w:t>
             </w:r>
             <w:r w:rsidR="00544B34">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00A372D6">
               <w:t>Photo de classe 2</w:t>
             </w:r>
             <w:r w:rsidR="00A372D6">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">ème </w:t>
             </w:r>
             <w:r w:rsidR="00A372D6">
               <w:t xml:space="preserve">année du primaire de </w:t>
             </w:r>
             <w:r w:rsidR="00A372D6" w:rsidRPr="00A372D6">
-              <w:t xml:space="preserve">Doris Lamontagne, 2e année, </w:t>
+              <w:t xml:space="preserve">Doris </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A372D6" w:rsidRPr="00A372D6">
+              <w:t>Lamontagne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A372D6" w:rsidRPr="00A372D6">
+              <w:t xml:space="preserve">, 2e année, </w:t>
             </w:r>
             <w:r w:rsidR="00A372D6">
               <w:t>enseignante</w:t>
             </w:r>
             <w:r w:rsidR="00A372D6" w:rsidRPr="00A372D6">
               <w:t xml:space="preserve"> Marthe Veilleux</w:t>
             </w:r>
             <w:r w:rsidR="00A372D6">
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67FF2D55" w14:textId="77777777" w:rsidR="00544B34" w:rsidRDefault="00544B34" w:rsidP="00544B34">
             <w:r>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="003C4799">
               <w:t>Avant 19</w:t>
             </w:r>
             <w:r w:rsidR="006A7395">
               <w:t>60</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="437B0898" w14:textId="77777777" w:rsidR="003C4799" w:rsidRDefault="003C4799" w:rsidP="00544B34">
             <w:r>
-              <w:t>22,8 Mo, 7720 x 5357 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">22,8 Mo, 7720 x 5357 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="62058C94" w14:textId="77777777" w:rsidR="003C4799" w:rsidRPr="00544B34" w:rsidRDefault="003C4799" w:rsidP="00544B34">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09EEF00C" w14:textId="77777777" w:rsidR="00F975BA" w:rsidRDefault="00F975BA" w:rsidP="00F975BA"/>
           <w:p w14:paraId="2E7BAD84" w14:textId="77777777" w:rsidR="00F975BA" w:rsidRDefault="00F975BA" w:rsidP="00F975BA">
             <w:r>
               <w:t>P311/B1/2</w:t>
             </w:r>
             <w:r w:rsidR="003C4799">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="006A7395">
               <w:t>Photo de classe</w:t>
             </w:r>
             <w:r w:rsidR="00A372D6">
-              <w:t>, Denis Lamontagne.</w:t>
+              <w:t xml:space="preserve">, Denis </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A372D6">
+              <w:t>Lamontagne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A372D6">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59BC5A6C" w14:textId="77777777" w:rsidR="006A7395" w:rsidRDefault="006A7395" w:rsidP="00F975BA">
             <w:r>
               <w:t>[Avant 1960]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29E5C74A" w14:textId="77777777" w:rsidR="006A7395" w:rsidRDefault="006A7395" w:rsidP="00F975BA">
             <w:r>
-              <w:t>22,7 Mo, 7720 x 5286 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">22,7 Mo, 7720 x 5286 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="6F1B247E" w14:textId="77777777" w:rsidR="006A7395" w:rsidRDefault="006A7395" w:rsidP="00F975BA">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F53E1F7" w14:textId="77777777" w:rsidR="00F975BA" w:rsidRDefault="00F975BA" w:rsidP="00F975BA"/>
           <w:p w14:paraId="5010CC06" w14:textId="77777777" w:rsidR="00F975BA" w:rsidRDefault="00F975BA" w:rsidP="00F975BA">
             <w:r>
               <w:t>P311/B1/3</w:t>
             </w:r>
             <w:r w:rsidR="006A7395">
-              <w:t xml:space="preserve"> : Grand-père Énédé Laroche (au centre), </w:t>
-            </w:r>
+              <w:t xml:space="preserve"> : Grand-père </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="006A7395">
+              <w:t>Énédé</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="006A7395">
+              <w:t xml:space="preserve"> Laroche (au centre), </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="007631D4">
-              <w:t>contracteur/</w:t>
+              <w:t>contracteur</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="007631D4">
+              <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="006A7395">
               <w:t xml:space="preserve">poseur de pierres Juvénat </w:t>
             </w:r>
             <w:r w:rsidR="007631D4">
               <w:t xml:space="preserve">Saint-Jean, </w:t>
             </w:r>
             <w:r w:rsidR="00BC1997">
               <w:t>Dolbeau</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F6FCF6F" w14:textId="77777777" w:rsidR="006A7395" w:rsidRDefault="00DB269C" w:rsidP="00F975BA">
             <w:r>
               <w:t>1950</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F759336" w14:textId="77777777" w:rsidR="00F975BA" w:rsidRDefault="00BC1997" w:rsidP="00F975BA">
             <w:r>
-              <w:t>11,9 Mo, 6159 x 3954 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">11,9 Mo, 6159 x 3954 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0C9D802C" w14:textId="77777777" w:rsidR="00BC1997" w:rsidRDefault="00BC1997" w:rsidP="00F975BA">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="114ACDB6" w14:textId="77777777" w:rsidR="00D74DC2" w:rsidRDefault="00D74DC2" w:rsidP="00F975BA"/>
           <w:p w14:paraId="7DC27BA8" w14:textId="77777777" w:rsidR="00F975BA" w:rsidRDefault="00F975BA" w:rsidP="00F975BA">
             <w:r>
               <w:t>P311/B1/4</w:t>
             </w:r>
             <w:r w:rsidR="00181122">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00D74DC2">
               <w:t xml:space="preserve">Cadets </w:t>
             </w:r>
             <w:r w:rsidR="00181122">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Les Éclaireurs</w:t>
             </w:r>
             <w:r w:rsidR="00181122">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00232911">
               <w:t xml:space="preserve"> École Saint-</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00232911" w:rsidRPr="00232911">
               <w:t>Tharcisiu</w:t>
             </w:r>
             <w:r w:rsidR="00232911">
               <w:t>s</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00D74DC2">
               <w:t xml:space="preserve">, Dolbeau, </w:t>
             </w:r>
             <w:r w:rsidR="00D94C3F" w:rsidRPr="00D94C3F">
-              <w:t>Guy Lamontagne</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Guy </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D94C3F" w:rsidRPr="00D94C3F">
+              <w:t>Lamontagne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00D94C3F">
               <w:t xml:space="preserve"> 8</w:t>
             </w:r>
             <w:r w:rsidR="00D94C3F" w:rsidRPr="00D94C3F">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>ème</w:t>
             </w:r>
             <w:r w:rsidR="00D94C3F">
               <w:t xml:space="preserve"> de la 1</w:t>
             </w:r>
             <w:r w:rsidR="00D94C3F" w:rsidRPr="00D94C3F">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>ère</w:t>
             </w:r>
             <w:r w:rsidR="00D94C3F">
               <w:t xml:space="preserve"> rangée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="290ED33E" w14:textId="77777777" w:rsidR="00181122" w:rsidRDefault="00181122" w:rsidP="00F975BA">
             <w:r>
               <w:t>1958</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38CACB10" w14:textId="77777777" w:rsidR="00181122" w:rsidRDefault="00181122" w:rsidP="00F975BA">
             <w:r>
-              <w:t>29,8 Mo, 8920 x 5525 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">29,8 Mo, 8920 x 5525 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="56DD00F9" w14:textId="77777777" w:rsidR="00181122" w:rsidRPr="00181122" w:rsidRDefault="00181122" w:rsidP="00F975BA">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="777B3A54" w14:textId="77777777" w:rsidR="00F975BA" w:rsidRDefault="00F975BA" w:rsidP="00F975BA"/>
           <w:p w14:paraId="4D799B9B" w14:textId="77777777" w:rsidR="00F975BA" w:rsidRDefault="00F975BA" w:rsidP="00F975BA">
             <w:r>
               <w:t>P311/B1/5</w:t>
             </w:r>
             <w:r w:rsidR="007631D4">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00A372D6">
-              <w:t>Photo de groupe, Rosaire Lamontagne 3</w:t>
+              <w:t xml:space="preserve">Photo de groupe, Rosaire </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A372D6">
+              <w:t>Lamontagne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A372D6">
+              <w:t xml:space="preserve"> 3</w:t>
             </w:r>
             <w:r w:rsidR="00A372D6" w:rsidRPr="00A372D6">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>ème</w:t>
             </w:r>
             <w:r w:rsidR="00A372D6">
               <w:t xml:space="preserve"> dans la rangée du haut</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D536326" w14:textId="77777777" w:rsidR="0076356B" w:rsidRDefault="0076356B" w:rsidP="00F975BA">
             <w:r>
               <w:t>[19-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="130F7A7B" w14:textId="77777777" w:rsidR="0076356B" w:rsidRDefault="0076356B" w:rsidP="00F975BA">
             <w:r>
-              <w:t>37,9 Mo, 10979 x 5928 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">37,9 Mo, 10979 x 5928 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="53DA73B5" w14:textId="77777777" w:rsidR="0076356B" w:rsidRDefault="0076356B" w:rsidP="00F975BA">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E95DB57" w14:textId="77777777" w:rsidR="00F975BA" w:rsidRDefault="00F975BA" w:rsidP="00F975BA"/>
           <w:p w14:paraId="560C8AB8" w14:textId="77777777" w:rsidR="00F975BA" w:rsidRDefault="00F975BA" w:rsidP="00F975BA">
             <w:r>
               <w:t>P311/B1/6</w:t>
             </w:r>
             <w:r w:rsidR="00232911">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00C72D4E">
               <w:t xml:space="preserve">Cadets </w:t>
             </w:r>
             <w:r w:rsidR="00C72D4E">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Les Éclaireurs,</w:t>
             </w:r>
             <w:r w:rsidR="00C72D4E">
               <w:t xml:space="preserve"> É</w:t>
             </w:r>
             <w:r w:rsidR="00827CB6">
-              <w:t xml:space="preserve">cole St-Tharcisius, </w:t>
+              <w:t>cole St-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00827CB6">
+              <w:t>Tharcisius</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00827CB6">
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00591D52">
               <w:t xml:space="preserve">Dolbeau, </w:t>
             </w:r>
             <w:r w:rsidR="00827CB6">
-              <w:t>Guy Lamontagne 1</w:t>
+              <w:t xml:space="preserve">Guy </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00827CB6">
+              <w:t>Lamontagne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00827CB6">
+              <w:t xml:space="preserve"> 1</w:t>
             </w:r>
             <w:r w:rsidR="00827CB6" w:rsidRPr="00827CB6">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>er</w:t>
             </w:r>
             <w:r w:rsidR="00827CB6">
               <w:t xml:space="preserve"> de la 1</w:t>
             </w:r>
             <w:r w:rsidR="00827CB6" w:rsidRPr="00827CB6">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>ère</w:t>
             </w:r>
             <w:r w:rsidR="00827CB6">
               <w:t xml:space="preserve"> rangée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A32A743" w14:textId="77777777" w:rsidR="00827CB6" w:rsidRDefault="00827CB6" w:rsidP="00F975BA">
             <w:r>
               <w:t>[ca 1958]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="444776D4" w14:textId="77777777" w:rsidR="0032456A" w:rsidRDefault="0032456A" w:rsidP="00F975BA">
             <w:r>
-              <w:t>55,8 Mo, 11521 x 7697 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">55,8 Mo, 11521 x 7697 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="04A6736B" w14:textId="77777777" w:rsidR="0032456A" w:rsidRDefault="0032456A" w:rsidP="00F975BA">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00A67F88" w14:textId="77777777" w:rsidR="00F975BA" w:rsidRDefault="00F975BA" w:rsidP="00F975BA"/>
           <w:p w14:paraId="0E77259A" w14:textId="77777777" w:rsidR="00F975BA" w:rsidRDefault="00F975BA" w:rsidP="00F975BA">
             <w:r>
               <w:t>P311/B1/7</w:t>
             </w:r>
             <w:r w:rsidR="00026160">
-              <w:t> : Garde paroissiale de Dolbeau, Rosaire Lamontagne avant dernier de la rangée du bas</w:t>
+              <w:t xml:space="preserve"> : Garde paroissiale de Dolbeau, Rosaire </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00026160">
+              <w:t>Lamontagne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00026160">
+              <w:t xml:space="preserve"> avant dernier de la rangée du bas</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BEA4A55" w14:textId="77777777" w:rsidR="002644D4" w:rsidRDefault="002644D4" w:rsidP="00F975BA">
             <w:r>
               <w:t>[19-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36326580" w14:textId="77777777" w:rsidR="002644D4" w:rsidRDefault="002644D4" w:rsidP="00F975BA">
             <w:r>
-              <w:t>57,8 Mo, 11256 x 7682 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">57,8 Mo, 11256 x 7682 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="466CADB0" w14:textId="77777777" w:rsidR="002644D4" w:rsidRDefault="002644D4" w:rsidP="00F975BA">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52501459" w14:textId="77777777" w:rsidR="00F975BA" w:rsidRDefault="00F975BA" w:rsidP="00F975BA"/>
           <w:p w14:paraId="65298B3F" w14:textId="77777777" w:rsidR="0028080A" w:rsidRDefault="00F975BA" w:rsidP="00F975BA">
             <w:r>
               <w:t>P311/B1/8</w:t>
             </w:r>
             <w:r w:rsidR="0028080A">
-              <w:t> : Bénédiction des cloches de l’église Sainte-Thérèse-d’Avila de Dolbeau</w:t>
+              <w:t xml:space="preserve"> : Bénédiction des cloches de l’église </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0028080A">
+              <w:t>Sainte-Thérèse-d’Avila</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0028080A">
+              <w:t xml:space="preserve"> de Dolbeau</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05CFE5D4" w14:textId="77777777" w:rsidR="0028080A" w:rsidRDefault="0028080A" w:rsidP="00F975BA">
             <w:r>
               <w:t>1948-11-28</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13B0A5BF" w14:textId="77777777" w:rsidR="0028080A" w:rsidRPr="009C76D1" w:rsidRDefault="009C76D1" w:rsidP="0047614C">
             <w:r>
               <w:t>61,6 Mo</w:t>
             </w:r>
             <w:r w:rsidR="0028080A" w:rsidRPr="009C76D1">
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 11675 x 9185</w:t>
             </w:r>
             <w:r w:rsidR="0028080A" w:rsidRPr="009C76D1">
-              <w:t xml:space="preserve"> px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0028080A" w:rsidRPr="009C76D1">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7AD35EE9" w14:textId="77777777" w:rsidR="0028080A" w:rsidRDefault="0028080A" w:rsidP="00F975BA">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19ECF846" w14:textId="77777777" w:rsidR="00F975BA" w:rsidRDefault="00F975BA" w:rsidP="00F975BA"/>
           <w:p w14:paraId="32FD5100" w14:textId="77777777" w:rsidR="00F975BA" w:rsidRDefault="00F975BA" w:rsidP="00F975BA">
             <w:r>
               <w:t>P311/B1/9</w:t>
             </w:r>
             <w:r w:rsidR="009C76D1">
               <w:t> : Carrière de pierre des Pères Trappistes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B192FFD" w14:textId="77777777" w:rsidR="009C76D1" w:rsidRDefault="009C76D1" w:rsidP="00F975BA">
             <w:r>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="00DB269C">
               <w:t>19-</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5052BF39" w14:textId="77777777" w:rsidR="000E2567" w:rsidRDefault="000E2567" w:rsidP="00F975BA">
             <w:r>
-              <w:t>92,4 Mo, 12212 x 9414 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">92,4 Mo, 12212 x 9414 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="117EBE09" w14:textId="77777777" w:rsidR="000E2567" w:rsidRDefault="000E2567" w:rsidP="00F975BA">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="464D07F5" w14:textId="77777777" w:rsidR="00114DC5" w:rsidRPr="00F975BA" w:rsidRDefault="00114DC5" w:rsidP="00F975BA"/>
           <w:p w14:paraId="14370DAF" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00892423" w:rsidRDefault="00284D96" w:rsidP="0047614C">
             <w:r w:rsidRPr="00755272">
               <w:t>P311/B1/10</w:t>
             </w:r>
             <w:r w:rsidR="00892423">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="00892423">
-              <w:t>Irène Lamontagne (début de l’album photo d’Irène Lamontagne).</w:t>
+              <w:t xml:space="preserve">Irène </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00892423">
+              <w:t>Lamontagne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00892423">
+              <w:t xml:space="preserve"> (début de l’album photo d’Irène </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00892423">
+              <w:t>Lamontagne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00892423">
+              <w:t>).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F14B796" w14:textId="77777777" w:rsidR="009D70AC" w:rsidRDefault="009D70AC" w:rsidP="009D70AC">
             <w:r>
               <w:t>[19-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78D3B421" w14:textId="77777777" w:rsidR="009D70AC" w:rsidRDefault="009D70AC" w:rsidP="009D70AC">
             <w:r>
-              <w:t>30,9 Mo, 6192 x 8472 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">30,9 Mo, 6192 x 8472 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="6CB2507E" w14:textId="77777777" w:rsidR="009D70AC" w:rsidRDefault="009D70AC" w:rsidP="009D70AC">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FC6F161" w14:textId="77777777" w:rsidR="009D70AC" w:rsidRPr="00A674F8" w:rsidRDefault="009D70AC" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00284D96" w:rsidRPr="00A674F8" w14:paraId="24666131" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
@@ -2518,294 +3213,362 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F0D2DC1" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00892423" w:rsidRDefault="00284D96" w:rsidP="0047614C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755272">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">P311/B1/11 : </w:t>
             </w:r>
             <w:r w:rsidRPr="00A374DD">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>Georges Guay</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Georges </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>Guay</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="07A1070E" w14:textId="77777777" w:rsidR="009D70AC" w:rsidRPr="00A374DD" w:rsidRDefault="009D70AC" w:rsidP="0047614C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A374DD">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>[19-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47985191" w14:textId="77777777" w:rsidR="009D70AC" w:rsidRPr="00A374DD" w:rsidRDefault="009D70AC" w:rsidP="0047614C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A374DD">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>22,6 Mo, 3857 x 6157 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">22,6 Mo, 3857 x 6157 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>px</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="397E0B55" w14:textId="77777777" w:rsidR="009D70AC" w:rsidRDefault="009D70AC" w:rsidP="0047614C">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="338585AF" w14:textId="77777777" w:rsidR="009D70AC" w:rsidRPr="009D70AC" w:rsidRDefault="009D70AC" w:rsidP="0047614C"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00284D96" w:rsidRPr="00A674F8" w14:paraId="05FD649D" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="06AB6DBF" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00A674F8" w:rsidRDefault="00284D96" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="799DDCCC" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00892423" w:rsidRDefault="00284D96" w:rsidP="0047614C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755272">
               <w:t xml:space="preserve">P311/B1/12 : </w:t>
             </w:r>
             <w:r w:rsidRPr="007B5386">
               <w:t>Georges Guay à 14 ans</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="382C88F4" w14:textId="77777777" w:rsidR="00C448B8" w:rsidRDefault="00C448B8" w:rsidP="0047614C">
             <w:r>
               <w:t>[1926]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F8EC273" w14:textId="77777777" w:rsidR="00C448B8" w:rsidRDefault="00C448B8" w:rsidP="0047614C">
             <w:r>
-              <w:t>12,2 Mo, 2733 x 4719 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">12,2 Mo, 2733 x 4719 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="42C66608" w14:textId="77777777" w:rsidR="00BD6C52" w:rsidRPr="00C448B8" w:rsidRDefault="00BD6C52" w:rsidP="0047614C">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="504519D8" w14:textId="77777777" w:rsidR="009D70AC" w:rsidRPr="009D70AC" w:rsidRDefault="009D70AC" w:rsidP="0047614C"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00284D96" w:rsidRPr="00A674F8" w14:paraId="34A034FF" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="65099926" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00A674F8" w:rsidRDefault="00284D96" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C4536E6" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00723DA1" w:rsidRDefault="00284D96" w:rsidP="0047614C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755272">
               <w:t xml:space="preserve">P311/B1/13 : </w:t>
             </w:r>
             <w:r w:rsidRPr="007B5386">
-              <w:t>Zénaïde, Ernest, Rosaire, Irène et Béatrice Lamontagne</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Zénaïde, Ernest, Rosaire, Irène et Béatrice </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007B5386">
+              <w:t>Lamontagne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="4657E534" w14:textId="77777777" w:rsidR="00064A30" w:rsidRDefault="00064A30" w:rsidP="0047614C">
             <w:r>
               <w:t>[19-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3500D8F4" w14:textId="77777777" w:rsidR="00064A30" w:rsidRDefault="00064A30" w:rsidP="0047614C">
             <w:r>
-              <w:t>7,34 Mo, 2643 x 2915 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">7,34 Mo, 2643 x 2915 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7C8FD30B" w14:textId="77777777" w:rsidR="00064A30" w:rsidRPr="00064A30" w:rsidRDefault="00BC05D9" w:rsidP="0047614C">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00284D96" w:rsidRPr="00A674F8" w14:paraId="201D0AC0" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="011DF8FA" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00A674F8" w:rsidRDefault="00284D96" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75E5363B" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00EA068D" w:rsidRDefault="00284D96" w:rsidP="0047614C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F975BA">
               <w:t xml:space="preserve">P311/B1/14 : </w:t>
             </w:r>
             <w:r w:rsidRPr="007B5386">
-              <w:t>Irène et Rolland Lamontagne</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Irène et Rolland </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007B5386">
+              <w:t>Lamontagne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="755E641A" w14:textId="77777777" w:rsidR="00064A30" w:rsidRDefault="00064A30" w:rsidP="0047614C">
             <w:r>
               <w:t>[19-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="413329C3" w14:textId="77777777" w:rsidR="00064A30" w:rsidRDefault="00064A30" w:rsidP="0047614C">
             <w:r>
-              <w:t>13,7 Mo, 3274 x 4419 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">13,7 Mo, 3274 x 4419 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="62D60277" w14:textId="77777777" w:rsidR="00064A30" w:rsidRDefault="00064A30" w:rsidP="0047614C">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47298D42" w14:textId="77777777" w:rsidR="00064A30" w:rsidRPr="00064A30" w:rsidRDefault="00064A30" w:rsidP="0047614C"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00284D96" w:rsidRPr="00A674F8" w14:paraId="4C449918" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="15321F33" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00A674F8" w:rsidRDefault="00284D96" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EE3AAE3" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00723DA1" w:rsidRDefault="00284D96" w:rsidP="0047614C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00723DA1">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>P311/B1/15 : Georges Guay</w:t>
-            </w:r>
+              <w:t xml:space="preserve">P311/B1/15 : Georges </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00723DA1">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>Guay</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="3F1FAB9E" w14:textId="77777777" w:rsidR="00E246EF" w:rsidRPr="00A374DD" w:rsidRDefault="00E246EF" w:rsidP="0047614C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A374DD">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>[après 1912]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D07AE7B" w14:textId="77777777" w:rsidR="00E246EF" w:rsidRPr="009F33A2" w:rsidRDefault="00E246EF" w:rsidP="0047614C">
             <w:r w:rsidRPr="009F33A2">
-              <w:t>12,9 Mo, 2944 x 4569 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">12,9 Mo, 2944 x 4569 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F33A2">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="6ABD759B" w14:textId="77777777" w:rsidR="00E246EF" w:rsidRDefault="00E246EF" w:rsidP="0047614C">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01559BBF" w14:textId="77777777" w:rsidR="00E246EF" w:rsidRPr="00E246EF" w:rsidRDefault="00E246EF" w:rsidP="0047614C"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00284D96" w:rsidRPr="00A674F8" w14:paraId="1A997397" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7EB21C16" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00A674F8" w:rsidRDefault="00284D96" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -2814,117 +3577,229 @@
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11EC72A7" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00723DA1" w:rsidRDefault="00284D96" w:rsidP="0047614C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00723DA1">
               <w:t>P311/B1/16</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1" w:rsidRPr="00723DA1">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="00723DA1">
               <w:t>Irène</w:t>
             </w:r>
             <w:r w:rsidRPr="007B5386">
               <w:t xml:space="preserve"> et sa classe. </w:t>
             </w:r>
             <w:r w:rsidRPr="00A374DD">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Julia Lavoie 2. Simone St-Hilaire 3. </w:t>
+              <w:t>1. Julia Lavoie 2. Simone St-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>Hilaire</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3. </w:t>
             </w:r>
             <w:r w:rsidRPr="007B5386">
-              <w:t>Fernande Tremblay 4. Germaine Bolduc 5. Irène Lamontagne 6. Laurette Bonneau 7. Laurentia [Laurentéa?] Bonneau 8. Maria Therrien 9. Gracia Therrien 10. Alyre Therrien 11. Rosaire Lamontagne 13. Raoul Tremblay 14. Adrien Therrien 15. Benoît Lavoie 16. Paul Tremblay 17. Thomas Bonneau 18. Paul Laprise 19. Henri Laprise 20. Eloi Savoie [Lavoie?] 21. Henri Gaudreault 22. Fernand Ouellet 23. Alexandre Lavoie</w:t>
+              <w:t xml:space="preserve">Fernande Tremblay 4. Germaine Bolduc 5. Irène </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007B5386">
+              <w:t>Lamontagne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007B5386">
+              <w:t xml:space="preserve"> 6. Laurette Bonneau 7. Laurentia [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007B5386">
+              <w:t>Laurentéa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007B5386">
+              <w:t xml:space="preserve">?] Bonneau 8. Maria </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007B5386">
+              <w:t>Therrien</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007B5386">
+              <w:t xml:space="preserve"> 9. Gracia </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007B5386">
+              <w:t>Therrien</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007B5386">
+              <w:t xml:space="preserve"> 10. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007B5386">
+              <w:t>Alyre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007B5386">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007B5386">
+              <w:t>Therrien</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007B5386">
+              <w:t xml:space="preserve"> 11. Rosaire </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007B5386">
+              <w:t>Lamontagne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007B5386">
+              <w:t xml:space="preserve"> 13. Raoul Tremblay 14. Adrien </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007B5386">
+              <w:t>Therrien</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007B5386">
+              <w:t xml:space="preserve"> 15. Benoît Lavoie 16. Paul Tremblay 17. Thomas Bonneau 18. Paul </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007B5386">
+              <w:t>Laprise</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007B5386">
+              <w:t xml:space="preserve"> 19. Henri </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007B5386">
+              <w:t>Laprise</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007B5386">
+              <w:t xml:space="preserve"> 20. Eloi Savoie [Lavoie?] 21. Henri </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007B5386">
+              <w:t>Gaudreault</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007B5386">
+              <w:t xml:space="preserve"> 22. Fernand Ouellet 23. Alexandre Lavoie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36F7317B" w14:textId="77777777" w:rsidR="00E246EF" w:rsidRDefault="00E246EF" w:rsidP="0047614C">
             <w:r>
               <w:t>[19-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44321A18" w14:textId="77777777" w:rsidR="00206D68" w:rsidRDefault="00206D68" w:rsidP="0047614C">
             <w:r>
-              <w:t>12,4 Mo, 5952 x 3695 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">12,4 Mo, 5952 x 3695 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="511FDF76" w14:textId="77777777" w:rsidR="00206D68" w:rsidRDefault="00206D68" w:rsidP="0047614C">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4ECC9C6A" w14:textId="77777777" w:rsidR="00EA068D" w:rsidRPr="00E246EF" w:rsidRDefault="00EA068D" w:rsidP="0047614C"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00284D96" w:rsidRPr="00A674F8" w14:paraId="48689D2D" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0BF41C9C" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00A674F8" w:rsidRDefault="00284D96" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2EFA3B5B" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00723DA1" w:rsidRDefault="00284D96" w:rsidP="0047614C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00723DA1">
               <w:t>P311/B1/17 : Irène</w:t>
             </w:r>
             <w:r w:rsidRPr="007B5386">
               <w:t xml:space="preserve"> à 17 ans</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50C3CBC1" w14:textId="77777777" w:rsidR="00206D68" w:rsidRDefault="00206D68" w:rsidP="0047614C">
             <w:r>
               <w:t>[19-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="026C7FB6" w14:textId="77777777" w:rsidR="00206D68" w:rsidRDefault="00206D68" w:rsidP="0047614C">
             <w:r>
-              <w:t>23,7 Mo, 4176 x 5952 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">23,7 Mo, 4176 x 5952 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="176C1F5E" w14:textId="77777777" w:rsidR="00206D68" w:rsidRDefault="00206D68" w:rsidP="0047614C">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29FC201C" w14:textId="77777777" w:rsidR="00206D68" w:rsidRPr="00206D68" w:rsidRDefault="00206D68" w:rsidP="0047614C"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00284D96" w:rsidRPr="00A674F8" w14:paraId="0C9C4F40" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="70629A5E" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00A674F8" w:rsidRDefault="00284D96" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -2934,52 +3809,57 @@
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11C8EBE2" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00723DA1" w:rsidRDefault="00284D96" w:rsidP="0047614C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00723DA1">
               <w:t>P311/B1/18 :</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007B5386">
               <w:t>Irène au chantier</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="640DE796" w14:textId="77777777" w:rsidR="00B65533" w:rsidRDefault="00B65533" w:rsidP="0047614C">
             <w:r>
               <w:t>[19-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="047A3EF6" w14:textId="77777777" w:rsidR="00B65533" w:rsidRDefault="00B65533" w:rsidP="0047614C">
             <w:r>
-              <w:t>17,0 Mo, 5497 x 3246 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">17,0 Mo, 5497 x 3246 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="60CE1232" w14:textId="77777777" w:rsidR="00B65533" w:rsidRDefault="00B65533" w:rsidP="0047614C">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C9CF628" w14:textId="77777777" w:rsidR="00B65533" w:rsidRPr="00B65533" w:rsidRDefault="00B65533" w:rsidP="0047614C"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00284D96" w:rsidRPr="00A674F8" w14:paraId="565C36AB" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6399013F" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00A674F8" w:rsidRDefault="00284D96" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -3011,52 +3891,60 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="2AF986C7" w14:textId="77777777" w:rsidR="002026A1" w:rsidRDefault="002026A1" w:rsidP="0047614C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>1938</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41B439C3" w14:textId="77777777" w:rsidR="002026A1" w:rsidRPr="002026A1" w:rsidRDefault="002026A1" w:rsidP="0047614C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t>17,5 Mo, 3364 x 5471 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">17,5 Mo, 3364 x 5471 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="3A18D3E5" w14:textId="77777777" w:rsidR="002026A1" w:rsidRDefault="002026A1" w:rsidP="0047614C">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6585BACD" w14:textId="77777777" w:rsidR="002026A1" w:rsidRPr="002026A1" w:rsidRDefault="002026A1" w:rsidP="0047614C"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00284D96" w:rsidRPr="00A674F8" w14:paraId="2CB45621" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2AAA230D" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00A674F8" w:rsidRDefault="00284D96" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -3072,52 +3960,57 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00723DA1">
               <w:t xml:space="preserve">P311/B1/20 : </w:t>
             </w:r>
             <w:r w:rsidRPr="00723DA1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Irène</w:t>
             </w:r>
             <w:r w:rsidRPr="007B5386">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> à 18 ans</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="585132D7" w14:textId="77777777" w:rsidR="007D396F" w:rsidRDefault="007D396F" w:rsidP="0047614C">
             <w:r>
               <w:t>1940</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E18416A" w14:textId="77777777" w:rsidR="007D396F" w:rsidRDefault="007D396F" w:rsidP="0047614C">
             <w:r>
-              <w:t>10,9 Mo, 2733 x 4208 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">10,9 Mo, 2733 x 4208 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="43925B25" w14:textId="77777777" w:rsidR="007D396F" w:rsidRDefault="007D396F" w:rsidP="0047614C">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60BF79E6" w14:textId="77777777" w:rsidR="007D396F" w:rsidRPr="007D396F" w:rsidRDefault="007D396F" w:rsidP="0047614C"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00284D96" w:rsidRPr="00A674F8" w14:paraId="22DA113F" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1D590735" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00A674F8" w:rsidRDefault="00284D96" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -3133,229 +4026,251 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00723DA1">
               <w:t xml:space="preserve">P311/B1/21 : </w:t>
             </w:r>
             <w:r w:rsidRPr="00723DA1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Irène</w:t>
             </w:r>
             <w:r w:rsidRPr="007B5386">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> et Hilaire</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="028A4E28" w14:textId="77777777" w:rsidR="007D396F" w:rsidRDefault="007D396F" w:rsidP="0047614C">
             <w:r>
               <w:t>[19-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EE515CC" w14:textId="77777777" w:rsidR="007D396F" w:rsidRDefault="007D396F" w:rsidP="0047614C">
             <w:r>
-              <w:t>12,0 Mo, 2974 x 4238 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">12,0 Mo, 2974 x 4238 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0581EE9C" w14:textId="77777777" w:rsidR="007D396F" w:rsidRDefault="007D396F" w:rsidP="0047614C">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64AB8354" w14:textId="77777777" w:rsidR="007D396F" w:rsidRPr="007D396F" w:rsidRDefault="007D396F" w:rsidP="0047614C"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00284D96" w:rsidRPr="00A674F8" w14:paraId="72AD06B8" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="22D46EA9" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00A674F8" w:rsidRDefault="00284D96" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AA61BE4" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00723DA1" w:rsidRDefault="00284D96" w:rsidP="0047614C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00723DA1">
               <w:t>P311/B1/22 : Irène</w:t>
             </w:r>
             <w:r w:rsidRPr="007B5386">
               <w:t xml:space="preserve"> à l’âge 20 ans 1942</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6188D324" w14:textId="77777777" w:rsidR="003E435E" w:rsidRDefault="003E435E" w:rsidP="0047614C">
             <w:r>
               <w:t>1942</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5918F9B2" w14:textId="77777777" w:rsidR="003E435E" w:rsidRDefault="003E435E" w:rsidP="0047614C">
             <w:r>
-              <w:t>11,5 Mo, 2974 x 4085 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">11,5 Mo, 2974 x 4085 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2E3017E7" w14:textId="77777777" w:rsidR="003E435E" w:rsidRDefault="003E435E" w:rsidP="0047614C">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0611C486" w14:textId="77777777" w:rsidR="003E435E" w:rsidRPr="003E435E" w:rsidRDefault="003E435E" w:rsidP="0047614C"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00284D96" w:rsidRPr="00A674F8" w14:paraId="469A8D1F" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="72E7A9F7" w14:textId="77777777" w:rsidR="00284D96" w:rsidRPr="00A674F8" w:rsidRDefault="00284D96" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C7062F0" w14:textId="77777777" w:rsidR="00284D96" w:rsidRDefault="00284D96" w:rsidP="00284D96">
             <w:r>
               <w:t>P370/B1/23 :</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Irène et Zénaïde</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E9074EB" w14:textId="77777777" w:rsidR="00284D96" w:rsidRDefault="00284D96" w:rsidP="00284D96">
             <w:r>
               <w:t>[19-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46E22C25" w14:textId="77777777" w:rsidR="00284D96" w:rsidRDefault="00284D96" w:rsidP="00284D96">
             <w:r>
               <w:t xml:space="preserve">14,0 Mo, 3274  x 4509 px, </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00A8342C">
               <w:t>n&amp;b</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="6DC459EF" w14:textId="77777777" w:rsidR="00284D96" w:rsidRDefault="00284D96" w:rsidP="00284D96">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20BB2581" w14:textId="77777777" w:rsidR="00284D96" w:rsidRDefault="00284D96" w:rsidP="00284D96">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="52B84E3E" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3224AE23" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44394051" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00A8342C">
             <w:r>
               <w:t>P370/B1/24 :</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:t>Irène, Zénaïde, Béatrice, Germaine Bourgault</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Irène, Zénaïde, Béatrice, Germaine </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Bourgault</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="636547D4" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00A8342C">
             <w:r>
               <w:t>[19-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F817924" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="005A03FB" w:rsidP="00A8342C">
             <w:r>
               <w:t>17,1</w:t>
             </w:r>
             <w:r w:rsidR="00A8342C">
               <w:t xml:space="preserve"> Mo, </w:t>
             </w:r>
             <w:r>
               <w:t>3304</w:t>
             </w:r>
             <w:r w:rsidR="00A8342C">
               <w:t xml:space="preserve"> x </w:t>
             </w:r>
             <w:r>
               <w:t>5441</w:t>
             </w:r>
             <w:r w:rsidR="00A8342C">
-              <w:t xml:space="preserve"> px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A8342C">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="65112DD9" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00A8342C">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F18BA84" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="6771D41D" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="039E76C5" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -3387,185 +4302,224 @@
               <w:t xml:space="preserve"> (23 ans)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CC86E25" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00A8342C">
             <w:r>
               <w:t>[19-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50363DC2" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00F35564" w:rsidP="00A8342C">
             <w:r>
               <w:t>14,4</w:t>
             </w:r>
             <w:r w:rsidR="00A8342C">
               <w:t xml:space="preserve"> Mo, </w:t>
             </w:r>
             <w:r>
               <w:t>3304</w:t>
             </w:r>
             <w:r w:rsidR="00A8342C">
               <w:t xml:space="preserve"> x </w:t>
             </w:r>
             <w:r>
               <w:t>4599</w:t>
             </w:r>
             <w:r w:rsidR="00A8342C">
-              <w:t xml:space="preserve"> px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A8342C">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="4BEC1DC8" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00A8342C">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C3F677C" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="34996727" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="14E35519" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70445D85" w14:textId="77777777" w:rsidR="00F35564" w:rsidRDefault="00F35564" w:rsidP="00F35564">
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00ED3292">
               <w:t>311</w:t>
             </w:r>
             <w:r>
               <w:t>/B1/26 :</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EB5810">
-              <w:t>Irène et Jean-Baptise Bourgault (Narcisse)</w:t>
+              <w:t xml:space="preserve">Irène et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00EB5810">
+              <w:t>Jean-Baptise</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00EB5810">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00EB5810">
+              <w:t>Bourgault</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00EB5810">
+              <w:t xml:space="preserve"> (Narcisse)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09C4B56D" w14:textId="77777777" w:rsidR="00F35564" w:rsidRDefault="00F35564" w:rsidP="00F35564">
             <w:r>
               <w:t>[19-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A70BEAF" w14:textId="77777777" w:rsidR="00F35564" w:rsidRDefault="00EB5810" w:rsidP="00F35564">
             <w:r>
               <w:t>19,3</w:t>
             </w:r>
             <w:r w:rsidR="00F35564">
               <w:t xml:space="preserve"> Mo, </w:t>
             </w:r>
             <w:r>
               <w:t>3575</w:t>
             </w:r>
             <w:r w:rsidR="00F35564">
               <w:t xml:space="preserve"> x </w:t>
             </w:r>
             <w:r>
               <w:t>5681</w:t>
             </w:r>
             <w:r w:rsidR="00F35564">
-              <w:t xml:space="preserve"> px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F35564">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="3250203C" w14:textId="77777777" w:rsidR="00F35564" w:rsidRDefault="00F35564" w:rsidP="00F35564">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46F15D69" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="5BC30B6F" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7C170D1E" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B5F42D1" w14:textId="77777777" w:rsidR="009F0F31" w:rsidRDefault="009F0F31" w:rsidP="009F0F31">
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00ED3292">
               <w:t>311</w:t>
             </w:r>
             <w:r>
               <w:t>/B1/27 :</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:t>Irène (16 ans) et Méridé Lavoie</w:t>
+              <w:t xml:space="preserve">Irène (16 ans) et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Méridé</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Lavoie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30931CC6" w14:textId="77777777" w:rsidR="009F0F31" w:rsidRDefault="009F0F31" w:rsidP="009F0F31">
             <w:r>
               <w:t>[19-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16C3B166" w14:textId="77777777" w:rsidR="009F0F31" w:rsidRDefault="009F0F31" w:rsidP="009F0F31">
             <w:r>
-              <w:t>20,0 Mo, 3545 x 5922 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">20,0 Mo, 3545 x 5922 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="6C7944E2" w14:textId="77777777" w:rsidR="009F0F31" w:rsidRDefault="009F0F31" w:rsidP="009F0F31">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0354801A" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="633EB2E2" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="649A7EAF" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -3594,126 +4548,149 @@
               <w:t>Souvenir de Georgette</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58C32C02" w14:textId="77777777" w:rsidR="00EE42B0" w:rsidRDefault="00EE42B0" w:rsidP="00EE42B0">
             <w:r>
               <w:t>[19-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="527C2962" w14:textId="77777777" w:rsidR="00EE42B0" w:rsidRDefault="004170CD" w:rsidP="00EE42B0">
             <w:r>
               <w:t>16,5</w:t>
             </w:r>
             <w:r w:rsidR="00EE42B0">
               <w:t xml:space="preserve"> Mo, </w:t>
             </w:r>
             <w:r>
               <w:t>5437</w:t>
             </w:r>
             <w:r w:rsidR="00EE42B0">
               <w:t xml:space="preserve"> x </w:t>
             </w:r>
             <w:r>
               <w:t>3186</w:t>
             </w:r>
             <w:r w:rsidR="00EE42B0">
-              <w:t xml:space="preserve"> px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00EE42B0">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="004C7A95" w14:textId="77777777" w:rsidR="00EE42B0" w:rsidRDefault="00EE42B0" w:rsidP="00EE42B0">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="110761C6" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="246EA632" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="77617B05" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71B968F2" w14:textId="77777777" w:rsidR="004170CD" w:rsidRDefault="004170CD" w:rsidP="004170CD">
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00ED3292">
               <w:t>311</w:t>
             </w:r>
             <w:r>
               <w:t>/B1/29 :</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E321CD">
-              <w:t>Hilaire Lamontagne et Lucie Néron, Ernest Guay et Irène Lamontagne</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Hilaire </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E321CD">
+              <w:t>Lamontagne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E321CD">
+              <w:t xml:space="preserve"> et Lucie Néron, Ernest Guay et Irène </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E321CD">
+              <w:t>Lamontagne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="70FC0F1C" w14:textId="77777777" w:rsidR="004170CD" w:rsidRDefault="004170CD" w:rsidP="004170CD">
             <w:r>
               <w:t>[19-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10DCA77A" w14:textId="77777777" w:rsidR="002F4632" w:rsidRDefault="002C191E" w:rsidP="002F4632">
             <w:r>
               <w:t>11,9</w:t>
             </w:r>
             <w:r w:rsidR="004170CD">
               <w:t xml:space="preserve"> Mo, </w:t>
             </w:r>
             <w:r>
               <w:t>4238</w:t>
             </w:r>
             <w:r w:rsidR="004170CD">
               <w:t xml:space="preserve"> x </w:t>
             </w:r>
             <w:r>
               <w:t>2951</w:t>
             </w:r>
             <w:r w:rsidR="004170CD">
-              <w:t xml:space="preserve"> px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004170CD">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7C11A1FF" w14:textId="77777777" w:rsidR="002F4632" w:rsidRDefault="002F4632" w:rsidP="002F4632">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B80BA0F" w14:textId="77777777" w:rsidR="00723DA1" w:rsidRDefault="00723DA1" w:rsidP="002F4632"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="0CB621B5" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="43EA9059" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -3724,194 +4701,219 @@
           </w:tcPr>
           <w:p w14:paraId="18B08B6A" w14:textId="77777777" w:rsidR="002C191E" w:rsidRDefault="002C191E" w:rsidP="002C191E">
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00ED3292">
               <w:t>311</w:t>
             </w:r>
             <w:r>
               <w:t>/B1/30 :</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Irène et Georgette Potvin</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47E11642" w14:textId="77777777" w:rsidR="002C191E" w:rsidRDefault="002C191E" w:rsidP="002C191E">
             <w:r>
               <w:t>[19-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="211FB706" w14:textId="77777777" w:rsidR="002C191E" w:rsidRDefault="002C191E" w:rsidP="002C191E">
             <w:r>
-              <w:t>18,0 Mo, 3424 x 5531 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">18,0 Mo, 3424 x 5531 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="58BD1AE0" w14:textId="77777777" w:rsidR="001B758E" w:rsidRDefault="002C191E" w:rsidP="002C191E">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69BCD7F8" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="337CC65F" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4237E3B6" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7527977A" w14:textId="77777777" w:rsidR="001B758E" w:rsidRDefault="001B758E" w:rsidP="001B758E">
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00ED3292">
               <w:t>311</w:t>
             </w:r>
             <w:r>
               <w:t>/B1/31 :</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001038F5">
-              <w:t>Hilaire Lamontagne</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Hilaire </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="001038F5">
+              <w:t>Lamontagne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0AEB25C6" w14:textId="77777777" w:rsidR="001B758E" w:rsidRDefault="001B758E" w:rsidP="001B758E">
             <w:r>
               <w:t>[19-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A14D98B" w14:textId="77777777" w:rsidR="001B758E" w:rsidRDefault="00444947" w:rsidP="001B758E">
             <w:r>
               <w:t>26,5</w:t>
             </w:r>
             <w:r w:rsidR="001B758E">
               <w:t xml:space="preserve"> Mo, </w:t>
             </w:r>
             <w:r>
               <w:t>4192</w:t>
             </w:r>
             <w:r w:rsidR="001B758E">
               <w:t xml:space="preserve"> x </w:t>
             </w:r>
             <w:r>
               <w:t>6635</w:t>
             </w:r>
             <w:r w:rsidR="001B758E">
-              <w:t xml:space="preserve"> px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="001B758E">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0CEAA7AE" w14:textId="77777777" w:rsidR="001B758E" w:rsidRDefault="001B758E" w:rsidP="001B758E">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="212F6D31" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="753AC82F" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="54D2EE9F" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B1927DF" w14:textId="77777777" w:rsidR="003060E1" w:rsidRDefault="003060E1" w:rsidP="003060E1">
             <w:r>
               <w:t>P370/B1/32 :</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B56F62">
-              <w:t>Béatrice Lamontagne</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Béatrice </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B56F62">
+              <w:t>Lamontagne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="4F1B753F" w14:textId="77777777" w:rsidR="003060E1" w:rsidRDefault="003060E1" w:rsidP="003060E1">
             <w:r>
               <w:t>[19-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B6DC68E" w14:textId="77777777" w:rsidR="003060E1" w:rsidRDefault="00B56F62" w:rsidP="003060E1">
             <w:r>
               <w:t>14,0</w:t>
             </w:r>
             <w:r w:rsidR="003060E1">
               <w:t xml:space="preserve"> Mo, </w:t>
             </w:r>
             <w:r>
               <w:t>3284</w:t>
             </w:r>
             <w:r w:rsidR="003060E1">
               <w:t xml:space="preserve"> x </w:t>
             </w:r>
             <w:r>
               <w:t>4486</w:t>
             </w:r>
             <w:r w:rsidR="003060E1">
-              <w:t xml:space="preserve"> px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="003060E1">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="6D67192A" w14:textId="77777777" w:rsidR="003060E1" w:rsidRDefault="003060E1" w:rsidP="003060E1">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="273D4989" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="6AB3D4CA" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6B1EB4D9" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -3940,333 +4942,387 @@
               <w:t>Hilaire et Béatrice Breton</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C0A6A66" w14:textId="77777777" w:rsidR="003060E1" w:rsidRDefault="003060E1" w:rsidP="003060E1">
             <w:r>
               <w:t>[19-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46A0A81E" w14:textId="77777777" w:rsidR="003060E1" w:rsidRDefault="00225313" w:rsidP="003060E1">
             <w:r>
               <w:t>17,0</w:t>
             </w:r>
             <w:r w:rsidR="003060E1">
               <w:t xml:space="preserve"> Mo, </w:t>
             </w:r>
             <w:r>
               <w:t>3284</w:t>
             </w:r>
             <w:r w:rsidR="003060E1">
               <w:t xml:space="preserve"> x </w:t>
             </w:r>
             <w:r>
               <w:t>5440</w:t>
             </w:r>
             <w:r w:rsidR="003060E1">
-              <w:t xml:space="preserve"> px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="003060E1">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="1C5E514E" w14:textId="77777777" w:rsidR="003060E1" w:rsidRDefault="003060E1" w:rsidP="003060E1">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6961DEF9" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="6FED88C9" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0FF73D86" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B0005FD" w14:textId="77777777" w:rsidR="00225313" w:rsidRDefault="00225313" w:rsidP="00225313">
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00ED3292">
               <w:t>311</w:t>
             </w:r>
             <w:r>
               <w:t>/B1/34 :</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:t>Béatrice Lamontagne</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Béatrice </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Lamontagne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="6AF27940" w14:textId="77777777" w:rsidR="00225313" w:rsidRDefault="00225313" w:rsidP="00225313">
             <w:r>
               <w:t>[19-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73226AE2" w14:textId="77777777" w:rsidR="00225313" w:rsidRDefault="009A12CA" w:rsidP="00225313">
             <w:r>
               <w:t>26,0</w:t>
             </w:r>
             <w:r w:rsidR="00225313">
               <w:t xml:space="preserve"> Mo, </w:t>
             </w:r>
             <w:r>
               <w:t>4193</w:t>
             </w:r>
             <w:r w:rsidR="00225313">
               <w:t xml:space="preserve"> x </w:t>
             </w:r>
             <w:r>
               <w:t>6517</w:t>
             </w:r>
             <w:r w:rsidR="00225313">
-              <w:t xml:space="preserve"> px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00225313">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0A6B49D4" w14:textId="77777777" w:rsidR="00225313" w:rsidRDefault="00225313" w:rsidP="00225313">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50FC08E1" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="1CC434D8" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="06A57A30" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="154D3DF6" w14:textId="77777777" w:rsidR="009A12CA" w:rsidRDefault="009A12CA" w:rsidP="009A12CA">
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00ED3292">
               <w:t>311</w:t>
             </w:r>
             <w:r>
               <w:t>/B1/35 :</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">Mariage de Irène et Georges </w:t>
+              <w:t xml:space="preserve">Mariage </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>de Irène</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> et Georges </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F4EB486" w14:textId="77777777" w:rsidR="009A12CA" w:rsidRDefault="00100E2F" w:rsidP="009A12CA">
             <w:r>
               <w:t>1944-09-13</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19704E53" w14:textId="77777777" w:rsidR="009A12CA" w:rsidRDefault="00100E2F" w:rsidP="009A12CA">
             <w:r>
               <w:t>44,4</w:t>
             </w:r>
             <w:r w:rsidR="009A12CA">
               <w:t xml:space="preserve"> Mo, </w:t>
             </w:r>
             <w:r>
               <w:t>8139</w:t>
             </w:r>
             <w:r w:rsidR="009A12CA">
               <w:t xml:space="preserve"> x </w:t>
             </w:r>
             <w:r>
               <w:t>5728</w:t>
             </w:r>
             <w:r w:rsidR="009A12CA">
-              <w:t xml:space="preserve"> px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="009A12CA">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0479913C" w14:textId="77777777" w:rsidR="009A12CA" w:rsidRDefault="009A12CA" w:rsidP="009A12CA">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46C55E6C" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="6C123A3E" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2E2C139E" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BF9635F" w14:textId="77777777" w:rsidR="009E3616" w:rsidRDefault="009E3616" w:rsidP="009E3616">
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00ED3292">
               <w:t>311</w:t>
             </w:r>
             <w:r>
               <w:t>/B1/36 :</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0041248C">
-              <w:t>Mariage de Irène et Georges</w:t>
+              <w:t xml:space="preserve">Mariage </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="0041248C">
+              <w:t>de Irène</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="0041248C">
+              <w:t xml:space="preserve"> et Georges</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59661E95" w14:textId="77777777" w:rsidR="009E3616" w:rsidRDefault="009E3616" w:rsidP="009E3616">
             <w:r>
               <w:t>1944-09-13</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DB029B3" w14:textId="77777777" w:rsidR="009E3616" w:rsidRDefault="0041248C" w:rsidP="009E3616">
             <w:r>
               <w:t>16,8</w:t>
             </w:r>
             <w:r w:rsidR="009E3616">
               <w:t xml:space="preserve"> Mo, </w:t>
             </w:r>
             <w:r>
               <w:t>5362</w:t>
             </w:r>
             <w:r w:rsidR="009E3616">
               <w:t xml:space="preserve"> x </w:t>
             </w:r>
             <w:r>
               <w:t>3292</w:t>
             </w:r>
             <w:r w:rsidR="009E3616">
-              <w:t xml:space="preserve"> px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="009E3616">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2A3C7D43" w14:textId="77777777" w:rsidR="009E3616" w:rsidRDefault="009E3616" w:rsidP="009E3616">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D9E46E2" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="16CA7AA1" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="12515D54" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56761C48" w14:textId="77777777" w:rsidR="0041248C" w:rsidRDefault="0041248C" w:rsidP="0041248C">
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00ED3292">
               <w:t>311</w:t>
             </w:r>
             <w:r>
               <w:t>/B1/37 :</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:t>Mariage de Irène et Georges</w:t>
+              <w:t xml:space="preserve">Mariage </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>de Irène</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> et Georges</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C27DBEA" w14:textId="77777777" w:rsidR="0041248C" w:rsidRDefault="0041248C" w:rsidP="0041248C">
             <w:r>
               <w:t>1944-09-13</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="702C46BE" w14:textId="77777777" w:rsidR="0041248C" w:rsidRDefault="0041248C" w:rsidP="0041248C">
             <w:r>
-              <w:t>16,2 Mo, 5362 x 3177 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">16,2 Mo, 5362 x 3177 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="6DA2E3B4" w14:textId="77777777" w:rsidR="0041248C" w:rsidRDefault="0041248C" w:rsidP="0041248C">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D0653D3" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="7147A617" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="70CF3612" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -4295,52 +5351,57 @@
               <w:t>Irène et Georges</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AECA561" w14:textId="77777777" w:rsidR="0041248C" w:rsidRDefault="0041248C" w:rsidP="0041248C">
             <w:r>
               <w:t>1940-07-07</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03912CE5" w14:textId="77777777" w:rsidR="0041248C" w:rsidRDefault="006F173C" w:rsidP="0041248C">
             <w:r>
               <w:t>14,1</w:t>
             </w:r>
             <w:r w:rsidR="0041248C">
               <w:t xml:space="preserve"> Mo, </w:t>
             </w:r>
             <w:r>
               <w:t>3249</w:t>
             </w:r>
             <w:r w:rsidR="0041248C">
               <w:t xml:space="preserve"> x </w:t>
             </w:r>
             <w:r>
               <w:t>4553</w:t>
             </w:r>
             <w:r w:rsidR="0041248C">
-              <w:t xml:space="preserve"> px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0041248C">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7373F892" w14:textId="77777777" w:rsidR="0041248C" w:rsidRDefault="0041248C" w:rsidP="0041248C">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4313FFC3" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="0EF2CC7D" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="64BBC0C8" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -4369,52 +5430,57 @@
               <w:t>Georges et Irène (en été)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4AF24D90" w14:textId="77777777" w:rsidR="00021174" w:rsidRDefault="00FF253A" w:rsidP="00021174">
             <w:r>
               <w:t>1945</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C967AC8" w14:textId="77777777" w:rsidR="00021174" w:rsidRDefault="00FF253A" w:rsidP="00021174">
             <w:r>
               <w:t>41,3</w:t>
             </w:r>
             <w:r w:rsidR="00021174">
               <w:t xml:space="preserve"> Mo, </w:t>
             </w:r>
             <w:r>
               <w:t>8080</w:t>
             </w:r>
             <w:r w:rsidR="00021174">
               <w:t xml:space="preserve"> x </w:t>
             </w:r>
             <w:r>
               <w:t>5372</w:t>
             </w:r>
             <w:r w:rsidR="00021174">
-              <w:t xml:space="preserve"> px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00021174">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="43F132F5" w14:textId="77777777" w:rsidR="00021174" w:rsidRDefault="00021174" w:rsidP="00021174">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="173CB4DA" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="257F8A3A" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="139BA138" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -4446,52 +5512,57 @@
               <w:t>s</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CD27385" w14:textId="77777777" w:rsidR="00FF253A" w:rsidRDefault="003537F3" w:rsidP="00FF253A">
             <w:r>
               <w:t>1944-09-13</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30A6A676" w14:textId="77777777" w:rsidR="00FF253A" w:rsidRDefault="001302FF" w:rsidP="00FF253A">
             <w:r>
               <w:t>17,0</w:t>
             </w:r>
             <w:r w:rsidR="00FF253A">
               <w:t xml:space="preserve"> Mo, </w:t>
             </w:r>
             <w:r>
               <w:t>5504</w:t>
             </w:r>
             <w:r w:rsidR="00FF253A">
               <w:t xml:space="preserve"> x </w:t>
             </w:r>
             <w:r>
               <w:t>3241</w:t>
             </w:r>
             <w:r w:rsidR="00FF253A">
-              <w:t xml:space="preserve"> px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00FF253A">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="044CBB23" w14:textId="77777777" w:rsidR="00FF253A" w:rsidRDefault="00FF253A" w:rsidP="00FF253A">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EB3DF05" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="69AFB41A" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="28E68A85" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -4529,52 +5600,57 @@
               <w:t xml:space="preserve"> et Albertine Guimond</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17317901" w14:textId="77777777" w:rsidR="00FF253A" w:rsidRDefault="00781F65" w:rsidP="00FF253A">
             <w:r>
               <w:t>1944-09-13</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FFBD714" w14:textId="77777777" w:rsidR="00FF253A" w:rsidRDefault="00781F65" w:rsidP="00FF253A">
             <w:r>
               <w:t>19,2</w:t>
             </w:r>
             <w:r w:rsidR="00FF253A">
               <w:t xml:space="preserve"> Mo, </w:t>
             </w:r>
             <w:r>
               <w:t>3871</w:t>
             </w:r>
             <w:r w:rsidR="00FF253A">
               <w:t xml:space="preserve"> x </w:t>
             </w:r>
             <w:r>
               <w:t>5213</w:t>
             </w:r>
             <w:r w:rsidR="00FF253A">
-              <w:t xml:space="preserve"> px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00FF253A">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="5B77118D" w14:textId="77777777" w:rsidR="00FF253A" w:rsidRDefault="00FF253A" w:rsidP="00FF253A">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01E92EA9" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="72345160" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="149D37D2" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -4603,52 +5679,57 @@
               <w:t>Georges et Irène à Saint-Félicien</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5388F487" w14:textId="77777777" w:rsidR="00FC65B7" w:rsidRDefault="00A04B74" w:rsidP="00FC65B7">
             <w:r>
               <w:t>1945</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4819C82B" w14:textId="77777777" w:rsidR="00FC65B7" w:rsidRDefault="00AB6FCA" w:rsidP="00FC65B7">
             <w:r>
               <w:t>13,6</w:t>
             </w:r>
             <w:r w:rsidR="00FC65B7">
               <w:t xml:space="preserve"> Mo, </w:t>
             </w:r>
             <w:r>
               <w:t>2860</w:t>
             </w:r>
             <w:r w:rsidR="00FC65B7">
               <w:t xml:space="preserve"> x </w:t>
             </w:r>
             <w:r>
               <w:t>4999</w:t>
             </w:r>
             <w:r w:rsidR="00FC65B7">
-              <w:t xml:space="preserve"> px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00FC65B7">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2020ED65" w14:textId="77777777" w:rsidR="00FC65B7" w:rsidRDefault="00FC65B7" w:rsidP="00FC65B7">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A3FF204" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="332FD5B1" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5C22CC7B" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -4683,52 +5764,57 @@
               <w:t>Georges et Irène</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5683B5B2" w14:textId="77777777" w:rsidR="003448F7" w:rsidRDefault="003448F7" w:rsidP="003448F7">
             <w:r>
               <w:t>[19-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15DE4C27" w14:textId="77777777" w:rsidR="003448F7" w:rsidRDefault="002A3A1D" w:rsidP="003448F7">
             <w:r>
               <w:t>14,1</w:t>
             </w:r>
             <w:r w:rsidR="003448F7">
               <w:t xml:space="preserve"> Mo, </w:t>
             </w:r>
             <w:r>
               <w:t>2880</w:t>
             </w:r>
             <w:r w:rsidR="003448F7">
               <w:t xml:space="preserve"> x </w:t>
             </w:r>
             <w:r>
               <w:t>5161</w:t>
             </w:r>
             <w:r w:rsidR="003448F7">
-              <w:t xml:space="preserve"> px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="003448F7">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0C1C2985" w14:textId="77777777" w:rsidR="003448F7" w:rsidRDefault="003448F7" w:rsidP="003448F7">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F719362" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="7CB5A020" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4D25BEE4" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -4737,158 +5823,175 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C1917A1" w14:textId="77777777" w:rsidR="00EF33A6" w:rsidRDefault="00EF33A6" w:rsidP="00EF33A6">
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00ED3292">
               <w:t>311</w:t>
             </w:r>
             <w:r>
               <w:t>/B1/4</w:t>
             </w:r>
             <w:r w:rsidR="000267D6">
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:t> :</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00BB720B">
               <w:t>Sainte-Jeanne-d’Arc</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="29AC5D6C" w14:textId="77777777" w:rsidR="00EF33A6" w:rsidRDefault="00BB720B" w:rsidP="00EF33A6">
             <w:r>
               <w:t>1954</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5488BB38" w14:textId="77777777" w:rsidR="00EF33A6" w:rsidRDefault="00BB720B" w:rsidP="00EF33A6">
             <w:r>
               <w:t>13,6</w:t>
             </w:r>
             <w:r w:rsidR="00EF33A6">
               <w:t xml:space="preserve"> Mo, </w:t>
             </w:r>
             <w:r>
               <w:t>2917</w:t>
             </w:r>
             <w:r w:rsidR="00EF33A6">
               <w:t xml:space="preserve"> x </w:t>
             </w:r>
             <w:r>
               <w:t>4902</w:t>
             </w:r>
             <w:r w:rsidR="00EF33A6">
-              <w:t xml:space="preserve"> px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00EF33A6">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="1C833C05" w14:textId="77777777" w:rsidR="00EF33A6" w:rsidRDefault="00EF33A6" w:rsidP="00EF33A6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71A25C23" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="4E581639" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5ECCDDBD" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74638E13" w14:textId="77777777" w:rsidR="00EF33A6" w:rsidRDefault="00EF33A6" w:rsidP="00EF33A6">
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00ED3292">
               <w:t>311</w:t>
             </w:r>
             <w:r>
               <w:t>/B1/4</w:t>
             </w:r>
             <w:r w:rsidR="00D026AB">
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:t> :</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
-              <w:t xml:space="preserve"> Sainte-Jeanne-d’Arc</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00723DA1">
+              <w:t>Sainte-Jeanne-d’Arc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00913236">
               <w:t xml:space="preserve"> – 1954 – Georges, Yvon, Irène, Réal, Xavier Guimond et grand-mère Anna Villeneuve</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A4E56C1" w14:textId="77777777" w:rsidR="00EF33A6" w:rsidRDefault="00664279" w:rsidP="00EF33A6">
             <w:r>
               <w:t>1954</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A62FAAA" w14:textId="77777777" w:rsidR="00EF33A6" w:rsidRDefault="00913236" w:rsidP="00EF33A6">
             <w:r>
               <w:t>16,1</w:t>
             </w:r>
             <w:r w:rsidR="00EF33A6">
               <w:t xml:space="preserve"> Mo, </w:t>
             </w:r>
             <w:r>
               <w:t>5261</w:t>
             </w:r>
             <w:r w:rsidR="00EF33A6">
               <w:t xml:space="preserve"> x </w:t>
             </w:r>
             <w:r>
               <w:t>3222</w:t>
             </w:r>
             <w:r w:rsidR="00EF33A6">
-              <w:t xml:space="preserve"> px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00EF33A6">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="62370959" w14:textId="77777777" w:rsidR="00EF33A6" w:rsidRDefault="00EF33A6" w:rsidP="00EF33A6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="746E8102" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="74016926" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="24596326" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -4897,78 +6000,88 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="143D6580" w14:textId="77777777" w:rsidR="00EF33A6" w:rsidRDefault="00EF33A6" w:rsidP="00EF33A6">
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00ED3292">
               <w:t>311</w:t>
             </w:r>
             <w:r>
               <w:t>/B1/4</w:t>
             </w:r>
             <w:r w:rsidR="00D026AB">
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:t> :</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00033C82">
-              <w:t>Sainte-Jeanne-d’Arc – juin 1954 – Georges (42 ans), Réal (7 ans), Irène (32 ans), Yvon (5 ans)</w:t>
+              <w:t>Sainte-Jeanne-d’Arc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00033C82">
+              <w:t xml:space="preserve"> – juin 1954 – Georges (42 ans), Réal (7 ans), Irène (32 ans), Yvon (5 ans)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="126B97ED" w14:textId="77777777" w:rsidR="00EF33A6" w:rsidRDefault="00664279" w:rsidP="00EF33A6">
             <w:r>
               <w:t>1954</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44B009F5" w14:textId="77777777" w:rsidR="00EF33A6" w:rsidRDefault="003B5423" w:rsidP="00EF33A6">
             <w:r>
               <w:t>16,1</w:t>
             </w:r>
             <w:r w:rsidR="00EF33A6">
               <w:t xml:space="preserve"> Mo, </w:t>
             </w:r>
             <w:r>
               <w:t>5292</w:t>
             </w:r>
             <w:r w:rsidR="00EF33A6">
               <w:t xml:space="preserve"> x </w:t>
             </w:r>
             <w:r>
               <w:t>3202</w:t>
             </w:r>
             <w:r w:rsidR="00EF33A6">
-              <w:t xml:space="preserve"> px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00EF33A6">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="307AD1F3" w14:textId="77777777" w:rsidR="00EF33A6" w:rsidRDefault="00EF33A6" w:rsidP="00EF33A6">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72D517DD" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8342C" w:rsidRPr="00A674F8" w14:paraId="74CF5100" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="752BDE59" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRPr="00A674F8" w:rsidRDefault="00A8342C" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -4997,130 +6110,147 @@
               <w:t>Rita Guimond, Jaques et Jocelyne, Irène et Réal (14 mois)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E7240AC" w14:textId="77777777" w:rsidR="0068682E" w:rsidRDefault="0068682E" w:rsidP="0068682E">
             <w:r>
               <w:t>1948</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6027FC45" w14:textId="77777777" w:rsidR="0068682E" w:rsidRDefault="000E2CC1" w:rsidP="0068682E">
             <w:r>
               <w:t>10,9</w:t>
             </w:r>
             <w:r w:rsidR="0068682E">
               <w:t xml:space="preserve"> Mo, </w:t>
             </w:r>
             <w:r>
               <w:t>2840</w:t>
             </w:r>
             <w:r w:rsidR="0068682E">
               <w:t xml:space="preserve"> x </w:t>
             </w:r>
             <w:r>
               <w:t>4043</w:t>
             </w:r>
             <w:r w:rsidR="0068682E">
-              <w:t xml:space="preserve"> px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0068682E">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7905D195" w14:textId="77777777" w:rsidR="002F4632" w:rsidRDefault="0068682E" w:rsidP="0068682E">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F463E42" w14:textId="77777777" w:rsidR="00A8342C" w:rsidRDefault="00A8342C" w:rsidP="00284D96"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F4632" w:rsidRPr="00A674F8" w14:paraId="12E68BF9" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="506363E9" w14:textId="77777777" w:rsidR="002F4632" w:rsidRPr="00A674F8" w:rsidRDefault="002F4632" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FFCC5AD" w14:textId="77777777" w:rsidR="00D95592" w:rsidRDefault="002F4632" w:rsidP="0068682E">
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00ED3292">
               <w:t>311</w:t>
             </w:r>
             <w:r>
               <w:t>/B1/48 :</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D95592">
-              <w:t>M. Georges Guay, Sainte-Jeanne-d’Arc (papa, 39 ans), maman 28 ans, Réal 3 ans</w:t>
+              <w:t xml:space="preserve">M. Georges Guay, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D95592">
+              <w:t>Sainte-Jeanne-d’Arc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D95592">
+              <w:t xml:space="preserve"> (papa, 39 ans), maman 28 ans, Réal 3 ans</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F384421" w14:textId="77777777" w:rsidR="00D95592" w:rsidRDefault="00D95592" w:rsidP="0068682E">
             <w:r>
               <w:t>1951</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C9A8E5D" w14:textId="77777777" w:rsidR="00D95592" w:rsidRDefault="00C76620" w:rsidP="0068682E">
             <w:r>
               <w:t>17,0</w:t>
             </w:r>
             <w:r w:rsidR="00AC7074">
               <w:t xml:space="preserve"> Mo, 3</w:t>
             </w:r>
             <w:r>
               <w:t>304</w:t>
             </w:r>
             <w:r w:rsidR="00AC7074">
               <w:t xml:space="preserve"> x 5</w:t>
             </w:r>
             <w:r>
               <w:t>411</w:t>
             </w:r>
             <w:r w:rsidR="00AC7074">
-              <w:t xml:space="preserve"> px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00AC7074">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="305460AD" w14:textId="77777777" w:rsidR="00D95592" w:rsidRDefault="00AC7074" w:rsidP="0068682E">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="300D8CFD" w14:textId="77777777" w:rsidR="002F4632" w:rsidRDefault="002F4632" w:rsidP="0068682E"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A9245A" w:rsidRPr="00A674F8" w14:paraId="777E7937" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="31947C91" w14:textId="77777777" w:rsidR="00A9245A" w:rsidRPr="00A674F8" w:rsidRDefault="00A9245A" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5138,77 +6268,118 @@
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00ED3292" w:rsidRPr="00A374DD">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>311</w:t>
             </w:r>
             <w:r w:rsidRPr="00A374DD">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>/B1/49 :</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A374DD">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>Georges Guay, Réal Guay</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Georges </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>Guay</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>Réal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>Guay</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2609A4D2" w14:textId="77777777" w:rsidR="00AC7074" w:rsidRDefault="00AC7074" w:rsidP="0068682E">
             <w:r>
               <w:t>[1951]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B04E108" w14:textId="77777777" w:rsidR="00AC7074" w:rsidRDefault="00C76620" w:rsidP="0068682E">
             <w:r>
               <w:t xml:space="preserve">17,0 </w:t>
             </w:r>
             <w:r w:rsidR="00AC7074">
               <w:t>Mo, 3</w:t>
             </w:r>
             <w:r>
               <w:t>304</w:t>
             </w:r>
             <w:r w:rsidR="00AC7074">
               <w:t xml:space="preserve"> x 5</w:t>
             </w:r>
             <w:r>
               <w:t>411</w:t>
             </w:r>
             <w:r w:rsidR="00AC7074">
-              <w:t xml:space="preserve"> px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00AC7074">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="6539DA74" w14:textId="77777777" w:rsidR="00AC7074" w:rsidRDefault="00172EC4" w:rsidP="0068682E">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A9245A" w:rsidRPr="00A674F8" w14:paraId="56EEFA76" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="49FD3475" w14:textId="77777777" w:rsidR="00A9245A" w:rsidRPr="00A674F8" w:rsidRDefault="00A9245A" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -5227,52 +6398,57 @@
               <w:t>/B1/50 :</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Georges à sa sortie d’hôpital</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A2977EB" w14:textId="77777777" w:rsidR="00AC7074" w:rsidRDefault="00AC7074" w:rsidP="0068682E">
             <w:r>
               <w:t>Août 1961</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33EA46F7" w14:textId="77777777" w:rsidR="00AC7074" w:rsidRDefault="003D141F" w:rsidP="0068682E">
             <w:r>
               <w:t xml:space="preserve">16,2 </w:t>
             </w:r>
             <w:r w:rsidR="00D03C2F">
               <w:t xml:space="preserve">Mo, </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">4146 x 4118 </w:t>
             </w:r>
             <w:r w:rsidR="00D03C2F">
-              <w:t>px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D03C2F">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="3DB14E58" w14:textId="77777777" w:rsidR="00D03C2F" w:rsidRDefault="00D03C2F" w:rsidP="0068682E">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56174CED" w14:textId="77777777" w:rsidR="00D03C2F" w:rsidRDefault="00D03C2F" w:rsidP="0068682E"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A9245A" w:rsidRPr="00A674F8" w14:paraId="3019788E" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="290B5CF5" w14:textId="77777777" w:rsidR="00A9245A" w:rsidRPr="00A674F8" w:rsidRDefault="00A9245A" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -5298,98 +6474,108 @@
               <w:t>Noël avec grand-mère Anna</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1401CEB6" w14:textId="77777777" w:rsidR="00D03C2F" w:rsidRDefault="00D03C2F" w:rsidP="0068682E">
             <w:r>
               <w:t>Décembre 1964</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2463CF38" w14:textId="77777777" w:rsidR="00D03C2F" w:rsidRDefault="003D141F" w:rsidP="0068682E">
             <w:r>
               <w:t>15,4</w:t>
             </w:r>
             <w:r w:rsidR="00D03C2F">
               <w:t xml:space="preserve"> Mo, </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">4008 </w:t>
             </w:r>
             <w:r w:rsidR="00D03C2F">
               <w:t>x 4</w:t>
             </w:r>
             <w:r>
               <w:t>035</w:t>
             </w:r>
             <w:r w:rsidR="00D03C2F">
-              <w:t xml:space="preserve"> px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D03C2F">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="24116C8A" w14:textId="77777777" w:rsidR="00D03C2F" w:rsidRDefault="00D03C2F" w:rsidP="0068682E">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B7DB1C4" w14:textId="77777777" w:rsidR="00D03C2F" w:rsidRDefault="00D03C2F" w:rsidP="0068682E"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A9245A" w:rsidRPr="00A674F8" w14:paraId="04B2C5BD" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5C32BCF2" w14:textId="77777777" w:rsidR="00A9245A" w:rsidRPr="00A674F8" w:rsidRDefault="00A9245A" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21877632" w14:textId="77777777" w:rsidR="00824BC4" w:rsidRDefault="00C34FC9" w:rsidP="0068682E">
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00ED3292">
               <w:t>311</w:t>
             </w:r>
             <w:r>
               <w:t>/B1/52</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00824BC4">
-              <w:t>La famille Godefroi Lamontagne</w:t>
-            </w:r>
+              <w:t xml:space="preserve">La famille Godefroi </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00824BC4">
+              <w:t>Lamontagne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="64CE0D51" w14:textId="77777777" w:rsidR="00824BC4" w:rsidRDefault="00824BC4" w:rsidP="0068682E">
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00824BC4">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>ère</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> rangée : Roland.  2</w:t>
             </w:r>
             <w:r w:rsidRPr="00824BC4">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> rangée : Godefroi, Olivine. 3</w:t>
             </w:r>
             <w:r w:rsidRPr="00824BC4">
               <w:rPr>
@@ -5422,52 +6608,57 @@
           <w:p w14:paraId="4FE1BC42" w14:textId="77777777" w:rsidR="00824BC4" w:rsidRDefault="00824BC4" w:rsidP="0068682E">
             <w:r>
               <w:t>1935</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22001608" w14:textId="77777777" w:rsidR="00824BC4" w:rsidRDefault="00824BC4" w:rsidP="0068682E">
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00192915">
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00192915">
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Mo, 4166 x 2</w:t>
             </w:r>
             <w:r w:rsidR="00192915">
               <w:t>891</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7859F384" w14:textId="77777777" w:rsidR="00824BC4" w:rsidRDefault="00824BC4" w:rsidP="0068682E">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DDFFB27" w14:textId="77777777" w:rsidR="00824BC4" w:rsidRDefault="00824BC4" w:rsidP="0068682E"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A9245A" w:rsidRPr="00A674F8" w14:paraId="08C26090" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="59588A79" w14:textId="77777777" w:rsidR="00A9245A" w:rsidRPr="00A674F8" w:rsidRDefault="00A9245A" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -5484,52 +6675,57 @@
               <w:t>311</w:t>
             </w:r>
             <w:r>
               <w:t>/B1/53</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00C94235">
               <w:t>Maison paternelle – Albanel</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="099926D6" w14:textId="77777777" w:rsidR="00C94235" w:rsidRDefault="00C94235" w:rsidP="0068682E">
             <w:r>
               <w:t>[19-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53739504" w14:textId="77777777" w:rsidR="00C94235" w:rsidRDefault="000F5F74" w:rsidP="0068682E">
             <w:r>
               <w:t>26,8</w:t>
             </w:r>
             <w:r w:rsidR="00C94235">
               <w:t xml:space="preserve"> Mo</w:t>
             </w:r>
             <w:r>
-              <w:t>, 6825 x 4124 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 6825 x 4124 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="142899EA" w14:textId="77777777" w:rsidR="000F5F74" w:rsidRDefault="000F5F74" w:rsidP="0068682E">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74A56937" w14:textId="77777777" w:rsidR="000F5F74" w:rsidRDefault="000F5F74" w:rsidP="0068682E"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A9245A" w:rsidRPr="00A674F8" w14:paraId="69DC0CD2" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="23FF3846" w14:textId="77777777" w:rsidR="00A9245A" w:rsidRPr="00A674F8" w:rsidRDefault="00A9245A" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -5540,111 +6736,137 @@
           </w:tcPr>
           <w:p w14:paraId="111EA59B" w14:textId="77777777" w:rsidR="00CE307C" w:rsidRDefault="00C34FC9" w:rsidP="0068682E">
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00ED3292">
               <w:t>311</w:t>
             </w:r>
             <w:r>
               <w:t>/B1/54</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00CE307C">
               <w:t>Godefroi et Olivine</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FC3EC6B" w14:textId="77777777" w:rsidR="00CE307C" w:rsidRDefault="00445C9D" w:rsidP="0068682E">
             <w:r>
               <w:t>[19-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A51BF27" w14:textId="77777777" w:rsidR="00445C9D" w:rsidRDefault="00445C9D" w:rsidP="0068682E">
             <w:r>
-              <w:t>11,5 Mo, 2942 x 4109 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">11,5 Mo, 2942 x 4109 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2D1F25CB" w14:textId="77777777" w:rsidR="00445C9D" w:rsidRDefault="00445C9D" w:rsidP="0068682E">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1EF9A282" w14:textId="77777777" w:rsidR="00445C9D" w:rsidRDefault="00445C9D" w:rsidP="0068682E"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A9245A" w:rsidRPr="00A674F8" w14:paraId="3E0A96F1" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="39E4CBF3" w14:textId="77777777" w:rsidR="00A9245A" w:rsidRPr="00A674F8" w:rsidRDefault="00A9245A" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19710631" w14:textId="77777777" w:rsidR="00CE307C" w:rsidRDefault="00C34FC9" w:rsidP="0068682E">
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00ED3292">
               <w:t>311</w:t>
             </w:r>
             <w:r>
               <w:t>/B1/55</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00CE307C">
               <w:t>Photo de famille</w:t>
             </w:r>
             <w:r w:rsidR="00FB1405">
-              <w:t> : Godfroi, Olivine, Roland, Irène, Zénaïde, Ernestine, Béatrice, Arsène, Rosaine, Rose-Hélène, Hilaire, Ernest, Narcisse.</w:t>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00FB1405">
+              <w:t>Godfroi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00FB1405">
+              <w:t xml:space="preserve">, Olivine, Roland, Irène, Zénaïde, Ernestine, Béatrice, Arsène, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00FB1405">
+              <w:t>Rosaine</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00FB1405">
+              <w:t>, Rose-Hélène, Hilaire, Ernest, Narcisse.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20074245" w14:textId="77777777" w:rsidR="00CE307C" w:rsidRDefault="00CE307C" w:rsidP="0068682E">
             <w:r>
               <w:t>1937</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51861AF2" w14:textId="77777777" w:rsidR="00CE307C" w:rsidRDefault="00FB1405" w:rsidP="0068682E">
             <w:r>
-              <w:t>11,4 Mo, 4134 x 2913 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">11,4 Mo, 4134 x 2913 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="20C49380" w14:textId="77777777" w:rsidR="00FB1405" w:rsidRDefault="00FB1405" w:rsidP="0068682E">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="305B6A52" w14:textId="77777777" w:rsidR="00FB1405" w:rsidRDefault="00FB1405" w:rsidP="0068682E"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A9245A" w:rsidRPr="00A674F8" w14:paraId="5B6C0DAF" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="374D7C82" w14:textId="77777777" w:rsidR="00A9245A" w:rsidRPr="00A674F8" w:rsidRDefault="00A9245A" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -5670,102 +6892,112 @@
               <w:t>Godefroi, Olivine, Zénaïde, Irène</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="670DD800" w14:textId="77777777" w:rsidR="00CE307C" w:rsidRDefault="00CE307C" w:rsidP="0068682E">
             <w:r>
               <w:t>1938</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="192469D2" w14:textId="77777777" w:rsidR="002047DB" w:rsidRDefault="00C75368" w:rsidP="0068682E">
             <w:r>
               <w:t xml:space="preserve">17,0 </w:t>
             </w:r>
             <w:r w:rsidR="002047DB">
               <w:t xml:space="preserve">Mo, </w:t>
             </w:r>
             <w:r>
               <w:t>3344</w:t>
             </w:r>
             <w:r w:rsidR="002047DB">
               <w:t xml:space="preserve"> x </w:t>
             </w:r>
             <w:r>
               <w:t>5346</w:t>
             </w:r>
             <w:r w:rsidR="002047DB">
-              <w:t xml:space="preserve"> px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002047DB">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="24FC4D65" w14:textId="77777777" w:rsidR="002047DB" w:rsidRDefault="002047DB" w:rsidP="0068682E">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E31E6B1" w14:textId="77777777" w:rsidR="00CE307C" w:rsidRDefault="00CE307C" w:rsidP="0068682E"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A9245A" w:rsidRPr="00A674F8" w14:paraId="6F0F32FC" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5B55D64D" w14:textId="77777777" w:rsidR="00A9245A" w:rsidRPr="00A674F8" w:rsidRDefault="00A9245A" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="070B3F1D" w14:textId="77777777" w:rsidR="00ED3292" w:rsidRDefault="00ED3292" w:rsidP="0068682E">
             <w:r>
               <w:t>P311/B1/57</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photo de famille – Albanel. Béatrice Breton, Hilaire. 1 an avant son mariage avec Ernest.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5580E7AB" w14:textId="77777777" w:rsidR="00ED3292" w:rsidRDefault="00ED3292" w:rsidP="0068682E">
             <w:r>
               <w:t>1940</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D44646F" w14:textId="77777777" w:rsidR="00ED3292" w:rsidRDefault="00ED3292" w:rsidP="0068682E">
             <w:r>
-              <w:t>16,1 Mo, 3236 x 5219 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">16,1 Mo, 3236 x 5219 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="53CDE3F2" w14:textId="77777777" w:rsidR="00ED3292" w:rsidRDefault="00ED3292" w:rsidP="0068682E">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CAE8ACA" w14:textId="77777777" w:rsidR="00ED3292" w:rsidRDefault="00ED3292" w:rsidP="0068682E"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A9245A" w:rsidRPr="00A674F8" w14:paraId="332EC6C5" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3523D1F4" w14:textId="77777777" w:rsidR="00A9245A" w:rsidRPr="00A674F8" w:rsidRDefault="00A9245A" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -5776,360 +7008,403 @@
           </w:tcPr>
           <w:p w14:paraId="3A3A4067" w14:textId="77777777" w:rsidR="009306A0" w:rsidRDefault="00ED3292" w:rsidP="0068682E">
             <w:r>
               <w:t>P311</w:t>
             </w:r>
             <w:r w:rsidR="009306A0">
               <w:t>/B1/58</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="009306A0">
               <w:t xml:space="preserve">Photo de famille – Albanel. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67C58330" w14:textId="77777777" w:rsidR="009306A0" w:rsidRDefault="009306A0" w:rsidP="0068682E">
             <w:r>
               <w:t>1940</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F46A520" w14:textId="77777777" w:rsidR="009306A0" w:rsidRDefault="009306A0" w:rsidP="0068682E">
             <w:r>
               <w:t xml:space="preserve">15,9 Mo, </w:t>
             </w:r>
             <w:r w:rsidR="005F4D6B">
-              <w:t>3198 x 5218 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">3198 x 5218 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005F4D6B">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="74398A8C" w14:textId="77777777" w:rsidR="009306A0" w:rsidRDefault="009306A0" w:rsidP="0068682E">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E851977" w14:textId="77777777" w:rsidR="009306A0" w:rsidRDefault="009306A0" w:rsidP="0068682E"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A9245A" w:rsidRPr="00A674F8" w14:paraId="747C221C" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="248C338F" w14:textId="77777777" w:rsidR="00A9245A" w:rsidRPr="00A674F8" w:rsidRDefault="00A9245A" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31A2AD12" w14:textId="77777777" w:rsidR="00B96538" w:rsidRDefault="005F4D6B" w:rsidP="0068682E">
             <w:r>
               <w:t>P311/B1/59</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00B96538">
               <w:t>Photo de famille – Albanel.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48D66740" w14:textId="77777777" w:rsidR="00B96538" w:rsidRDefault="00B96538" w:rsidP="0068682E">
             <w:r>
               <w:t>Juillet 1941</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6443E8AD" w14:textId="77777777" w:rsidR="00B96538" w:rsidRDefault="00B96538" w:rsidP="0068682E">
             <w:r>
-              <w:t>10,9 Mo, 4083 x 2818 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">10,9 Mo, 4083 x 2818 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="1C421A4E" w14:textId="77777777" w:rsidR="00B96538" w:rsidRDefault="00B96538" w:rsidP="0068682E">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EF7D391" w14:textId="77777777" w:rsidR="00B96538" w:rsidRDefault="00B96538" w:rsidP="0068682E"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003804DC" w:rsidRPr="00A674F8" w14:paraId="7E974F12" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="59359477" w14:textId="77777777" w:rsidR="003804DC" w:rsidRPr="00A674F8" w:rsidRDefault="003804DC" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="778D82A7" w14:textId="77777777" w:rsidR="003804DC" w:rsidRDefault="003804DC" w:rsidP="0068682E">
             <w:r>
               <w:t>P311/B1/60</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photo de famille – Albanel</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0ADA3051" w14:textId="77777777" w:rsidR="003804DC" w:rsidRDefault="003804DC" w:rsidP="0068682E">
             <w:r>
               <w:t>Juillet 1943</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F7C3969" w14:textId="77777777" w:rsidR="003804DC" w:rsidRDefault="003804DC" w:rsidP="0068682E">
             <w:r>
-              <w:t>13,9 Mo, 3295 x 4424 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">13,9 Mo, 3295 x 4424 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0BB374DF" w14:textId="77777777" w:rsidR="003804DC" w:rsidRDefault="003804DC" w:rsidP="0068682E">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003804DC" w:rsidRPr="00A674F8" w14:paraId="0073358F" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0DC1715C" w14:textId="77777777" w:rsidR="003804DC" w:rsidRPr="00A674F8" w:rsidRDefault="003804DC" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="512687CD" w14:textId="77777777" w:rsidR="005D2131" w:rsidRDefault="005D2131" w:rsidP="0068682E">
             <w:r>
               <w:t>P311/B1/6</w:t>
             </w:r>
             <w:r w:rsidR="00783736">
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photo de famille – Albanel</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E3491D9" w14:textId="77777777" w:rsidR="005D2131" w:rsidRDefault="005D2131" w:rsidP="0068682E">
             <w:r>
               <w:t>Juillet 1943</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51CC0B85" w14:textId="77777777" w:rsidR="005D2131" w:rsidRDefault="005D2131" w:rsidP="0068682E">
             <w:r>
-              <w:t>13,6 Mo, 3240 x 4407 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">13,6 Mo, 3240 x 4407 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="1BE2D76B" w14:textId="77777777" w:rsidR="005D2131" w:rsidRDefault="005D2131" w:rsidP="0068682E">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="686EDF23" w14:textId="77777777" w:rsidR="005D2131" w:rsidRDefault="005D2131" w:rsidP="0068682E"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00783736" w:rsidRPr="00A674F8" w14:paraId="22425DD4" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5EDA5B61" w14:textId="77777777" w:rsidR="00783736" w:rsidRPr="00A674F8" w:rsidRDefault="00783736" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79F08D6D" w14:textId="77777777" w:rsidR="00783736" w:rsidRDefault="00783736" w:rsidP="0068682E">
             <w:r>
               <w:t>P311/B1/62</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00326D56">
-              <w:t>La famille Godefroi Lamontagne. Narcisse, Rose-Hélène, Béatrice, Hilaire, Irène, Ernest, Olivine, Rolland, Rosaire, Arsène, Zénaïde, Godefroi.</w:t>
+              <w:t xml:space="preserve">La famille Godefroi </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00326D56">
+              <w:t>Lamontagne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00326D56">
+              <w:t>. Narcisse, Rose-Hélène, Béatrice, Hilaire, Irène, Ernest, Olivine, Rolland, Rosaire, Arsène, Zénaïde, Godefroi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C6E7733" w14:textId="77777777" w:rsidR="00C600E8" w:rsidRDefault="00C600E8" w:rsidP="0068682E">
             <w:r>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="00CE2B33">
               <w:t>après 1940</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54DFA8E2" w14:textId="77777777" w:rsidR="00743B20" w:rsidRDefault="00743B20" w:rsidP="0068682E">
             <w:r>
-              <w:t>16,9 Mo, 5384 x 3303 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">16,9 Mo, 5384 x 3303 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="235EB946" w14:textId="77777777" w:rsidR="00743B20" w:rsidRDefault="00743B20" w:rsidP="0068682E">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03F67DBD" w14:textId="77777777" w:rsidR="00743B20" w:rsidRDefault="00743B20" w:rsidP="0068682E"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00743B20" w:rsidRPr="00A674F8" w14:paraId="1B0A0F31" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="67166142" w14:textId="77777777" w:rsidR="00743B20" w:rsidRPr="00A674F8" w:rsidRDefault="00743B20" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="609E199C" w14:textId="77777777" w:rsidR="00743B20" w:rsidRDefault="00743B20" w:rsidP="0068682E">
             <w:r>
               <w:t>P311/B1/63</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Irène, Godefroi, Olivine, Rose-Hélène, Béatrice, Zénaïde, Ernestine</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C496072" w14:textId="77777777" w:rsidR="00743B20" w:rsidRDefault="00743B20" w:rsidP="0068682E">
             <w:r>
               <w:t>[après 1940]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1605C909" w14:textId="77777777" w:rsidR="00743B20" w:rsidRDefault="00743B20" w:rsidP="0068682E">
             <w:r>
-              <w:t>16,4 Mo, 5280 x 3263 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">16,4 Mo, 5280 x 3263 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="76FE2D04" w14:textId="77777777" w:rsidR="00743B20" w:rsidRDefault="00743B20" w:rsidP="0068682E">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1011EEFD" w14:textId="77777777" w:rsidR="00743B20" w:rsidRDefault="00743B20" w:rsidP="0068682E"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00743B20" w:rsidRPr="00A674F8" w14:paraId="55725533" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6BF595E0" w14:textId="77777777" w:rsidR="00743B20" w:rsidRPr="00A674F8" w:rsidRDefault="00743B20" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4783B2BA" w14:textId="77777777" w:rsidR="00090EE9" w:rsidRDefault="00090EE9" w:rsidP="00090EE9">
             <w:r>
               <w:t>P311/B1/64</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Zénaïde, Rose-Hélène, Ernestine à Dolbeau</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="226C6942" w14:textId="77777777" w:rsidR="00090EE9" w:rsidRDefault="00090EE9" w:rsidP="00090EE9">
             <w:r>
               <w:t>1951</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="340EBABB" w14:textId="77777777" w:rsidR="00090EE9" w:rsidRDefault="00090EE9" w:rsidP="00090EE9">
             <w:r>
-              <w:t>27,74 Mo, 2746 x 3531 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">27,74 Mo, 2746 x 3531 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="341E62CA" w14:textId="77777777" w:rsidR="00090EE9" w:rsidRDefault="00090EE9" w:rsidP="00090EE9">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CC0A478" w14:textId="77777777" w:rsidR="00743B20" w:rsidRDefault="00743B20" w:rsidP="0068682E"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00743B20" w:rsidRPr="00A674F8" w14:paraId="40FEAE2A" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1E3B7BEB" w14:textId="77777777" w:rsidR="00743B20" w:rsidRPr="00A674F8" w:rsidRDefault="00743B20" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -6140,56 +7415,60 @@
           </w:tcPr>
           <w:p w14:paraId="6B0D998B" w14:textId="77777777" w:rsidR="00090EE9" w:rsidRDefault="00090EE9" w:rsidP="0068682E">
             <w:r>
               <w:t>P311/B1/65</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00176D1A">
               <w:t>Béatrice, Irène, Ernestine, Rose-Hélène et Zénaïde à Dolbeau</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03C86C06" w14:textId="77777777" w:rsidR="00176D1A" w:rsidRDefault="00176D1A" w:rsidP="0068682E">
             <w:r>
               <w:t>1951</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AE4E5D7" w14:textId="77777777" w:rsidR="00176D1A" w:rsidRDefault="00176D1A" w:rsidP="0068682E">
             <w:r>
               <w:t xml:space="preserve">42,3 Mo, </w:t>
             </w:r>
             <w:r w:rsidR="002A398F">
               <w:t xml:space="preserve">3830 x 3864 </w:t>
             </w:r>
             <w:r>
-              <w:t>px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7A5243C4" w14:textId="77777777" w:rsidR="00176D1A" w:rsidRDefault="00176D1A" w:rsidP="0068682E">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00743B20" w:rsidRPr="00A674F8" w14:paraId="0D702B00" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="056C53C2" w14:textId="77777777" w:rsidR="00743B20" w:rsidRPr="00A674F8" w:rsidRDefault="00743B20" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
@@ -6201,120 +7480,166 @@
           </w:p>
           <w:p w14:paraId="54DBFF38" w14:textId="77777777" w:rsidR="00743B20" w:rsidRDefault="004C287F" w:rsidP="0068682E">
             <w:r>
               <w:t>Béatrice et Irène à Dolbeau</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16DAD738" w14:textId="77777777" w:rsidR="004C287F" w:rsidRDefault="004C287F" w:rsidP="0068682E">
             <w:r>
               <w:t>1951</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="647F4AF2" w14:textId="77777777" w:rsidR="004C287F" w:rsidRDefault="00902CDC" w:rsidP="0068682E">
             <w:r>
               <w:t xml:space="preserve">16,83 </w:t>
             </w:r>
             <w:r w:rsidR="004C287F">
               <w:t xml:space="preserve">Mo, </w:t>
             </w:r>
             <w:r w:rsidR="002B7B38">
               <w:t>2722 x 3241</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004C287F">
-              <w:t>px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004C287F">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="026B0A52" w14:textId="77777777" w:rsidR="004C287F" w:rsidRDefault="004C287F" w:rsidP="0068682E">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F77AE8C" w14:textId="77777777" w:rsidR="004C287F" w:rsidRDefault="004C287F" w:rsidP="0068682E"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00743B20" w:rsidRPr="00A674F8" w14:paraId="0534DC5F" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="232E45F7" w14:textId="77777777" w:rsidR="00743B20" w:rsidRPr="00A674F8" w:rsidRDefault="00743B20" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="413ED997" w14:textId="77777777" w:rsidR="00743B20" w:rsidRPr="009F33A2" w:rsidRDefault="00F32DFB" w:rsidP="0068682E">
             <w:r w:rsidRPr="00A374DD">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>P311/B1/67</w:t>
+              <w:t>P311/B1/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>67</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> : </w:t>
-            </w:r>
+              <w:t xml:space="preserve"> :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00723DA1">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00F7490A" w:rsidRPr="00A374DD">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zénaïde, Rose-Anna, Alvina, Olivine. </w:t>
+              <w:t>Zénaïde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F7490A" w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Rose-Anna, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F7490A" w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>Alvina</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F7490A" w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Olivine. </w:t>
             </w:r>
             <w:r w:rsidR="00F7490A">
               <w:t>Les sœurs Bourgeault.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="232E4CED" w14:textId="77777777" w:rsidR="00F32DFB" w:rsidRDefault="00F7490A" w:rsidP="0068682E">
             <w:r>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4249D61F" w14:textId="77777777" w:rsidR="00F32DFB" w:rsidRDefault="00F32DFB" w:rsidP="0068682E">
             <w:r>
               <w:t xml:space="preserve">26,66 Mo, </w:t>
             </w:r>
             <w:r w:rsidR="007F3049">
               <w:t xml:space="preserve">4981 x 2806 </w:t>
             </w:r>
             <w:r>
-              <w:t>px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="25A83BAE" w14:textId="77777777" w:rsidR="00F32DFB" w:rsidRDefault="00F32DFB" w:rsidP="0068682E">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42064293" w14:textId="77777777" w:rsidR="00F32DFB" w:rsidRDefault="00F32DFB" w:rsidP="0068682E"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00743B20" w:rsidRPr="00A674F8" w14:paraId="09D96D58" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="57F6C941" w14:textId="77777777" w:rsidR="00743B20" w:rsidRPr="00A674F8" w:rsidRDefault="00743B20" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -6328,527 +7653,633 @@
               <w:t>P311/B1/68</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="002F1C08">
               <w:t>Zénaïde et Rose-Anna</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0910A6DB" w14:textId="77777777" w:rsidR="002F1C08" w:rsidRDefault="002F1C08" w:rsidP="002F1C08">
             <w:r>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5EDDDCD9" w14:textId="77777777" w:rsidR="002F1C08" w:rsidRDefault="008E3A24" w:rsidP="0068682E">
             <w:r>
               <w:t xml:space="preserve">49,42 </w:t>
             </w:r>
             <w:r w:rsidR="002F1C08">
               <w:t xml:space="preserve">Mo, </w:t>
             </w:r>
             <w:r w:rsidR="00DA3E0F">
               <w:t xml:space="preserve">6463 x 4009 </w:t>
             </w:r>
             <w:r w:rsidR="002F1C08">
-              <w:t>px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002F1C08">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="006E6101" w14:textId="77777777" w:rsidR="002F1C08" w:rsidRDefault="002F1C08" w:rsidP="0068682E">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="258C139E" w14:textId="77777777" w:rsidR="002F1C08" w:rsidRDefault="002F1C08" w:rsidP="0068682E"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F1C08" w:rsidRPr="00A674F8" w14:paraId="77716B18" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="754478E2" w14:textId="77777777" w:rsidR="002F1C08" w:rsidRPr="00A674F8" w:rsidRDefault="002F1C08" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5EDE693A" w14:textId="77777777" w:rsidR="002F1C08" w:rsidRPr="00A374DD" w:rsidRDefault="008E3A24" w:rsidP="00F32DFB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A374DD">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>P311/B1/69</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A374DD">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>Zénaïde, Alvina, Olivine, Rose-Anna</w:t>
+              <w:t>Zénaïde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>Alvina</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>, Olivine, Rose-Anna</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1577C6B1" w14:textId="77777777" w:rsidR="008E3A24" w:rsidRDefault="008E3A24" w:rsidP="00F32DFB">
             <w:r>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F0E2801" w14:textId="77777777" w:rsidR="008E3A24" w:rsidRDefault="00176F13" w:rsidP="00F32DFB">
             <w:r>
               <w:t xml:space="preserve">86,73 </w:t>
             </w:r>
             <w:r w:rsidR="008E3A24">
               <w:t xml:space="preserve">Mo, </w:t>
             </w:r>
             <w:r w:rsidR="003C4E63">
               <w:t>5624 x 8085</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008E3A24">
-              <w:t>px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008E3A24">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="4D216E94" w14:textId="77777777" w:rsidR="008E3A24" w:rsidRDefault="008E3A24" w:rsidP="00F32DFB">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="169BF0CB" w14:textId="77777777" w:rsidR="008E3A24" w:rsidRDefault="008E3A24" w:rsidP="00F32DFB"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E3A24" w:rsidRPr="00A674F8" w14:paraId="6D087B2D" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="55265F45" w14:textId="77777777" w:rsidR="008E3A24" w:rsidRPr="00A674F8" w:rsidRDefault="008E3A24" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C21B51B" w14:textId="77777777" w:rsidR="00E2503A" w:rsidRDefault="00DA3E0F" w:rsidP="008E3A24">
             <w:r>
               <w:t>P311/B1/70</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00E2503A">
-              <w:t>Mariage Béatrice L</w:t>
+              <w:t xml:space="preserve">Mariage Béatrice </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E2503A">
+              <w:t>L</w:t>
             </w:r>
             <w:r w:rsidR="00887B05">
               <w:t>amontagne</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00E2503A">
               <w:t xml:space="preserve"> et Didyme Guay</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="742D9AE2" w14:textId="77777777" w:rsidR="00DA3E0F" w:rsidRDefault="00E2503A" w:rsidP="008E3A24">
             <w:r>
               <w:t>1941-01-02</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="149BB449" w14:textId="77777777" w:rsidR="00E2503A" w:rsidRDefault="008F5B4B" w:rsidP="008E3A24">
             <w:r>
               <w:t xml:space="preserve">16,98 </w:t>
             </w:r>
             <w:r w:rsidR="00E2503A">
               <w:t xml:space="preserve">Mo, </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">3586 x 2483 </w:t>
             </w:r>
             <w:r w:rsidR="00E2503A">
-              <w:t>px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E2503A">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="34600274" w14:textId="77777777" w:rsidR="00E2503A" w:rsidRDefault="00E2503A" w:rsidP="008E3A24">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="624ADCE0" w14:textId="77777777" w:rsidR="00E2503A" w:rsidRDefault="00E2503A" w:rsidP="008E3A24"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E2503A" w:rsidRPr="00A674F8" w14:paraId="5C4BE29F" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="796A6C93" w14:textId="77777777" w:rsidR="00E2503A" w:rsidRPr="00A674F8" w:rsidRDefault="00E2503A" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02D42DBB" w14:textId="77777777" w:rsidR="00887B05" w:rsidRDefault="00887B05" w:rsidP="008E3A24">
             <w:r>
               <w:t>P311/B1/71</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
-              <w:t>Mariage Ernest Lamontagne et Béatrice Breton</w:t>
+              <w:t xml:space="preserve">Mariage Ernest </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Lamontagne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> et Béatrice Breton</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20EB08D2" w14:textId="77777777" w:rsidR="00887B05" w:rsidRDefault="00887B05" w:rsidP="008E3A24">
             <w:r>
               <w:t>1941-04-16</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73BE285F" w14:textId="77777777" w:rsidR="00887B05" w:rsidRDefault="00887B05" w:rsidP="008E3A24">
             <w:r>
               <w:t xml:space="preserve">19,46 Mo, </w:t>
             </w:r>
             <w:r w:rsidR="00D5261B">
               <w:t>3898 x 2617</w:t>
             </w:r>
             <w:r w:rsidR="00F45EAD">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:t>px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="611FAB50" w14:textId="77777777" w:rsidR="00887B05" w:rsidRDefault="00887B05" w:rsidP="008E3A24">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16FBFDFF" w14:textId="77777777" w:rsidR="00887B05" w:rsidRDefault="00887B05" w:rsidP="008E3A24"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00887B05" w:rsidRPr="00A674F8" w14:paraId="377B5BDF" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6641D66F" w14:textId="77777777" w:rsidR="00887B05" w:rsidRPr="00A674F8" w:rsidRDefault="00887B05" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06CC5704" w14:textId="77777777" w:rsidR="0051438F" w:rsidRDefault="00912389" w:rsidP="00912389">
             <w:r>
               <w:t>P311/B1/72</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="0051438F">
-              <w:t>Mariage Hilaire et Lucie, Roland et Alvina</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Mariage Hilaire et Lucie, Roland et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0051438F">
+              <w:t>Alvina</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="6832DD23" w14:textId="77777777" w:rsidR="009F6E31" w:rsidRDefault="009F6E31" w:rsidP="00912389">
             <w:r>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="025A79C3" w14:textId="77777777" w:rsidR="00912389" w:rsidRDefault="00EC45AB" w:rsidP="00912389">
             <w:r>
               <w:t xml:space="preserve">26,21 </w:t>
             </w:r>
             <w:r w:rsidR="0051438F">
               <w:t xml:space="preserve">Mo, </w:t>
             </w:r>
             <w:r w:rsidR="00313E65">
               <w:t>4853 x 2832</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0051438F">
-              <w:t>px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0051438F">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="63FDCC7C" w14:textId="77777777" w:rsidR="0051438F" w:rsidRDefault="0051438F" w:rsidP="00912389">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A9A960E" w14:textId="77777777" w:rsidR="00887B05" w:rsidRDefault="00887B05" w:rsidP="008E3A24"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00136841" w:rsidRPr="00A674F8" w14:paraId="62C1983C" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="12804A1D" w14:textId="77777777" w:rsidR="00136841" w:rsidRPr="00A674F8" w:rsidRDefault="00136841" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5EA7F4AE" w14:textId="77777777" w:rsidR="00136841" w:rsidRDefault="00136841" w:rsidP="00136841">
             <w:r>
               <w:t>P311/B1/73</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Mariage Zénaïde</w:t>
             </w:r>
             <w:r w:rsidR="00A76304">
-              <w:t xml:space="preserve"> Lamontagne et Paul-Arthur Doucet</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A76304">
+              <w:t>Lamontagne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A76304">
+              <w:t xml:space="preserve"> et Paul-Arthur Doucet</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C628F40" w14:textId="77777777" w:rsidR="00A76304" w:rsidRDefault="00A76304" w:rsidP="00136841">
             <w:r>
               <w:t>1943-07-28</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C1E7480" w14:textId="77777777" w:rsidR="00136841" w:rsidRDefault="00136841" w:rsidP="00136841">
             <w:r>
-              <w:t>19,98 Mo, px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">19,98 Mo, px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="57681BDB" w14:textId="77777777" w:rsidR="00136841" w:rsidRDefault="00136841" w:rsidP="00136841">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="500173BA" w14:textId="77777777" w:rsidR="00136841" w:rsidRDefault="00136841" w:rsidP="00912389"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F6E31" w:rsidRPr="00A674F8" w14:paraId="6D68EA90" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="37FA24B1" w14:textId="77777777" w:rsidR="009F6E31" w:rsidRPr="00A674F8" w:rsidRDefault="009F6E31" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="125E6D8D" w14:textId="77777777" w:rsidR="009F6E31" w:rsidRDefault="009F6E31" w:rsidP="00136841">
             <w:r>
               <w:t>P311/B1/74</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
-              <w:t>Hilaire Lamontagne et Lucie Néron</w:t>
+              <w:t xml:space="preserve">Hilaire </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Lamontagne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> et Lucie Néron</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B9D6621" w14:textId="77777777" w:rsidR="009F6E31" w:rsidRDefault="00E951EE" w:rsidP="00136841">
             <w:r>
               <w:t>Septembre 1944</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7063EAC2" w14:textId="77777777" w:rsidR="000D3DE6" w:rsidRDefault="000D3DE6" w:rsidP="00136841">
             <w:r>
               <w:t>26,15 Mo,</w:t>
             </w:r>
             <w:r w:rsidR="006C7B9D">
               <w:t xml:space="preserve"> 2820 x 4861</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="44320E76" w14:textId="77777777" w:rsidR="000D3DE6" w:rsidRDefault="000D3DE6" w:rsidP="00136841">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F61939E" w14:textId="77777777" w:rsidR="000D3DE6" w:rsidRDefault="000D3DE6" w:rsidP="00136841"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D3DE6" w:rsidRPr="00A674F8" w14:paraId="79493C47" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6CFB922B" w14:textId="77777777" w:rsidR="000D3DE6" w:rsidRPr="00A674F8" w:rsidRDefault="000D3DE6" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A235F34" w14:textId="77777777" w:rsidR="00E951EE" w:rsidRDefault="00E951EE" w:rsidP="009F6E31">
             <w:r>
               <w:t>P311/B1/75</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00791017">
               <w:t>1944-09-13</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A0810CE" w14:textId="77777777" w:rsidR="00791017" w:rsidRDefault="00791017" w:rsidP="009F6E31">
             <w:r>
-              <w:t>26,55 Mo, 4888 x 2848 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">26,55 Mo, 4888 x 2848 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="72796A2D" w14:textId="77777777" w:rsidR="00791017" w:rsidRDefault="00791017" w:rsidP="009F6E31">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36EB3B28" w14:textId="77777777" w:rsidR="00791017" w:rsidRDefault="00791017" w:rsidP="009F6E31"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00791017" w:rsidRPr="00A674F8" w14:paraId="7C35E664" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="099A6C54" w14:textId="77777777" w:rsidR="00791017" w:rsidRPr="00A674F8" w:rsidRDefault="00791017" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="043A81CD" w14:textId="77777777" w:rsidR="001922B9" w:rsidRDefault="00791017" w:rsidP="00791017">
             <w:r>
               <w:t>P311/B1/76</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="001922B9">
-              <w:t>René Lamontagne</w:t>
-            </w:r>
+              <w:t xml:space="preserve">René </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="001922B9">
+              <w:t>Lamontagne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="53923A30" w14:textId="77777777" w:rsidR="001922B9" w:rsidRDefault="001922B9" w:rsidP="00791017">
             <w:r>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BCF1D6E" w14:textId="77777777" w:rsidR="00791017" w:rsidRDefault="001922B9" w:rsidP="00791017">
             <w:r>
               <w:t xml:space="preserve">18,85 </w:t>
             </w:r>
             <w:r w:rsidR="00791017">
               <w:t>Mo,</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 2616 x 3778</w:t>
             </w:r>
             <w:r w:rsidR="00791017">
-              <w:t xml:space="preserve"> px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00791017">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="43A8BE35" w14:textId="77777777" w:rsidR="00791017" w:rsidRDefault="00791017" w:rsidP="00791017">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B95C867" w14:textId="77777777" w:rsidR="00791017" w:rsidRDefault="00791017" w:rsidP="009F6E31"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001922B9" w:rsidRPr="00A674F8" w14:paraId="159C10C5" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3AD47567" w14:textId="77777777" w:rsidR="001922B9" w:rsidRPr="00A674F8" w:rsidRDefault="001922B9" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -6871,123 +8302,135 @@
               <w:t>La famille Alfred Bonneau. Paul, Alfred, Rose-Hélène et Pauline Bonneau</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7AE5F45B" w14:textId="77777777" w:rsidR="00D368D9" w:rsidRDefault="00D368D9" w:rsidP="001922B9">
             <w:r>
               <w:t>[19</w:t>
             </w:r>
             <w:r w:rsidR="00DD4F4A">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62DC40F7" w14:textId="77777777" w:rsidR="001922B9" w:rsidRDefault="00592158" w:rsidP="001922B9">
             <w:r>
               <w:t xml:space="preserve">17,09 </w:t>
             </w:r>
             <w:r w:rsidR="001922B9">
               <w:t xml:space="preserve">Mo, </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">2466 x 3633 </w:t>
             </w:r>
             <w:r w:rsidR="001922B9">
-              <w:t>px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="001922B9">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="36B531F3" w14:textId="77777777" w:rsidR="001922B9" w:rsidRDefault="001922B9" w:rsidP="001922B9">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="604A1888" w14:textId="77777777" w:rsidR="001922B9" w:rsidRDefault="001922B9" w:rsidP="00791017"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D1591E" w:rsidRPr="00A674F8" w14:paraId="7C6BB646" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1F3C169B" w14:textId="77777777" w:rsidR="00D1591E" w:rsidRPr="00A674F8" w:rsidRDefault="00D1591E" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F3C0542" w14:textId="77777777" w:rsidR="00D1591E" w:rsidRDefault="00D0509B" w:rsidP="001922B9">
             <w:r>
               <w:t>P311/B1/78</w:t>
             </w:r>
             <w:r w:rsidR="00723DA1">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00D1591E">
               <w:t xml:space="preserve">Micheline Guay avec sa marraine </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00D1591E" w:rsidRPr="00B279FE">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>memère</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00D1591E">
               <w:t xml:space="preserve"> Guimond</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CA2A3B9" w14:textId="77777777" w:rsidR="00D1591E" w:rsidRDefault="00D1591E" w:rsidP="001922B9">
             <w:r>
               <w:t>[19</w:t>
             </w:r>
             <w:r w:rsidR="00DD4F4A">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="266FB585" w14:textId="77777777" w:rsidR="00D1591E" w:rsidRDefault="00D1591E" w:rsidP="001922B9">
             <w:r>
               <w:t xml:space="preserve">29,49 Mo, </w:t>
             </w:r>
             <w:r w:rsidR="00D0509B">
               <w:t xml:space="preserve">3025 x 5111 </w:t>
             </w:r>
             <w:r>
-              <w:t>px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="26936378" w14:textId="77777777" w:rsidR="00D1591E" w:rsidRDefault="00D1591E" w:rsidP="001922B9">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F5BB640" w14:textId="77777777" w:rsidR="00156CE6" w:rsidRDefault="00156CE6" w:rsidP="001922B9"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00156CE6" w:rsidRPr="00A674F8" w14:paraId="1899ADB3" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4B3C938A" w14:textId="77777777" w:rsidR="00156CE6" w:rsidRPr="00A674F8" w:rsidRDefault="00156CE6" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -7001,52 +8444,57 @@
               <w:t xml:space="preserve">P311/B1/79 : </w:t>
             </w:r>
             <w:r w:rsidR="00156CE6">
               <w:t>Zénaïde et René</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="697D8CBF" w14:textId="77777777" w:rsidR="00156CE6" w:rsidRDefault="00156CE6" w:rsidP="001922B9">
             <w:r>
               <w:t>[19</w:t>
             </w:r>
             <w:r w:rsidR="00DD4F4A">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="108D69E9" w14:textId="77777777" w:rsidR="00156CE6" w:rsidRDefault="00156CE6" w:rsidP="001922B9">
             <w:r>
               <w:t xml:space="preserve">16,15 Mo, </w:t>
             </w:r>
             <w:r w:rsidR="009E27F5">
               <w:t xml:space="preserve">3867 x 2190 </w:t>
             </w:r>
             <w:r>
-              <w:t>px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="1C24C00D" w14:textId="77777777" w:rsidR="00156CE6" w:rsidRDefault="00156CE6" w:rsidP="001922B9">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48E8733C" w14:textId="77777777" w:rsidR="00156CE6" w:rsidRDefault="00156CE6" w:rsidP="001922B9"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00156CE6" w:rsidRPr="00A674F8" w14:paraId="55B1D535" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5AA96AE4" w14:textId="77777777" w:rsidR="00156CE6" w:rsidRPr="00A674F8" w:rsidRDefault="00156CE6" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -7054,260 +8502,321 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="307695E1" w14:textId="77777777" w:rsidR="009E27F5" w:rsidRDefault="00544B34" w:rsidP="001922B9">
             <w:r>
               <w:t xml:space="preserve">P311/B1/80 : </w:t>
             </w:r>
             <w:r w:rsidR="009E27F5">
               <w:t>Didyme et Béatrice, Annette et Micheline</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5060A58A" w14:textId="77777777" w:rsidR="009E27F5" w:rsidRDefault="009E27F5" w:rsidP="001922B9">
             <w:r>
               <w:t>[19</w:t>
             </w:r>
             <w:r w:rsidR="00DD4F4A">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26BB7FF1" w14:textId="77777777" w:rsidR="009E27F5" w:rsidRDefault="009E27F5" w:rsidP="001922B9">
             <w:r>
-              <w:t>28,28 Mo, 5066 x 2927 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">28,28 Mo, 5066 x 2927 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="02280E1B" w14:textId="77777777" w:rsidR="009E27F5" w:rsidRDefault="009E27F5" w:rsidP="001922B9">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00385D65" w:rsidRPr="00A674F8" w14:paraId="5F7B94FC" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="224D4353" w14:textId="77777777" w:rsidR="00385D65" w:rsidRPr="00A674F8" w:rsidRDefault="00385D65" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="091C954E" w14:textId="77777777" w:rsidR="00385D65" w:rsidRDefault="00A508F4" w:rsidP="001922B9">
             <w:r>
               <w:t>P311/B1/81</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2898961F" w14:textId="77777777" w:rsidR="00A508F4" w:rsidRDefault="00A508F4" w:rsidP="001922B9">
             <w:r>
-              <w:t>Voyage en Beauce de sœurs Lamontagne avec René. Irène, Ernestine, Rose-Hélène, Zénaïde, René</w:t>
+              <w:t xml:space="preserve">Voyage en Beauce de sœurs </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Lamontagne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> avec René. Irène, Ernestine, Rose-Hélène, Zénaïde, René</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00C3F35D" w14:textId="77777777" w:rsidR="00A508F4" w:rsidRDefault="00271FFE" w:rsidP="001922B9">
             <w:r>
               <w:t>[ca 1952]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="785BF0ED" w14:textId="77777777" w:rsidR="00A508F4" w:rsidRDefault="00A508F4" w:rsidP="001922B9">
             <w:r>
-              <w:t>19,27 Mo, 3755 x 2691 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">19,27 Mo, 3755 x 2691 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7A36B280" w14:textId="77777777" w:rsidR="00A508F4" w:rsidRDefault="00A508F4" w:rsidP="001922B9">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F6ACE5D" w14:textId="77777777" w:rsidR="00A508F4" w:rsidRDefault="00A508F4" w:rsidP="001922B9"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E040B5" w:rsidRPr="00A674F8" w14:paraId="22A4BA74" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="230F612A" w14:textId="77777777" w:rsidR="00E040B5" w:rsidRPr="00A674F8" w:rsidRDefault="00E040B5" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="200F4507" w14:textId="77777777" w:rsidR="00A508F4" w:rsidRDefault="00A508F4" w:rsidP="001922B9">
             <w:r>
               <w:t>P311/B1/82</w:t>
             </w:r>
             <w:r w:rsidR="00544B34">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00271FFE">
-              <w:t>Rencontre à Ste-Hénédine. Inconnu, Rose-Anne, Ernestine, Zénaïde B., Irène, Monseigneur Fortin, Rose-Hélène, Alvina, Zénaïde L., Béatrice, René (premier à partir de la droite)</w:t>
+              <w:t>Rencontre à Ste-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00271FFE">
+              <w:t>Hénédine</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00271FFE">
+              <w:t xml:space="preserve">. Inconnu, Rose-Anne, Ernestine, Zénaïde B., Irène, Monseigneur Fortin, Rose-Hélène, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00271FFE">
+              <w:t>Alvina</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00271FFE">
+              <w:t>, Zénaïde L., Béatrice, René (premier à partir de la droite)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04D7DCF0" w14:textId="77777777" w:rsidR="00271FFE" w:rsidRDefault="00271FFE" w:rsidP="001922B9">
             <w:r>
               <w:t>1952</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="684389EC" w14:textId="77777777" w:rsidR="00271FFE" w:rsidRDefault="00271FFE" w:rsidP="001922B9">
             <w:r>
-              <w:t>18,22 Mo, 3731 x 2561 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">18,22 Mo, 3731 x 2561 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="020F1F6B" w14:textId="77777777" w:rsidR="00271FFE" w:rsidRDefault="00271FFE" w:rsidP="001922B9">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="193508F1" w14:textId="77777777" w:rsidR="00271FFE" w:rsidRDefault="00271FFE" w:rsidP="001922B9"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00271FFE" w:rsidRPr="00A674F8" w14:paraId="5518C8F0" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2491C7C3" w14:textId="77777777" w:rsidR="00271FFE" w:rsidRPr="00A674F8" w:rsidRDefault="00271FFE" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07A95298" w14:textId="77777777" w:rsidR="00271FFE" w:rsidRDefault="00544B34" w:rsidP="001922B9">
             <w:r>
               <w:t xml:space="preserve">P311/B1/83 : </w:t>
             </w:r>
             <w:r w:rsidR="00271FFE">
-              <w:t>Zénaïde et son fils adoptif René Lamontagne</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Zénaïde et son fils adoptif René </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00271FFE">
+              <w:t>Lamontagne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="05D24107" w14:textId="77777777" w:rsidR="00271FFE" w:rsidRDefault="00271FFE" w:rsidP="001922B9">
             <w:r>
               <w:t>[19</w:t>
             </w:r>
             <w:r w:rsidR="00DD4F4A">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E1558AC" w14:textId="77777777" w:rsidR="00271FFE" w:rsidRDefault="00131B6E" w:rsidP="001922B9">
             <w:r>
-              <w:t>13,07 Mo, 2605 x 2630 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">13,07 Mo, 2605 x 2630 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="43F7A1FD" w14:textId="77777777" w:rsidR="0022323A" w:rsidRDefault="0022323A" w:rsidP="001922B9">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E0E4925" w14:textId="77777777" w:rsidR="0022323A" w:rsidRDefault="0022323A" w:rsidP="001922B9"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0022323A" w:rsidRPr="00A674F8" w14:paraId="37080688" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="32E17761" w14:textId="77777777" w:rsidR="0022323A" w:rsidRPr="00A674F8" w:rsidRDefault="0022323A" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0EAD9610" w14:textId="77777777" w:rsidR="00B93BA7" w:rsidRDefault="00B93BA7" w:rsidP="001922B9">
             <w:r>
               <w:t>P311/B1/84</w:t>
             </w:r>
             <w:r w:rsidR="00544B34">
-              <w:t xml:space="preserve"> :  </w:t>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00544B34">
+              <w:t xml:space="preserve">:  </w:t>
             </w:r>
             <w:r w:rsidR="00960D4C">
-              <w:t>Zénaïde et René</w:t>
+              <w:t>Zénaïde</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00960D4C">
+              <w:t xml:space="preserve"> et René</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3462A4C7" w14:textId="77777777" w:rsidR="00E13B5E" w:rsidRDefault="00E13B5E" w:rsidP="001922B9">
             <w:r>
               <w:t>[19</w:t>
             </w:r>
             <w:r w:rsidR="00DD4F4A">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47582C47" w14:textId="77777777" w:rsidR="00E13B5E" w:rsidRDefault="00E13B5E" w:rsidP="001922B9">
             <w:r>
-              <w:t>19,57 Mo 2706 x 3792 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">19,57 Mo 2706 x 3792 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="1CA76C4C" w14:textId="77777777" w:rsidR="00E13B5E" w:rsidRDefault="00E13B5E" w:rsidP="001922B9">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DF2648B" w14:textId="77777777" w:rsidR="00E13B5E" w:rsidRDefault="00E13B5E" w:rsidP="001922B9"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00960D4C" w:rsidRPr="00A674F8" w14:paraId="678E273C" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="49EF67AC" w14:textId="77777777" w:rsidR="00960D4C" w:rsidRPr="00A674F8" w:rsidRDefault="00960D4C" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -7321,52 +8830,57 @@
               <w:t>P311/B1/85</w:t>
             </w:r>
             <w:r w:rsidR="00544B34">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Arthur Savard</w:t>
             </w:r>
             <w:r w:rsidR="004A312B">
               <w:t xml:space="preserve"> et Léontine Matthieu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58BC02A2" w14:textId="77777777" w:rsidR="002A464A" w:rsidRDefault="002A464A" w:rsidP="001922B9">
             <w:r>
               <w:t>[19</w:t>
             </w:r>
             <w:r w:rsidR="00DD4F4A">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FBDED93" w14:textId="77777777" w:rsidR="00174988" w:rsidRDefault="00174988" w:rsidP="001922B9">
             <w:r>
-              <w:t>14,00 Mo, 2582 x 2842 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">14,00 Mo, 2582 x 2842 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="744FF7C4" w14:textId="77777777" w:rsidR="002A464A" w:rsidRDefault="002A464A" w:rsidP="001922B9">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AE11277" w14:textId="77777777" w:rsidR="002A464A" w:rsidRDefault="002A464A" w:rsidP="001922B9"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A464A" w:rsidRPr="00A674F8" w14:paraId="5EA4A62F" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="538417FD" w14:textId="77777777" w:rsidR="002A464A" w:rsidRPr="00A674F8" w:rsidRDefault="002A464A" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -7383,52 +8897,57 @@
               <w:t xml:space="preserve">B1/86 : </w:t>
             </w:r>
             <w:r w:rsidR="00565906">
               <w:t>Premier</w:t>
             </w:r>
             <w:r w:rsidR="0022212E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00565906">
               <w:t>mariage (1907-01-25), Anna Villeneuve (fille d’André) et Adélard Guay</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="496DD8B1" w14:textId="77777777" w:rsidR="00565906" w:rsidRDefault="00565906" w:rsidP="001922B9">
             <w:r>
               <w:t>[19</w:t>
             </w:r>
             <w:r w:rsidR="00DD4F4A">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="161EEA93" w14:textId="77777777" w:rsidR="00565906" w:rsidRDefault="00565906" w:rsidP="001922B9">
             <w:r>
-              <w:t>56,78 Mo, 4588 x 6489 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">56,78 Mo, 4588 x 6489 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="3B19CEF0" w14:textId="77777777" w:rsidR="00565906" w:rsidRDefault="00565906" w:rsidP="001922B9">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6824963E" w14:textId="77777777" w:rsidR="00565906" w:rsidRDefault="00565906" w:rsidP="001922B9"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00565906" w:rsidRPr="00A674F8" w14:paraId="732BA51C" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6D8834DC" w14:textId="77777777" w:rsidR="00565906" w:rsidRPr="00A674F8" w:rsidRDefault="00565906" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -7442,52 +8961,57 @@
               <w:t>P311/B1/87</w:t>
             </w:r>
             <w:r w:rsidR="00544B34">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Second mariage, Anna Villeneuve et Xavier Guimond</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="251809C2" w14:textId="77777777" w:rsidR="0022212E" w:rsidRDefault="0022212E" w:rsidP="001922B9">
             <w:r>
               <w:t>[19</w:t>
             </w:r>
             <w:r w:rsidR="00DD4F4A">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="263B2F72" w14:textId="77777777" w:rsidR="0022212E" w:rsidRDefault="0022212E" w:rsidP="001922B9">
             <w:r>
               <w:t>16,94 Mo, 2424 x 3665 Mo</w:t>
             </w:r>
             <w:r w:rsidR="00C92906">
-              <w:t>, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C92906">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="4797E555" w14:textId="77777777" w:rsidR="0022212E" w:rsidRDefault="0022212E" w:rsidP="001922B9">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2945BB35" w14:textId="77777777" w:rsidR="0022212E" w:rsidRDefault="0022212E" w:rsidP="001922B9"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00026238" w:rsidRPr="00A674F8" w14:paraId="2D3C1417" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6C6A2099" w14:textId="77777777" w:rsidR="00026238" w:rsidRPr="00A674F8" w:rsidRDefault="00026238" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -7498,51 +9022,59 @@
           </w:tcPr>
           <w:p w14:paraId="3E71907B" w14:textId="77777777" w:rsidR="009A40C2" w:rsidRDefault="00026238" w:rsidP="001922B9">
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00544B34">
               <w:t xml:space="preserve">311/B1/88 : </w:t>
             </w:r>
             <w:r w:rsidR="009A40C2">
               <w:t>Anna Villeneuve</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25C0A51D" w14:textId="77777777" w:rsidR="009A40C2" w:rsidRDefault="009A40C2" w:rsidP="001922B9">
             <w:r>
               <w:t>[19</w:t>
             </w:r>
             <w:r w:rsidR="00DD4F4A">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A8B089F" w14:textId="77777777" w:rsidR="009A40C2" w:rsidRDefault="009A40C2" w:rsidP="001922B9">
             <w:r>
-              <w:t>68,27 Mo, 3185 x 3746 px, coul;</w:t>
+              <w:t xml:space="preserve">68,27 Mo, 3185 x 3746 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72D6B9B7" w14:textId="77777777" w:rsidR="009A40C2" w:rsidRDefault="009A40C2" w:rsidP="001922B9">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="329F8849" w14:textId="77777777" w:rsidR="009A40C2" w:rsidRDefault="009A40C2" w:rsidP="001922B9"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A40C2" w:rsidRPr="00A674F8" w14:paraId="1F4EA564" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="74DB7957" w14:textId="77777777" w:rsidR="009A40C2" w:rsidRPr="00A674F8" w:rsidRDefault="009A40C2" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -7560,52 +9092,57 @@
               <w:t xml:space="preserve">Famille de Anna Villeneuve et Adélard Guay : </w:t>
             </w:r>
             <w:r w:rsidR="00C92906">
               <w:t>Jeanne, Imelda, Ernest</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D17858E" w14:textId="77777777" w:rsidR="00C92906" w:rsidRDefault="00C92906" w:rsidP="001922B9">
             <w:r>
               <w:t>[19</w:t>
             </w:r>
             <w:r w:rsidR="00DD4F4A">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A6B6E9A" w14:textId="77777777" w:rsidR="00C92906" w:rsidRDefault="00C92906" w:rsidP="001922B9">
             <w:r>
               <w:t xml:space="preserve">51,53 Mo, </w:t>
             </w:r>
             <w:r w:rsidR="004B2374">
               <w:t xml:space="preserve">4165 x 6487 </w:t>
             </w:r>
             <w:r>
-              <w:t>px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="367EF7DE" w14:textId="77777777" w:rsidR="002D5293" w:rsidRDefault="002D5293" w:rsidP="001922B9">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FF7C508" w14:textId="77777777" w:rsidR="002D5293" w:rsidRDefault="002D5293" w:rsidP="001922B9"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C92906" w:rsidRPr="00A674F8" w14:paraId="0CCFF53C" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="272BACDF" w14:textId="77777777" w:rsidR="00C92906" w:rsidRPr="00A674F8" w:rsidRDefault="00C92906" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -7625,52 +9162,57 @@
               <w:t>Eugène, Didyme, Ernest</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26C87D04" w14:textId="77777777" w:rsidR="00847A0D" w:rsidRDefault="00847A0D" w:rsidP="00847A0D">
             <w:r>
               <w:t>[19</w:t>
             </w:r>
             <w:r w:rsidR="00DD4F4A">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7470C044" w14:textId="77777777" w:rsidR="00C92906" w:rsidRDefault="002D5293" w:rsidP="00847A0D">
             <w:r>
               <w:t xml:space="preserve">50,78 </w:t>
             </w:r>
             <w:r w:rsidR="00847A0D">
               <w:t>Mo,</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 4093 x 6505</w:t>
             </w:r>
             <w:r w:rsidR="00847A0D">
-              <w:t xml:space="preserve"> px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00847A0D">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="248CEB4A" w14:textId="77777777" w:rsidR="002D5293" w:rsidRDefault="002D5293" w:rsidP="00847A0D">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D2B2FA7" w14:textId="77777777" w:rsidR="002D5293" w:rsidRDefault="002D5293" w:rsidP="00847A0D"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F5310F" w:rsidRPr="00A674F8" w14:paraId="648CCE4D" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="20FFB0ED" w14:textId="77777777" w:rsidR="00F5310F" w:rsidRPr="00A674F8" w:rsidRDefault="00F5310F" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -7690,52 +9232,57 @@
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Famille de Anna Villeneuve et Adélard Guay : Georges</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="247BC1CE" w14:textId="77777777" w:rsidR="00F5310F" w:rsidRDefault="00F5310F" w:rsidP="00F5310F">
             <w:r>
               <w:t>[19</w:t>
             </w:r>
             <w:r w:rsidR="00DD4F4A">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AC6C351" w14:textId="77777777" w:rsidR="00F5310F" w:rsidRDefault="00F5310F" w:rsidP="00F5310F">
             <w:r>
               <w:t xml:space="preserve">23,94 Mo, </w:t>
             </w:r>
             <w:r w:rsidR="00587D10">
               <w:t xml:space="preserve">2671 x 4700 </w:t>
             </w:r>
             <w:r>
-              <w:t>px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="763FDF34" w14:textId="77777777" w:rsidR="00F5310F" w:rsidRDefault="00F5310F" w:rsidP="00F5310F">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B62B37F" w14:textId="77777777" w:rsidR="00F5310F" w:rsidRDefault="00F5310F" w:rsidP="00847A0D"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00587D10" w:rsidRPr="00A674F8" w14:paraId="3A97F74A" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="08D33E89" w14:textId="77777777" w:rsidR="00587D10" w:rsidRPr="00A674F8" w:rsidRDefault="00587D10" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -7749,52 +9296,57 @@
               <w:t>P311/B1/9</w:t>
             </w:r>
             <w:r w:rsidR="00B93311">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00544B34">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00B93311">
               <w:t>Ernest à l’armée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0ADF904D" w14:textId="77777777" w:rsidR="00FA59CC" w:rsidRDefault="00FA59CC" w:rsidP="00587D10">
             <w:r>
               <w:t>[19</w:t>
             </w:r>
             <w:r w:rsidR="00DD4F4A">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DAF9970" w14:textId="77777777" w:rsidR="00FA59CC" w:rsidRDefault="00FA59CC" w:rsidP="00587D10">
             <w:r>
-              <w:t>63,41 Mo, 4531 x 7337 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">63,41 Mo, 4531 x 7337 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="149E31C3" w14:textId="77777777" w:rsidR="00FA59CC" w:rsidRDefault="00FA59CC" w:rsidP="00587D10">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13E7B1AD" w14:textId="77777777" w:rsidR="00587D10" w:rsidRDefault="00587D10" w:rsidP="00F5310F"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA59CC" w:rsidRPr="00A674F8" w14:paraId="0ED617EE" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="72F6A99F" w14:textId="77777777" w:rsidR="00FA59CC" w:rsidRPr="00A674F8" w:rsidRDefault="00FA59CC" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -7803,213 +9355,278 @@
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BD62D7F" w14:textId="77777777" w:rsidR="00C451C3" w:rsidRPr="00A374DD" w:rsidRDefault="00C451C3" w:rsidP="00587D10">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A374DD">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>P311/B1/93</w:t>
             </w:r>
             <w:r w:rsidR="00544B34">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="00A374DD">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>Ernest Guay</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Ernest </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>Guay</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="629C6156" w14:textId="77777777" w:rsidR="00C451C3" w:rsidRPr="00A374DD" w:rsidRDefault="00C451C3" w:rsidP="00587D10">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A374DD">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>[19</w:t>
             </w:r>
             <w:r w:rsidR="00DD4F4A">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00A374DD">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="244F185B" w14:textId="77777777" w:rsidR="00C451C3" w:rsidRPr="00A374DD" w:rsidRDefault="00C451C3" w:rsidP="00587D10">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A374DD">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>9,45 Mo, 1309 x 3775 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">9,45 Mo, 1309 x 3775 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>px</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0966150F" w14:textId="77777777" w:rsidR="00C451C3" w:rsidRDefault="00C451C3" w:rsidP="00587D10">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C428431" w14:textId="77777777" w:rsidR="00C451C3" w:rsidRDefault="00C451C3" w:rsidP="00587D10"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C451C3" w:rsidRPr="00A674F8" w14:paraId="14EA42EF" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4660CDEB" w14:textId="77777777" w:rsidR="00C451C3" w:rsidRPr="00A674F8" w:rsidRDefault="00C451C3" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AC87CA7" w14:textId="77777777" w:rsidR="00E73E49" w:rsidRPr="00A374DD" w:rsidRDefault="00544B34" w:rsidP="00E73E49">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">P311/B1/94 : </w:t>
             </w:r>
             <w:r w:rsidR="00E73E49" w:rsidRPr="00A374DD">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>Ernest Guay</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Ernest </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E73E49" w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>Guay</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="4862C2B2" w14:textId="77777777" w:rsidR="00E73E49" w:rsidRPr="00A374DD" w:rsidRDefault="00E73E49" w:rsidP="00E73E49">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A374DD">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FD41111" w14:textId="77777777" w:rsidR="00E73E49" w:rsidRPr="00A374DD" w:rsidRDefault="00E73E49" w:rsidP="00E73E49">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A374DD">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>59,77 Mo, 4591 x 6826 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">59,77 Mo, 4591 x 6826 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>px</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A374DD">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="559F69F4" w14:textId="77777777" w:rsidR="00E73E49" w:rsidRDefault="00E73E49" w:rsidP="00E73E49">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FB098FE" w14:textId="77777777" w:rsidR="00C451C3" w:rsidRDefault="00C451C3" w:rsidP="00587D10"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00466325" w:rsidRPr="00A674F8" w14:paraId="787F1F04" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7A168B8F" w14:textId="77777777" w:rsidR="00466325" w:rsidRPr="00A674F8" w:rsidRDefault="00466325" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DF4EAC1" w14:textId="77777777" w:rsidR="00466325" w:rsidRDefault="00466325" w:rsidP="00E73E49">
             <w:r>
               <w:t>P311/B1/95</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47DEC70E" w14:textId="77777777" w:rsidR="00466325" w:rsidRDefault="00466325" w:rsidP="00E73E49">
             <w:r>
               <w:t>Xavier Guimond et Anna à leur maison du village</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48872EDD" w14:textId="77777777" w:rsidR="00466325" w:rsidRDefault="00466325" w:rsidP="00E73E49">
             <w:r>
               <w:t>[19--]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="051DB8C5" w14:textId="77777777" w:rsidR="00466325" w:rsidRDefault="00466325" w:rsidP="00E73E49">
             <w:r>
-              <w:t>27,62 Mo, 4934 x 2935 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">27,62 Mo, 4934 x 2935 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="604600EE" w14:textId="77777777" w:rsidR="00466325" w:rsidRDefault="00466325" w:rsidP="00E73E49">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="789EA078" w14:textId="77777777" w:rsidR="00466325" w:rsidRDefault="00466325" w:rsidP="00E73E49"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00466325" w:rsidRPr="00A674F8" w14:paraId="7C2A132D" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3FD5CD5F" w14:textId="77777777" w:rsidR="00466325" w:rsidRPr="00A674F8" w:rsidRDefault="00466325" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -8021,53 +9638,55 @@
           <w:p w14:paraId="0834852A" w14:textId="77777777" w:rsidR="00466325" w:rsidRDefault="00CC301D" w:rsidP="00E73E49">
             <w:r>
               <w:t>P311/B1/96</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61E552F4" w14:textId="77777777" w:rsidR="00CC301D" w:rsidRDefault="00CC301D" w:rsidP="00CC301D">
             <w:r>
               <w:t>Emma Guay et Charles Côté, parrain et marraine de Georges</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35AC4B69" w14:textId="77777777" w:rsidR="00CC301D" w:rsidRDefault="00CC301D" w:rsidP="00E73E49">
             <w:r>
               <w:t>[19</w:t>
             </w:r>
             <w:r w:rsidR="00DD4F4A">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DD5BCC8" w14:textId="77777777" w:rsidR="00CC301D" w:rsidRDefault="00CC301D" w:rsidP="00E73E49">
             <w:r>
               <w:t xml:space="preserve">28,14 Mo, 5089 x 2899 px, </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00D91C77">
               <w:t>n&amp;b</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7BB822FD" w14:textId="77777777" w:rsidR="00D91C77" w:rsidRDefault="00D91C77" w:rsidP="00E73E49">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6223380C" w14:textId="77777777" w:rsidR="00CC301D" w:rsidRDefault="00CC301D" w:rsidP="00E73E49"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D91C77" w:rsidRPr="00A674F8" w14:paraId="63D4C51B" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="752E97FC" w14:textId="77777777" w:rsidR="00D91C77" w:rsidRPr="00A674F8" w:rsidRDefault="00D91C77" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -8077,52 +9696,57 @@
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17899B75" w14:textId="77777777" w:rsidR="00D91C77" w:rsidRDefault="00D91C77" w:rsidP="00D91C77">
             <w:r>
               <w:t>P311/B1/97</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="151D8331" w14:textId="77777777" w:rsidR="00D91C77" w:rsidRDefault="00D91C77" w:rsidP="00E73E49">
             <w:r>
               <w:t>Anna chez elle</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="283E9E4F" w14:textId="77777777" w:rsidR="00D91C77" w:rsidRDefault="00D91C77" w:rsidP="00E73E49">
             <w:r>
               <w:t>[ca 1964]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="054BF653" w14:textId="77777777" w:rsidR="00D91C77" w:rsidRDefault="00B304AB" w:rsidP="00E73E49">
             <w:r>
               <w:t xml:space="preserve">24,42 </w:t>
             </w:r>
             <w:r w:rsidR="00D91C77">
               <w:t>Mo</w:t>
             </w:r>
             <w:r>
-              <w:t>, 3548 x 3609 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 3548 x 3609 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="4E35756A" w14:textId="77777777" w:rsidR="00D91C77" w:rsidRDefault="00D91C77" w:rsidP="00E73E49">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73E6443D" w14:textId="77777777" w:rsidR="00D91C77" w:rsidRDefault="00D91C77" w:rsidP="00E73E49"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D91C77" w:rsidRPr="00A674F8" w14:paraId="7A737C87" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="749A7AD7" w14:textId="77777777" w:rsidR="00D91C77" w:rsidRPr="00A674F8" w:rsidRDefault="00D91C77" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -8141,51 +9765,59 @@
               <w:t>Anna se berce près de ses pivoines</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="156C87F1" w14:textId="77777777" w:rsidR="00B304AB" w:rsidRDefault="00B304AB" w:rsidP="00D91C77">
             <w:r>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="00DF1778">
               <w:t>19</w:t>
             </w:r>
             <w:r w:rsidR="00DD4F4A">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FA7E6AA" w14:textId="77777777" w:rsidR="00DF1778" w:rsidRDefault="00DF1778" w:rsidP="00D91C77">
             <w:r>
               <w:t xml:space="preserve">48,22 Mo, </w:t>
             </w:r>
             <w:r w:rsidR="00255DA4">
               <w:t xml:space="preserve">4094 x 4117 </w:t>
             </w:r>
             <w:r>
-              <w:t>px, coul;</w:t>
+              <w:t xml:space="preserve">px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6748F7D9" w14:textId="77777777" w:rsidR="00DF1778" w:rsidRDefault="00DF1778" w:rsidP="00D91C77">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="755935D7" w14:textId="77777777" w:rsidR="00DF1778" w:rsidRDefault="00DF1778" w:rsidP="00D91C77"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D91C77" w:rsidRPr="00A674F8" w14:paraId="454A6A6A" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3B7D37F6" w14:textId="77777777" w:rsidR="00D91C77" w:rsidRPr="00A674F8" w:rsidRDefault="00D91C77" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -8202,51 +9834,59 @@
           </w:p>
           <w:p w14:paraId="0BB27E85" w14:textId="77777777" w:rsidR="00D91C77" w:rsidRDefault="00D91C77" w:rsidP="00D91C77">
             <w:r>
               <w:t>Anna qui lit</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59AC585B" w14:textId="77777777" w:rsidR="00DF1778" w:rsidRDefault="00DF1778" w:rsidP="00D91C77">
             <w:r>
               <w:t>[19</w:t>
             </w:r>
             <w:r w:rsidR="00DD4F4A">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43C6830F" w14:textId="77777777" w:rsidR="00DF1778" w:rsidRDefault="002D09C0" w:rsidP="00D91C77">
             <w:r>
               <w:t xml:space="preserve">48,22 </w:t>
             </w:r>
             <w:r w:rsidR="00DF1778">
               <w:t>Mo</w:t>
             </w:r>
             <w:r>
-              <w:t>, 4094 x 4117 px, coul;</w:t>
+              <w:t xml:space="preserve">, 4094 x 4117 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="319EB4C9" w14:textId="77777777" w:rsidR="00DF1778" w:rsidRDefault="00DF1778" w:rsidP="00D91C77">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="308A50CC" w14:textId="77777777" w:rsidR="00DF1778" w:rsidRDefault="00DF1778" w:rsidP="00D91C77"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DF1778" w:rsidRPr="00A674F8" w14:paraId="1D5503D6" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="52E14936" w14:textId="77777777" w:rsidR="00DF1778" w:rsidRPr="00A674F8" w:rsidRDefault="00DF1778" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -8263,52 +9903,57 @@
           </w:p>
           <w:p w14:paraId="6AFF2FE6" w14:textId="77777777" w:rsidR="008B66FF" w:rsidRDefault="008B66FF" w:rsidP="00D91C77">
             <w:r>
               <w:t>Premier mariage, Jeanne Guay et Joseph-Louis Allard</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5ADD68BD" w14:textId="77777777" w:rsidR="008B66FF" w:rsidRDefault="008B66FF" w:rsidP="00D91C77">
             <w:r>
               <w:t>[19</w:t>
             </w:r>
             <w:r w:rsidR="00DD4F4A">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B0800EF" w14:textId="77777777" w:rsidR="008B66FF" w:rsidRDefault="008B66FF" w:rsidP="00D91C77">
             <w:r>
               <w:t xml:space="preserve">41,16 Mo, </w:t>
             </w:r>
             <w:r w:rsidR="00FB4E00">
               <w:t xml:space="preserve">3651 x 5910 </w:t>
             </w:r>
             <w:r>
-              <w:t>px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7D18CEB3" w14:textId="77777777" w:rsidR="008B66FF" w:rsidRDefault="008B66FF" w:rsidP="00D91C77">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BBEAF39" w14:textId="77777777" w:rsidR="008B66FF" w:rsidRDefault="008B66FF" w:rsidP="00D91C77"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B66FF" w:rsidRPr="00A674F8" w14:paraId="33D41A85" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6180F252" w14:textId="77777777" w:rsidR="008B66FF" w:rsidRPr="00A674F8" w:rsidRDefault="008B66FF" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -8324,52 +9969,57 @@
           </w:p>
           <w:p w14:paraId="7F82D296" w14:textId="77777777" w:rsidR="008B66FF" w:rsidRDefault="008B66FF" w:rsidP="008B66FF">
             <w:r>
               <w:t>Second mariage, Jeanne Guay et Rolland Allard</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58D5B482" w14:textId="77777777" w:rsidR="008B66FF" w:rsidRDefault="008B66FF" w:rsidP="008B66FF">
             <w:r>
               <w:t>[19</w:t>
             </w:r>
             <w:r w:rsidR="00DD4F4A">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="197ACE59" w14:textId="77777777" w:rsidR="008B66FF" w:rsidRDefault="00E54083" w:rsidP="008B66FF">
             <w:r>
               <w:t xml:space="preserve">41,2 Mo, </w:t>
             </w:r>
             <w:r w:rsidR="00FB4E00">
               <w:t xml:space="preserve">3001 x 5204 </w:t>
             </w:r>
             <w:r>
-              <w:t>px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="174AEE1F" w14:textId="77777777" w:rsidR="00E54083" w:rsidRDefault="00E54083" w:rsidP="008B66FF">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="309DE12C" w14:textId="77777777" w:rsidR="008B66FF" w:rsidRDefault="008B66FF" w:rsidP="00D91C77"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B66FF" w:rsidRPr="00A674F8" w14:paraId="2F6F5918" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6B0A295F" w14:textId="77777777" w:rsidR="008B66FF" w:rsidRPr="00A674F8" w:rsidRDefault="008B66FF" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -8385,52 +10035,57 @@
           </w:p>
           <w:p w14:paraId="1C0716ED" w14:textId="77777777" w:rsidR="008B66FF" w:rsidRDefault="008B66FF" w:rsidP="008B66FF">
             <w:r>
               <w:t>Jeanne Guay et Raymond Perron</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="570730C7" w14:textId="77777777" w:rsidR="008B66FF" w:rsidRDefault="008B66FF" w:rsidP="008B66FF">
             <w:r>
               <w:t>[19</w:t>
             </w:r>
             <w:r w:rsidR="00DD4F4A">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49E7225A" w14:textId="77777777" w:rsidR="00E54083" w:rsidRDefault="00E54083" w:rsidP="008B66FF">
             <w:r>
               <w:t xml:space="preserve">29,8 Mo, </w:t>
             </w:r>
             <w:r w:rsidR="00FB4E00">
               <w:t xml:space="preserve">5051 x 3234 </w:t>
             </w:r>
             <w:r>
-              <w:t>px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="431DAB4A" w14:textId="77777777" w:rsidR="008B66FF" w:rsidRDefault="008B66FF" w:rsidP="008B66FF">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6441127E" w14:textId="77777777" w:rsidR="008B66FF" w:rsidRDefault="008B66FF" w:rsidP="008B66FF"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B66FF" w:rsidRPr="00A674F8" w14:paraId="1AB0679A" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5DB9C815" w14:textId="77777777" w:rsidR="008B66FF" w:rsidRPr="00A674F8" w:rsidRDefault="008B66FF" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -8463,53 +10118,55 @@
           </w:p>
           <w:p w14:paraId="14A90AD1" w14:textId="77777777" w:rsidR="00053D34" w:rsidRDefault="00053D34" w:rsidP="008B66FF">
             <w:r>
               <w:t>[19</w:t>
             </w:r>
             <w:r w:rsidR="00DD4F4A">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3410A707" w14:textId="77777777" w:rsidR="00053D34" w:rsidRDefault="00053D34" w:rsidP="008B66FF">
             <w:r>
               <w:t xml:space="preserve">31,07 Mo, </w:t>
             </w:r>
             <w:r w:rsidR="004C2C89">
               <w:t xml:space="preserve">5040 x 3232 </w:t>
             </w:r>
             <w:r>
               <w:t>px</w:t>
             </w:r>
             <w:r w:rsidR="00713EA9">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="003016BC">
               <w:t>n&amp;b</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7DE48CBC" w14:textId="77777777" w:rsidR="003016BC" w:rsidRDefault="003016BC" w:rsidP="003016BC">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43F7F64B" w14:textId="77777777" w:rsidR="003016BC" w:rsidRDefault="003016BC" w:rsidP="008B66FF"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003016BC" w:rsidRPr="00A674F8" w14:paraId="0DD0109A" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7C8335F0" w14:textId="77777777" w:rsidR="003016BC" w:rsidRPr="00A674F8" w:rsidRDefault="003016BC" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -8528,52 +10185,57 @@
               <w:t>Famille Imelda et Charles-Édouard Perron, Imelda et Charles-Édouard</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E2B311B" w14:textId="77777777" w:rsidR="00610252" w:rsidRDefault="00610252" w:rsidP="00610252">
             <w:r>
               <w:t>[19</w:t>
             </w:r>
             <w:r w:rsidR="00DD4F4A">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A07E11A" w14:textId="77777777" w:rsidR="003016BC" w:rsidRDefault="00DA6FDB" w:rsidP="008B66FF">
             <w:r>
               <w:t xml:space="preserve">44,69 </w:t>
             </w:r>
             <w:r w:rsidR="00610252">
               <w:t>Mo,</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 4852 x 4829 </w:t>
             </w:r>
             <w:r w:rsidR="00610252">
-              <w:t>px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00610252">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7B538BDE" w14:textId="77777777" w:rsidR="00610252" w:rsidRDefault="00DA6FDB" w:rsidP="008B66FF">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F29B34A" w14:textId="77777777" w:rsidR="00DA6FDB" w:rsidRDefault="00DA6FDB" w:rsidP="008B66FF"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA6FDB" w:rsidRPr="00A674F8" w14:paraId="2886F302" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="02199AF2" w14:textId="77777777" w:rsidR="00DA6FDB" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6FDB" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -8583,52 +10245,57 @@
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B59F5D4" w14:textId="77777777" w:rsidR="00DA6FDB" w:rsidRDefault="00DA6FDB" w:rsidP="00610252">
             <w:r>
               <w:t>P311/B1/105</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35389D89" w14:textId="77777777" w:rsidR="00DA6FDB" w:rsidRDefault="00DA6FDB" w:rsidP="00610252">
             <w:r>
               <w:t>Famille Imelda et Charles-Édouard Perron, Maurice, Raymond, Charles-Édouard, Imel</w:t>
             </w:r>
             <w:r w:rsidR="00E13AF8">
               <w:t>d</w:t>
             </w:r>
             <w:r>
               <w:t>a, Gilles, Ernest, Marie-Jeanne</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5800613E" w14:textId="77777777" w:rsidR="00DA6FDB" w:rsidRDefault="004534F1" w:rsidP="00610252">
             <w:r>
               <w:t>Mars 1963</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="219F6483" w14:textId="77777777" w:rsidR="00DA6FDB" w:rsidRDefault="004534F1" w:rsidP="00610252">
             <w:r>
-              <w:t>25,35 Mo, 3659 x 3632 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">25,35 Mo, 3659 x 3632 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7ADFB906" w14:textId="77777777" w:rsidR="004534F1" w:rsidRDefault="004534F1" w:rsidP="00610252">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73CA074C" w14:textId="77777777" w:rsidR="004534F1" w:rsidRDefault="004534F1" w:rsidP="00610252"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004534F1" w:rsidRPr="00A674F8" w14:paraId="1A1E2695" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5C256C11" w14:textId="77777777" w:rsidR="004534F1" w:rsidRPr="00A674F8" w:rsidRDefault="004534F1" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -8647,101 +10314,122 @@
               <w:t>Famille Imelda et Charles-Édouard Perron,</w:t>
             </w:r>
             <w:r w:rsidR="00996092">
               <w:t xml:space="preserve"> Raymond, Imelda, Charles-Édouard, Gilles, Maurice</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="390E6361" w14:textId="77777777" w:rsidR="00E13AF8" w:rsidRDefault="00E13AF8" w:rsidP="001E1EFC">
             <w:r>
               <w:t>[19</w:t>
             </w:r>
             <w:r w:rsidR="00DD4F4A">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="780745B2" w14:textId="77777777" w:rsidR="00996092" w:rsidRDefault="00996092" w:rsidP="001E1EFC">
             <w:r>
               <w:t>37,50 Mo,</w:t>
             </w:r>
             <w:r w:rsidR="007934DB">
               <w:t xml:space="preserve"> 3623 x 3618</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> px, coul;</w:t>
+              <w:t xml:space="preserve"> px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A09A61D" w14:textId="77777777" w:rsidR="00996092" w:rsidRDefault="00996092" w:rsidP="001E1EFC">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F368877" w14:textId="77777777" w:rsidR="004534F1" w:rsidRDefault="004534F1" w:rsidP="00610252"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00996092" w:rsidRPr="00A674F8" w14:paraId="3AF3607C" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="11BAE498" w14:textId="77777777" w:rsidR="00996092" w:rsidRPr="00A674F8" w:rsidRDefault="00996092" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49E0531D" w14:textId="77777777" w:rsidR="00996092" w:rsidRDefault="00094BDE" w:rsidP="001E1EFC">
             <w:r>
               <w:t>P311/B1/107</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DE16CB5" w14:textId="77777777" w:rsidR="00E13AF8" w:rsidRDefault="00E13AF8" w:rsidP="001E1EFC">
             <w:r>
-              <w:t>Chez Didyme Guay, Frank et Mary Mailhot, Anna, Béatrice, Micheline, Jeanne, Roland A, Jean-Baptiste, Lise, Ernest, Didyme</w:t>
+              <w:t xml:space="preserve">Chez Didyme Guay, Frank et Mary </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Mailhot</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>, Anna, Béatrice, Micheline, Jeanne, Roland A, Jean-Baptiste, Lise, Ernest, Didyme</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C14282F" w14:textId="77777777" w:rsidR="00E13AF8" w:rsidRDefault="00E13AF8" w:rsidP="001E1EFC">
             <w:r>
               <w:t>Avril 1963</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C565109" w14:textId="77777777" w:rsidR="00E13AF8" w:rsidRDefault="00E13AF8" w:rsidP="001E1EFC">
             <w:r>
-              <w:t>25,11 Mo, 3625 x 3632 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">25,11 Mo, 3625 x 3632 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="166FCECB" w14:textId="77777777" w:rsidR="00E13AF8" w:rsidRDefault="00E13AF8" w:rsidP="001E1EFC">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A5CF36C" w14:textId="77777777" w:rsidR="00E13AF8" w:rsidRDefault="00E13AF8" w:rsidP="001E1EFC"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E13AF8" w:rsidRPr="00A674F8" w14:paraId="47B3BE19" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="25C93E41" w14:textId="77777777" w:rsidR="00E13AF8" w:rsidRPr="00A674F8" w:rsidRDefault="00E13AF8" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -8760,52 +10448,57 @@
               <w:t>La famille Imelda et Charles-Édouard Perron, Roger, Maurice, Gilles, Imelda, Charles-Édouard</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25A89106" w14:textId="77777777" w:rsidR="00167981" w:rsidRDefault="00167981" w:rsidP="001E1EFC">
             <w:r>
               <w:t>Avril 1963</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4ED0471B" w14:textId="77777777" w:rsidR="00167981" w:rsidRDefault="00801E72" w:rsidP="001E1EFC">
             <w:r>
               <w:t xml:space="preserve">25,3 </w:t>
             </w:r>
             <w:r w:rsidR="00167981">
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidR="00FC2910">
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidR="00167981">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">3636 x 3648 </w:t>
             </w:r>
             <w:r w:rsidR="00167981">
-              <w:t>px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00167981">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2744ABEE" w14:textId="77777777" w:rsidR="00167981" w:rsidRDefault="00167981" w:rsidP="001E1EFC">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10848A21" w14:textId="77777777" w:rsidR="00167981" w:rsidRDefault="00167981" w:rsidP="001E1EFC"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00167981" w:rsidRPr="00A674F8" w14:paraId="5A15D3C7" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5590A211" w14:textId="77777777" w:rsidR="00167981" w:rsidRPr="00A674F8" w:rsidRDefault="00167981" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -8818,149 +10511,164 @@
             <w:r>
               <w:t>P311/B1/109</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F56EF95" w14:textId="77777777" w:rsidR="00FC2910" w:rsidRDefault="00FC2910" w:rsidP="001E1EFC">
             <w:r>
               <w:t>Gisèle Tremblay</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1531DEBB" w14:textId="77777777" w:rsidR="00FC2910" w:rsidRDefault="00FC2910" w:rsidP="001E1EFC">
             <w:r>
               <w:t>Mai 1960</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="353A56DE" w14:textId="77777777" w:rsidR="00FC2910" w:rsidRDefault="0042321A" w:rsidP="001E1EFC">
             <w:r>
               <w:t xml:space="preserve">25 </w:t>
             </w:r>
             <w:r w:rsidR="00FC2910">
               <w:t>Mo,</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 3636 x 3613</w:t>
             </w:r>
             <w:r w:rsidR="00FC2910">
-              <w:t xml:space="preserve"> px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00FC2910">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="1A235F90" w14:textId="77777777" w:rsidR="00FC2910" w:rsidRDefault="00FC2910" w:rsidP="001E1EFC">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F57F06" w:rsidRPr="00A674F8" w14:paraId="5A9F7534" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="126A698A" w14:textId="77777777" w:rsidR="00F57F06" w:rsidRPr="00A674F8" w:rsidRDefault="00F57F06" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="175F8A5C" w14:textId="77777777" w:rsidR="00F57F06" w:rsidRDefault="00F57F06" w:rsidP="001E1EFC">
             <w:r>
               <w:t>P311/B1/110</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="474B99E1" w14:textId="77777777" w:rsidR="00FC2910" w:rsidRDefault="00FC2910" w:rsidP="001E1EFC">
             <w:r>
               <w:t>Expo 67 : Eugène, Ernest, Marie-Jeanne, Gisèle</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A5B17E4" w14:textId="77777777" w:rsidR="00414903" w:rsidRDefault="00414903" w:rsidP="001E1EFC">
             <w:r>
               <w:t>[1967]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53B066C9" w14:textId="77777777" w:rsidR="00414903" w:rsidRDefault="00414903" w:rsidP="001E1EFC">
             <w:r>
-              <w:t>25,24 Mo, 3607 x 3669 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">25,24 Mo, 3607 x 3669 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="31640882" w14:textId="77777777" w:rsidR="00414903" w:rsidRDefault="00414903" w:rsidP="001E1EFC">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65A734BF" w14:textId="77777777" w:rsidR="00414903" w:rsidRDefault="00414903" w:rsidP="001E1EFC"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F57F06" w:rsidRPr="00A674F8" w14:paraId="46369535" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3260225C" w14:textId="77777777" w:rsidR="00F57F06" w:rsidRPr="00A674F8" w:rsidRDefault="00F57F06" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D12EE6D" w14:textId="77777777" w:rsidR="00F57F06" w:rsidRDefault="00F57F06" w:rsidP="001E1EFC">
             <w:r>
               <w:t>P311/B1/111</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A519E9E" w14:textId="77777777" w:rsidR="00F80019" w:rsidRDefault="00F80019" w:rsidP="001E1EFC">
             <w:r>
               <w:t>Expo 67 : Marie-Jeanne, Ernest, Eugène</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="383EF721" w14:textId="77777777" w:rsidR="00414903" w:rsidRDefault="00414903" w:rsidP="001E1EFC">
             <w:r>
               <w:t>[1967]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="629B7DC2" w14:textId="77777777" w:rsidR="00414903" w:rsidRDefault="00414903" w:rsidP="001E1EFC">
             <w:r>
-              <w:t>24,97 Mo, 3600 x 3637 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">24,97 Mo, 3600 x 3637 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="02347457" w14:textId="77777777" w:rsidR="00414903" w:rsidRDefault="00414903" w:rsidP="001E1EFC">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="315FE08F" w14:textId="77777777" w:rsidR="00414903" w:rsidRDefault="00414903" w:rsidP="001E1EFC"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F57F06" w:rsidRPr="00A674F8" w14:paraId="69047BFE" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3706F922" w14:textId="77777777" w:rsidR="00F57F06" w:rsidRPr="00A674F8" w:rsidRDefault="00F57F06" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -8982,51 +10690,59 @@
           <w:p w14:paraId="47691B5A" w14:textId="77777777" w:rsidR="00BD4408" w:rsidRDefault="00BD4408" w:rsidP="001E1EFC">
             <w:r>
               <w:t>[19</w:t>
             </w:r>
             <w:r w:rsidR="00DD4F4A">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="264B1880" w14:textId="77777777" w:rsidR="00BD4408" w:rsidRDefault="00980938" w:rsidP="001E1EFC">
             <w:r>
               <w:t>37,03</w:t>
             </w:r>
             <w:r w:rsidR="00EA5158">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BD4408">
               <w:t>Mo,</w:t>
             </w:r>
             <w:r w:rsidR="00EA5158">
               <w:t xml:space="preserve"> 3600 x 3595</w:t>
             </w:r>
             <w:r w:rsidR="00BD4408">
-              <w:t xml:space="preserve"> px, coul;</w:t>
+              <w:t xml:space="preserve"> px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00BD4408">
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00BD4408">
+              <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29F7A0F2" w14:textId="77777777" w:rsidR="00BD4408" w:rsidRDefault="00BD4408" w:rsidP="001E1EFC">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BE63178" w14:textId="77777777" w:rsidR="00BD4408" w:rsidRDefault="00BD4408" w:rsidP="001E1EFC"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F57F06" w:rsidRPr="00A674F8" w14:paraId="010F7619" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6C15B056" w14:textId="77777777" w:rsidR="00F57F06" w:rsidRPr="00A674F8" w:rsidRDefault="00F57F06" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -9034,100 +10750,116 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="171AD71E" w14:textId="77777777" w:rsidR="00AE103D" w:rsidRDefault="00AE103D" w:rsidP="00AE103D">
             <w:r>
               <w:t>P311/B1/113</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BBB67BF" w14:textId="77777777" w:rsidR="00AE103D" w:rsidRDefault="00AE103D" w:rsidP="00AE103D">
             <w:r>
               <w:t>Anna fête ses 85 ans</w:t>
             </w:r>
             <w:r w:rsidR="00B162AE">
               <w:t xml:space="preserve"> – 01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F880006" w14:textId="77777777" w:rsidR="00AE103D" w:rsidRDefault="00AE103D" w:rsidP="00AE103D">
             <w:r>
               <w:t>1974-12-22</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F75C6E9" w14:textId="77777777" w:rsidR="00AE103D" w:rsidRDefault="00467114" w:rsidP="00AE103D">
             <w:r>
-              <w:t>48,26 Mo, 4098 x 4116 px, coul;</w:t>
+              <w:t xml:space="preserve">48,26 Mo, 4098 x 4116 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="645CC597" w14:textId="77777777" w:rsidR="00467114" w:rsidRDefault="00467114" w:rsidP="00AE103D">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56150FE4" w14:textId="77777777" w:rsidR="00F57F06" w:rsidRDefault="00F57F06" w:rsidP="001E1EFC"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00467114" w:rsidRPr="00A674F8" w14:paraId="3C6CFDDA" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="49324F82" w14:textId="77777777" w:rsidR="00467114" w:rsidRPr="00A674F8" w:rsidRDefault="00467114" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A21116F" w14:textId="77777777" w:rsidR="00467114" w:rsidRDefault="00467114" w:rsidP="00467114">
             <w:r>
               <w:t>P311/B1/114</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51A6A125" w14:textId="77777777" w:rsidR="00B162AE" w:rsidRDefault="00EF5A3A" w:rsidP="00467114">
             <w:r>
               <w:t xml:space="preserve">Anna fête ses 85 ans – 02 : avec Georges et Irène </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0080EFC6" w14:textId="77777777" w:rsidR="00B162AE" w:rsidRDefault="00B162AE" w:rsidP="00467114">
             <w:r>
               <w:t>1974-12-22</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D7B1E8C" w14:textId="77777777" w:rsidR="00B162AE" w:rsidRDefault="00B162AE" w:rsidP="00467114">
             <w:r>
-              <w:t>47,78 Mo, 4085 x 4088 px, coul;</w:t>
+              <w:t xml:space="preserve">47,78 Mo, 4085 x 4088 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="274FD3BA" w14:textId="77777777" w:rsidR="00467114" w:rsidRDefault="00B162AE" w:rsidP="00467114">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C7A571E" w14:textId="77777777" w:rsidR="00467114" w:rsidRDefault="00467114" w:rsidP="00AE103D"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B162AE" w:rsidRPr="00A674F8" w14:paraId="54E9B4FE" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3C5379E0" w14:textId="77777777" w:rsidR="00B162AE" w:rsidRPr="00A674F8" w:rsidRDefault="00B162AE" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -9144,51 +10876,59 @@
           </w:p>
           <w:p w14:paraId="20BEF1AB" w14:textId="77777777" w:rsidR="00B162AE" w:rsidRDefault="00B162AE" w:rsidP="00467114">
             <w:r>
               <w:t>Anna fête ses 85 ans – 0</w:t>
             </w:r>
             <w:r w:rsidR="00EF5A3A">
               <w:t>3</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5849E9D0" w14:textId="77777777" w:rsidR="00B162AE" w:rsidRDefault="00B162AE" w:rsidP="00467114">
             <w:r>
               <w:t>1974-12-22</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="269BAF59" w14:textId="77777777" w:rsidR="00B162AE" w:rsidRDefault="0048075D" w:rsidP="00467114">
             <w:r>
               <w:t xml:space="preserve">45,8 </w:t>
             </w:r>
             <w:r w:rsidR="00B162AE">
               <w:t>Mo,</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 4024 x 3976</w:t>
             </w:r>
             <w:r w:rsidR="00B162AE">
-              <w:t xml:space="preserve"> px, coul;</w:t>
+              <w:t xml:space="preserve"> px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B162AE">
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B162AE">
+              <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DA2BA8E" w14:textId="77777777" w:rsidR="00B162AE" w:rsidRDefault="00B162AE" w:rsidP="00467114">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26DBAF88" w14:textId="77777777" w:rsidR="00B162AE" w:rsidRDefault="00B162AE" w:rsidP="00467114"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B162AE" w:rsidRPr="00A674F8" w14:paraId="5DB7202D" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="24D16425" w14:textId="77777777" w:rsidR="00B162AE" w:rsidRPr="00A674F8" w:rsidRDefault="00B162AE" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -9205,149 +10945,173 @@
           </w:p>
           <w:p w14:paraId="4256E680" w14:textId="77777777" w:rsidR="00B162AE" w:rsidRDefault="00B162AE" w:rsidP="00B162AE">
             <w:r>
               <w:t>Anna fête ses 85 ans – 0</w:t>
             </w:r>
             <w:r w:rsidR="00EF5A3A">
               <w:t>4</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AD585C8" w14:textId="77777777" w:rsidR="00B162AE" w:rsidRDefault="00B162AE" w:rsidP="00B162AE">
             <w:r>
               <w:t>1974-12-22</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C7A15DD" w14:textId="77777777" w:rsidR="00B162AE" w:rsidRDefault="00EE1D0A" w:rsidP="00B162AE">
             <w:r>
               <w:t xml:space="preserve">47,6 </w:t>
             </w:r>
             <w:r w:rsidR="00B162AE">
               <w:t>Mo,</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 4091 x 4066</w:t>
             </w:r>
             <w:r w:rsidR="00B162AE">
-              <w:t xml:space="preserve"> px, coul;</w:t>
+              <w:t xml:space="preserve"> px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B162AE">
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B162AE">
+              <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42A56859" w14:textId="77777777" w:rsidR="00B162AE" w:rsidRDefault="00B162AE" w:rsidP="00B162AE">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5EA0E67D" w14:textId="77777777" w:rsidR="009B5D21" w:rsidRDefault="009B5D21" w:rsidP="00B162AE"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF5C06" w:rsidRPr="00A674F8" w14:paraId="72D95036" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="555A4539" w14:textId="77777777" w:rsidR="00FF5C06" w:rsidRPr="00A674F8" w:rsidRDefault="00FF5C06" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="031E849C" w14:textId="77777777" w:rsidR="00FF5C06" w:rsidRDefault="003D3AE5" w:rsidP="00467114">
             <w:r>
               <w:t>P311/B1/117</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44D21389" w14:textId="77777777" w:rsidR="003D3AE5" w:rsidRDefault="00EF5A3A" w:rsidP="00467114">
             <w:r>
               <w:t>Anna fête ses 85 ans – 05 : Quelques petits cadeaux pour souligner cet anniversaire…</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A4457D2" w14:textId="77777777" w:rsidR="00EF5A3A" w:rsidRDefault="00EF5A3A" w:rsidP="00467114">
             <w:r>
               <w:t>1974-12-22</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AE9F718" w14:textId="77777777" w:rsidR="00EF5A3A" w:rsidRDefault="00FC5F28" w:rsidP="00467114">
             <w:r>
-              <w:t>47,3 Mo, 4084 x 4054 px, coul;</w:t>
+              <w:t xml:space="preserve">47,3 Mo, 4084 x 4054 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CB92B76" w14:textId="77777777" w:rsidR="00FC5F28" w:rsidRDefault="00FC5F28" w:rsidP="00467114">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26C51C3E" w14:textId="77777777" w:rsidR="00EF5A3A" w:rsidRDefault="00EF5A3A" w:rsidP="00467114"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC14A6" w:rsidRPr="00A674F8" w14:paraId="0A6C4B86" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="15E711B8" w14:textId="77777777" w:rsidR="00CC14A6" w:rsidRPr="00A674F8" w:rsidRDefault="00CC14A6" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C9F7B1C" w14:textId="77777777" w:rsidR="00CC14A6" w:rsidRDefault="00CC14A6" w:rsidP="00467114">
             <w:r>
               <w:t>P311/B1/118</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D42D502" w14:textId="77777777" w:rsidR="00CC14A6" w:rsidRDefault="00CC14A6" w:rsidP="00467114">
             <w:r>
               <w:t>Anna fête ses 85 ans – 06</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37F2A6E3" w14:textId="77777777" w:rsidR="00CC14A6" w:rsidRDefault="00CC14A6" w:rsidP="00CC14A6">
             <w:r>
               <w:t>1974-12-22</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72F9215D" w14:textId="77777777" w:rsidR="00CC14A6" w:rsidRDefault="00CC14A6" w:rsidP="00CC14A6">
             <w:r>
-              <w:t>49,0 Mo, 4101 x 4178 px, coul;</w:t>
+              <w:t xml:space="preserve">49,0 Mo, 4101 x 4178 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A81D0E3" w14:textId="77777777" w:rsidR="00CC14A6" w:rsidRDefault="00CC14A6" w:rsidP="00CC14A6">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41378814" w14:textId="77777777" w:rsidR="00CC14A6" w:rsidRDefault="00CC14A6" w:rsidP="00467114"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC14A6" w:rsidRPr="00A674F8" w14:paraId="7EF593F7" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="779A0880" w14:textId="77777777" w:rsidR="00CC14A6" w:rsidRPr="00A674F8" w:rsidRDefault="00CC14A6" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -9361,51 +11125,59 @@
             <w:r>
               <w:t>P311/B1/119</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54D82550" w14:textId="77777777" w:rsidR="00CC14A6" w:rsidRDefault="00CC14A6" w:rsidP="00467114">
             <w:r>
               <w:t>Anna fête ses 85 ans – 07</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="031C431C" w14:textId="77777777" w:rsidR="00CC14A6" w:rsidRDefault="00CC14A6" w:rsidP="00467114">
             <w:r>
               <w:t>1974-12-22</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E4742DD" w14:textId="77777777" w:rsidR="00CC14A6" w:rsidRDefault="00D138BE" w:rsidP="00467114">
             <w:r>
               <w:t xml:space="preserve">16,6 </w:t>
             </w:r>
             <w:r w:rsidR="00CC14A6">
               <w:t>Mo,</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 4051 x 4020</w:t>
             </w:r>
             <w:r w:rsidR="00CC14A6">
-              <w:t xml:space="preserve"> px, coul;</w:t>
+              <w:t xml:space="preserve"> px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00CC14A6">
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00CC14A6">
+              <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EDD133F" w14:textId="77777777" w:rsidR="00CC14A6" w:rsidRDefault="00CC14A6" w:rsidP="00467114">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42382523" w14:textId="77777777" w:rsidR="00CC14A6" w:rsidRDefault="00CC14A6" w:rsidP="00467114"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC14A6" w:rsidRPr="00A674F8" w14:paraId="2FB5ECFC" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2E3A6C48" w14:textId="77777777" w:rsidR="00CC14A6" w:rsidRPr="00A674F8" w:rsidRDefault="00CC14A6" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -9419,123 +11191,140 @@
             <w:r>
               <w:t>P311/B1/120</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76EC476D" w14:textId="77777777" w:rsidR="00CC14A6" w:rsidRDefault="00194188" w:rsidP="00467114">
             <w:r>
               <w:t xml:space="preserve">Mariages dans la famille Guimond : </w:t>
             </w:r>
             <w:r w:rsidR="00D06144">
               <w:t>Laurent Dufour et Rose-Hélène Guimond</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="617D17CF" w14:textId="77777777" w:rsidR="00D06144" w:rsidRDefault="00D06144" w:rsidP="00467114">
             <w:r>
               <w:t>[19</w:t>
             </w:r>
             <w:r w:rsidR="00DD4F4A">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="170739BE" w14:textId="77777777" w:rsidR="00D06144" w:rsidRDefault="00D06144" w:rsidP="00467114">
             <w:r>
-              <w:lastRenderedPageBreak/>
-[...1 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">63,98 Mo, 4718 x 7110 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0B3EE3D3" w14:textId="77777777" w:rsidR="00D06144" w:rsidRDefault="00D06144" w:rsidP="00467114">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06B6D92B" w14:textId="77777777" w:rsidR="00CC0B7F" w:rsidRDefault="00CC0B7F" w:rsidP="00467114"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC0B7F" w:rsidRPr="00A674F8" w14:paraId="525D9FC9" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="71515962" w14:textId="77777777" w:rsidR="00CC0B7F" w:rsidRPr="00A674F8" w:rsidRDefault="00CC0B7F" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58DEFCA3" w14:textId="77777777" w:rsidR="00194188" w:rsidRDefault="00194188" w:rsidP="00194188">
             <w:r>
               <w:t>P311/B1/12</w:t>
             </w:r>
             <w:r w:rsidR="00850639">
               <w:t>1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D8ED2C0" w14:textId="77777777" w:rsidR="00194188" w:rsidRDefault="00194188" w:rsidP="00194188">
             <w:r>
-              <w:t>Mariages dans la famille Guimond : Emile Rousseau et Rita Guimond</w:t>
+              <w:t xml:space="preserve">Mariages dans la famille Guimond : </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Emile</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Rousseau et Rita Guimond</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B381246" w14:textId="77777777" w:rsidR="00194188" w:rsidRDefault="00194188" w:rsidP="00194188">
             <w:r>
               <w:t>[19</w:t>
             </w:r>
             <w:r w:rsidR="00DD4F4A">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6121F174" w14:textId="77777777" w:rsidR="00EC05FD" w:rsidRDefault="00850639" w:rsidP="00194188">
             <w:r>
               <w:t xml:space="preserve">62,45 </w:t>
             </w:r>
             <w:r w:rsidR="00EC05FD">
               <w:t xml:space="preserve">Mo, </w:t>
             </w:r>
             <w:r w:rsidR="005E49F8">
               <w:t>4605 x 7110</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EC05FD">
-              <w:t>px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00EC05FD">
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="6E38C9E0" w14:textId="77777777" w:rsidR="00EC05FD" w:rsidRDefault="00EC05FD" w:rsidP="00194188">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13A5954E" w14:textId="77777777" w:rsidR="00CC0B7F" w:rsidRDefault="00CC0B7F" w:rsidP="006541BF"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F009C" w:rsidRPr="00A674F8" w14:paraId="0A44355D" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6CC7C2AD" w14:textId="77777777" w:rsidR="004F009C" w:rsidRPr="00A674F8" w:rsidRDefault="004F009C" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -9545,52 +11334,57 @@
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46844CD3" w14:textId="77777777" w:rsidR="004F009C" w:rsidRDefault="004F009C" w:rsidP="004F009C">
             <w:r>
               <w:t>P311/B1/122</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C841CBB" w14:textId="77777777" w:rsidR="004F009C" w:rsidRDefault="004F009C" w:rsidP="004F009C">
             <w:r>
               <w:t>Mariages dans la famille Guimond : Charles-Édouard Guimond et Lucienne Richer</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="534F2938" w14:textId="77777777" w:rsidR="004F009C" w:rsidRDefault="004F009C" w:rsidP="004F009C">
             <w:r>
               <w:t>[19</w:t>
             </w:r>
             <w:r w:rsidR="00DD4F4A">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1EED29C7" w14:textId="77777777" w:rsidR="005E49F8" w:rsidRDefault="005E49F8" w:rsidP="004F009C">
             <w:r>
-              <w:t>40,3 Mo, 3526 x 6000 px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">40,3 Mo, 3526 x 6000 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0B68885E" w14:textId="77777777" w:rsidR="005E49F8" w:rsidRDefault="005E49F8" w:rsidP="004F009C">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44444628" w14:textId="77777777" w:rsidR="004F009C" w:rsidRDefault="004F009C" w:rsidP="004F009C"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F009C" w:rsidRPr="00A674F8" w14:paraId="5B1559C4" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="75BFF98A" w14:textId="77777777" w:rsidR="004F009C" w:rsidRPr="00A674F8" w:rsidRDefault="004F009C" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -9609,52 +11403,57 @@
           </w:p>
           <w:p w14:paraId="681EB593" w14:textId="77777777" w:rsidR="004F009C" w:rsidRDefault="004F009C" w:rsidP="004F009C">
             <w:r>
               <w:t>Mariages dans la famille Guimond : Lucien Chiasson et Albertine Guimond</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D28C23B" w14:textId="77777777" w:rsidR="005E49F8" w:rsidRDefault="005E49F8" w:rsidP="004F009C">
             <w:r>
               <w:t>[19</w:t>
             </w:r>
             <w:r w:rsidR="00DD4F4A">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1FB05EFA" w14:textId="77777777" w:rsidR="004F009C" w:rsidRDefault="004F009C" w:rsidP="004F009C">
             <w:r>
               <w:t xml:space="preserve">37,83 Mo, </w:t>
             </w:r>
             <w:r w:rsidR="0037502E">
               <w:t xml:space="preserve">3659 x 5421 </w:t>
             </w:r>
             <w:r>
-              <w:t>px, n&amp;b</w:t>
-            </w:r>
+              <w:t xml:space="preserve">px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>n&amp;b</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="4C3854F1" w14:textId="77777777" w:rsidR="004F009C" w:rsidRDefault="004F009C" w:rsidP="004F009C">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="281F7D44" w14:textId="77777777" w:rsidR="00B864F7" w:rsidRDefault="00B864F7" w:rsidP="004F009C"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B864F7" w:rsidRPr="00A674F8" w14:paraId="1CCFEF14" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5D2199A8" w14:textId="77777777" w:rsidR="00B864F7" w:rsidRPr="00A674F8" w:rsidRDefault="00B864F7" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -9676,51 +11475,59 @@
               <w:t>es enfants de la famille Guay et leurs conjoint(e)s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00D86D07">
               <w:t>Marie-Jeanne, Irène, Jeanne, Imelda, Gisèle, Ernest, Georges, Rolland, Béatrice, Didyme</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7513293E" w14:textId="77777777" w:rsidR="000539C1" w:rsidRDefault="000539C1" w:rsidP="004F009C">
             <w:r>
               <w:t>1977</w:t>
             </w:r>
             <w:r w:rsidR="006A3CDE">
               <w:t>-10-31</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B2218DF" w14:textId="77777777" w:rsidR="000539C1" w:rsidRDefault="000539C1" w:rsidP="004F009C">
             <w:r>
               <w:t xml:space="preserve">95,67 Mo, </w:t>
             </w:r>
             <w:r w:rsidR="005E658A">
               <w:t xml:space="preserve">4091 x 4087 </w:t>
             </w:r>
             <w:r>
-              <w:t>px, coul;</w:t>
+              <w:t xml:space="preserve">px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66210BD6" w14:textId="77777777" w:rsidR="000539C1" w:rsidRDefault="000539C1" w:rsidP="004F009C">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000539C1" w:rsidRPr="00A674F8" w14:paraId="7FFA8CCB" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7013A00A" w14:textId="77777777" w:rsidR="000539C1" w:rsidRPr="00A674F8" w:rsidRDefault="000539C1" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -9733,395 +11540,491 @@
             <w:r>
               <w:t>P311/B1/125</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="703304C0" w14:textId="77777777" w:rsidR="006A3CDE" w:rsidRDefault="006A3CDE" w:rsidP="004F009C">
             <w:r>
               <w:t xml:space="preserve">Famille Guay lors du décès de grand-mère Anna Villeneuve : </w:t>
             </w:r>
             <w:r w:rsidR="002B4796">
               <w:t>quelques-uns</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> des petits-enfants et leurs conjoint(e)s</w:t>
             </w:r>
             <w:r w:rsidR="002B4796">
               <w:t>, Bruno Guay, Lucie Allard, Lise Guay, Gilles Gosselin, Adélard Guay, Maurice Perron, Sylvie Ouellet, Marcelle Thomas, Yvon Guay</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="704A1F5A" w14:textId="77777777" w:rsidR="006A3CDE" w:rsidRDefault="006A3CDE" w:rsidP="004F009C">
             <w:r>
               <w:t>1977-10-31</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66A1A539" w14:textId="77777777" w:rsidR="006A3CDE" w:rsidRDefault="006A3CDE" w:rsidP="004F009C">
             <w:r>
-              <w:t>96,30 Mo, 4068 x 4137 px, coul;</w:t>
+              <w:t xml:space="preserve">96,30 Mo, 4068 x 4137 px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="624C5A57" w14:textId="77777777" w:rsidR="006A3CDE" w:rsidRDefault="006A3CDE" w:rsidP="004F009C">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2632A542" w14:textId="77777777" w:rsidR="006A3CDE" w:rsidRDefault="006A3CDE" w:rsidP="004F009C"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F0E86" w:rsidRPr="00A674F8" w14:paraId="4F1F6599" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="49F85450" w14:textId="77777777" w:rsidR="006F0E86" w:rsidRPr="00A674F8" w:rsidRDefault="006F0E86" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56C7519C" w14:textId="77777777" w:rsidR="00741263" w:rsidRDefault="00741263" w:rsidP="004F009C">
             <w:r>
               <w:t>P311/B1/126</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3792B1A1" w14:textId="77777777" w:rsidR="006F0E86" w:rsidRDefault="002B4796" w:rsidP="004F009C">
             <w:r>
-              <w:t>Famille Guay lors du décès de grand-mère Anna Villeneuve : Ses engants Ernest, Jeanne, Imelda et Didyme</w:t>
+              <w:t xml:space="preserve">Famille Guay lors du décès de grand-mère Anna Villeneuve : Ses </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>engants</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Ernest, Jeanne, Imelda et Didyme</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11B52CCE" w14:textId="77777777" w:rsidR="006F0E86" w:rsidRDefault="006F0E86" w:rsidP="004F009C">
             <w:r>
               <w:t>1977-10-31</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E84A0F7" w14:textId="77777777" w:rsidR="006F0E86" w:rsidRDefault="006F0E86" w:rsidP="004F009C">
             <w:r>
-              <w:t>97,20 Mo, px, coul;</w:t>
+              <w:t xml:space="preserve">97,20 Mo, px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71202488" w14:textId="77777777" w:rsidR="006F0E86" w:rsidRDefault="006F0E86" w:rsidP="004F009C">
             <w:r>
               <w:t xml:space="preserve">Photo numérisée </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79265889" w14:textId="77777777" w:rsidR="0099115C" w:rsidRDefault="0099115C" w:rsidP="004F009C"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0099115C" w:rsidRPr="00A674F8" w14:paraId="279E3243" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="028972BB" w14:textId="77777777" w:rsidR="0099115C" w:rsidRPr="00A674F8" w:rsidRDefault="0099115C" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E0322BC" w14:textId="77777777" w:rsidR="0099115C" w:rsidRDefault="00175608" w:rsidP="004F009C">
             <w:r>
               <w:t>P311/B1/127</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="095865FC" w14:textId="77777777" w:rsidR="00175608" w:rsidRDefault="00175608" w:rsidP="004F009C">
             <w:r>
-              <w:t>Famille du second mari Xavier Guimond au décès d’Anna Villeneuve : enfants et leurs conjoints, Lucien Chiasson, Albertine, « Titon » Ouellet, Jeanne d’Arc, Léo, Marie Fleury, Rose-Hélène, Emile Rousseau, Rita, Y</w:t>
+              <w:t xml:space="preserve">Famille du second mari Xavier Guimond au décès d’Anna Villeneuve : enfants et leurs conjoints, Lucien Chiasson, Albertine, « </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Titon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> » Ouellet, Jeanne d’Arc, Léo, Marie Fleury, Rose-Hélène, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Emile</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Rousseau, Rita, Y</w:t>
             </w:r>
             <w:r w:rsidR="007834B7">
               <w:t>v</w:t>
             </w:r>
             <w:r>
               <w:t>onne,</w:t>
             </w:r>
             <w:r w:rsidR="007834B7">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:t>Jos Besson, Charles-Edouard, Lucienne Richer</w:t>
+              <w:t>Jos Besson, Charles-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Edouard</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>, Lucienne Richer</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F4D3D4E" w14:textId="77777777" w:rsidR="00175608" w:rsidRDefault="00175608" w:rsidP="004F009C">
             <w:r>
               <w:t>1977-10-31</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71359B1F" w14:textId="77777777" w:rsidR="00175608" w:rsidRDefault="00175608" w:rsidP="004F009C">
             <w:r>
               <w:t xml:space="preserve">96,25 Mo, </w:t>
             </w:r>
             <w:r w:rsidR="007834B7">
               <w:t xml:space="preserve">4066 x 4137 </w:t>
             </w:r>
             <w:r>
-              <w:t>px, coul;</w:t>
+              <w:t xml:space="preserve">px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="308CE089" w14:textId="77777777" w:rsidR="00175608" w:rsidRDefault="00175608" w:rsidP="004F009C">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="278EAD61" w14:textId="77777777" w:rsidR="00175608" w:rsidRDefault="00175608" w:rsidP="004F009C"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00175608" w:rsidRPr="00A674F8" w14:paraId="4A14BB72" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7AFB0DE0" w14:textId="77777777" w:rsidR="00175608" w:rsidRPr="00A674F8" w:rsidRDefault="00175608" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C504CE7" w14:textId="77777777" w:rsidR="00175608" w:rsidRDefault="007834B7" w:rsidP="004F009C">
             <w:r>
               <w:t>P311/B1/128</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FA2FD93" w14:textId="77777777" w:rsidR="007834B7" w:rsidRDefault="007834B7" w:rsidP="004F009C">
             <w:r>
-              <w:t>Famille du second mari Xavier Guimond au décès d’Anna Villeneuve : les enfants Guimond, Albertine, Rita, Jeanne d’Arc, Yvonne, Charles-Edouard, Léo, Rose-Hélène</w:t>
+              <w:t>Famille du second mari Xavier Guimond au décès d’Anna Villeneuve : les enfants Guimond, Albertine, Rita, Jeanne d’Arc, Yvonne, Charles-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Edouard</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>, Léo, Rose-Hélène</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AE6F16E" w14:textId="77777777" w:rsidR="007834B7" w:rsidRDefault="007834B7" w:rsidP="004F009C">
             <w:r>
               <w:t>1977-10-31</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78C8DAB4" w14:textId="77777777" w:rsidR="007834B7" w:rsidRDefault="006F713A" w:rsidP="004F009C">
             <w:r>
               <w:t xml:space="preserve">97,29 </w:t>
             </w:r>
             <w:r w:rsidR="007834B7">
               <w:t xml:space="preserve">Mo, </w:t>
             </w:r>
             <w:r w:rsidR="000221C9">
               <w:t>4066 x 4137</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007834B7">
-              <w:t>px, coul;</w:t>
+              <w:t xml:space="preserve">px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="007834B7">
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="007834B7">
+              <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C7B321C" w14:textId="77777777" w:rsidR="007834B7" w:rsidRDefault="007834B7" w:rsidP="004F009C">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D3E4CCA" w14:textId="77777777" w:rsidR="006558D7" w:rsidRDefault="006558D7" w:rsidP="004F009C"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006558D7" w:rsidRPr="00A674F8" w14:paraId="320995F0" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1867EAFE" w14:textId="77777777" w:rsidR="006558D7" w:rsidRPr="00A674F8" w:rsidRDefault="006558D7" w:rsidP="00284D96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65AEDF4C" w14:textId="77777777" w:rsidR="006558D7" w:rsidRDefault="006558D7" w:rsidP="004F009C">
             <w:r>
               <w:t>P311/B1/129</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00B95C53" w14:textId="77777777" w:rsidR="006558D7" w:rsidRDefault="006558D7" w:rsidP="004F009C">
             <w:r>
-              <w:t>Jeanne d’Arc Guimond et son mari dit « Titon » Ouellet</w:t>
+              <w:t xml:space="preserve">Jeanne d’Arc Guimond et son mari dit « </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Titon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> » Ouellet</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62179D57" w14:textId="77777777" w:rsidR="006558D7" w:rsidRDefault="006558D7" w:rsidP="004F009C">
             <w:r>
               <w:t>[19</w:t>
             </w:r>
             <w:r w:rsidR="00DD4F4A">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EFBED7F" w14:textId="77777777" w:rsidR="006558D7" w:rsidRDefault="001B3567" w:rsidP="004F009C">
             <w:r>
               <w:t xml:space="preserve">140,77 </w:t>
             </w:r>
             <w:r w:rsidR="006558D7">
               <w:t xml:space="preserve">Mo, </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">5954 x 4132 </w:t>
             </w:r>
             <w:r w:rsidR="006558D7">
-              <w:t>px, coul;</w:t>
+              <w:t xml:space="preserve">px, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="006558D7">
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="006558D7">
+              <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61D2ECBD" w14:textId="77777777" w:rsidR="006558D7" w:rsidRDefault="006558D7" w:rsidP="004F009C">
             <w:r>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73D0F310" w14:textId="77777777" w:rsidR="006558D7" w:rsidRDefault="006558D7" w:rsidP="004F009C"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="34C9EC09" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="4170D290" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="00051D13" w:rsidP="00051D13"/>
     <w:p w14:paraId="204AA81E" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidRDefault="00051D13" w:rsidP="00051D13">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc66269273"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc66269273"/>
       <w:r>
         <w:t>P311/C Images en mouvement</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="6B205D83" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="00774407" w:rsidP="00774407">
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00972B93">
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">avant 1947]-1963. – </w:t>
       </w:r>
       <w:r w:rsidR="001F38A7">
         <w:t>9 bobines de film</w:t>
       </w:r>
       <w:r w:rsidR="00880F1A">
         <w:t>. –9 DVD. – 01 :43 :50 heures d’enregistrement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53B069E4" w14:textId="77777777" w:rsidR="00774407" w:rsidRDefault="00774407" w:rsidP="00051D13">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31DB410C" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00AB6798" w:rsidRDefault="00051D13" w:rsidP="00051D13">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="435B2E72" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidRDefault="00920AD4" w:rsidP="00051D13">
       <w:r>
         <w:t>Voir P311/C1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C119106" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="00051D13" w:rsidP="00051D13"/>
     <w:p w14:paraId="68F56333" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00AB6798" w:rsidRDefault="00051D13" w:rsidP="00051D13">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Notes : </w:t>
+        <w:t>Notes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AB6798">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28EB9B6F" w14:textId="103B83FB" w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidRDefault="000F607C" w:rsidP="00051D13">
       <w:r>
         <w:t>Voir le document Excel P311_</w:t>
       </w:r>
       <w:r w:rsidRPr="000F607C">
         <w:t>ARCH_Audiovisuelles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71B6A71F" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidRDefault="00051D13" w:rsidP="00051D13"/>
     <w:p w14:paraId="07363A24" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidRDefault="00051D13" w:rsidP="00051D13">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc66269274"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc66269274"/>
       <w:r>
         <w:t>P311/C1</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Bobines de film</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="46611D84" w14:textId="77777777" w:rsidR="001F38A7" w:rsidRDefault="001F38A7" w:rsidP="001F38A7">
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00972B93">
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r>
         <w:t>avant 1947]-1963. – 9 bobines de film</w:t>
       </w:r>
       <w:r w:rsidRPr="00A07B46">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CB6717">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00880F1A">
         <w:t xml:space="preserve">–9 DVD. </w:t>
       </w:r>
       <w:r w:rsidR="00CB6717">
         <w:t>– 01 :</w:t>
       </w:r>
       <w:r w:rsidR="003631F0">
         <w:t>43 :50</w:t>
@@ -10130,54 +12033,70 @@
         <w:t xml:space="preserve"> heures d’enregistrement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16B631C3" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidRDefault="00051D13" w:rsidP="00051D13"/>
     <w:p w14:paraId="669FD363" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00AB6798" w:rsidRDefault="00051D13" w:rsidP="00051D13">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C7D7D18" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidRDefault="00061DFC" w:rsidP="00051D13">
       <w:r>
         <w:t>Cette sous-série renseigne sur les rituels religieux, les célébrations, la vie économique</w:t>
       </w:r>
       <w:r w:rsidR="00172EC4">
         <w:t xml:space="preserve"> (chantiers)</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> et fami</w:t>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>fami</w:t>
       </w:r>
       <w:r w:rsidR="00172EC4">
-        <w:t>lliale des Lamontagne et de leurs amis.</w:t>
+        <w:t>lliale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00172EC4">
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00172EC4">
+        <w:t>Lamontagne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00172EC4">
+        <w:t xml:space="preserve"> et de leurs amis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1534CC6D" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidRDefault="00051D13" w:rsidP="00051D13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1590"/>
         <w:gridCol w:w="7766"/>
       </w:tblGrid>
       <w:tr w:rsidR="00051D13" w:rsidRPr="00A674F8" w14:paraId="6D18CBDE" w14:textId="77777777" w:rsidTr="009E3616">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="259328BF" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="00051D13" w:rsidP="009E3616">
@@ -10244,76 +12163,89 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Archives audiovisuelles</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B4826E9" w14:textId="77777777" w:rsidR="0094089B" w:rsidRPr="00A674F8" w:rsidRDefault="0094089B" w:rsidP="009E3616">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A09714A" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00B321DF" w:rsidRDefault="00051D13" w:rsidP="009E3616">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="_Toc66269275"/>
+            <w:bookmarkStart w:id="8" w:name="_Toc66269275"/>
             <w:r>
               <w:t>P311</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00E23FB9">
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/1 :</w:t>
             </w:r>
             <w:r w:rsidR="00E23FB9">
               <w:t xml:space="preserve"> Amis de la famille</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
           <w:p w14:paraId="174C0A03" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="002E624D" w:rsidP="009E3616">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">–[avant 1958]-1963. –3 bobines 16mm et 8 mm. </w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>–[</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">avant 1958]-1963. –3 bobines 16mm et 8 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>mm.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F8165B">
               <w:t xml:space="preserve">–3 DVD. </w:t>
             </w:r>
             <w:r>
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0 :18 :41 heures d’enregistrement</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B28DEAB" w14:textId="77777777" w:rsidR="00F8165B" w:rsidRDefault="00F8165B" w:rsidP="009E3616">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="49F32E32" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="00051D13" w:rsidP="009E3616">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -10326,64 +12258,77 @@
               <w:t>P311/</w:t>
             </w:r>
             <w:r w:rsidR="00E23FB9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1/1,1 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11401978" w14:textId="77777777" w:rsidR="00E23FB9" w:rsidRDefault="00E23FB9" w:rsidP="009E3616">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Parade de funérailles</w:t>
             </w:r>
             <w:r w:rsidR="00045A1A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>, b</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>oulevard Wallberg, Dolbeau</w:t>
+              <w:t xml:space="preserve">oulevard </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Wallberg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, Dolbeau</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="631DDA3F" w14:textId="77777777" w:rsidR="00045A1A" w:rsidRDefault="00045A1A" w:rsidP="009E3616">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[19-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B4A91EF" w14:textId="77777777" w:rsidR="0053654A" w:rsidRDefault="00250654" w:rsidP="009E3616">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -10552,51 +12497,65 @@
               <w:t>P311/</w:t>
             </w:r>
             <w:r w:rsidR="00E23FB9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1/1,3 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="511B7976" w14:textId="77777777" w:rsidR="000535C5" w:rsidRDefault="000535C5" w:rsidP="000535C5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Funérailles de Bernard Spence, fils de Paul</w:t>
+              <w:t xml:space="preserve">Funérailles de Bernard </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Spence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, fils de Paul</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="260F9383" w14:textId="77777777" w:rsidR="000535C5" w:rsidRDefault="000535C5" w:rsidP="000535C5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1958</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E9AD4CB" w14:textId="77777777" w:rsidR="0042692F" w:rsidRDefault="0042692F" w:rsidP="000535C5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -10648,82 +12607,90 @@
       <w:tr w:rsidR="00051D13" w:rsidRPr="00A674F8" w14:paraId="00CAD727" w14:textId="77777777" w:rsidTr="009E3616">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6B51F460" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00A674F8" w:rsidRDefault="00051D13" w:rsidP="009E3616">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4218FEAF" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00B321DF" w:rsidRDefault="00051D13" w:rsidP="00051D13">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="8" w:name="_Toc66269276"/>
+            <w:bookmarkStart w:id="9" w:name="_Toc66269276"/>
             <w:r>
               <w:t>P311</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00624E79">
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Chantiers</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
           <w:p w14:paraId="53EF6A7F" w14:textId="77777777" w:rsidR="00C41D31" w:rsidRDefault="00C41D31" w:rsidP="00C41D31">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">–1947. –1 bobine 16mm et 8 mm. </w:t>
+              <w:t xml:space="preserve">–1947. –1 bobine 16mm et 8 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>mm.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F8165B">
               <w:t xml:space="preserve">–1 DVD. </w:t>
             </w:r>
             <w:r>
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0 :12 :25 heures d’enregistrement</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22D56BB2" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="00051D13" w:rsidP="009E3616">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7091522B" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="00051D13" w:rsidP="00051D13">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -10734,51 +12701,65 @@
               <w:t>P311/</w:t>
             </w:r>
             <w:r w:rsidR="00624E79">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1/2,1 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="120A38E8" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="00051D13" w:rsidP="00051D13">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Narcisse Lamontagne aux chantiers du Lac Jourdain</w:t>
+              <w:t xml:space="preserve">Narcisse </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Lamontagne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aux chantiers du Lac Jourdain</w:t>
             </w:r>
             <w:r w:rsidR="00A346CC">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>, Chantier, chevaux, camion</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D35C45F" w14:textId="77777777" w:rsidR="00051D13" w:rsidRDefault="00A346CC" w:rsidP="00051D13">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1947</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02BB2ACF" w14:textId="77777777" w:rsidR="0042692F" w:rsidRDefault="0042692F" w:rsidP="00051D13">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -10795,137 +12776,147 @@
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Bobine 16 mm</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22203B93" w14:textId="77777777" w:rsidR="00F44C81" w:rsidRDefault="00F44C81" w:rsidP="00F44C81">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Numérisé sur DVD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2911D14A" w14:textId="26D3D13F" w:rsidR="000F607C" w:rsidRDefault="000F607C" w:rsidP="00F44C81">
+          <w:p w14:paraId="2911D14A" w14:textId="26D3D13F" w:rsidR="000F607C" w:rsidRDefault="000D1F39" w:rsidP="00F44C81">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
-              <w:r w:rsidRPr="000F607C">
+              <w:r w:rsidR="000F607C" w:rsidRPr="000F607C">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Lien LaVoute.tv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="499A30FF" w14:textId="77777777" w:rsidR="00F44C81" w:rsidRDefault="00F44C81" w:rsidP="00051D13">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3B568220" w14:textId="77777777" w:rsidR="00051D13" w:rsidRPr="00051D13" w:rsidRDefault="00051D13" w:rsidP="00045A1A"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E23FB9" w:rsidRPr="00A674F8" w14:paraId="6CEA8F44" w14:textId="77777777" w:rsidTr="009E3616">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="00AC9843" w14:textId="77777777" w:rsidR="00E23FB9" w:rsidRPr="00A674F8" w:rsidRDefault="00E23FB9" w:rsidP="009E3616">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7859F271" w14:textId="77777777" w:rsidR="00E23FB9" w:rsidRPr="00B321DF" w:rsidRDefault="00E23FB9" w:rsidP="00E23FB9">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="9" w:name="_Toc66269277"/>
+            <w:bookmarkStart w:id="10" w:name="_Toc66269277"/>
             <w:r>
               <w:t>P311</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00624E79">
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Famille</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
           <w:p w14:paraId="2DB6D5EB" w14:textId="77777777" w:rsidR="00CE5F7F" w:rsidRDefault="00250DB4" w:rsidP="00CE5F7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">–[19-]-. </w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>–[</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">19-]-. </w:t>
             </w:r>
             <w:r w:rsidR="00CE5F7F">
-              <w:t>–5 bobines 16mm et 8 mm.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">–5 bobines 16mm et 8 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00CE5F7F">
+              <w:t>mm.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00A0780E">
               <w:t xml:space="preserve"> –5 DVD.</w:t>
             </w:r>
             <w:r w:rsidR="00CE5F7F">
               <w:t xml:space="preserve"> –</w:t>
             </w:r>
             <w:r w:rsidR="00CE5F7F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 :12 :44 heures d’enregistrement</w:t>
             </w:r>
             <w:r w:rsidR="00A0780E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A396313" w14:textId="77777777" w:rsidR="00E23FB9" w:rsidRDefault="00E23FB9" w:rsidP="00051D13">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="669AAD69" w14:textId="77777777" w:rsidR="00E23FB9" w:rsidRDefault="00E23FB9" w:rsidP="00E23FB9">
@@ -10941,52 +12932,74 @@
               <w:t>P311/C1/</w:t>
             </w:r>
             <w:r w:rsidR="000535C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3,1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56FB895B" w14:textId="77777777" w:rsidR="00A346CC" w:rsidRDefault="000535C5" w:rsidP="00E23FB9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Claire Lamontagne, fille de Narcisse Lamontagne</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Claire </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Lamontagne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, fille de Narcisse </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Lamontagne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0AD15DB3" w14:textId="77777777" w:rsidR="00045A1A" w:rsidRDefault="00045A1A" w:rsidP="00E23FB9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[19-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D045640" w14:textId="77777777" w:rsidR="00A346CC" w:rsidRDefault="00A346CC" w:rsidP="00E23FB9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Durée : 00 :10 :12</w:t>
@@ -11039,52 +13052,60 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P311/C1/</w:t>
             </w:r>
             <w:r w:rsidR="000535C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3,2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6128353F" w14:textId="77777777" w:rsidR="00E23FB9" w:rsidRDefault="000535C5" w:rsidP="00E23FB9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Famille de Roger Lamontagne</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Famille de Roger </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Lamontagne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="5E8F8937" w14:textId="77777777" w:rsidR="00045A1A" w:rsidRDefault="00045A1A" w:rsidP="00E23FB9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[19-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="438FE48A" w14:textId="77777777" w:rsidR="00A77AFF" w:rsidRDefault="00A77AFF" w:rsidP="00E23FB9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Durée : 00 :09 :51</w:t>
@@ -11137,52 +13158,74 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P311/C1/</w:t>
             </w:r>
             <w:r w:rsidR="000535C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3,3</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D2E8518" w14:textId="77777777" w:rsidR="00E23FB9" w:rsidRDefault="000535C5" w:rsidP="00E23FB9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Sœur Gisèle Lamontagne, fille de Narcisse Lamontagne</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Sœur Gisèle </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Lamontagne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, fille de Narcisse </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Lamontagne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7CB4D9F5" w14:textId="77777777" w:rsidR="00045A1A" w:rsidRDefault="00045A1A" w:rsidP="00E23FB9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[19-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="411A901A" w14:textId="77777777" w:rsidR="00164B5F" w:rsidRDefault="00164B5F" w:rsidP="00E23FB9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Durée : 00 :14 :06</w:t>
@@ -11235,51 +13278,79 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P311/C1/</w:t>
             </w:r>
             <w:r w:rsidR="000535C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3,4</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="757C145B" w14:textId="77777777" w:rsidR="000535C5" w:rsidRDefault="000535C5" w:rsidP="00E23FB9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Grand-père Godefroy Lamontagne et Narcisse Lamontagne aux chutes Niagara</w:t>
+              <w:t xml:space="preserve">Grand-père Godefroy </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Lamontagne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et Narcisse </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Lamontagne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aux chutes Niagara</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3425E8E9" w14:textId="77777777" w:rsidR="00045A1A" w:rsidRDefault="00045A1A" w:rsidP="00E23FB9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[19-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D65043E" w14:textId="77777777" w:rsidR="00072AD0" w:rsidRDefault="00072AD0" w:rsidP="00E23FB9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -11333,64 +13404,92 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P311/C1/</w:t>
             </w:r>
             <w:r w:rsidR="000535C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3,5</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7AE4434B" w14:textId="77777777" w:rsidR="000535C5" w:rsidRDefault="000535C5" w:rsidP="00E23FB9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Jour de l’an chez grand-père Godefroy Lamontagne à Albanel,</w:t>
+              <w:t xml:space="preserve">Jour de l’an chez grand-père Godefroy </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Lamontagne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à Albanel,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21F68A43" w14:textId="77777777" w:rsidR="000535C5" w:rsidRDefault="000535C5" w:rsidP="00E23FB9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Funérailles de Narcisse Lamontagne et autres visionnements</w:t>
+              <w:t xml:space="preserve">Funérailles de Narcisse </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Lamontagne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et autres visionnements</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A22E31E" w14:textId="77777777" w:rsidR="00045A1A" w:rsidRDefault="00045A1A" w:rsidP="00E23FB9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[19-]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="776FA0E7" w14:textId="77777777" w:rsidR="00072AD0" w:rsidRDefault="00072AD0" w:rsidP="00E23FB9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -11416,238 +13515,299 @@
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Numérisé sur DVD</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D220370" w14:textId="77777777" w:rsidR="00F44C81" w:rsidRPr="00E23FB9" w:rsidRDefault="00F44C81" w:rsidP="00F44C81"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7D870AA7" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="260BCC43" w14:textId="77777777" w:rsidR="00D20D57" w:rsidRDefault="00D20D57" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1DD45C26" w14:textId="77777777" w:rsidR="00D20D57" w:rsidRDefault="00D20D57" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0F6290AD" w14:textId="77777777" w:rsidR="00250DB4" w:rsidRDefault="00000000" w:rsidP="00923766">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="0F6290AD" w14:textId="5C79F771" w:rsidR="00250DB4" w:rsidRDefault="008161DB" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
-    </w:r>
-[...15 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3CE8DD55" wp14:editId="6110CC49">
+              <wp:extent cx="5467350" cy="45085"/>
+              <wp:effectExtent l="0" t="9525" r="0" b="2540"/>
+              <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm flipV="1">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5467350" cy="45085"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="flowChartDecision">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:pattFill prst="ltHorz">
+                        <a:fgClr>
+                          <a:srgbClr val="000000"/>
+                        </a:fgClr>
+                        <a:bgClr>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:bgClr>
+                      </a:pattFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:inline>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7166DD1B" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
+            </v:shapetype>
+            <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQAxjw2I2wAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqJMeSkjjVCjQC4JDSyU4OvE2iWqvo9htA1/PwqVcRhrNauZtsZqcFSccQ+9JQTpLQCA13vTU&#10;Kti9r+8yECFqMtp6QgVfGGBVXl8VOjf+TBs8bWMruIRCrhV0MQ65lKHp0Okw8wMSZ3s/Oh3Zjq00&#10;oz5zubNyniQL6XRPvNDpAasOm8P26BSsN28vT/Pn3eve1x+2yh4+q+HbK3V7Mz0uQUSc4uUYfvEZ&#10;HUpmqv2RTBBWAT8S/5SzbJGyrRXcpyDLQv5nL38AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAgPRB/8UCAACFBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAMY8NiNsAAAADAQAADwAAAAAAAAAAAAAAAAAfBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAACcGAAAAAA==&#10;" fillcolor="black" stroked="f">
+              <v:fill r:id="rId1" o:title="" type="pattern"/>
+              <w10:anchorlock/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="5354EE73" w14:textId="77777777" w:rsidR="00250DB4" w:rsidRPr="009D2B71" w:rsidRDefault="00250DB4" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>P311 Fonds Denis Lamontagne</w:t>
+      <w:t xml:space="preserve">P311 Fonds Denis </w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>Lamontagne</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00DB274B">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00DB274B">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="009F33A2" w:rsidRPr="009F33A2">
+    <w:r w:rsidR="000D1F39" w:rsidRPr="000D1F39">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>8</w:t>
     </w:r>
     <w:r w:rsidR="00DB274B">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="7C4C950E" w14:textId="77777777" w:rsidR="00250DB4" w:rsidRDefault="00250DB4" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6952E56F" w14:textId="77777777" w:rsidR="00D20D57" w:rsidRDefault="00D20D57" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="17EFF80F" w14:textId="77777777" w:rsidR="00D20D57" w:rsidRDefault="00D20D57" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="12E87AA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7952DD1E"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -11692,51 +13852,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="5C4E5C61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="57FCF418"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -11781,51 +13941,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="75285F2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6021430"/>
     <w:lvl w:ilvl="0" w:tplc="1598E3E8">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11894,110 +14054,112 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1804805859">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="464009740">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1340157178">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00021174"/>
     <w:rsid w:val="000221C9"/>
     <w:rsid w:val="00026160"/>
     <w:rsid w:val="00026238"/>
     <w:rsid w:val="000267D6"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00033C82"/>
     <w:rsid w:val="00045A1A"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="00051D13"/>
     <w:rsid w:val="000535C5"/>
     <w:rsid w:val="000539C1"/>
     <w:rsid w:val="00053D34"/>
     <w:rsid w:val="00061DFC"/>
     <w:rsid w:val="00064A30"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="00072AD0"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="00090EE9"/>
     <w:rsid w:val="00094BDE"/>
+    <w:rsid w:val="000D1F39"/>
     <w:rsid w:val="000D3DE6"/>
     <w:rsid w:val="000E2567"/>
     <w:rsid w:val="000E2CC1"/>
     <w:rsid w:val="000F5F74"/>
     <w:rsid w:val="000F607C"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="00100E2F"/>
     <w:rsid w:val="001038F5"/>
     <w:rsid w:val="00114DC5"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00121D22"/>
     <w:rsid w:val="001302FF"/>
     <w:rsid w:val="00131B6E"/>
     <w:rsid w:val="00136841"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00156CE6"/>
     <w:rsid w:val="00164B5F"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="00167981"/>
     <w:rsid w:val="00172EC4"/>
     <w:rsid w:val="00174988"/>
     <w:rsid w:val="00175608"/>
     <w:rsid w:val="00176D1A"/>
@@ -12170,50 +14332,51 @@
     <w:rsid w:val="007631D4"/>
     <w:rsid w:val="0076356B"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="00774407"/>
     <w:rsid w:val="00781F65"/>
     <w:rsid w:val="00783469"/>
     <w:rsid w:val="007834B7"/>
     <w:rsid w:val="00783736"/>
     <w:rsid w:val="007900C4"/>
     <w:rsid w:val="00791017"/>
     <w:rsid w:val="007934DB"/>
     <w:rsid w:val="007A4D92"/>
     <w:rsid w:val="007A5D80"/>
     <w:rsid w:val="007B5386"/>
     <w:rsid w:val="007D396F"/>
     <w:rsid w:val="007E2329"/>
     <w:rsid w:val="007E2CBB"/>
     <w:rsid w:val="007F3049"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="007F74A3"/>
     <w:rsid w:val="00800104"/>
     <w:rsid w:val="00801E72"/>
     <w:rsid w:val="00804256"/>
     <w:rsid w:val="00807B97"/>
     <w:rsid w:val="00812F72"/>
+    <w:rsid w:val="008161DB"/>
     <w:rsid w:val="00824BC4"/>
     <w:rsid w:val="00827CB6"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00847A0D"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00850639"/>
     <w:rsid w:val="008535E9"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008755C7"/>
     <w:rsid w:val="00880F1A"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="00887B05"/>
     <w:rsid w:val="00892423"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008B1721"/>
     <w:rsid w:val="008B66FF"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="008D67C1"/>
     <w:rsid w:val="008E3A24"/>
     <w:rsid w:val="008F5B4B"/>
     <w:rsid w:val="00902CDC"/>
     <w:rsid w:val="00912389"/>
     <w:rsid w:val="00913236"/>
     <w:rsid w:val="00920AD4"/>
@@ -12469,61 +14632,61 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="629671EB"/>
   <w15:docId w15:val="{F624591C-6063-4B68-AD39-558AA218BCC6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -12567,51 +14730,51 @@
     <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12851,55 +15014,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -13381,87 +15539,121 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00E23FB9"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Mentionnonrsolue">
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000F607C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008161DB"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="lev">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="008161DB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="323819379">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13521,50 +15713,103 @@
     </w:div>
     <w:div w:id="500968089">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1057243912">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1258442660">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1556771734">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="DFDFDF"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="258219776">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2037341938">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1751805617">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoute.tv/audiovisuel/narcisse-lamontagne-aux-chantiers-du-lac-jourdain/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
@@ -13821,70 +16066,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2017 v2</Template>
   <TotalTime></TotalTime>
-  <Pages>23</Pages>
-[...1 lines deleted...]
-  <Characters>20160</Characters>
+  <Pages>24</Pages>
+  <Words>3796</Words>
+  <Characters>20884</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1260</Lines>
-  <Paragraphs>860</Paragraphs>
+  <Lines>174</Lines>
+  <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23237</CharactersWithSpaces>
+  <CharactersWithSpaces>24631</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>