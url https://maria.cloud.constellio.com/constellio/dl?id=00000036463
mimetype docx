--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="4389E4B6" w14:textId="48F380CE" w:rsidR="00B46FC4" w:rsidRPr="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B46FC4">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="002B091D">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>FAMILLES LAVOIE ET ROSEBERRY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C17E0C7" w14:textId="653C881D" w:rsidR="00B46FC4" w:rsidRDefault="002B091D" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
@@ -510,67 +510,66 @@
       <w:r w:rsidR="002B091D">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>19 janvier 2017</w:t>
       </w:r>
       <w:r w:rsidR="00812D48">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>, mis à jour 30 août 2022</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE2060C" w14:textId="77777777" w:rsidR="00812D48" w:rsidRDefault="00812D48" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:id w:val="226266266"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="2902D534" w14:textId="58F9EB20" w:rsidR="008A16FB" w:rsidRDefault="008A16FB">
           <w:pPr>
             <w:pStyle w:val="En-ttedetabledesmatires"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>Table des matières</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="3A4EAE54" w14:textId="0F8481DA" w:rsidR="008A16FB" w:rsidRDefault="008A16FB">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
@@ -619,8749 +618,9437 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7782A29B" w14:textId="3FA029F2" w:rsidR="008A16FB" w:rsidRDefault="008A16FB">
+        <w:p w14:paraId="7782A29B" w14:textId="3FA029F2" w:rsidR="008A16FB" w:rsidRDefault="0010613E">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="fr-CA"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc112751235" w:history="1">
-            <w:r w:rsidRPr="00463F93">
+            <w:r w:rsidR="008A16FB" w:rsidRPr="00463F93">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>P298/A1 : Images en mouvement</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc112751235 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r>
-[...70 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7B5EAAC9" w14:textId="74166455" w:rsidR="008A16FB" w:rsidRDefault="008A16FB">
+        <w:p w14:paraId="69A50932" w14:textId="300C7777" w:rsidR="008A16FB" w:rsidRDefault="0010613E">
           <w:pPr>
-            <w:pStyle w:val="TM2"/>
+            <w:pStyle w:val="TM1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-[...1 lines deleted...]
-              <w:lang w:eastAsia="fr-CA"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc112751237" w:history="1">
-            <w:r w:rsidRPr="00463F93">
+          <w:hyperlink w:anchor="_Toc112751236" w:history="1">
+            <w:r w:rsidR="008A16FB" w:rsidRPr="00463F93">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>P298/B1 : Anniversaires municipalités</w:t>
+              <w:t>P298/B Documents textuels</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc112751237 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc112751236 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="79CAE93C" w14:textId="243ED671" w:rsidR="008A16FB" w:rsidRDefault="008A16FB">
+        <w:p w14:paraId="7B5EAAC9" w14:textId="74166455" w:rsidR="008A16FB" w:rsidRDefault="0010613E">
           <w:pPr>
-            <w:pStyle w:val="TM3"/>
+            <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="fr-CA"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc112751238" w:history="1">
-            <w:r w:rsidRPr="00463F93">
+          <w:hyperlink w:anchor="_Toc112751237" w:history="1">
+            <w:r w:rsidR="008A16FB" w:rsidRPr="00463F93">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>P298/B1/1 : 50</w:t>
+              <w:t>P298/B1 : Anniversaires municipalités</w:t>
             </w:r>
-            <w:r w:rsidRPr="00463F93">
-[...14 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc112751238 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc112751237 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7862ABB0" w14:textId="25E1BB6F" w:rsidR="008A16FB" w:rsidRDefault="008A16FB">
+        <w:p w14:paraId="79CAE93C" w14:textId="243ED671" w:rsidR="008A16FB" w:rsidRDefault="0010613E">
           <w:pPr>
             <w:pStyle w:val="TM3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="fr-CA"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc112751239" w:history="1">
-            <w:r w:rsidRPr="00463F93">
+          <w:hyperlink w:anchor="_Toc112751238" w:history="1">
+            <w:r w:rsidR="008A16FB" w:rsidRPr="00463F93">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>P298/B1/2 : 100</w:t>
+              <w:t>P298/B1/1 : 50</w:t>
             </w:r>
-            <w:r w:rsidRPr="00463F93">
+            <w:r w:rsidR="008A16FB" w:rsidRPr="00463F93">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00463F93">
+            <w:r w:rsidR="008A16FB" w:rsidRPr="00463F93">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t xml:space="preserve"> de La Doré</w:t>
+              <w:t xml:space="preserve"> de Saint-Edmond-les-Plaines</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc112751239 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc112751238 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7C6179BE" w14:textId="425C5BFF" w:rsidR="008A16FB" w:rsidRDefault="008A16FB">
+        <w:p w14:paraId="7862ABB0" w14:textId="25E1BB6F" w:rsidR="008A16FB" w:rsidRDefault="0010613E">
           <w:pPr>
             <w:pStyle w:val="TM3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="fr-CA"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc112751240" w:history="1">
-            <w:r w:rsidRPr="00463F93">
+          <w:hyperlink w:anchor="_Toc112751239" w:history="1">
+            <w:r w:rsidR="008A16FB" w:rsidRPr="00463F93">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>P298/B2 : Journaux et coupures de presse</w:t>
+              <w:t>P298/B1/2 : 100</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB" w:rsidRPr="00463F93">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:noProof/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="008A16FB" w:rsidRPr="00463F93">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de La Doré</w:t>
+            </w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc112751240 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc112751239 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="42886323" w14:textId="78A9D234" w:rsidR="008A16FB" w:rsidRDefault="008A16FB">
+        <w:p w14:paraId="7C6179BE" w14:textId="425C5BFF" w:rsidR="008A16FB" w:rsidRDefault="0010613E">
           <w:pPr>
-            <w:pStyle w:val="TM1"/>
+            <w:pStyle w:val="TM3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="fr-CA"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc112751241" w:history="1">
-            <w:r w:rsidRPr="00463F93">
+          <w:hyperlink w:anchor="_Toc112751240" w:history="1">
+            <w:r w:rsidR="008A16FB" w:rsidRPr="00463F93">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>P298/C Documents iconographiques</w:t>
+              <w:t>P298/B2 : Journaux et coupures de presse</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc112751241 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc112751240 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="05500BF6" w14:textId="27040CD7" w:rsidR="008A16FB" w:rsidRDefault="008A16FB">
+        <w:p w14:paraId="42886323" w14:textId="78A9D234" w:rsidR="008A16FB" w:rsidRDefault="0010613E">
+          <w:pPr>
+            <w:pStyle w:val="TM1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorBidi"/>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc112751241" w:history="1">
+            <w:r w:rsidR="008A16FB" w:rsidRPr="00463F93">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>P298/C Documents iconographiques</w:t>
+            </w:r>
+            <w:r w:rsidR="008A16FB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="008A16FB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="008A16FB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc112751241 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="008A16FB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="008A16FB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="008A16FB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="008A16FB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="05500BF6" w14:textId="27040CD7" w:rsidR="008A16FB" w:rsidRDefault="0010613E">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="fr-CA"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc112751242" w:history="1">
-            <w:r w:rsidRPr="00463F93">
+            <w:r w:rsidR="008A16FB" w:rsidRPr="00463F93">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>P298/C1 : Cartes postales</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc112751242 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008A16FB">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="6CB9F8B1" w14:textId="7ECDDAC5" w:rsidR="008A16FB" w:rsidRDefault="008A16FB">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="7C22B34E" w14:textId="77777777" w:rsidR="008A16FB" w:rsidRDefault="008A16FB" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4992A23D" w14:textId="0D511F19" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+    <w:p w14:paraId="4992A23D" w14:textId="3D462D50" w:rsidR="00B46FC4" w:rsidRPr="00A268B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B46FC4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="1966EA0F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
+      <w:r w:rsidR="00A268B9" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1966EA0F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A268B9" w:rsidRDefault="00B46FC4" w:rsidP="00B46FC4">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="45FF227A" w14:textId="778DAAF9" w:rsidR="002B091D" w:rsidRPr="005E4376" w:rsidRDefault="002B091D" w:rsidP="002B091D">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45FF227A" w14:textId="4679630F" w:rsidR="002B091D" w:rsidRPr="00A268B9" w:rsidRDefault="002B091D" w:rsidP="002B091D">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298 FONDS FAMILLES LAVOIE ET ROSEBERRY</w:t>
       </w:r>
-      <w:r w:rsidR="00931389">
+      <w:r w:rsidR="00931389" w:rsidRPr="00A268B9">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B46FC4">
+      <w:r w:rsidR="00B46FC4" w:rsidRPr="00A268B9">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B46FC4" w:rsidRPr="000D7569">
+      <w:r w:rsidR="00B46FC4" w:rsidRPr="00A268B9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="00050170">
+      <w:r w:rsidR="00050170" w:rsidRPr="00A268B9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FC16B6">
+      <w:r w:rsidR="00FC16B6" w:rsidRPr="00A268B9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>– [1970-1990</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E4376">
+      <w:r w:rsidRPr="00A268B9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]. – 3 heures, 32 minutes et 10 secondes d’images filmées.</w:t>
       </w:r>
-      <w:r w:rsidR="00812D48">
+      <w:r w:rsidR="00812D48" w:rsidRPr="00A268B9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00812D48">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [1960]-2012. – 3 cm de documents textuels (incluant coupures de presse et journaux anciens, possiblement à élaguer en partie). – 13 carte</w:t>
+      </w:r>
+      <w:r w:rsidR="00A268B9" w:rsidRPr="00A268B9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="67DA8C57" w14:textId="77777777" w:rsidR="002B091D" w:rsidRPr="00931389" w:rsidRDefault="002B091D" w:rsidP="002B091D">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s postales (dont 1 photocopie).- 2,5 cm de documents textuels.- 4 photographies originales.- 2066 négatifs originaux. – 39 diapositives originales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67DA8C57" w14:textId="77777777" w:rsidR="002B091D" w:rsidRPr="00A268B9" w:rsidRDefault="002B091D" w:rsidP="002B091D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="4646E6A2" w14:textId="77777777" w:rsidR="002B091D" w:rsidRDefault="002B091D" w:rsidP="002B091D">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4646E6A2" w14:textId="77777777" w:rsidR="002B091D" w:rsidRPr="00A268B9" w:rsidRDefault="002B091D" w:rsidP="002B091D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00931389">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice biographique : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="290AA673" w14:textId="6CF32257" w:rsidR="002B091D" w:rsidRPr="00A268B9" w:rsidRDefault="002B091D" w:rsidP="00A268B9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7425"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18A05C34" w14:textId="77777777" w:rsidR="002B091D" w:rsidRPr="00A268B9" w:rsidRDefault="002B091D" w:rsidP="002B091D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thérèse Lavoie est native de Normandin. Née le 30 mai 1935 dans le rang 10 de Normandin, plus tard devenu St-Edmond-les-Plaines, elle a 2 sœurs et 10 frères. Son père, Zéphir Lavoie, a quitté Charlevoix pour Normandin afin de devenir cultivateur. Il rencontra Rose-Alma Hamel, la mère de ses futurs enfants, à Normandin et le couple vécut sur une ferme laitière. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AFDE2DF" w14:textId="77777777" w:rsidR="002B091D" w:rsidRPr="00A268B9" w:rsidRDefault="002B091D" w:rsidP="002B091D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58F576C0" w14:textId="79FC22CE" w:rsidR="002B091D" w:rsidRPr="00A268B9" w:rsidRDefault="002B091D" w:rsidP="002B091D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marcel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Roseberry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, l’époux de Thérèse, est pour sa </w:t>
+      </w:r>
+      <w:r w:rsidR="00792C0F" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rt né le 10 avril 1934 à La Doré dans une famille de 6 enfants. Son père, Roméo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Roseberry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, était originaire de Thetford Mines et pratiquait la menuiserie, une </w:t>
+      </w:r>
+      <w:r w:rsidR="00792C0F" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ssion qu’il transmit à son fils Marcel. En effet, ce dernier a commencé à exercer la profession de menuisier à son tour à l’âge de 16 ans. C’était en fait un homme à tout faire. Il pouvait aussi bien faire des travaux de plomberie et du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>plastrage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sur ses heures de travail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD9999C" w14:textId="77777777" w:rsidR="002B091D" w:rsidRPr="00A268B9" w:rsidRDefault="002B091D" w:rsidP="002B091D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45E6EB29" w14:textId="53A07994" w:rsidR="002B091D" w:rsidRPr="00A268B9" w:rsidRDefault="002B091D" w:rsidP="002B091D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thérèse Lavoie et Marcel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Roseberry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se sont unis à l’église de St-Edmond-les-Plaines le 30 juillet 1960 et ont eu 2 enfants, un garçon et une fille, de cette union. Pendant que Thérèse s’occu</w:t>
+      </w:r>
+      <w:r w:rsidR="00792C0F" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">it des enfants à la maison, son époux se consacrait à la menuiserie et s’impliquait dans différentes organisations. Entre autres, il intègre le Cercle Lacordaire pendant 20 ans, il devient pompier volontaire et conserve ce titre pendant 32 ans, sans compter son rôle de marguiller pour la </w:t>
+      </w:r>
+      <w:r w:rsidR="00792C0F" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>par</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>oisse, son implication dans le comité du centre des loisirs pendant 6 ans et son éternel titre de Chevalier de Colomb, regroupement dans lequel il est entré à ses 23 ans.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46D8568A" w14:textId="77777777" w:rsidR="002B091D" w:rsidRPr="00A268B9" w:rsidRDefault="002B091D" w:rsidP="002B091D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="747CD362" w14:textId="77777777" w:rsidR="002B091D" w:rsidRPr="00A268B9" w:rsidRDefault="002B091D" w:rsidP="002B091D">
+      <w:pPr>
+        <w:pStyle w:val="ACorps"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Historique de la conservation : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C63BFA" w14:textId="77777777" w:rsidR="002B091D" w:rsidRPr="00A268B9" w:rsidRDefault="002B091D" w:rsidP="002B091D">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16F7DCE2" w14:textId="171AE18E" w:rsidR="002B091D" w:rsidRPr="00A268B9" w:rsidRDefault="002B091D" w:rsidP="002B091D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">M. Marcel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Roseberry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a lui-même filmé les bandes vidéo contenues dans ce fonds. Sa femme et lui ont cédé le fonds à la Société d’histoire et de généalogie Maria-Chapdelaine le 2 novembre 2015.</w:t>
+      </w:r>
+      <w:r w:rsidR="00812D48" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M. et Mme </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00812D48" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Roseberry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00812D48" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> font un dépôt de documents pour la vente de livres usagés le 30 août 2022 et on y retrouve quelques documents à ajouter au fonds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE195B4" w14:textId="77777777" w:rsidR="002B091D" w:rsidRPr="00A268B9" w:rsidRDefault="002B091D" w:rsidP="002B091D">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1238FECC" w14:textId="77777777" w:rsidR="002B091D" w:rsidRPr="00A268B9" w:rsidRDefault="002B091D" w:rsidP="002B091D">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Portée et contenu : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F939ADF" w14:textId="77777777" w:rsidR="002B091D" w:rsidRPr="00A268B9" w:rsidRDefault="002B091D" w:rsidP="002B091D">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:bCs/>
-[...5 lines deleted...]
-    <w:p w14:paraId="18A05C34" w14:textId="77777777" w:rsidR="002B091D" w:rsidRPr="00F85C09" w:rsidRDefault="002B091D" w:rsidP="002B091D">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CA930C8" w14:textId="10E5198F" w:rsidR="002B091D" w:rsidRPr="00A268B9" w:rsidRDefault="002B091D" w:rsidP="002B091D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="5AFDE2DF" w14:textId="77777777" w:rsidR="002B091D" w:rsidRPr="00F85C09" w:rsidRDefault="002B091D" w:rsidP="002B091D">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le fonds Familles Lavoie et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Roseberry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est constitué de vidéos filmés </w:t>
+      </w:r>
+      <w:r w:rsidR="00792C0F" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">par </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">M. Marcel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Roseberry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lui-même dès les années 1965. L</w:t>
+      </w:r>
+      <w:r w:rsidR="00792C0F" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>es images ont été captées principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ement à La Doré, dans des noces et des concours, mais aussi à Montréal ou à Québec. Il y en a pour 3 300 pieds de bandes vidéo, dont la majorité est de type Super 8. Les images ont été captées à B</w:t>
+      </w:r>
+      <w:r w:rsidR="00792C0F" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Saint-</w:t>
+      </w:r>
+      <w:r w:rsidR="00792C0F" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ul, à Chibougamau, à Mistassini ou à Notre-Dame-de-la-Doré dans les années 1970.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40122EC8" w14:textId="14999277" w:rsidR="00812D48" w:rsidRPr="00A268B9" w:rsidRDefault="00812D48" w:rsidP="002B091D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="58F576C0" w14:textId="79FC22CE" w:rsidR="002B091D" w:rsidRPr="00F85C09" w:rsidRDefault="002B091D" w:rsidP="002B091D">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6294909B" w14:textId="3ABFCFE6" w:rsidR="00812D48" w:rsidRPr="00A268B9" w:rsidRDefault="00812D48" w:rsidP="002B091D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Marcel </w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L'ajout du 30 août 2022 comprend des coupures de presse et journaux anciens divers (possiblement à élaguer en partie), quelques documents sur le 50e de la municipalité de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>St-Edmond-les-Plaines et les 100 ans de La Doré, des cartes postales collectionnées de l'ensemble du Québec (années inconnues).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39DA0F3D" w14:textId="77777777" w:rsidR="00A268B9" w:rsidRPr="00A268B9" w:rsidRDefault="00A268B9" w:rsidP="002B091D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D877A5D" w14:textId="5101CA4E" w:rsidR="00A268B9" w:rsidRPr="00A268B9" w:rsidRDefault="00A268B9" w:rsidP="002B091D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L'ajout 2023 comprend des photographies d'événements familiaux et de membres des familles du couple Thérèse Lavoie et Marcel </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F85C09">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Roseberry</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F85C09">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C14558" w14:textId="77777777" w:rsidR="002B091D" w:rsidRPr="00A268B9" w:rsidRDefault="002B091D" w:rsidP="002B091D">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E8E0EE5" w14:textId="77777777" w:rsidR="002B091D" w:rsidRPr="00A268B9" w:rsidRDefault="002B091D" w:rsidP="008A16FB">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Instrument de recherche :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ADE3D6E" w14:textId="77777777" w:rsidR="002B091D" w:rsidRPr="00A268B9" w:rsidRDefault="002B091D" w:rsidP="002B091D">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C2E0A82" w14:textId="6B977E52" w:rsidR="00B46FC4" w:rsidRDefault="002B091D" w:rsidP="00714C25">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’équipement peut être visionné à la Société d’histoire et de généalogie Maria-Chapdelaine grâce à la numérisation des documents sur deux cédéroms. Les rubans originaux ne peuvent toutefois </w:t>
+      </w:r>
+      <w:r w:rsidR="00792C0F" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pa</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F85C09">
-[...21 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s être utilisés, car la Société d’histoire ne dispose </w:t>
+      </w:r>
+      <w:r w:rsidR="00792C0F" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pa</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F85C09">
-[...20 lines deleted...]
-    <w:p w14:paraId="5BD9999C" w14:textId="77777777" w:rsidR="002B091D" w:rsidRPr="00F85C09" w:rsidRDefault="002B091D" w:rsidP="002B091D">
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s d’un ap</w:t>
+      </w:r>
+      <w:r w:rsidR="00792C0F" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reil de lecture de ce type.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D5A8AF" w14:textId="77777777" w:rsidR="00A268B9" w:rsidRDefault="00A268B9" w:rsidP="00714C25">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="45E6EB29" w14:textId="53A07994" w:rsidR="002B091D" w:rsidRPr="00F85C09" w:rsidRDefault="002B091D" w:rsidP="002B091D">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36B50071" w14:textId="3B19AD74" w:rsidR="00A268B9" w:rsidRDefault="00A268B9" w:rsidP="00714C25">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...69 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">M. Marcel </w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traité par : Frédérique </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:t>Roseberry</w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fradet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...39 lines deleted...]
-      <w:pPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22ABFD1B" w14:textId="2EB33518" w:rsidR="00A268B9" w:rsidRDefault="00A268B9" w:rsidP="00714C25">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date du traitement : 19 janvier 2017.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1499C774" w14:textId="6A857213" w:rsidR="00A268B9" w:rsidRDefault="00A268B9" w:rsidP="00714C25">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Numérisation par : entreprise professionnelle au Saguenay</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C7620F1" w14:textId="77777777" w:rsidR="00A268B9" w:rsidRDefault="00A268B9" w:rsidP="00714C25">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ADA6F73" w14:textId="6E113470" w:rsidR="00A268B9" w:rsidRDefault="00A268B9" w:rsidP="00714C25">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Restrictions :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2515931E" w14:textId="77777777" w:rsidR="00A268B9" w:rsidRDefault="00A268B9" w:rsidP="00714C25">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47B9A510" w14:textId="29411A1C" w:rsidR="00A268B9" w:rsidRDefault="00A268B9" w:rsidP="00714C25">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Aucune.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E526032" w14:textId="77777777" w:rsidR="00A268B9" w:rsidRDefault="00A268B9" w:rsidP="00714C25">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="419363A3" w14:textId="3FDFD2B7" w:rsidR="00A268B9" w:rsidRDefault="00A268B9" w:rsidP="00714C25">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Traitement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08A39053" w14:textId="77777777" w:rsidR="00A268B9" w:rsidRDefault="00A268B9" w:rsidP="00714C25">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05E46B77" w14:textId="6480C8EB" w:rsidR="00A268B9" w:rsidRDefault="00A268B9" w:rsidP="00714C25">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>En cours de traitement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B51D34" w14:textId="792FB7FE" w:rsidR="00A268B9" w:rsidRDefault="00A268B9" w:rsidP="00714C25">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Fonds  traité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53E45222" w14:textId="7867529E" w:rsidR="00A268B9" w:rsidRDefault="00A268B9" w:rsidP="00714C25">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Ajouts non traité.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="575891AE" w14:textId="77777777" w:rsidR="00A268B9" w:rsidRPr="00A268B9" w:rsidRDefault="00A268B9" w:rsidP="00714C25">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C2A9BFC" w14:textId="2C03620D" w:rsidR="00A268B9" w:rsidRPr="00A268B9" w:rsidRDefault="00A268B9" w:rsidP="00A268B9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00436513">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59AECF03" w14:textId="77777777" w:rsidR="00A268B9" w:rsidRPr="00A268B9" w:rsidRDefault="00A268B9" w:rsidP="00A268B9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00436513">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Boîte 1 (standard</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A268B9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Corpsdetexte"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6FA"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>R06 E05 T03</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22489656" w14:textId="77777777" w:rsidR="00A268B9" w:rsidRPr="00A268B9" w:rsidRDefault="00A268B9" w:rsidP="00A268B9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Boite 23 : Rangée de l'audiovisuel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6FA"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>R08 E08 T06</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Films (audiovisuels)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BD9A37D" w14:textId="77777777" w:rsidR="00A268B9" w:rsidRDefault="00A268B9" w:rsidP="00714C25">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="4CA930C8" w14:textId="10E5198F" w:rsidR="002B091D" w:rsidRDefault="002B091D" w:rsidP="002B091D">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ED964F2" w14:textId="77777777" w:rsidR="00A268B9" w:rsidRPr="00A268B9" w:rsidRDefault="00A268B9" w:rsidP="00714C25">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...103 lines deleted...]
-    <w:p w14:paraId="40122EC8" w14:textId="14999277" w:rsidR="00812D48" w:rsidRDefault="00812D48" w:rsidP="002B091D">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ACE900F" w14:textId="03657279" w:rsidR="00A268B9" w:rsidRPr="00A268B9" w:rsidRDefault="00A268B9" w:rsidP="00A268B9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Séries</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11799114" w14:textId="77777777" w:rsidR="00A268B9" w:rsidRPr="00A268B9" w:rsidRDefault="00A268B9" w:rsidP="00A268B9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Série A : Documents audiovisuels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FBF6907" w14:textId="77777777" w:rsidR="00A268B9" w:rsidRPr="00A268B9" w:rsidRDefault="00A268B9" w:rsidP="00A268B9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Série A1 : Images en mouvement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D2D3DA8" w14:textId="77777777" w:rsidR="00A268B9" w:rsidRPr="00A268B9" w:rsidRDefault="00A268B9" w:rsidP="00A268B9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Série A1/1 : Films de famille</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="650260F8" w14:textId="77777777" w:rsidR="00A268B9" w:rsidRPr="00A268B9" w:rsidRDefault="00A268B9" w:rsidP="00714C25">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="6294909B" w14:textId="3ABFCFE6" w:rsidR="00812D48" w:rsidRPr="001D1A8B" w:rsidRDefault="00812D48" w:rsidP="002B091D">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DD612D7" w14:textId="089D901C" w:rsidR="00812D48" w:rsidRPr="00A268B9" w:rsidRDefault="00812D48" w:rsidP="00714C25">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...30 lines deleted...]
-        <w:pStyle w:val="Corpsdetexte"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FAE3906" w14:textId="7A72D749" w:rsidR="00812D48" w:rsidRPr="00A268B9" w:rsidRDefault="00812D48" w:rsidP="00714C25">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="1C2E0A82" w14:textId="6B977E52" w:rsidR="00B46FC4" w:rsidRDefault="002B091D" w:rsidP="00714C25">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22BA111E" w14:textId="77777777" w:rsidR="00812D48" w:rsidRPr="00A268B9" w:rsidRDefault="00812D48" w:rsidP="00714C25">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...87 lines deleted...]
-    <w:p w14:paraId="2D55D486" w14:textId="08A2EE8D" w:rsidR="00931389" w:rsidRPr="00931389" w:rsidRDefault="002B091D" w:rsidP="008A16FB">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D55D486" w14:textId="08A2EE8D" w:rsidR="00931389" w:rsidRPr="00A268B9" w:rsidRDefault="002B091D" w:rsidP="008A16FB">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc112751234"/>
-      <w:r>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="004B4DA2">
+      <w:r w:rsidR="004B4DA2" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>298</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>/A</w:t>
       </w:r>
-      <w:r w:rsidR="00714C25">
+      <w:r w:rsidR="00714C25" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Documents audiovisuels</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="50C6F477" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00931389" w:rsidRDefault="00931389" w:rsidP="00931389">
+    <w:p w14:paraId="50C6F477" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A268B9" w:rsidRDefault="00931389" w:rsidP="00931389">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="753C753B" w14:textId="590FD5EB" w:rsidR="002A0C2A" w:rsidRDefault="004B4DA2" w:rsidP="008A16FB">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="753C753B" w14:textId="590FD5EB" w:rsidR="002A0C2A" w:rsidRPr="00A268B9" w:rsidRDefault="004B4DA2" w:rsidP="008A16FB">
       <w:pPr>
         <w:pStyle w:val="Titre3FF"/>
         <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc112751235"/>
-      <w:r>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>P298</w:t>
       </w:r>
-      <w:r w:rsidR="009A5BBE">
+      <w:r w:rsidR="009A5BBE" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">/A1 : </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Images en mouvement</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="31E03CCB" w14:textId="572F80A4" w:rsidR="00AF7ACE" w:rsidRDefault="00AF7ACE" w:rsidP="00AF7ACE"/>
-    <w:p w14:paraId="5466FE20" w14:textId="76A27D2C" w:rsidR="00812D48" w:rsidRPr="00812D48" w:rsidRDefault="00812D48" w:rsidP="00AF7ACE">
+    <w:p w14:paraId="31E03CCB" w14:textId="572F80A4" w:rsidR="00AF7ACE" w:rsidRPr="00A268B9" w:rsidRDefault="00AF7ACE" w:rsidP="00AF7ACE">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5466FE20" w14:textId="76A27D2C" w:rsidR="00812D48" w:rsidRPr="00A268B9" w:rsidRDefault="00812D48" w:rsidP="00AF7ACE">
       <w:pPr>
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00812D48">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
         <w:rPr>
           <w:i/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Contenant : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52A90A41" w14:textId="3FB2518B" w:rsidR="00812D48" w:rsidRDefault="00812D48" w:rsidP="00AF7ACE">
+    <w:p w14:paraId="52A90A41" w14:textId="3FB2518B" w:rsidR="00812D48" w:rsidRPr="00A268B9" w:rsidRDefault="00812D48" w:rsidP="00AF7ACE">
       <w:pPr>
         <w:rPr>
           <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A268B9">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Boite 23 : Rangée de l'audiovisuel</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A268B9">
         <w:rPr>
           <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A268B9">
         <w:rPr>
           <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6FA"/>
         </w:rPr>
         <w:t>R08 E08 T06</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A268B9">
         <w:rPr>
           <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:br/>
         <w:t>Films (audiovisuels)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36EF296C" w14:textId="77777777" w:rsidR="00812D48" w:rsidRDefault="00812D48" w:rsidP="00AF7ACE"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="36EF296C" w14:textId="77777777" w:rsidR="00812D48" w:rsidRPr="00A268B9" w:rsidRDefault="00812D48" w:rsidP="00AF7ACE">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07D0FBCF" w14:textId="5F896808" w:rsidR="004B4DA2" w:rsidRPr="00A268B9" w:rsidRDefault="004B4DA2" w:rsidP="00AF7ACE">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>P298/A1/1 : Films de famille</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11779DF5" w14:textId="3EF7A15D" w:rsidR="00C971B0" w:rsidRDefault="00C971B0" w:rsidP="00C971B0">
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="11779DF5" w14:textId="3EF7A15D" w:rsidR="00C971B0" w:rsidRPr="00A268B9" w:rsidRDefault="00C971B0" w:rsidP="00C971B0">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CF6486C" w14:textId="73766DB1" w:rsidR="00C971B0" w:rsidRPr="00A268B9" w:rsidRDefault="0088389B" w:rsidP="00C971B0">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298/A1/1,1</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-603417831"/>
         <w:placeholder>
           <w:docPart w:val="25873C59087E482D9BBF27F0453B7A9F"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="2E8C98A3" w14:textId="455AD879" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="00BD2538" w:rsidP="00AA49A6">
+        <w:p w14:paraId="2E8C98A3" w14:textId="455AD879" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00BD2538" w:rsidP="00AA49A6">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Famille</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="62C878D5" w14:textId="00A5C49B" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="62C878D5" w14:textId="00A5C49B" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="2034610443"/>
           <w:placeholder>
             <w:docPart w:val="699CC006DB9748EF90E4ECECC785B66E"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="005E4E5D">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="005E4E5D" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>197-</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38CE7EE6" w14:textId="702069A4" w:rsidR="00ED4F77" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="38CE7EE6" w14:textId="702069A4" w:rsidR="00ED4F77" w:rsidRPr="00A268B9" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4F77">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="005E4E5D">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="005E4E5D" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : VTS_01</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD0787E" w14:textId="1EAB884E" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="3FD0787E" w14:textId="1EAB884E" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cartouche de film Super 8 </w:t>
       </w:r>
-      <w:r w:rsidR="005E4E5D">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="005E4E5D" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kodak </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="005E4E5D">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="005E4E5D" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Movie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="005E4E5D">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="005E4E5D" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="005E4E5D">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="005E4E5D" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="005E4E5D">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="005E4E5D" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 200 pieds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BAB4FF1" w14:textId="2F731699" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="3BAB4FF1" w14:textId="2F731699" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BD841D3" w14:textId="0349B770" w:rsidR="00C971B0" w:rsidRDefault="00C971B0" w:rsidP="00C971B0">
-[...9 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="0BD841D3" w14:textId="0349B770" w:rsidR="00C971B0" w:rsidRPr="00A268B9" w:rsidRDefault="00C971B0" w:rsidP="00C971B0">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E0EFEBB" w14:textId="554D3F87" w:rsidR="00C971B0" w:rsidRPr="00A268B9" w:rsidRDefault="0088389B" w:rsidP="00C971B0">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C27DC0">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>P298/A1/1</w:t>
       </w:r>
-      <w:r w:rsidR="00C971B0" w:rsidRPr="00C27DC0">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C971B0" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>,2</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:id w:val="-2122524264"/>
         <w:placeholder>
           <w:docPart w:val="9C92976922DC4E3D9DD68E717F1F1792"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="4A8ED3DD" w14:textId="08C2EB03" w:rsidR="00AA49A6" w:rsidRPr="005E4E5D" w:rsidRDefault="005E4E5D" w:rsidP="00AA49A6">
+        <w:p w14:paraId="4A8ED3DD" w14:textId="08C2EB03" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="005E4E5D" w:rsidP="00AA49A6">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-CA"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="005E4E5D">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-CA"/>
             </w:rPr>
             <w:t xml:space="preserve">Voyage </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="005E4E5D">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-CA"/>
             </w:rPr>
             <w:t>Cyprès</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="005E4E5D">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-CA"/>
             </w:rPr>
             <w:t xml:space="preserve"> Garden, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="005E4E5D">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-CA"/>
             </w:rPr>
             <w:t>Elligator</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="005E4E5D">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-CA"/>
             </w:rPr>
             <w:t xml:space="preserve"> For, Castillon Ford St-Augustin, Floride</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="6462A112" w14:textId="7E228993" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="6462A112" w14:textId="7E228993" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="153342270"/>
           <w:placeholder>
             <w:docPart w:val="7EE919F5FDBC4659AAA84931875BF375"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="005E4E5D">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="005E4E5D" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>1978</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69AAE6FE" w14:textId="77777777" w:rsidR="00ED4F77" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="69AAE6FE" w14:textId="77777777" w:rsidR="00ED4F77" w:rsidRPr="00A268B9" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4F77">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : VTS_02_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36CA1CEF" w14:textId="00957C52" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="36CA1CEF" w14:textId="00957C52" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cartouche de film Super 8 </w:t>
       </w:r>
-      <w:r w:rsidR="005E4E5D">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="005E4E5D" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kodak </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="005E4E5D">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="005E4E5D" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Movie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="005E4E5D">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="005E4E5D" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="005E4E5D">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="005E4E5D" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="005E4E5D">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="005E4E5D" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 400 pieds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C4DE29" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="02C4DE29" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5540A848" w14:textId="4D55B287" w:rsidR="00AF7ACE" w:rsidRDefault="00AF7ACE" w:rsidP="00AF7ACE">
-[...9 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="5540A848" w14:textId="4D55B287" w:rsidR="00AF7ACE" w:rsidRPr="00A268B9" w:rsidRDefault="00AF7ACE" w:rsidP="00AF7ACE">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BAECBFE" w14:textId="655F3C37" w:rsidR="00C971B0" w:rsidRPr="00A268B9" w:rsidRDefault="0088389B" w:rsidP="00AF7ACE">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C27DC0">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>P298/A1/1</w:t>
       </w:r>
-      <w:r w:rsidR="00C971B0" w:rsidRPr="00C27DC0">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C971B0" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>,3</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:id w:val="2070306192"/>
         <w:placeholder>
           <w:docPart w:val="4D84EAFC39894514BDDD67F6060B764B"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="5D5B2FA0" w14:textId="61D7AEC7" w:rsidR="00AA49A6" w:rsidRPr="005E4E5D" w:rsidRDefault="005E4E5D" w:rsidP="00AA49A6">
+        <w:p w14:paraId="5D5B2FA0" w14:textId="61D7AEC7" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="005E4E5D" w:rsidP="00AA49A6">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-CA"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="005E4E5D">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-CA"/>
             </w:rPr>
             <w:t>Voyage Sea World, Walt Disney, Kennedy, St-Augustine, Ocean Holiday</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="0E3EFCD9" w14:textId="74CF3877" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="0E3EFCD9" w14:textId="74CF3877" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1301223397"/>
           <w:placeholder>
             <w:docPart w:val="EFAEA43166C949A2B23956D61DE8CDD7"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="005E4E5D">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="005E4E5D" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>1978</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7166B912" w14:textId="2907DE0B" w:rsidR="00ED4F77" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="7166B912" w14:textId="2907DE0B" w:rsidR="00ED4F77" w:rsidRPr="00A268B9" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4F77">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="005E4E5D">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="005E4E5D" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : VTS_03</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_1.vob</w:t>
       </w:r>
-      <w:r w:rsidR="00B35DC8">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00B35DC8" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> et</w:t>
       </w:r>
-      <w:r w:rsidR="005E4E5D">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="005E4E5D" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> VTS_03_2.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2176BDA4" w14:textId="20324825" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="2176BDA4" w14:textId="20324825" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cartouche de film Super 8 </w:t>
       </w:r>
-      <w:r w:rsidR="005E4E5D">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="005E4E5D" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kodak </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="005E4E5D">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="005E4E5D" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Movie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="005E4E5D">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="005E4E5D" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="005E4E5D">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="005E4E5D" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="005E4E5D">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="005E4E5D" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 400 pieds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="635607E1" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="635607E1" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65FD8F17" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AF7ACE">
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="65FD8F17" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AF7ACE">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48BF629C" w14:textId="67B00004" w:rsidR="00C971B0" w:rsidRPr="00A268B9" w:rsidRDefault="0088389B" w:rsidP="00AF7ACE">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298/A1/1</w:t>
       </w:r>
-      <w:r w:rsidR="00C971B0">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00C971B0" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,4</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-389350087"/>
         <w:placeholder>
           <w:docPart w:val="AF02B164414A4FB88D903579F01A7536"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="1284F440" w14:textId="75906EAE" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="005E4E5D" w:rsidP="00AA49A6">
+        <w:p w14:paraId="1284F440" w14:textId="75906EAE" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="005E4E5D" w:rsidP="00AA49A6">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Voyage</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="119AFBEB" w14:textId="3348AEB4" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="119AFBEB" w14:textId="3348AEB4" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-386340521"/>
           <w:placeholder>
             <w:docPart w:val="D2CCE40655F04354B063EC07E3A1057D"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="005E4E5D">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="005E4E5D" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>197-</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA1FE25" w14:textId="3D4B796B" w:rsidR="00ED4F77" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="6EA1FE25" w14:textId="3D4B796B" w:rsidR="00ED4F77" w:rsidRPr="00A268B9" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4F77">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="005E4E5D">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="005E4E5D" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : VTS_04</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01BF107C" w14:textId="129F5B3D" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="01BF107C" w14:textId="129F5B3D" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cartouche de film Super 8 </w:t>
       </w:r>
-      <w:r w:rsidR="005E4E5D">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="005E4E5D" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kodak </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="005E4E5D">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="005E4E5D" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Movie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="005E4E5D">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="005E4E5D" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="005E4E5D">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="005E4E5D" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="005E4E5D">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="005E4E5D" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 400 pieds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19E81BAC" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="19E81BAC" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34437B8C" w14:textId="5E3B6898" w:rsidR="00387B2F" w:rsidRDefault="00387B2F" w:rsidP="00C971B0">
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="34437B8C" w14:textId="5E3B6898" w:rsidR="00387B2F" w:rsidRPr="00A268B9" w:rsidRDefault="00387B2F" w:rsidP="00C971B0">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="282869F5" w14:textId="7C777F8C" w:rsidR="00387B2F" w:rsidRPr="00A268B9" w:rsidRDefault="0088389B" w:rsidP="00C971B0">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298/A1/1</w:t>
       </w:r>
-      <w:r w:rsidR="00387B2F" w:rsidRPr="00B67965">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00387B2F" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,5</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="2074162304"/>
         <w:placeholder>
           <w:docPart w:val="C8CB998D5DFD41AC8D12BD948E4EC559"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="600F911E" w14:textId="77777777" w:rsidR="00B67965" w:rsidRPr="00EC5429" w:rsidRDefault="00B67965" w:rsidP="00B67965">
+        <w:p w14:paraId="600F911E" w14:textId="77777777" w:rsidR="00B67965" w:rsidRPr="00A268B9" w:rsidRDefault="00B67965" w:rsidP="00B67965">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Mariage de Tania</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="503F1373" w14:textId="77777777" w:rsidR="00B67965" w:rsidRDefault="00B67965" w:rsidP="00B67965">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="503F1373" w14:textId="77777777" w:rsidR="00B67965" w:rsidRPr="00A268B9" w:rsidRDefault="00B67965" w:rsidP="00B67965">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1503166882"/>
           <w:placeholder>
             <w:docPart w:val="CF3088A195524806A615DB2236FDB59C"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>1973</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED9FDAB" w14:textId="77777777" w:rsidR="00B67965" w:rsidRDefault="00B67965" w:rsidP="00B67965">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="1ED9FDAB" w14:textId="77777777" w:rsidR="00B67965" w:rsidRPr="00A268B9" w:rsidRDefault="00B67965" w:rsidP="00B67965">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Durée : 2 min. 23 sec.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE54943" w14:textId="77777777" w:rsidR="00B67965" w:rsidRDefault="00B67965" w:rsidP="00B67965">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="2BE54943" w14:textId="77777777" w:rsidR="00B67965" w:rsidRPr="00A268B9" w:rsidRDefault="00B67965" w:rsidP="00B67965">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4F77">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : VTS_03_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16385567" w14:textId="77777777" w:rsidR="00B67965" w:rsidRDefault="00B67965" w:rsidP="00B67965">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="16385567" w14:textId="77777777" w:rsidR="00B67965" w:rsidRPr="00A268B9" w:rsidRDefault="00B67965" w:rsidP="00B67965">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cartouche de film Super 8 Kodachrome 40 type A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A30FD87" w14:textId="77777777" w:rsidR="00B67965" w:rsidRPr="00EC5429" w:rsidRDefault="00B67965" w:rsidP="00B67965">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="0A30FD87" w14:textId="77777777" w:rsidR="00B67965" w:rsidRPr="00A268B9" w:rsidRDefault="00B67965" w:rsidP="00B67965">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ABD816C" w14:textId="5965CCD9" w:rsidR="002A0C2A" w:rsidRDefault="002A0C2A" w:rsidP="001E5A46"/>
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="7ABD816C" w14:textId="5965CCD9" w:rsidR="002A0C2A" w:rsidRPr="00A268B9" w:rsidRDefault="002A0C2A" w:rsidP="001E5A46">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31708B02" w14:textId="6768CD07" w:rsidR="00060BC6" w:rsidRPr="00A268B9" w:rsidRDefault="0088389B" w:rsidP="001E5A46">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298/A1/1,6</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-1767610405"/>
         <w:placeholder>
           <w:docPart w:val="C3298ABA9736418597058CB9411BC038"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="74B24528" w14:textId="77777777" w:rsidR="00B67965" w:rsidRPr="00EC5429" w:rsidRDefault="00B67965" w:rsidP="00B67965">
+        <w:p w14:paraId="74B24528" w14:textId="77777777" w:rsidR="00B67965" w:rsidRPr="00A268B9" w:rsidRDefault="00B67965" w:rsidP="00B67965">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Mariage de Tania</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="761400D2" w14:textId="77777777" w:rsidR="00B67965" w:rsidRDefault="00B67965" w:rsidP="00B67965">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="761400D2" w14:textId="77777777" w:rsidR="00B67965" w:rsidRPr="00A268B9" w:rsidRDefault="00B67965" w:rsidP="00B67965">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-2080814447"/>
           <w:placeholder>
             <w:docPart w:val="120C8954C3F3463E9D44FDC788C75E26"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>1973</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78706AB4" w14:textId="7733EC2A" w:rsidR="00B67965" w:rsidRDefault="00B67965" w:rsidP="00B67965">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="78706AB4" w14:textId="7733EC2A" w:rsidR="00B67965" w:rsidRPr="00A268B9" w:rsidRDefault="00B67965" w:rsidP="00B67965">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Durée : 3 min. 23 sec.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BBA6352" w14:textId="3DEB8DFC" w:rsidR="00B67965" w:rsidRDefault="00B67965" w:rsidP="00B67965">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="0BBA6352" w14:textId="3DEB8DFC" w:rsidR="00B67965" w:rsidRPr="00A268B9" w:rsidRDefault="00B67965" w:rsidP="00B67965">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4F77">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : VTS_20_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0880F1DF" w14:textId="77777777" w:rsidR="00B67965" w:rsidRDefault="00B67965" w:rsidP="00B67965">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="0880F1DF" w14:textId="77777777" w:rsidR="00B67965" w:rsidRPr="00A268B9" w:rsidRDefault="00B67965" w:rsidP="00B67965">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cartouche de film Super 8 Kodachrome 40 type A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55CBAA83" w14:textId="77777777" w:rsidR="00B67965" w:rsidRPr="00EC5429" w:rsidRDefault="00B67965" w:rsidP="00B67965">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="55CBAA83" w14:textId="77777777" w:rsidR="00B67965" w:rsidRPr="00A268B9" w:rsidRDefault="00B67965" w:rsidP="00B67965">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="629D6532" w14:textId="728CE34C" w:rsidR="00060BC6" w:rsidRDefault="00060BC6" w:rsidP="001E5A46">
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="629D6532" w14:textId="728CE34C" w:rsidR="00060BC6" w:rsidRPr="00A268B9" w:rsidRDefault="00060BC6" w:rsidP="001E5A46">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37F1F1B3" w14:textId="33EDC977" w:rsidR="00060BC6" w:rsidRPr="00A268B9" w:rsidRDefault="0088389B" w:rsidP="001E5A46">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298/A1/1,7</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="864713171"/>
         <w:placeholder>
           <w:docPart w:val="E4747AFFCAD7404DAF75BCC9ABB56C3D"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="168845F0" w14:textId="77777777" w:rsidR="00B67965" w:rsidRPr="00EC5429" w:rsidRDefault="00B67965" w:rsidP="00B67965">
+        <w:p w14:paraId="168845F0" w14:textId="77777777" w:rsidR="00B67965" w:rsidRPr="00A268B9" w:rsidRDefault="00B67965" w:rsidP="00B67965">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Mariage de Tania</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="04EFD19F" w14:textId="5D543487" w:rsidR="00B67965" w:rsidRDefault="00B67965" w:rsidP="00B67965">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="04EFD19F" w14:textId="5D543487" w:rsidR="00B67965" w:rsidRPr="00A268B9" w:rsidRDefault="00B67965" w:rsidP="00B67965">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-78064528"/>
           <w:placeholder>
             <w:docPart w:val="18ED93D359AB4F20A98CF398B9EE6633"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>1973</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02700ED7" w14:textId="41AA6D70" w:rsidR="00B67965" w:rsidRDefault="00B67965" w:rsidP="00B67965">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="02700ED7" w14:textId="41AA6D70" w:rsidR="00B67965" w:rsidRPr="00A268B9" w:rsidRDefault="00B67965" w:rsidP="00B67965">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Durée : 3 min. 22 sec.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F497489" w14:textId="77777777" w:rsidR="00B67965" w:rsidRDefault="00B67965" w:rsidP="00B67965">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="7F497489" w14:textId="77777777" w:rsidR="00B67965" w:rsidRPr="00A268B9" w:rsidRDefault="00B67965" w:rsidP="00B67965">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4F77">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : VTS_06_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40089951" w14:textId="77777777" w:rsidR="00B67965" w:rsidRDefault="00B67965" w:rsidP="00B67965">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="40089951" w14:textId="77777777" w:rsidR="00B67965" w:rsidRPr="00A268B9" w:rsidRDefault="00B67965" w:rsidP="00B67965">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cartouche de film Super 8 Kodachrome 40 type A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24EE817C" w14:textId="77777777" w:rsidR="00B67965" w:rsidRPr="00EC5429" w:rsidRDefault="00B67965" w:rsidP="00B67965">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="24EE817C" w14:textId="77777777" w:rsidR="00B67965" w:rsidRPr="00A268B9" w:rsidRDefault="00B67965" w:rsidP="00B67965">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="097B114A" w14:textId="4736B22F" w:rsidR="00060BC6" w:rsidRDefault="00060BC6" w:rsidP="001E5A46">
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="097B114A" w14:textId="4736B22F" w:rsidR="00060BC6" w:rsidRPr="00A268B9" w:rsidRDefault="00060BC6" w:rsidP="001E5A46">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5217B816" w14:textId="7150E0C6" w:rsidR="00060BC6" w:rsidRPr="00A268B9" w:rsidRDefault="0088389B" w:rsidP="001E5A46">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298/A1/1,8</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="1508326431"/>
         <w:placeholder>
           <w:docPart w:val="BDC0C2F98D724980AF00CBA9E75D1F17"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="06BA8BF2" w14:textId="77777777" w:rsidR="00B67965" w:rsidRPr="00EC5429" w:rsidRDefault="00B67965" w:rsidP="00B67965">
+        <w:p w14:paraId="06BA8BF2" w14:textId="77777777" w:rsidR="00B67965" w:rsidRPr="00A268B9" w:rsidRDefault="00B67965" w:rsidP="00B67965">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Construction de la maison</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="3D976D8C" w14:textId="77777777" w:rsidR="00B67965" w:rsidRDefault="00B67965" w:rsidP="00B67965">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="3D976D8C" w14:textId="77777777" w:rsidR="00B67965" w:rsidRPr="00A268B9" w:rsidRDefault="00B67965" w:rsidP="00B67965">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-880945606"/>
           <w:placeholder>
             <w:docPart w:val="BBB33830A9114BB9BC876EC46EED206C"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Juin 1973</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75527B42" w14:textId="77777777" w:rsidR="00B67965" w:rsidRDefault="00B67965" w:rsidP="00B67965">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="75527B42" w14:textId="77777777" w:rsidR="00B67965" w:rsidRPr="00A268B9" w:rsidRDefault="00B67965" w:rsidP="00B67965">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Durée : 3 min. 22 sec.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="784F864A" w14:textId="77777777" w:rsidR="00B67965" w:rsidRDefault="00B67965" w:rsidP="00B67965">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="784F864A" w14:textId="77777777" w:rsidR="00B67965" w:rsidRPr="00A268B9" w:rsidRDefault="00B67965" w:rsidP="00B67965">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4F77">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : VTS_02_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DDFB3B4" w14:textId="77777777" w:rsidR="00B67965" w:rsidRDefault="00B67965" w:rsidP="00B67965">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="1DDFB3B4" w14:textId="77777777" w:rsidR="00B67965" w:rsidRPr="00A268B9" w:rsidRDefault="00B67965" w:rsidP="00B67965">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cartouche de film Super 8 Kodachrome 40 type A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46CC0BAF" w14:textId="0469F449" w:rsidR="00B67965" w:rsidRDefault="00B67965" w:rsidP="001E5A46">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="46CC0BAF" w14:textId="0469F449" w:rsidR="00B67965" w:rsidRPr="00A268B9" w:rsidRDefault="00B67965" w:rsidP="001E5A46">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A9CCBA3" w14:textId="1ACCE387" w:rsidR="000158B0" w:rsidRDefault="000158B0" w:rsidP="00060BC6">
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="7A9CCBA3" w14:textId="1ACCE387" w:rsidR="000158B0" w:rsidRPr="00A268B9" w:rsidRDefault="000158B0" w:rsidP="00060BC6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7728188B" w14:textId="2D98FC8A" w:rsidR="000158B0" w:rsidRPr="00A268B9" w:rsidRDefault="0088389B" w:rsidP="00060BC6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298/A1/1,9</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-231932882"/>
         <w:placeholder>
           <w:docPart w:val="89C10C169DB148C29D234CCE4CEFDF10"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="1FF03CDB" w14:textId="77777777" w:rsidR="00B67965" w:rsidRDefault="00B67965" w:rsidP="00B67965">
+        <w:p w14:paraId="1FF03CDB" w14:textId="77777777" w:rsidR="00B67965" w:rsidRPr="00A268B9" w:rsidRDefault="00B67965" w:rsidP="00B67965">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Vue d’une rivière, plan rapproché (flou) d’un hélicoptère, le vieux moulin de La Doré et asphaltage de l’entrée de la maison</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="5E5B6E2E" w14:textId="77777777" w:rsidR="00B67965" w:rsidRPr="00EC5429" w:rsidRDefault="00B67965" w:rsidP="00B67965">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="5E5B6E2E" w14:textId="77777777" w:rsidR="00B67965" w:rsidRPr="00A268B9" w:rsidRDefault="00B67965" w:rsidP="00B67965">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Personnages : Thérèse, Judith, bébé Yvon</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="749EC5A1" w14:textId="77777777" w:rsidR="00B67965" w:rsidRDefault="00B67965" w:rsidP="00B67965">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="749EC5A1" w14:textId="77777777" w:rsidR="00B67965" w:rsidRPr="00A268B9" w:rsidRDefault="00B67965" w:rsidP="00B67965">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-547682411"/>
           <w:placeholder>
             <w:docPart w:val="4B22679356D34A718F4E6B8558480010"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>197-</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A10B969" w14:textId="77777777" w:rsidR="00B67965" w:rsidRDefault="00B67965" w:rsidP="00B67965">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="0A10B969" w14:textId="77777777" w:rsidR="00B67965" w:rsidRPr="00A268B9" w:rsidRDefault="00B67965" w:rsidP="00B67965">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Durée : 3 min. 23 sec.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA5B7CD" w14:textId="77777777" w:rsidR="00B67965" w:rsidRDefault="00B67965" w:rsidP="00B67965">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="3EA5B7CD" w14:textId="77777777" w:rsidR="00B67965" w:rsidRPr="00A268B9" w:rsidRDefault="00B67965" w:rsidP="00B67965">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4F77">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : VTS_01_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76891853" w14:textId="77777777" w:rsidR="00B67965" w:rsidRDefault="00B67965" w:rsidP="00B67965">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="76891853" w14:textId="77777777" w:rsidR="00B67965" w:rsidRPr="00A268B9" w:rsidRDefault="00B67965" w:rsidP="00B67965">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cartouche de film Super 8 Kodachrome 40 type A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="047714BA" w14:textId="77777777" w:rsidR="00B67965" w:rsidRPr="00EC5429" w:rsidRDefault="00B67965" w:rsidP="00B67965">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="047714BA" w14:textId="77777777" w:rsidR="00B67965" w:rsidRPr="00A268B9" w:rsidRDefault="00B67965" w:rsidP="00B67965">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5753DFA1" w14:textId="3E7CB9F9" w:rsidR="000158B0" w:rsidRDefault="000158B0" w:rsidP="00060BC6">
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="5753DFA1" w14:textId="3E7CB9F9" w:rsidR="000158B0" w:rsidRPr="00A268B9" w:rsidRDefault="000158B0" w:rsidP="00060BC6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51F767E9" w14:textId="56584721" w:rsidR="00F44B6B" w:rsidRPr="00A268B9" w:rsidRDefault="0088389B" w:rsidP="00060BC6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298/A1/1,10</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="1772971246"/>
         <w:placeholder>
           <w:docPart w:val="1A9120C4658741458D4C29478D4D5B73"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="62EA6832" w14:textId="1EE8C0C7" w:rsidR="00AA49A6" w:rsidRDefault="00DF0D4B" w:rsidP="00AA49A6">
+        <w:p w14:paraId="62EA6832" w14:textId="1EE8C0C7" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00DF0D4B" w:rsidP="00AA49A6">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Installation d’une pompe à eau, chalet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="62385008" w14:textId="0E475F1A" w:rsidR="00DF0D4B" w:rsidRPr="00EC5429" w:rsidRDefault="00DF0D4B" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="62385008" w14:textId="0E475F1A" w:rsidR="00DF0D4B" w:rsidRPr="00A268B9" w:rsidRDefault="00DF0D4B" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Personnages : Gérard, Charles, Antonin et Marcel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55AC271F" w14:textId="6A0B954F" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="55AC271F" w14:textId="6A0B954F" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1444961961"/>
           <w:placeholder>
             <w:docPart w:val="6418293581744798ADAAD05977D68E51"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="002F70D9">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="002F70D9" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>1979</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="596BDE33" w14:textId="3D7CEDCD" w:rsidR="002F70D9" w:rsidRDefault="002F70D9" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="596BDE33" w14:textId="3D7CEDCD" w:rsidR="002F70D9" w:rsidRPr="00A268B9" w:rsidRDefault="002F70D9" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Durée : 3 min. 10 sec.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="789231AC" w14:textId="5FFB0EAC" w:rsidR="00ED4F77" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="789231AC" w14:textId="5FFB0EAC" w:rsidR="00ED4F77" w:rsidRPr="00A268B9" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4F77">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="008771D0">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="008771D0" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de</w:t>
       </w:r>
-      <w:r w:rsidR="002F70D9">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="002F70D9" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> référence : VTS_07</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4865ABC0" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="4865ABC0" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cartouche de film Super 8 Kodachrome 40 type A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F7AB645" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="7F7AB645" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F3BBFB" w14:textId="20BBC444" w:rsidR="00F44B6B" w:rsidRDefault="00F44B6B" w:rsidP="00060BC6">
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="68F3BBFB" w14:textId="20BBC444" w:rsidR="00F44B6B" w:rsidRPr="00A268B9" w:rsidRDefault="00F44B6B" w:rsidP="00060BC6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E651794" w14:textId="1A0DF8E1" w:rsidR="00F44B6B" w:rsidRPr="00A268B9" w:rsidRDefault="0088389B" w:rsidP="00060BC6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298/A1/1,11</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-1468965001"/>
         <w:placeholder>
           <w:docPart w:val="43C01E45624D46B79B1F573686D5DA25"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="2BEBF8A6" w14:textId="0254950F" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="002F70D9" w:rsidP="00AA49A6">
+        <w:p w14:paraId="2BEBF8A6" w14:textId="0254950F" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="002F70D9" w:rsidP="00AA49A6">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Début de la construction du centre d’excavation, mariage Rachel</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="16AEC70F" w14:textId="40B290E3" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="16AEC70F" w14:textId="40B290E3" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1635634856"/>
           <w:placeholder>
             <w:docPart w:val="ED22F565B5DB40BC845B7D69A7F85A53"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="002F70D9">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="002F70D9" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>1975</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BA7CCD6" w14:textId="420FDCF8" w:rsidR="002F70D9" w:rsidRDefault="002F70D9" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="2BA7CCD6" w14:textId="420FDCF8" w:rsidR="002F70D9" w:rsidRPr="00A268B9" w:rsidRDefault="002F70D9" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Durée : 3 min. 20 sec.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="489BD6B6" w14:textId="515DDE78" w:rsidR="00ED4F77" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="489BD6B6" w14:textId="515DDE78" w:rsidR="00ED4F77" w:rsidRPr="00A268B9" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4F77">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="002F70D9">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="002F70D9" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : VTS_11</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A173A41" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="4A173A41" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cartouche de film Super 8 Kodachrome 40 type A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7822A51A" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="7822A51A" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4001BBD2" w14:textId="18D6CE58" w:rsidR="00C65921" w:rsidRDefault="00C65921" w:rsidP="00F44B6B">
-[...16 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="4001BBD2" w14:textId="18D6CE58" w:rsidR="00C65921" w:rsidRPr="00A268B9" w:rsidRDefault="00C65921" w:rsidP="00F44B6B">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03B6C6C9" w14:textId="65D5124D" w:rsidR="00C65921" w:rsidRPr="00A268B9" w:rsidRDefault="0088389B" w:rsidP="00F44B6B">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>P298/A1/1,12</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-294758370"/>
         <w:placeholder>
           <w:docPart w:val="9637B505973641BFAC347B5D44D25FAE"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="1D5BF757" w14:textId="53AFDA81" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="001B61A0" w:rsidP="00AA49A6">
+        <w:p w14:paraId="1D5BF757" w14:textId="53AFDA81" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="001B61A0" w:rsidP="00AA49A6">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Au chalet, les armoires à Gilles Tremblay</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="3569CBF7" w14:textId="77777777" w:rsidR="001B61A0" w:rsidRDefault="001B61A0" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="3569CBF7" w14:textId="77777777" w:rsidR="001B61A0" w:rsidRPr="00A268B9" w:rsidRDefault="001B61A0" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Personnages : Dany et Tania avec des enfants</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C2C8903" w14:textId="62A40556" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="6C2C8903" w14:textId="62A40556" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-976226039"/>
           <w:placeholder>
             <w:docPart w:val="C506EC34DD7741CD8618D522617CF409"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="001B61A0">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="001B61A0" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>1975</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="496DA4B6" w14:textId="3AB3E9EA" w:rsidR="001B61A0" w:rsidRDefault="001B61A0" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="496DA4B6" w14:textId="3AB3E9EA" w:rsidR="001B61A0" w:rsidRPr="00A268B9" w:rsidRDefault="001B61A0" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Durée : 3 min. 21 sec.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF3305C" w14:textId="62F7026B" w:rsidR="00ED4F77" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="3AF3305C" w14:textId="62F7026B" w:rsidR="00ED4F77" w:rsidRPr="00A268B9" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4F77">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="001B61A0">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="001B61A0" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : VTS_15</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03913214" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="03913214" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cartouche de film Super 8 Kodachrome 40 type A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="743AD1A6" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="743AD1A6" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC8EBCA" w14:textId="4B1DC6C4" w:rsidR="00F44B6B" w:rsidRPr="00060BC6" w:rsidRDefault="00F44B6B" w:rsidP="00060BC6">
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="2EC8EBCA" w14:textId="4B1DC6C4" w:rsidR="00F44B6B" w:rsidRPr="00A268B9" w:rsidRDefault="00F44B6B" w:rsidP="00060BC6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CD90857" w14:textId="53A8EAE8" w:rsidR="00EC5429" w:rsidRPr="00A268B9" w:rsidRDefault="0088389B" w:rsidP="001E5A46">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298/A1/1,13</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="1307901983"/>
         <w:placeholder>
           <w:docPart w:val="D543A52D587D43429D59941CA0936A40"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="1248A12C" w14:textId="5A6FFC55" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="00F45C36" w:rsidP="001E5A46">
+        <w:p w14:paraId="1248A12C" w14:textId="5A6FFC55" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00F45C36" w:rsidP="001E5A46">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Construction du centre des loisirs</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="5367AF73" w14:textId="56A3E688" w:rsidR="00EC5429" w:rsidRDefault="00EC5429" w:rsidP="001E5A46">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="5367AF73" w14:textId="56A3E688" w:rsidR="00EC5429" w:rsidRPr="00A268B9" w:rsidRDefault="00EC5429" w:rsidP="001E5A46">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="395326332"/>
           <w:placeholder>
             <w:docPart w:val="8055D5CC9DB84AF58D7CBBD99CA16ABC"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F45C36">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="00F45C36" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>197-</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="0088389B">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="0088389B" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68CFC127" w14:textId="6E3EF069" w:rsidR="00F45C36" w:rsidRDefault="00F45C36" w:rsidP="001E5A46">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="68CFC127" w14:textId="6E3EF069" w:rsidR="00F45C36" w:rsidRPr="00A268B9" w:rsidRDefault="00F45C36" w:rsidP="001E5A46">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Durée : 3 min. 22 sec.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="704F78BE" w14:textId="749B4086" w:rsidR="00ED4F77" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="704F78BE" w14:textId="749B4086" w:rsidR="00ED4F77" w:rsidRPr="00A268B9" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4F77">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00F45C36">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00F45C36" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : VTS_16</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="313272CF" w14:textId="74E39D60" w:rsidR="00EC5429" w:rsidRDefault="00AA49A6" w:rsidP="001E5A46">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="313272CF" w14:textId="74E39D60" w:rsidR="00EC5429" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="001E5A46">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cartouche de film Super 8 Kodachrome 40 type A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11602AEC" w14:textId="04BCF102" w:rsidR="00293B95" w:rsidRPr="00EC5429" w:rsidRDefault="00AA49A6" w:rsidP="001E5A46">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="11602AEC" w14:textId="04BCF102" w:rsidR="00293B95" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="001E5A46">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B5754F" w14:textId="0FDD7B25" w:rsidR="00293B95" w:rsidRDefault="00293B95" w:rsidP="00293B95">
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="16B5754F" w14:textId="0FDD7B25" w:rsidR="00293B95" w:rsidRPr="00A268B9" w:rsidRDefault="00293B95" w:rsidP="00293B95">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DFF844B" w14:textId="4CB9A677" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298/A1/1,14</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="550737882"/>
         <w:placeholder>
           <w:docPart w:val="37F36035224A4D3A94F194719FF7C1FA"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="2E831CD9" w14:textId="68CA3646" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="006B7054" w:rsidP="00AA49A6">
+        <w:p w14:paraId="2E831CD9" w14:textId="68CA3646" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="006B7054" w:rsidP="00AA49A6">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Construction de la première maison, inauguration du centre des loisirs</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="76F67504" w14:textId="0FC9F487" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="76F67504" w14:textId="0FC9F487" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-149748723"/>
           <w:placeholder>
             <w:docPart w:val="D52B0A6165884C13A848A1F7231EF1C7"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00064633">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="00064633" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>1969</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C38D9BA" w14:textId="1D4A466D" w:rsidR="006B7054" w:rsidRDefault="006B7054" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="0C38D9BA" w14:textId="1D4A466D" w:rsidR="006B7054" w:rsidRPr="00A268B9" w:rsidRDefault="006B7054" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Durée : 3 min. 24 sec.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D4BE699" w14:textId="0678415E" w:rsidR="00ED4F77" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="1D4BE699" w14:textId="0678415E" w:rsidR="00ED4F77" w:rsidRPr="00A268B9" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4F77">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00064633">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00064633" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : VTS_29</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F3FF87" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="67F3FF87" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cartouche de film Super 8 Kodachrome 40 type A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="169EDF99" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="169EDF99" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC9F9E8" w14:textId="62DF3F15" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00293B95">
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="3EC9F9E8" w14:textId="62DF3F15" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00293B95">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6649F41F" w14:textId="65A2C114" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298/A1/1,15</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="2104760596"/>
         <w:placeholder>
           <w:docPart w:val="765ED00D81B146369DD6E2D118954E76"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="3E272C18" w14:textId="5E017834" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="00064633" w:rsidP="00AA49A6">
+        <w:p w14:paraId="3E272C18" w14:textId="5E017834" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00064633" w:rsidP="00AA49A6">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Avion à Antonin et vanité que Marcel a construite</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="7FD35E98" w14:textId="063F2348" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="7FD35E98" w14:textId="063F2348" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1443188205"/>
           <w:placeholder>
             <w:docPart w:val="E8E59F0ED2B740009CE4636793C3A41D"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00064633">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="00064633" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>1979</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F3931DC" w14:textId="7AD7D839" w:rsidR="00064633" w:rsidRDefault="00064633" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="3F3931DC" w14:textId="7AD7D839" w:rsidR="00064633" w:rsidRPr="00A268B9" w:rsidRDefault="00064633" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Durée : 3 min. 20 sec.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F2079E" w14:textId="45479240" w:rsidR="00ED4F77" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="09F2079E" w14:textId="45479240" w:rsidR="00ED4F77" w:rsidRPr="00A268B9" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4F77">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00064633">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00064633" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : VTS_33</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE0F12A" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="6AE0F12A" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cartouche de film Super 8 Kodachrome 40 type A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5290D384" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="5290D384" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2983E2EB" w14:textId="626C77C5" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00293B95">
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="2983E2EB" w14:textId="626C77C5" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00293B95">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FDB12E5" w14:textId="218B5753" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298/A1/1,16</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="1704827582"/>
         <w:placeholder>
           <w:docPart w:val="EEAAF663237D4C3B86F9ED906F961EE2"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="7270D506" w14:textId="71619B91" w:rsidR="00AA49A6" w:rsidRDefault="00C27DC0" w:rsidP="00AA49A6">
+        <w:p w14:paraId="7270D506" w14:textId="71619B91" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00C27DC0" w:rsidP="00AA49A6">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Duché à La Doré, bénédiction, construction de la maison à La Doré (4728 rue des Saules, La Doré)</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="09D83C33" w14:textId="575D1B86" w:rsidR="00064633" w:rsidRPr="00EC5429" w:rsidRDefault="00064633" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="09D83C33" w14:textId="575D1B86" w:rsidR="00064633" w:rsidRPr="00A268B9" w:rsidRDefault="00064633" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Personnages : Serge, Benoît, Dany, Marcel, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Syprien</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Asselin</w:t>
       </w:r>
-      <w:r w:rsidR="00C27DC0">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00C27DC0" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Paul Henri Martel, Gertrude</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DA92E5A" w14:textId="159B2A92" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="6DA92E5A" w14:textId="159B2A92" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-666476681"/>
           <w:placeholder>
             <w:docPart w:val="40FA3E79EE934B20AB420B903B110861"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00064633">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="00064633" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>1973</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60765121" w14:textId="2CA03A63" w:rsidR="00ED4F77" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="60765121" w14:textId="2CA03A63" w:rsidR="00ED4F77" w:rsidRPr="00A268B9" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C27DC0">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="008771D0" w:rsidRPr="00C27DC0">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="008771D0" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : </w:t>
       </w:r>
-      <w:r w:rsidR="00C27DC0" w:rsidRPr="00C27DC0">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00C27DC0" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VTS_30_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E64378C" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="0E64378C" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cartouche de film Super 8 Kodachrome 40 type A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35B3AB49" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="35B3AB49" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="763BB3A7" w14:textId="0EE7BE68" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00293B95">
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="763BB3A7" w14:textId="0EE7BE68" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00293B95">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CC22D3B" w14:textId="3AC244B2" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298/A1/1,17</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="1553267277"/>
         <w:placeholder>
           <w:docPart w:val="8EE9932A112148DC980283ED0D0486A9"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="704E20F9" w14:textId="758A1A7C" w:rsidR="00AA49A6" w:rsidRDefault="00064633" w:rsidP="00AA49A6">
+        <w:p w14:paraId="704E20F9" w14:textId="758A1A7C" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00064633" w:rsidP="00AA49A6">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Visite au Mu</w:t>
           </w:r>
-          <w:r w:rsidR="00792C0F">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="00792C0F" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve">sée Louis-Hémon, paysages, Baie </w:t>
           </w:r>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Saint-Paul</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="368E2418" w14:textId="02E83B38" w:rsidR="00064633" w:rsidRPr="00EC5429" w:rsidRDefault="00064633" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="368E2418" w14:textId="02E83B38" w:rsidR="00064633" w:rsidRPr="00A268B9" w:rsidRDefault="00064633" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Personnages : Laurette, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Caren</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Dany, Réal, Jema, Thérèse</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0053EA12" w14:textId="04CA63ED" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="0053EA12" w14:textId="04CA63ED" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-693759021"/>
           <w:placeholder>
             <w:docPart w:val="7B33DE01BA1C426497C789FEDC57CF00"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00064633">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="00064633" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>1977</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63682295" w14:textId="5520D2AC" w:rsidR="00064633" w:rsidRDefault="00064633" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="63682295" w14:textId="5520D2AC" w:rsidR="00064633" w:rsidRPr="00A268B9" w:rsidRDefault="00064633" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Durée : 3 min. 22 sec.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62CD5AB5" w14:textId="7BE2F919" w:rsidR="00ED4F77" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="62CD5AB5" w14:textId="7BE2F919" w:rsidR="00ED4F77" w:rsidRPr="00A268B9" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4F77">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00064633">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00064633" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : VTS_17</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E476086" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="2E476086" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cartouche de film Super 8 Kodachrome 40 type A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="034EC010" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="034EC010" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B8060B7" w14:textId="71398318" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00293B95">
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="6B8060B7" w14:textId="71398318" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00293B95">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E011525" w14:textId="17A60CB0" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298/A1/1,18</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="1276292540"/>
         <w:placeholder>
           <w:docPart w:val="A716A3E8AB1540489171BB2CFEBD7F5C"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="7A94F27F" w14:textId="7800A447" w:rsidR="00AA49A6" w:rsidRDefault="006F6CA9" w:rsidP="00AA49A6">
+        <w:p w14:paraId="7A94F27F" w14:textId="7800A447" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="006F6CA9" w:rsidP="00AA49A6">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Duchés, duchesses du carnaval</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="4BAB28EF" w14:textId="2BCF6FDC" w:rsidR="006F6CA9" w:rsidRPr="00EC5429" w:rsidRDefault="006F6CA9" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="4BAB28EF" w14:textId="2BCF6FDC" w:rsidR="006F6CA9" w:rsidRPr="00A268B9" w:rsidRDefault="006F6CA9" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Personnages : Thérèse, Marcel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F27EBF8" w14:textId="1A114DFE" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="3F27EBF8" w14:textId="1A114DFE" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1942941147"/>
           <w:placeholder>
             <w:docPart w:val="60C0BA99EAB54453863BB952A5F57B1A"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="006F6CA9">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="006F6CA9" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>197-</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A6F911" w14:textId="5BB3592E" w:rsidR="001C5D92" w:rsidRDefault="001C5D92" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="00A6F911" w14:textId="5BB3592E" w:rsidR="001C5D92" w:rsidRPr="00A268B9" w:rsidRDefault="001C5D92" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Durée : 3 min. 18 sec.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26F60A44" w14:textId="169CB7C4" w:rsidR="00ED4F77" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="26F60A44" w14:textId="169CB7C4" w:rsidR="00ED4F77" w:rsidRPr="00A268B9" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4F77">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="006F6CA9">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="006F6CA9" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : VTS_37</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7994706B" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="7994706B" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cartouche de film Super 8 Kodachrome 40 type A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EA9A538" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="4EA9A538" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="466711A6" w14:textId="658AA764" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00293B95">
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="466711A6" w14:textId="658AA764" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00293B95">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7137920B" w14:textId="1CA0A4C6" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298/A1/1,19</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="1646857267"/>
         <w:placeholder>
           <w:docPart w:val="D6E1C19CFD4042AC882F61FAC8634F9E"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="7BEAAB1A" w14:textId="5A8BDD67" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="006F6CA9" w:rsidP="00AA49A6">
+        <w:p w14:paraId="7BEAAB1A" w14:textId="5A8BDD67" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="006F6CA9" w:rsidP="00AA49A6">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Fête du Carnaval</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="74B2EF11" w14:textId="510BF100" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="74B2EF11" w14:textId="510BF100" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1291245588"/>
           <w:placeholder>
             <w:docPart w:val="6E45AAFA554B4A1C94B139C7CFB8D6CD"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="006F6CA9">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="006F6CA9" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>1975</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52296FFB" w14:textId="7AD041F2" w:rsidR="006F6CA9" w:rsidRDefault="006F6CA9" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="52296FFB" w14:textId="7AD041F2" w:rsidR="006F6CA9" w:rsidRPr="00A268B9" w:rsidRDefault="006F6CA9" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Durée : 3 min. 20 sec.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C1D25F2" w14:textId="5573B3F6" w:rsidR="00ED4F77" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="5C1D25F2" w14:textId="5573B3F6" w:rsidR="00ED4F77" w:rsidRPr="00A268B9" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4F77">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="006F6CA9">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="006F6CA9" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : VTS_08</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F8A4B4D" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="0F8A4B4D" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cartouche de film Super 8 Kodachrome 40 type A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="477780A5" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="477780A5" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="134482F8" w14:textId="540E5E4E" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00293B95">
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="134482F8" w14:textId="540E5E4E" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00293B95">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EC59520" w14:textId="48EA0FC9" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298/A1/1,20</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="1261487634"/>
         <w:placeholder>
           <w:docPart w:val="F0E1A3482058442383A8472DDB811A5D"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="6CF6C0B1" w14:textId="58408B61" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="00303E52" w:rsidP="00AA49A6">
+        <w:p w14:paraId="6CF6C0B1" w14:textId="58408B61" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00303E52" w:rsidP="00AA49A6">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Partie de sucre à St-Georges, Cap de la Madeleine</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="2C00D443" w14:textId="77777777" w:rsidR="00303E52" w:rsidRDefault="00303E52" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="2C00D443" w14:textId="77777777" w:rsidR="00303E52" w:rsidRPr="00A268B9" w:rsidRDefault="00303E52" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Personnages : Carl et Luc, Carole Boivin </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="514B3EDC" w14:textId="02034A05" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="514B3EDC" w14:textId="02034A05" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-133101120"/>
           <w:placeholder>
             <w:docPart w:val="809065E35C3A4EDE8529D87FC5BD6F6E"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00303E52">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="00303E52" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>197-</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20C2D266" w14:textId="7B2BF367" w:rsidR="00ED4F77" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="20C2D266" w14:textId="7B2BF367" w:rsidR="00ED4F77" w:rsidRPr="00A268B9" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C27DC0">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C27DC0">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : </w:t>
       </w:r>
-      <w:r w:rsidR="00C27DC0">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00C27DC0" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VTS_15_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55036BD9" w14:textId="77777777" w:rsidR="00B52EC4" w:rsidRDefault="00B52EC4" w:rsidP="00B52EC4">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="55036BD9" w14:textId="77777777" w:rsidR="00B52EC4" w:rsidRPr="00A268B9" w:rsidRDefault="00B52EC4" w:rsidP="00B52EC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cartouche de film Super 8 Kodak Ektachrome film</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C2FD42E" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="6C2FD42E" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4644AB15" w14:textId="773F3BEA" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00293B95">
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="4644AB15" w14:textId="773F3BEA" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00293B95">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E2A4E30" w14:textId="1B6C6C83" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298/A1/1,21</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="1774137059"/>
         <w:placeholder>
           <w:docPart w:val="2865F76D27594578BA0D49EC2799E2E6"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="580644BA" w14:textId="09C6F1A8" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="00303E52" w:rsidP="00AA49A6">
+        <w:p w14:paraId="580644BA" w14:textId="09C6F1A8" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00303E52" w:rsidP="00AA49A6">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Famille au chalet avec Gérard, avion, à la maison d’Omer Perron</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="038783BE" w14:textId="5FB48506" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="038783BE" w14:textId="5FB48506" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="301355668"/>
           <w:placeholder>
             <w:docPart w:val="D9C93BBFC7444D8FA55EB5AB47FDAA07"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00813A55">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="00813A55" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>197-</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59F25833" w14:textId="1976A1CF" w:rsidR="00303E52" w:rsidRDefault="00303E52" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="59F25833" w14:textId="1976A1CF" w:rsidR="00303E52" w:rsidRPr="00A268B9" w:rsidRDefault="00303E52" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Durée : 3 min. 21 sec.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4886E1DC" w14:textId="65A62804" w:rsidR="00ED4F77" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="4886E1DC" w14:textId="65A62804" w:rsidR="00ED4F77" w:rsidRPr="00A268B9" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4F77">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00303E52">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00303E52" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : VTS_23</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D5C048" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="00D5C048" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cartouche de film Super 8 Kodachrome 40 type A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="233E3CBC" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="233E3CBC" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FEA66F5" w14:textId="3650025B" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00293B95">
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="4FEA66F5" w14:textId="3650025B" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00293B95">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02C34CB1" w14:textId="23AF9795" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298/A1/1,22</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="2104068546"/>
         <w:placeholder>
           <w:docPart w:val="25BEA9D02B9646B2895BF71538883884"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="1961CD16" w14:textId="69E9E118" w:rsidR="00AA49A6" w:rsidRDefault="00813A55" w:rsidP="00AA49A6">
+        <w:p w14:paraId="1961CD16" w14:textId="69E9E118" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00813A55" w:rsidP="00AA49A6">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...3 lines deleted...]
-            <w:t>Benoît au violon, veillée avec la famille et les amis</w:t>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Benoît au violon, </w:t>
+          </w:r>
+          <w:proofErr w:type="gramStart"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>veillée</w:t>
+          </w:r>
+          <w:proofErr w:type="gramEnd"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> avec la famille et les amis</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="4C6D5492" w14:textId="16164E99" w:rsidR="00813A55" w:rsidRPr="00EC5429" w:rsidRDefault="00813A55" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="4C6D5492" w14:textId="16164E99" w:rsidR="00813A55" w:rsidRPr="00A268B9" w:rsidRDefault="00813A55" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>St-Tite, Shawinigan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="580593F8" w14:textId="3F66B575" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="580593F8" w14:textId="3F66B575" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1059514964"/>
           <w:placeholder>
             <w:docPart w:val="FBC5392C327140B4B477D237CE722A66"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00813A55">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="00813A55" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>197-</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="624C1195" w14:textId="09480822" w:rsidR="00813A55" w:rsidRDefault="00813A55" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="624C1195" w14:textId="09480822" w:rsidR="00813A55" w:rsidRPr="00A268B9" w:rsidRDefault="00813A55" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Durée : 3 min. 11 sec.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D430CEA" w14:textId="785F42F8" w:rsidR="00ED4F77" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="3D430CEA" w14:textId="785F42F8" w:rsidR="00ED4F77" w:rsidRPr="00A268B9" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4F77">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00813A55">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00813A55" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : VTS_05</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1704AD8E" w14:textId="77777777" w:rsidR="00B52EC4" w:rsidRDefault="00B52EC4" w:rsidP="00B52EC4">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="1704AD8E" w14:textId="77777777" w:rsidR="00B52EC4" w:rsidRPr="00A268B9" w:rsidRDefault="00B52EC4" w:rsidP="00B52EC4">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cartouche de film Super 8 Kodak Ektachrome film</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FFD0143" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="4FFD0143" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36772331" w14:textId="6BE8E0B9" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00293B95">
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="36772331" w14:textId="6BE8E0B9" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00293B95">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09F37E79" w14:textId="2D076B41" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298/A1/1,23</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-1148591217"/>
         <w:placeholder>
           <w:docPart w:val="EB3B8FD4B9BD44D9A807A8D10FEB01FC"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="5D479C08" w14:textId="6897C856" w:rsidR="00AA49A6" w:rsidRDefault="00D32642" w:rsidP="00AA49A6">
+        <w:p w14:paraId="5D479C08" w14:textId="6897C856" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00D32642" w:rsidP="00AA49A6">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:proofErr w:type="spellStart"/>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Rally</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> Chibougamau</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="21ED6BE7" w14:textId="5A64256E" w:rsidR="0039121E" w:rsidRPr="00EC5429" w:rsidRDefault="0039121E" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="21ED6BE7" w14:textId="5A64256E" w:rsidR="0039121E" w:rsidRPr="00A268B9" w:rsidRDefault="0039121E" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Personnages : Dany, Tania, Charles, Lucette, Yvonne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F39C1F7" w14:textId="73377C86" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="1F39C1F7" w14:textId="73377C86" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1657331300"/>
           <w:placeholder>
             <w:docPart w:val="014116799DEA47C8B91B9F35B9753362"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00D32642">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="00D32642" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>1970</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32B128FA" w14:textId="019B3971" w:rsidR="0039121E" w:rsidRDefault="0039121E" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="32B128FA" w14:textId="019B3971" w:rsidR="0039121E" w:rsidRPr="00A268B9" w:rsidRDefault="0039121E" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Durée : 3 min. 22 sec.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ABBE3F9" w14:textId="1E830A51" w:rsidR="00ED4F77" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="0ABBE3F9" w14:textId="1E830A51" w:rsidR="00ED4F77" w:rsidRPr="00A268B9" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4F77">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00D32642">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00D32642" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : VTS_18</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05D2D928" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="05D2D928" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Cartouche de film Super 8 Kodachrome 40 type A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E17E65" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="04E17E65" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60020879" w14:textId="5DC8A225" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00293B95">
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="60020879" w14:textId="5DC8A225" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00293B95">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E6A2D03" w14:textId="04543C2C" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298/A1/1,24</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-1867747559"/>
         <w:placeholder>
           <w:docPart w:val="7122B4AFD9804504AB42FE86139C2789"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="1A4D9346" w14:textId="074ACCA4" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="00311396" w:rsidP="00AA49A6">
+        <w:p w14:paraId="1A4D9346" w14:textId="074ACCA4" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00311396" w:rsidP="00AA49A6">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Marcel et Antonin en motoneige</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="2D17AD56" w14:textId="21A38A30" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="2D17AD56" w14:textId="21A38A30" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1689335731"/>
           <w:placeholder>
             <w:docPart w:val="AC7DAB8B4C394BA2B663B1097FE524C8"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00311396">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="00311396" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>1980</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F9136E" w14:textId="4583553A" w:rsidR="00311396" w:rsidRDefault="00311396" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="19F9136E" w14:textId="4583553A" w:rsidR="00311396" w:rsidRPr="00A268B9" w:rsidRDefault="00311396" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Durée : 3 min. 21 sec.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34D45373" w14:textId="41A7031B" w:rsidR="00ED4F77" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="34D45373" w14:textId="41A7031B" w:rsidR="00ED4F77" w:rsidRPr="00A268B9" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4F77">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00311396">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00311396" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : VTS_35</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00618BF8" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="00618BF8" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cartouche de film Super 8 Kodachrome 40 type A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="394366C3" w14:textId="1C8C72FD" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="394366C3" w14:textId="1C8C72FD" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A6E4646" w14:textId="77777777" w:rsidR="00ED4F77" w:rsidRDefault="00ED4F77" w:rsidP="00AA49A6">
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="1A6E4646" w14:textId="77777777" w:rsidR="00ED4F77" w:rsidRPr="00A268B9" w:rsidRDefault="00ED4F77" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D69478F" w14:textId="00355E46" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298/A1/1,25</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-1981683626"/>
         <w:placeholder>
           <w:docPart w:val="1667E295D8BC4C8BA6AF10F79CE32F95"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="7AEB3B79" w14:textId="674B7BFF" w:rsidR="00AA49A6" w:rsidRDefault="0016386A" w:rsidP="00AA49A6">
+        <w:p w14:paraId="7AEB3B79" w14:textId="674B7BFF" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="0016386A" w:rsidP="00AA49A6">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Course de motoneiges</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="55E0C5C5" w14:textId="5F9134C7" w:rsidR="0016386A" w:rsidRPr="00EC5429" w:rsidRDefault="0016386A" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="55E0C5C5" w14:textId="5F9134C7" w:rsidR="0016386A" w:rsidRPr="00A268B9" w:rsidRDefault="0016386A" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chibougamau et chez Benoît</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D557AFB" w14:textId="0A99909E" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="2D557AFB" w14:textId="0A99909E" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1624369930"/>
           <w:placeholder>
             <w:docPart w:val="F85686719825486DB6E388F42EA42E38"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0016386A">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="0016386A" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>197-</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF9CE9D" w14:textId="7A8E059D" w:rsidR="0016386A" w:rsidRDefault="0016386A" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="3CF9CE9D" w14:textId="7A8E059D" w:rsidR="0016386A" w:rsidRPr="00A268B9" w:rsidRDefault="0016386A" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Durée : 3 min. 23 sec.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0F311D" w14:textId="0F9B78BD" w:rsidR="00ED4F77" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="6C0F311D" w14:textId="0F9B78BD" w:rsidR="00ED4F77" w:rsidRPr="00A268B9" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4F77">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="0016386A">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="0016386A" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : VTS_24</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="435BC9EC" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="435BC9EC" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cartouche de film Super 8 Kodachrome 40 type A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="335E3B4D" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="335E3B4D" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4115C746" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="4115C746" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B8A9B26" w14:textId="5945C865" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298/A1/1,26</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="2103754401"/>
         <w:placeholder>
           <w:docPart w:val="0ACE020B952B411C85090F311AE37D83"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="0F6EEF07" w14:textId="6F3B47CF" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="00B52EC4" w:rsidP="00AA49A6">
+        <w:p w14:paraId="0F6EEF07" w14:textId="6F3B47CF" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00B52EC4" w:rsidP="00AA49A6">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Fête, enfants, motoneige, camions et travaux</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="2DD49A83" w14:textId="6EB78694" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="2DD49A83" w14:textId="6EB78694" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-2143408690"/>
           <w:placeholder>
             <w:docPart w:val="37EEE3EE124149338F6C0C314A0D0F08"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="008B0D5C">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="008B0D5C" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>1971</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE0DC19" w14:textId="2F14AB38" w:rsidR="00B52EC4" w:rsidRDefault="00B52EC4" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="5EE0DC19" w14:textId="2F14AB38" w:rsidR="00B52EC4" w:rsidRPr="00A268B9" w:rsidRDefault="00B52EC4" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Durée : 3 min. 20 sec.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08EB6222" w14:textId="211F68B2" w:rsidR="00ED4F77" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="08EB6222" w14:textId="211F68B2" w:rsidR="00ED4F77" w:rsidRPr="00A268B9" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4F77">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00B52EC4">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00B52EC4" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : VTS_1</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D0046B6" w14:textId="04BD3C5E" w:rsidR="00B35DC8" w:rsidRDefault="00B35DC8" w:rsidP="00ED4F77">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="4D0046B6" w14:textId="04BD3C5E" w:rsidR="00B35DC8" w:rsidRPr="00A268B9" w:rsidRDefault="00B35DC8" w:rsidP="00ED4F77">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cartouche de film Super 8 Kodachrome 40 type A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F8309DE" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="1F8309DE" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="011E56FB" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="011E56FB" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03FB79AF" w14:textId="1CB9F715" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298/A1/1,27</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-1946142491"/>
         <w:placeholder>
           <w:docPart w:val="E8D05611254748E7980E1CADE0201705"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="6177DF47" w14:textId="2C5F2483" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="00B35DC8" w:rsidP="00AA49A6">
+        <w:p w14:paraId="6177DF47" w14:textId="2C5F2483" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00B35DC8" w:rsidP="00AA49A6">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Spectacle aquatique, ski nautique</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="4EBD8EAD" w14:textId="338F7BD1" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="4EBD8EAD" w14:textId="338F7BD1" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-245969207"/>
           <w:placeholder>
             <w:docPart w:val="CC9E8C00F9574AF99710D2940FAB20CF"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="008B0D5C">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="008B0D5C" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>197-</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6723F4D1" w14:textId="00575EB9" w:rsidR="00B35DC8" w:rsidRDefault="00B35DC8" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="6723F4D1" w14:textId="00575EB9" w:rsidR="00B35DC8" w:rsidRPr="00A268B9" w:rsidRDefault="00B35DC8" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Durée : 4 min. 55 sec.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C23536" w14:textId="70B3CADC" w:rsidR="00B35DC8" w:rsidRDefault="00B35DC8" w:rsidP="00ED4F77">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="32C23536" w14:textId="70B3CADC" w:rsidR="00B35DC8" w:rsidRPr="00A268B9" w:rsidRDefault="00B35DC8" w:rsidP="00ED4F77">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4F77">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : VTS_13_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68E2F0AA" w14:textId="77777777" w:rsidR="00B35DC8" w:rsidRDefault="00B35DC8" w:rsidP="00B35DC8">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="68E2F0AA" w14:textId="77777777" w:rsidR="00B35DC8" w:rsidRPr="00A268B9" w:rsidRDefault="00B35DC8" w:rsidP="00B35DC8">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cartouche de film Super 8 Kodak Ektachrome film</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="712333E8" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="712333E8" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8B48DC" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="6E8B48DC" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70770A3E" w14:textId="63D0C0E3" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298/A1/1,28</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="1871413459"/>
         <w:placeholder>
           <w:docPart w:val="90053789CD714EE08F27AF9E8BE903C8"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="21D0E323" w14:textId="61017C35" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="004F3303" w:rsidP="00AA49A6">
+        <w:p w14:paraId="21D0E323" w14:textId="61017C35" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="004F3303" w:rsidP="00AA49A6">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Un tour d’avion, pêche, vues aériennes</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="65A67DDE" w14:textId="7C5240A7" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="65A67DDE" w14:textId="7C5240A7" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="2134279532"/>
           <w:placeholder>
             <w:docPart w:val="713BFD9C40CE442EAAF7360F98A6FB44"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004F3303">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="004F3303" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>197-</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A8737A8" w14:textId="3016075C" w:rsidR="004F3303" w:rsidRDefault="004F3303" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="7A8737A8" w14:textId="3016075C" w:rsidR="004F3303" w:rsidRPr="00A268B9" w:rsidRDefault="004F3303" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Durée : 3 min. 20 sec.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="102B81A8" w14:textId="0B46F1B2" w:rsidR="00ED4F77" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="102B81A8" w14:textId="0B46F1B2" w:rsidR="00ED4F77" w:rsidRPr="00A268B9" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4F77">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence</w:t>
       </w:r>
-      <w:r w:rsidR="00935EC5">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00935EC5" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> : VTS_14</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EDF4E1C" w14:textId="77777777" w:rsidR="004F3303" w:rsidRDefault="004F3303" w:rsidP="004F3303">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="2EDF4E1C" w14:textId="77777777" w:rsidR="004F3303" w:rsidRPr="00A268B9" w:rsidRDefault="004F3303" w:rsidP="004F3303">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cartouche de film Super 8 Kodak Ektachrome film</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="559F7B2B" w14:textId="616EADB5" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="559F7B2B" w14:textId="616EADB5" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E0AEEEA" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="6E0AEEEA" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F5F34E4" w14:textId="02998F4D" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298/A1/1,29</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-140814125"/>
         <w:placeholder>
           <w:docPart w:val="5D5A04CB920A4A1F8FFB468971512E47"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="727CE225" w14:textId="5BD2B77A" w:rsidR="00AA49A6" w:rsidRDefault="004F3303" w:rsidP="00AA49A6">
+        <w:p w14:paraId="727CE225" w14:textId="5BD2B77A" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="004F3303" w:rsidP="00AA49A6">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>La pêche au lac Mistassini</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="3DD5A314" w14:textId="1532CF0E" w:rsidR="004F3303" w:rsidRPr="00EC5429" w:rsidRDefault="004F3303" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="3DD5A314" w14:textId="1532CF0E" w:rsidR="004F3303" w:rsidRPr="00A268B9" w:rsidRDefault="004F3303" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Personnages : Solange, Thérèse, Dany, Charles, Yves, Martin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BFCA50B" w14:textId="08A8107E" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="3BFCA50B" w14:textId="08A8107E" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-367452941"/>
           <w:placeholder>
             <w:docPart w:val="261361FFE52A43D2997D60FC540EE6CC"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004F3303">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="004F3303" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>197-</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="328D56CA" w14:textId="0FD7BCC2" w:rsidR="004F3303" w:rsidRDefault="004F3303" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="328D56CA" w14:textId="0FD7BCC2" w:rsidR="004F3303" w:rsidRPr="00A268B9" w:rsidRDefault="004F3303" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Durée : 3 min. 26 sec.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30D6C853" w14:textId="732B9234" w:rsidR="00ED4F77" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="30D6C853" w14:textId="732B9234" w:rsidR="00ED4F77" w:rsidRPr="00A268B9" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4F77">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="004F3303">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="004F3303" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : VTS_19</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00E9E866" w14:textId="77777777" w:rsidR="002B0E28" w:rsidRDefault="002B0E28" w:rsidP="002B0E28">
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="00E9E866" w14:textId="77777777" w:rsidR="002B0E28" w:rsidRPr="00A268B9" w:rsidRDefault="002B0E28" w:rsidP="002B0E28">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Cartouche de film Super 8 Kodak Ektachrome film</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5267FD2B" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="5267FD2B" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A684817" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="7A684817" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DA282A9" w14:textId="601526EF" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298/A1/1,30</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-640962959"/>
         <w:placeholder>
           <w:docPart w:val="8D36DF906FFD4FECB3ADC5E5F9DB705A"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="2E7B3AE1" w14:textId="083AB476" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="002B0E28" w:rsidP="00AA49A6">
+        <w:p w14:paraId="2E7B3AE1" w14:textId="083AB476" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="002B0E28" w:rsidP="00AA49A6">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Pont</w:t>
           </w:r>
-          <w:r w:rsidR="00C27DC0">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="00C27DC0" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> des chars à la rivière du Cran</w:t>
           </w:r>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>, chute, cueillette</w:t>
           </w:r>
-          <w:r w:rsidR="00C27DC0">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="00C27DC0" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> de bleuets</w:t>
           </w:r>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>, chasse aux perdrix</w:t>
           </w:r>
-          <w:r w:rsidR="00C27DC0">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="00C27DC0" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>, Chibougamau</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="488E8708" w14:textId="555866E0" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="488E8708" w14:textId="555866E0" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1699619211"/>
           <w:placeholder>
             <w:docPart w:val="6712F7463EF64B918D176A8443C24BF0"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="002B0E28">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="002B0E28" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>1969</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B6F72EC" w14:textId="6778ACE7" w:rsidR="002B0E28" w:rsidRDefault="002B0E28" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="3B6F72EC" w14:textId="6778ACE7" w:rsidR="002B0E28" w:rsidRPr="00A268B9" w:rsidRDefault="002B0E28" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Durée : 1 min. 57 sec.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="515EE6A0" w14:textId="3B415AF0" w:rsidR="00ED4F77" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="515EE6A0" w14:textId="3B415AF0" w:rsidR="00ED4F77" w:rsidRPr="00A268B9" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4F77">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="002B0E28">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="002B0E28" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : VTS_25</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EDF07B7" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="1EDF07B7" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cartouche de film Super 8 Kodachrome 40 type A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D37A7BB" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="6D37A7BB" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B2AB03E" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="0B2AB03E" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FB7DF03" w14:textId="49D758AA" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298/A1/1,31</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-1948221294"/>
         <w:placeholder>
           <w:docPart w:val="782524C3E6764111B909ABA3B519C051"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="4BF36189" w14:textId="22F1C805" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00C27DC0" w:rsidP="00AA49A6">
+        <w:p w14:paraId="4BF36189" w14:textId="22F1C805" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00C27DC0" w:rsidP="00AA49A6">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Course de motoneige à La Doré, Chibougamau, chalet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="3EB6491E" w14:textId="1CF78CB4" w:rsidR="00E91BF6" w:rsidRPr="00AD26F2" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="3EB6491E" w14:textId="1CF78CB4" w:rsidR="00E91BF6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1320571146"/>
           <w:placeholder>
             <w:docPart w:val="06D08FFDD51E493CBC4617B8805F4557"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00C27DC0" w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="00C27DC0" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>198-</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="631292D2" w14:textId="4A501F33" w:rsidR="00ED4F77" w:rsidRPr="00AD26F2" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="631292D2" w14:textId="4A501F33" w:rsidR="00ED4F77" w:rsidRPr="00A268B9" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : </w:t>
       </w:r>
-      <w:r w:rsidR="00C27DC0" w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00C27DC0" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VTS_26_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D1BF8CA" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="1D1BF8CA" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cartouche de film Super 8 Kodachrome 40 type A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55242EAE" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="55242EAE" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="681FA61F" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="681FA61F" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2134D618" w14:textId="6196FABD" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298/A1/1,32</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="2017265271"/>
         <w:placeholder>
           <w:docPart w:val="1D98489DE78E4FF88AE7146D5B0B166B"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="0306209A" w14:textId="59C5D2A0" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00E91BF6" w:rsidP="00AA49A6">
+        <w:p w14:paraId="0306209A" w14:textId="59C5D2A0" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00E91BF6" w:rsidP="00AA49A6">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve">Pêche au lac </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Beaudeau</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>, tabagie, en revenant Chibougamau, la maison</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="1D1D6B2C" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="1D1D6B2C" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1106615525"/>
           <w:placeholder>
             <w:docPart w:val="0F2EC59BA3134BFBA8F464C4CB0EFC78"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Année</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E10DE92" w14:textId="54891341" w:rsidR="00E91BF6" w:rsidRPr="00AD26F2" w:rsidRDefault="00E91BF6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="2E10DE92" w14:textId="54891341" w:rsidR="00E91BF6" w:rsidRPr="00A268B9" w:rsidRDefault="00E91BF6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : </w:t>
       </w:r>
-      <w:r w:rsidR="00C27DC0" w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00C27DC0" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VTS_32_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD5A0FD" w14:textId="77777777" w:rsidR="00DD5764" w:rsidRPr="00AD26F2" w:rsidRDefault="00DD5764" w:rsidP="00DD5764">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="5DD5A0FD" w14:textId="77777777" w:rsidR="00DD5764" w:rsidRPr="00A268B9" w:rsidRDefault="00DD5764" w:rsidP="00DD5764">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cartouche de film Super 8 Kodak Ektachrome film</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="369A4235" w14:textId="374C9A1F" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="369A4235" w14:textId="374C9A1F" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10C17A05" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="10C17A05" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="221A3C9E" w14:textId="2339F5D1" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298/A1/1,33</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-2022704159"/>
         <w:placeholder>
           <w:docPart w:val="A630359BC9AB49CB93291518B1860F48"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="63943E08" w14:textId="28F2F30A" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00C27DC0" w:rsidP="00AA49A6">
+        <w:p w14:paraId="63943E08" w14:textId="28F2F30A" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00C27DC0" w:rsidP="00AA49A6">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Pompe à l’eau au chalet de La Doré</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="25E7155C" w14:textId="7D244B4E" w:rsidR="00DD5764" w:rsidRPr="00AD26F2" w:rsidRDefault="00DD5764" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="25E7155C" w14:textId="7D244B4E" w:rsidR="00DD5764" w:rsidRPr="00A268B9" w:rsidRDefault="00DD5764" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Personnages : Marcel</w:t>
       </w:r>
-      <w:r w:rsidR="00C27DC0" w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00C27DC0" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C27DC0" w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00C27DC0" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Roseberry</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="491CA16E" w14:textId="0471AFED" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="491CA16E" w14:textId="0471AFED" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1273747378"/>
           <w:placeholder>
             <w:docPart w:val="C26D75F45D4B45E19D32ADD40F1B465F"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00DD5764" w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="00DD5764" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>197-</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7259EB4D" w14:textId="5B56FC7C" w:rsidR="00DD5764" w:rsidRPr="00AD26F2" w:rsidRDefault="00DD5764" w:rsidP="00DD5764">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="7259EB4D" w14:textId="5B56FC7C" w:rsidR="00DD5764" w:rsidRPr="00A268B9" w:rsidRDefault="00DD5764" w:rsidP="00DD5764">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : </w:t>
       </w:r>
-      <w:r w:rsidR="00C27DC0" w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00C27DC0" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VTS_07_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A69E1B5" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="6A69E1B5" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cartouche de film Super 8 Kodachrome 40 type A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B04DA68" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="7B04DA68" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="043BB914" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="043BB914" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0237D9F5" w14:textId="0A04906B" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298/A1/1,34</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="983273432"/>
         <w:placeholder>
           <w:docPart w:val="2BC4FF1F62EF4E239305C0EF560C4D0F"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="33B14D7E" w14:textId="2C3546AB" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00DD5764" w:rsidP="00AA49A6">
+        <w:p w14:paraId="33B14D7E" w14:textId="2C3546AB" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00DD5764" w:rsidP="00AA49A6">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Concours de sciage, motoneige</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="5C437FD8" w14:textId="45825E60" w:rsidR="00DD5764" w:rsidRPr="00AD26F2" w:rsidRDefault="00DD5764" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="5C437FD8" w14:textId="45825E60" w:rsidR="00DD5764" w:rsidRPr="00A268B9" w:rsidRDefault="00DD5764" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Personnages : Thérèse, Antonin, Marcel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33F6AB2D" w14:textId="2F1B3383" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="33F6AB2D" w14:textId="2F1B3383" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1058093852"/>
           <w:placeholder>
             <w:docPart w:val="C22FA0C73560419E9BE3D9B3B4794E44"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00DD5764" w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="00DD5764" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>197-</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4193FD09" w14:textId="4606AC39" w:rsidR="00DD5764" w:rsidRPr="00AD26F2" w:rsidRDefault="00DD5764" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="4193FD09" w14:textId="4606AC39" w:rsidR="00DD5764" w:rsidRPr="00A268B9" w:rsidRDefault="00DD5764" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Durée : 3 min. 20 sec.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="435695E8" w14:textId="03029069" w:rsidR="00ED4F77" w:rsidRPr="00AD26F2" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="435695E8" w14:textId="03029069" w:rsidR="00ED4F77" w:rsidRPr="00A268B9" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00DD5764" w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00DD5764" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : VTS_36</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1911A402" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="1911A402" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cartouche de film Super 8 Kodachrome 40 type A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54CD9F37" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="54CD9F37" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F61ED8D" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="6F61ED8D" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AE31BA2" w14:textId="6C80BFA5" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298/A1/1,35</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-943061257"/>
         <w:placeholder>
           <w:docPart w:val="7B6D2430CF86464AA17BA6515C705B10"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="15A7CE6D" w14:textId="55434F1E" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00FC16B6" w:rsidP="00AA49A6">
+        <w:p w14:paraId="15A7CE6D" w14:textId="55434F1E" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00FC16B6" w:rsidP="00AA49A6">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Les jumeaux</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="123F20A5" w14:textId="0429C48B" w:rsidR="00FC16B6" w:rsidRPr="00AD26F2" w:rsidRDefault="00FC16B6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="123F20A5" w14:textId="0429C48B" w:rsidR="00FC16B6" w:rsidRPr="00A268B9" w:rsidRDefault="00FC16B6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Baie Saint-Paul</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61A6E464" w14:textId="199BDBD8" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="61A6E464" w14:textId="199BDBD8" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="2138217205"/>
           <w:placeholder>
             <w:docPart w:val="2B083C161ABA4C0AA1DB646FC3638E49"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00FC16B6" w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="00FC16B6" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>1977</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E81656" w14:textId="26879174" w:rsidR="00FC16B6" w:rsidRDefault="00FC16B6" w:rsidP="00FC16B6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="51E81656" w14:textId="26879174" w:rsidR="00FC16B6" w:rsidRPr="00A268B9" w:rsidRDefault="00FC16B6" w:rsidP="00FC16B6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : </w:t>
       </w:r>
-      <w:r w:rsidR="00C27DC0" w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00C27DC0" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VTS_21_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A94C464" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="5A94C464" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cartouche de film Super 8 Kodachrome 40 type A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183F1808" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="183F1808" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4789AD5E" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="4789AD5E" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07CCCD69" w14:textId="69120070" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298/A1/1,36</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-14847892"/>
         <w:placeholder>
           <w:docPart w:val="1FFD91BF6EED462BAE6C46F622F1AFC1"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="56F0FBF3" w14:textId="4D7853C5" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00FC16B6" w:rsidP="00AA49A6">
+        <w:p w14:paraId="56F0FBF3" w14:textId="4D7853C5" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00FC16B6" w:rsidP="00AA49A6">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Lac à la croix, Louisville, chez Benoît</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="1C327BEB" w14:textId="4EC5915D" w:rsidR="00FC16B6" w:rsidRPr="00AD26F2" w:rsidRDefault="00FC16B6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="1C327BEB" w14:textId="4EC5915D" w:rsidR="00FC16B6" w:rsidRPr="00A268B9" w:rsidRDefault="00FC16B6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Personnages : Tania, Dany, M. Lorenzo, M. Blanche</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75FE8C11" w14:textId="24DEF52F" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="75FE8C11" w14:textId="24DEF52F" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1223719668"/>
           <w:placeholder>
             <w:docPart w:val="D1561531A5A344B486D839603CCB04DB"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00FC16B6" w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="00FC16B6" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>1972</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4427F91A" w14:textId="70604F5B" w:rsidR="00FC16B6" w:rsidRPr="00AD26F2" w:rsidRDefault="00FC16B6" w:rsidP="00FC16B6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="4427F91A" w14:textId="70604F5B" w:rsidR="00FC16B6" w:rsidRPr="00A268B9" w:rsidRDefault="00FC16B6" w:rsidP="00FC16B6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : </w:t>
       </w:r>
-      <w:r w:rsidR="00C27DC0" w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00C27DC0" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VTS_22_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41504C81" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="41504C81" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cartouche de film Super 8 Kodachrome 40 type A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4093D318" w14:textId="04762C51" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="4093D318" w14:textId="04762C51" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="448EC856" w14:textId="4B62A3B9" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="448EC856" w14:textId="4B62A3B9" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C17E58E" w14:textId="1BA7C23A" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298/A1/1,37</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="298116222"/>
         <w:placeholder>
           <w:docPart w:val="8D0612428D894A0C95641FC8BF34D2B4"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="1BCE7006" w14:textId="1F1119E6" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00FC16B6" w:rsidP="00AA49A6">
+        <w:p w14:paraId="1BCE7006" w14:textId="1F1119E6" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00FC16B6" w:rsidP="00AA49A6">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Film de famille</w:t>
           </w:r>
-          <w:r w:rsidR="00C27DC0" w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="00C27DC0" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>, Noël</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="12A30A5F" w14:textId="5236F479" w:rsidR="00FC16B6" w:rsidRPr="00AD26F2" w:rsidRDefault="00C27DC0" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="12A30A5F" w14:textId="5236F479" w:rsidR="00FC16B6" w:rsidRPr="00A268B9" w:rsidRDefault="00C27DC0" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Personnages : Yoa</w:t>
       </w:r>
-      <w:r w:rsidR="00FC16B6" w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00FC16B6" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n, Vanessa, Samuel, Louise, Antonin</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Tania, Florent, Dany</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59AC5E2F" w14:textId="2D30188A" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="59AC5E2F" w14:textId="2D30188A" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="814303668"/>
           <w:placeholder>
             <w:docPart w:val="9E25435E6FEE4B129F1A926E3AD98A07"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00FC16B6" w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="00FC16B6" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>1990</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="024559D6" w14:textId="5B9F4CD3" w:rsidR="00FC16B6" w:rsidRPr="00AD26F2" w:rsidRDefault="00FC16B6" w:rsidP="00FC16B6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="024559D6" w14:textId="5B9F4CD3" w:rsidR="00FC16B6" w:rsidRPr="00A268B9" w:rsidRDefault="00FC16B6" w:rsidP="00FC16B6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : </w:t>
       </w:r>
-      <w:r w:rsidR="00C27DC0" w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00C27DC0" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VTS_28_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A62045" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="44A62045" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cartouche de film Super 8 Kodachrome 40 type A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3430BFD3" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="3430BFD3" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D3BC370" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="4D3BC370" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08C58BF6" w14:textId="6404B898" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298/A1/1,38</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-685139351"/>
         <w:placeholder>
           <w:docPart w:val="F755D62514174C01A20CEF906B22CADA"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="1D9721E7" w14:textId="38104CDF" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00792C0F" w:rsidP="00AA49A6">
+        <w:p w14:paraId="1D9721E7" w14:textId="38104CDF" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00792C0F" w:rsidP="00AA49A6">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Film de famille</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="6461E9FD" w14:textId="3AED8F76" w:rsidR="00792C0F" w:rsidRPr="00AD26F2" w:rsidRDefault="00792C0F" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="6461E9FD" w14:textId="3AED8F76" w:rsidR="00792C0F" w:rsidRPr="00A268B9" w:rsidRDefault="00792C0F" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Baie Saint-Paul</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46A57EEE" w14:textId="457550AB" w:rsidR="00792C0F" w:rsidRPr="00AD26F2" w:rsidRDefault="00792C0F" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="46A57EEE" w14:textId="457550AB" w:rsidR="00792C0F" w:rsidRPr="00A268B9" w:rsidRDefault="00792C0F" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Personnages : Jean-Louis, Marie-Jeanne, Louisette, Thérèse</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49FC63F9" w14:textId="29BB79AB" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="49FC63F9" w14:textId="29BB79AB" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-60939874"/>
           <w:placeholder>
             <w:docPart w:val="577F49E9A65D41CCBBD3322B7DB3416D"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00792C0F" w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="00792C0F" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>1977</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF38C70" w14:textId="120702AB" w:rsidR="00792C0F" w:rsidRPr="00AD26F2" w:rsidRDefault="00792C0F" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="1DF38C70" w14:textId="120702AB" w:rsidR="00792C0F" w:rsidRPr="00A268B9" w:rsidRDefault="00792C0F" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Durée : 3 min. 21 sec.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33A855D3" w14:textId="42FADD49" w:rsidR="00ED4F77" w:rsidRPr="00AD26F2" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="33A855D3" w14:textId="42FADD49" w:rsidR="00ED4F77" w:rsidRPr="00A268B9" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00FC16B6" w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00FC16B6" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : VTS_09</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7294251D" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="7294251D" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cartouche de film Super 8 Kodachrome 40 type A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3860CBB0" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="3860CBB0" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7472E60B" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="7472E60B" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76F01C4B" w14:textId="43C7C455" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298/A1/1,39</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-268694691"/>
         <w:placeholder>
           <w:docPart w:val="3B2181A2728B4CA982E568832EAA99DC"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="747A6374" w14:textId="35297573" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="00792C0F" w:rsidP="00AA49A6">
+        <w:p w14:paraId="747A6374" w14:textId="35297573" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00792C0F" w:rsidP="00AA49A6">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Notre-Dame du Cap et forges St-Maurice</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="16463CE0" w14:textId="615B717F" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="16463CE0" w14:textId="615B717F" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="978420931"/>
           <w:placeholder>
             <w:docPart w:val="B75A281EE8EB49E895305ECE322D2809"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00792C0F">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="00792C0F" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>197-</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07B8CE7B" w14:textId="502D2F7D" w:rsidR="00792C0F" w:rsidRPr="00AD26F2" w:rsidRDefault="00792C0F" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="07B8CE7B" w14:textId="502D2F7D" w:rsidR="00792C0F" w:rsidRPr="00A268B9" w:rsidRDefault="00792C0F" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Durée : 3 min. 20 sec.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC503B4" w14:textId="197F050E" w:rsidR="00ED4F77" w:rsidRPr="00AD26F2" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="6BC503B4" w14:textId="197F050E" w:rsidR="00ED4F77" w:rsidRPr="00A268B9" w:rsidRDefault="00ED4F77" w:rsidP="00ED4F77">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00792C0F" w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00792C0F" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : VTS_10</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B56F7E7" w14:textId="77777777" w:rsidR="00792C0F" w:rsidRPr="00AD26F2" w:rsidRDefault="00792C0F" w:rsidP="00792C0F">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="7B56F7E7" w14:textId="77777777" w:rsidR="00792C0F" w:rsidRPr="00A268B9" w:rsidRDefault="00792C0F" w:rsidP="00792C0F">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cartouche de film Super 8 Kodak Ektachrome film</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="732C5C62" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="732C5C62" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07E11729" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="07E11729" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61424799" w14:textId="16177FB5" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298/A1/1,40</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-1811239676"/>
         <w:placeholder>
           <w:docPart w:val="5BC3945A57BD46088DB1888D6A3D5695"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="46C1B244" w14:textId="69A361A1" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="007178D1" w:rsidP="00AA49A6">
+        <w:p w14:paraId="46C1B244" w14:textId="69A361A1" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="007178D1" w:rsidP="00AA49A6">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve">Cueillette de bleuets, au chalet, avion au lac </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Beaudeau</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="0FE0B3F2" w14:textId="125A3A48" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="0FE0B3F2" w14:textId="125A3A48" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-576894928"/>
           <w:placeholder>
             <w:docPart w:val="A4E956535F174AA4A1AD116347D7E8A9"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004B379D" w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="004B379D" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>1978</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F691AC9" w14:textId="27FA8B01" w:rsidR="004B379D" w:rsidRPr="00AD26F2" w:rsidRDefault="004B379D" w:rsidP="004B379D">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="7F691AC9" w14:textId="27FA8B01" w:rsidR="004B379D" w:rsidRPr="00A268B9" w:rsidRDefault="004B379D" w:rsidP="004B379D">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : </w:t>
       </w:r>
-      <w:r w:rsidR="00EE29CD" w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00EE29CD" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VTS_3</w:t>
       </w:r>
-      <w:r w:rsidR="00C27DC0" w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00C27DC0" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A640B34" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="3A640B34" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cartouche de film Super 8 Kodachrome 40 type A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B0E9DE3" w14:textId="2FD6DBFE" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="2B0E9DE3" w14:textId="2FD6DBFE" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60C25F43" w14:textId="45291F75" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="60C25F43" w14:textId="45291F75" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="393ACA7D" w14:textId="27BAB427" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P298/A1/1,41</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-277261570"/>
         <w:placeholder>
           <w:docPart w:val="36F62A7C88754A7B88687143BA7AE1F9"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="1F76E173" w14:textId="443B1532" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="004B379D" w:rsidP="00AA49A6">
+        <w:p w14:paraId="1F76E173" w14:textId="443B1532" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="004B379D" w:rsidP="00AA49A6">
           <w:pPr>
             <w:rPr>
-              <w:sz w:val="22"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Louis</w:t>
           </w:r>
-          <w:r w:rsidR="00C27DC0" w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="00C27DC0" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>e</w:t>
           </w:r>
-          <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>ville</w:t>
           </w:r>
-          <w:r w:rsidR="00C27DC0" w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="00C27DC0" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>, foyer à La Doré, école des métiers</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="2EB3A98F" w14:textId="6FC3A5E2" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="2EB3A98F" w14:textId="6FC3A5E2" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="689949297"/>
           <w:placeholder>
             <w:docPart w:val="DEEC813447E5463D87D2E33738935916"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004B379D" w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-              <w:sz w:val="22"/>
+          <w:r w:rsidR="004B379D" w:rsidRPr="00A268B9">
+            <w:rPr>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>1970</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC20A1D" w14:textId="414B1C20" w:rsidR="004B379D" w:rsidRPr="00AD26F2" w:rsidRDefault="004B379D" w:rsidP="004B379D">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="6FC20A1D" w14:textId="414B1C20" w:rsidR="004B379D" w:rsidRPr="00A268B9" w:rsidRDefault="004B379D" w:rsidP="004B379D">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de référence : </w:t>
       </w:r>
-      <w:r w:rsidR="00C27DC0" w:rsidRPr="00AD26F2">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00C27DC0" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VTS_27_1.vob</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D7C8FF1" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00AD26F2" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="3D7C8FF1" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cartouche de film Super 8 Kodachrome 40 type A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A89FDF" w14:textId="1A3C0A38" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="55A89FDF" w14:textId="1A3C0A38" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Film original et copie sur cédérom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="222FDD28" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00EC5429" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
-[...13 lines deleted...]
-    <w:p w14:paraId="4FC2C146" w14:textId="3FADB05F" w:rsidR="00812D48" w:rsidRPr="00931389" w:rsidRDefault="00812D48" w:rsidP="008A16FB">
+    <w:p w14:paraId="222FDD28" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DBDF44C" w14:textId="77777777" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00AA49A6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FC2C146" w14:textId="3FADB05F" w:rsidR="00812D48" w:rsidRPr="00A268B9" w:rsidRDefault="00812D48" w:rsidP="008A16FB">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc112751236"/>
-      <w:r>
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>P298/B Documents textuels</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="3437A20F" w14:textId="77777777" w:rsidR="00BD7A5F" w:rsidRDefault="00BD7A5F" w:rsidP="00BD7A5F">
+    <w:p w14:paraId="3437A20F" w14:textId="77777777" w:rsidR="00BD7A5F" w:rsidRPr="00A268B9" w:rsidRDefault="00BD7A5F" w:rsidP="00BD7A5F">
       <w:pPr>
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5276D57C" w14:textId="5CF81482" w:rsidR="00BD7A5F" w:rsidRPr="00812D48" w:rsidRDefault="00BD7A5F" w:rsidP="00BD7A5F">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5276D57C" w14:textId="5CF81482" w:rsidR="00BD7A5F" w:rsidRPr="00A268B9" w:rsidRDefault="00BD7A5F" w:rsidP="00BD7A5F">
       <w:pPr>
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00812D48">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
         <w:rPr>
           <w:i/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Contenant : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33E8E22B" w14:textId="77777777" w:rsidR="00BD7A5F" w:rsidRPr="00BD7A5F" w:rsidRDefault="00BD7A5F" w:rsidP="00BD7A5F">
+    <w:p w14:paraId="33E8E22B" w14:textId="77777777" w:rsidR="00BD7A5F" w:rsidRPr="00A268B9" w:rsidRDefault="00BD7A5F" w:rsidP="00BD7A5F">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD7A5F">
+      <w:r w:rsidRPr="00A268B9">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Boite 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08396996" w14:textId="77777777" w:rsidR="00BD7A5F" w:rsidRPr="00BD7A5F" w:rsidRDefault="00BD7A5F" w:rsidP="00BD7A5F">
+    <w:p w14:paraId="08396996" w14:textId="77777777" w:rsidR="00BD7A5F" w:rsidRPr="00A268B9" w:rsidRDefault="00BD7A5F" w:rsidP="00BD7A5F">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD7A5F">
+      <w:r w:rsidRPr="00A268B9">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>R07 E03 T01</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D944A6E" w14:textId="77777777" w:rsidR="00BD7A5F" w:rsidRPr="00BD7A5F" w:rsidRDefault="00BD7A5F" w:rsidP="00BD7A5F">
+    <w:p w14:paraId="1D944A6E" w14:textId="77777777" w:rsidR="00BD7A5F" w:rsidRPr="00A268B9" w:rsidRDefault="00BD7A5F" w:rsidP="00BD7A5F">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD7A5F">
+      <w:r w:rsidRPr="00A268B9">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:b w:val="0"/>
           <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Documents papier</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D7D6E6C" w14:textId="77777777" w:rsidR="00812D48" w:rsidRPr="00931389" w:rsidRDefault="00812D48" w:rsidP="00812D48">
+    <w:p w14:paraId="7D7D6E6C" w14:textId="77777777" w:rsidR="00812D48" w:rsidRPr="00A268B9" w:rsidRDefault="00812D48" w:rsidP="00812D48">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="500216D3" w14:textId="51E4F3B4" w:rsidR="00812D48" w:rsidRDefault="00812D48" w:rsidP="008A16FB">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="500216D3" w14:textId="51E4F3B4" w:rsidR="00812D48" w:rsidRPr="00A268B9" w:rsidRDefault="00812D48" w:rsidP="008A16FB">
       <w:pPr>
         <w:pStyle w:val="Titre3FF"/>
         <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc112751237"/>
-      <w:r>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>P298/</w:t>
       </w:r>
-      <w:r w:rsidR="008B0F63">
+      <w:r w:rsidR="008B0F63" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>1 :</w:t>
       </w:r>
-      <w:r w:rsidR="008B0F63">
+      <w:r w:rsidR="008B0F63" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BD7A5F">
+      <w:r w:rsidR="00BD7A5F" w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Anniversaires municipalités</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="7B328493" w14:textId="3B9AC951" w:rsidR="00812D48" w:rsidRDefault="00812D48" w:rsidP="00812D48"/>
-    <w:p w14:paraId="2F41A36F" w14:textId="0D32CC97" w:rsidR="00BD7A5F" w:rsidRDefault="00BD7A5F" w:rsidP="00BD7A5F">
+    <w:p w14:paraId="7B328493" w14:textId="3B9AC951" w:rsidR="00812D48" w:rsidRPr="00A268B9" w:rsidRDefault="00812D48" w:rsidP="00812D48">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F41A36F" w14:textId="0D32CC97" w:rsidR="00BD7A5F" w:rsidRPr="00A268B9" w:rsidRDefault="00BD7A5F" w:rsidP="00BD7A5F">
       <w:pPr>
         <w:pStyle w:val="Titre3FF"/>
         <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc112751238"/>
-      <w:r>
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P298/B1/1 : 50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> de Saint-Edmond-les-Plaines</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="3C29EBA3" w14:textId="77777777" w:rsidR="00BD7A5F" w:rsidRDefault="00BD7A5F" w:rsidP="00812D48"/>
-    <w:p w14:paraId="1B2DEB1B" w14:textId="780EF9E1" w:rsidR="00BD7A5F" w:rsidRDefault="00BD7A5F" w:rsidP="00BD7A5F">
+    <w:p w14:paraId="3C29EBA3" w14:textId="77777777" w:rsidR="00BD7A5F" w:rsidRPr="00A268B9" w:rsidRDefault="00BD7A5F" w:rsidP="00812D48">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B2DEB1B" w14:textId="780EF9E1" w:rsidR="00BD7A5F" w:rsidRPr="00A268B9" w:rsidRDefault="00BD7A5F" w:rsidP="00BD7A5F">
       <w:pPr>
         <w:pStyle w:val="Titre3FF"/>
         <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc112751239"/>
-      <w:r>
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P298/B1/2 : 100</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>La Doré</w:t>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de La Doré</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="71952166" w14:textId="012F3F38" w:rsidR="00BD7A5F" w:rsidRDefault="00BD7A5F" w:rsidP="00BD7A5F">
+    <w:p w14:paraId="71952166" w14:textId="012F3F38" w:rsidR="00BD7A5F" w:rsidRPr="00A268B9" w:rsidRDefault="00BD7A5F" w:rsidP="00BD7A5F">
       <w:pPr>
         <w:pStyle w:val="Titre3FF"/>
         <w:outlineLvl w:val="3"/>
-      </w:pPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="4BA11944" w14:textId="39B1E0EF" w:rsidR="00BD7A5F" w:rsidRDefault="00BD7A5F" w:rsidP="00BD7A5F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C98EFE2" w14:textId="77777777" w:rsidR="00BD7A5F" w:rsidRPr="00A268B9" w:rsidRDefault="00BD7A5F" w:rsidP="00BD7A5F">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="253D9701" w14:textId="77777777" w:rsidR="00BD7A5F" w:rsidRPr="00A268B9" w:rsidRDefault="00BD7A5F" w:rsidP="00BD7A5F">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BA11944" w14:textId="39B1E0EF" w:rsidR="00BD7A5F" w:rsidRPr="00A268B9" w:rsidRDefault="00BD7A5F" w:rsidP="00BD7A5F">
       <w:pPr>
         <w:pStyle w:val="Titre3FF"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc112751240"/>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>Journaux et coupures de presse</w:t>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P298/B2 : Journaux et coupures de presse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="532405BD" w14:textId="46D6B54A" w:rsidR="00AA49A6" w:rsidRDefault="00AA49A6" w:rsidP="00812D48">
-[...20 lines deleted...]
-    <w:p w14:paraId="04C946BB" w14:textId="2645969F" w:rsidR="00812D48" w:rsidRPr="00931389" w:rsidRDefault="00812D48" w:rsidP="008A16FB">
+    <w:p w14:paraId="532405BD" w14:textId="46D6B54A" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00812D48">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B0BECAE" w14:textId="77777777" w:rsidR="00812D48" w:rsidRPr="00A268B9" w:rsidRDefault="00812D48" w:rsidP="00812D48">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="750154C8" w14:textId="05540634" w:rsidR="00AA49A6" w:rsidRPr="00A268B9" w:rsidRDefault="00AA49A6" w:rsidP="00293B95">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04C946BB" w14:textId="2645969F" w:rsidR="00812D48" w:rsidRPr="00A268B9" w:rsidRDefault="00812D48" w:rsidP="008A16FB">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc112751241"/>
-      <w:r>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>P298/C Documents iconographiques</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="779145AB" w14:textId="77777777" w:rsidR="00812D48" w:rsidRDefault="00812D48" w:rsidP="00812D48"/>
-    <w:p w14:paraId="1B2AA1BE" w14:textId="77777777" w:rsidR="00812D48" w:rsidRPr="00812D48" w:rsidRDefault="00812D48" w:rsidP="00812D48">
+    <w:p w14:paraId="779145AB" w14:textId="77777777" w:rsidR="00812D48" w:rsidRPr="00A268B9" w:rsidRDefault="00812D48" w:rsidP="00812D48">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B2AA1BE" w14:textId="77777777" w:rsidR="00812D48" w:rsidRPr="00A268B9" w:rsidRDefault="00812D48" w:rsidP="00812D48">
       <w:pPr>
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00812D48">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A268B9">
         <w:rPr>
           <w:i/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Contenant : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D8BA9CC" w14:textId="77777777" w:rsidR="00812D48" w:rsidRDefault="00812D48" w:rsidP="00812D48">
+    <w:p w14:paraId="4D8BA9CC" w14:textId="77777777" w:rsidR="00812D48" w:rsidRPr="00A268B9" w:rsidRDefault="00812D48" w:rsidP="00812D48">
       <w:pPr>
         <w:rPr>
           <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A268B9">
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Boite 23 : Rangée de l'audiovisuel</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A268B9">
         <w:rPr>
           <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A268B9">
         <w:rPr>
           <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6FA"/>
         </w:rPr>
         <w:t>R08 E08 T06</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A268B9">
         <w:rPr>
           <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:br/>
         <w:t>Films (audiovisuels)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01FDE4A9" w14:textId="77777777" w:rsidR="00812D48" w:rsidRDefault="00812D48" w:rsidP="00812D48"/>
-    <w:p w14:paraId="4C67B049" w14:textId="77777777" w:rsidR="00BD7A5F" w:rsidRDefault="00BD7A5F" w:rsidP="008A16FB">
+    <w:p w14:paraId="01FDE4A9" w14:textId="77777777" w:rsidR="00812D48" w:rsidRPr="00A268B9" w:rsidRDefault="00812D48" w:rsidP="00812D48">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C67B049" w14:textId="77777777" w:rsidR="00BD7A5F" w:rsidRPr="00A268B9" w:rsidRDefault="00BD7A5F" w:rsidP="008A16FB">
       <w:pPr>
         <w:pStyle w:val="Titre3FF"/>
         <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc112751242"/>
-      <w:r>
+      <w:r w:rsidRPr="00A268B9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>P298/C1 : Cartes postales</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="037EBCA1" w14:textId="03A42D3A" w:rsidR="00812D48" w:rsidRPr="00060BC6" w:rsidRDefault="00812D48" w:rsidP="00BD7A5F">
-[...6 lines deleted...]
-    <w:sectPr w:rsidR="00812D48" w:rsidRPr="00060BC6" w:rsidSect="00F22AC1">
+    <w:p w14:paraId="037EBCA1" w14:textId="03A42D3A" w:rsidR="00812D48" w:rsidRPr="00A268B9" w:rsidRDefault="00812D48" w:rsidP="00BD7A5F">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00812D48" w:rsidRPr="00A268B9" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="712110A6" w14:textId="77777777" w:rsidR="00EA3C21" w:rsidRDefault="00EA3C21" w:rsidP="00C70C4E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="429AA064" w14:textId="77777777" w:rsidR="00EA3C21" w:rsidRDefault="00EA3C21" w:rsidP="00C70C4E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="538325570"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="6137C6CB" w14:textId="77777777" w:rsidR="00812D48" w:rsidRDefault="00812D48">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
-            <w:lang w:val="fr-FR"/>
+            <w:lang w:eastAsia="fr-CA"/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="172C9A09" wp14:editId="251E074A">
                   <wp:extent cx="5467350" cy="45085"/>
                   <wp:effectExtent l="0" t="9525" r="0" b="2540"/>
                   <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                       <wps:wsp>
                         <wps:cNvSpPr>
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm flipV="1">
                             <a:off x="0" y="0"/>
                             <a:ext cx="5467350" cy="45085"/>
                           </a:xfrm>
                           <a:prstGeom prst="flowChartDecision">
                             <a:avLst/>
                           </a:prstGeom>
@@ -9376,51 +10063,51 @@
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </mc:Choice>
-            <mc:Fallback>
+            <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
               <w:pict>
                 <v:shapetype w14:anchorId="45E209F7" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
                 </v:shapetype>
                 <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQAxjw2I2wAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqJMeSkjjVCjQC4JDSyU4OvE2iWqvo9htA1/PwqVcRhrNauZtsZqcFSccQ+9JQTpLQCA13vTU&#10;Kti9r+8yECFqMtp6QgVfGGBVXl8VOjf+TBs8bWMruIRCrhV0MQ65lKHp0Okw8wMSZ3s/Oh3Zjq00&#10;oz5zubNyniQL6XRPvNDpAasOm8P26BSsN28vT/Pn3eve1x+2yh4+q+HbK3V7Mz0uQUSc4uUYfvEZ&#10;HUpmqv2RTBBWAT8S/5SzbJGyrRXcpyDLQv5nL38AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAgPRB/8UCAACFBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAMY8NiNsAAAADAQAADwAAAAAAAAAAAAAAAAAfBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAACcGAAAAAA==&#10;" fillcolor="black" stroked="f">
                   <v:fill r:id="rId1" o:title="" type="pattern"/>
                   <w10:anchorlock/>
                 </v:shape>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
       <w:p w14:paraId="33D23E87" w14:textId="307CED81" w:rsidR="00812D48" w:rsidRPr="009D2B71" w:rsidRDefault="00812D48" w:rsidP="00F22AC1">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
@@ -9448,119 +10135,118 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00AD26F2">
+        <w:r w:rsidR="00A268B9" w:rsidRPr="00A268B9">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r w:rsidRPr="00F22AC1">
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="23B58049" w14:textId="77777777" w:rsidR="00812D48" w:rsidRDefault="00812D48">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="71BB59C1" w14:textId="77777777" w:rsidR="00EA3C21" w:rsidRDefault="00EA3C21" w:rsidP="00C70C4E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="35A2782D" w14:textId="77777777" w:rsidR="00EA3C21" w:rsidRDefault="00EA3C21" w:rsidP="00C70C4E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B46FC4"/>
     <w:rsid w:val="000158B0"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="00060BC6"/>
     <w:rsid w:val="00064633"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000D770B"/>
     <w:rsid w:val="000F1FB3"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="0016386A"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="001A0F95"/>
     <w:rsid w:val="001B61A0"/>
     <w:rsid w:val="001C5D92"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="001F3DE7"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
@@ -9622,50 +10308,51 @@
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="00870D73"/>
     <w:rsid w:val="008771D0"/>
     <w:rsid w:val="0088389B"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008A16FB"/>
     <w:rsid w:val="008B0D5C"/>
     <w:rsid w:val="008B0F63"/>
     <w:rsid w:val="008B3B2C"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="00935EC5"/>
     <w:rsid w:val="00937EF8"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009A5BBE"/>
     <w:rsid w:val="009A7712"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
+    <w:rsid w:val="00A268B9"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A57D56"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AA49A6"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AD26F2"/>
     <w:rsid w:val="00AF7ACE"/>
     <w:rsid w:val="00B35DC8"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B52EC4"/>
     <w:rsid w:val="00B67965"/>
     <w:rsid w:val="00B963F0"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BD2538"/>
     <w:rsid w:val="00BD7A5F"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C27DC0"/>
     <w:rsid w:val="00C6167C"/>
     <w:rsid w:val="00C65921"/>
@@ -9706,81 +10393,81 @@
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC16B6"/>
     <w:rsid w:val="00FF513D"/>
     <w:rsid w:val="00FF54C2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0650BB61"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{33CD78F5-8F6D-4548-B01D-5FFF10C40BE0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9842,98 +10529,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -10105,54 +10795,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B46FC4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="008A16FB"/>
     <w:pPr>
       <w:keepNext/>
@@ -10623,115 +11309,221 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="008A16FB"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008A16FB"/>
     <w:pPr>
       <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="fr-CA"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A268B9"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-CA"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="497313223">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="2024165329">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="333651103">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="617680490">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1980501313">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="DFDFDF"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1998260793">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1193959050">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="593786619">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="DFDFDF"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="618412186">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="817899">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8055D5CC9DB84AF58D7CBBD99CA16ABC"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6F763ECC-0C83-4F88-B88C-96A868AF0669}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00343B68" w:rsidRDefault="00343B68" w:rsidP="00343B68">
           <w:pPr>
             <w:pStyle w:val="8055D5CC9DB84AF58D7CBBD99CA16ABC1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="22"/>
             </w:rPr>
@@ -12832,150 +13624,149 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{72C9663F-1FAC-454A-8E06-98A0F16E1E22}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C83D4D" w:rsidRDefault="00343B68" w:rsidP="00343B68">
           <w:pPr>
             <w:pStyle w:val="4B22679356D34A718F4E6B8558480010"/>
           </w:pPr>
           <w:r>
             <w:t>Année</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00343B68"/>
     <w:rsid w:val="00343B68"/>
     <w:rsid w:val="0042398A"/>
     <w:rsid w:val="00436ECF"/>
     <w:rsid w:val="00C83D4D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -13037,98 +13828,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -13300,54 +14094,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -13862,51 +14652,51 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7DA77624230647638B55B262DBE5B602">
     <w:name w:val="7DA77624230647638B55B262DBE5B602"/>
     <w:rsid w:val="0042398A"/>
     <w:rPr>
       <w:lang w:val="fr-CA" w:eastAsia="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="97A6A123C66844B092F07C2BC19ED0F5">
     <w:name w:val="97A6A123C66844B092F07C2BC19ED0F5"/>
     <w:rsid w:val="0042398A"/>
     <w:rPr>
       <w:lang w:val="fr-CA" w:eastAsia="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E841B622CB04BE8A7974FC1C7363CDE">
     <w:name w:val="1E841B622CB04BE8A7974FC1C7363CDE"/>
     <w:rsid w:val="0042398A"/>
     <w:rPr>
       <w:lang w:val="fr-CA" w:eastAsia="fr-CA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -14138,81 +14928,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5D923E7-236F-40AC-902F-18725B7B156C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF89EB7D-837F-410F-A2DD-719A29FE276B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>11804</Characters>
+  <Pages>14</Pages>
+  <Words>2256</Words>
+  <Characters>12409</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>98</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>103</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13923</CharactersWithSpaces>
+  <CharactersWithSpaces>14636</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Isabelle Trottier</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>