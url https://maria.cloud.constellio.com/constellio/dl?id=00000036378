--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,370 +1,348 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="008A3ABC" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC">
+    <w:p w:rsidR="008A3ABC" w:rsidRDefault="008A3ABC" w:rsidP="004B7404">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fonds 267 : Georges Simard </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008A3ABC" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC">
+        <w:t>Fonds 267 : Georges Simard</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A3ABC" w:rsidRDefault="008A3ABC" w:rsidP="004B7404">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008A3ABC" w:rsidRPr="008C7893" w:rsidRDefault="004B7404" w:rsidP="004B7404">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                          </w:t>
+      </w:r>
+      <w:r w:rsidR="008A3ABC" w:rsidRPr="008C7893">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Société d`Histoire et de Généalogie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A3ABC" w:rsidRDefault="008A3ABC" w:rsidP="004B7404">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="2124" w:firstLine="708"/>
+      <w:r w:rsidRPr="008C7893">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="008A3ABC" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC">
+        <w:t>Maria-Chapdelaine Dolbeau-Mistassini</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A3ABC" w:rsidRDefault="008A3ABC" w:rsidP="004B7404">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C7893">
-[...9 lines deleted...]
-    <w:p w:rsidR="008A3ABC" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC">
+    </w:p>
+    <w:p w:rsidR="008A3ABC" w:rsidRDefault="008A3ABC" w:rsidP="004B7404">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="008A3ABC" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC">
+      <w:r w:rsidRPr="008C7893">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Répertoire numérique simple</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A3ABC" w:rsidRDefault="008A3ABC" w:rsidP="004B7404">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C7893">
-[...9 lines deleted...]
-    <w:p w:rsidR="008A3ABC" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC">
+    </w:p>
+    <w:p w:rsidR="008A3ABC" w:rsidRDefault="008A3ABC" w:rsidP="004B7404">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008A3ABC" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC">
+    <w:p w:rsidR="008A3ABC" w:rsidRPr="008C7893" w:rsidRDefault="008A3ABC" w:rsidP="004B7404">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="008A3ABC" w:rsidRPr="008C7893" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC">
+      <w:r w:rsidRPr="008C7893">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rédigé par:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A3ABC" w:rsidRDefault="008A3ABC" w:rsidP="004B7404">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C7893">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Rédigé par:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008A3ABC" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC">
+        <w:t>Mélissa Gauthier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A3ABC" w:rsidRDefault="008A3ABC" w:rsidP="004B7404">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C7893">
-[...9 lines deleted...]
-    <w:p w:rsidR="008A3ABC" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC">
+    </w:p>
+    <w:p w:rsidR="008A3ABC" w:rsidRDefault="008A3ABC" w:rsidP="004B7404">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008A3ABC" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC">
+    <w:p w:rsidR="008A3ABC" w:rsidRPr="008C7893" w:rsidRDefault="008A3ABC" w:rsidP="004B7404">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novembre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7893">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A3ABC" w:rsidRPr="008C7893" w:rsidRDefault="008A3ABC" w:rsidP="004B7404">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008A3ABC" w:rsidRPr="008C7893" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC">
-[...57 lines deleted...]
-    <w:p w:rsidR="008A3ABC" w:rsidRPr="008C7893" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC">
+    <w:p w:rsidR="008A3ABC" w:rsidRPr="008C7893" w:rsidRDefault="008A3ABC" w:rsidP="004B7404">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008A3ABC" w:rsidRPr="008C7893" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC">
+    <w:p w:rsidR="008A3ABC" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008A3ABC" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008A3ABC" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008A3ABC" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008A3ABC" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...8 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008A3ABC" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B2207E" w:rsidRDefault="00B2207E" w:rsidP="00796B61">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -400,449 +378,780 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P267 Fon</w:t>
       </w:r>
       <w:r w:rsidR="00B90288">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ds Georges Simard. -1900-1977. </w:t>
       </w:r>
       <w:r w:rsidR="008A2A5D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="00CC2A26">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00514C04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0,6 cm </w:t>
+      </w:r>
+      <w:r w:rsidR="004B7404">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>documents textuels</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004B7404">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0442">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001D0442">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 photographies.  – 2 cartes postales.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D0442" w:rsidRDefault="001D0442" w:rsidP="008A3ABC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008A3ABC" w:rsidRDefault="004B7404" w:rsidP="008A3ABC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bibiograpiqu</w:t>
+      </w:r>
+      <w:r w:rsidR="00796B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00796B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00514C04">
-[...6 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="008A3ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C82279" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Georges Simard est le fils de Wilfrid et Marie Simard.   Il naît le 24 juin 1900 à</w:t>
+      </w:r>
+      <w:r w:rsidR="000B567D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Saint-Placide,  </w:t>
+      </w:r>
+      <w:r w:rsidR="00C071DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">compté de Charlevoix.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il se marie avec Aurore Savard,    le 21 avril 1924,  dans la ville de Chambord.   </w:t>
+      </w:r>
+      <w:r w:rsidR="00C82279">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ils auront 4 enfants qui n’atteindront jamais l’âge adulte.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B2207E" w:rsidRPr="004B7404" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Au tout début,   il était cultivateur.   Au fil des années,   il réussit à devenir électricien.   Puis finalement,  il fut pompier volontaire pour la ville de Dolbeau,    dans les années 1930.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A3ABC" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Historique de la conservation :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B2207E" w:rsidRPr="004B7404" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monsieur Poirier possédait les </w:t>
+      </w:r>
+      <w:r w:rsidR="004B7404">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>documents jusqu’à aujourd’hui. Lors de sa visite,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  un contrat de donation fut signé.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A3ABC" w:rsidRPr="00A82ABC" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Portée et contenu :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B7404" w:rsidRDefault="006E4042" w:rsidP="008A3ABC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ce fonds témoigne de la vie de Georges Simard.   Il se compose de quelques documents textuels.   Il se compose également de documents iconographiques tels que photographies et de cartes postales.   Des coupures de presse viennent s’</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE4023">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ajouter au fonds.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B7404" w:rsidRPr="004B7404" w:rsidRDefault="004B7404" w:rsidP="004B7404">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7404">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Instrument de recherche :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B2207E" w:rsidRDefault="004B7404" w:rsidP="004B7404">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7404">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Traité par : Mélissa Gauthier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B7404">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Date du traitement : Novembre 2014</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B7404">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Notes (subventions, révisions, etc.) :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B7404" w:rsidRDefault="004B7404" w:rsidP="004B7404">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B7404" w:rsidRDefault="004B7404" w:rsidP="004B7404">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Traitement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B7404" w:rsidRDefault="004B7404" w:rsidP="004B7404">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B7404" w:rsidRDefault="004B7404" w:rsidP="004B7404">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Fonds traité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B7404" w:rsidRPr="004B7404" w:rsidRDefault="004B7404" w:rsidP="004B7404">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008A3ABC" w:rsidRPr="00A82ABC" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Source du titre composé propre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A3ABC" w:rsidRPr="00A82ABC" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008A3ABC" w:rsidRPr="00A82ABC" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Titre basé sur le contenu du fonds. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A3ABC" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC"/>
+    <w:p w:rsidR="008A3ABC" w:rsidRPr="00CC2A26" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC2A26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Langue des documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC2A26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A3ABC" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC"/>
+    <w:p w:rsidR="008A3ABC" w:rsidRPr="002817CC" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002817CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les quelques </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">documents recueillis sont en français.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A3ABC" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC">
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="001D0442">
-[...302 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="008A3ABC" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002817CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E45415" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aucu</w:t>
       </w:r>
       <w:r w:rsidR="00E45415">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">n </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A3ABC" w:rsidRPr="00FE6A09" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="004B7404" w:rsidRPr="004B7404" w:rsidRDefault="004B7404" w:rsidP="004B7404">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7404">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B7404" w:rsidRPr="004B7404" w:rsidRDefault="004B7404" w:rsidP="004B7404">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7404">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Boîte 1 (multiple</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004B7404">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004B7404">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="004B7404">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6FA"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>R06 E06 T01</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B7404">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Boîte partagée avec P268</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B7404" w:rsidRDefault="004B7404" w:rsidP="008A3ABC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008A3ABC" w:rsidRPr="004B7404" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B7404">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Classement : </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008A3ABC" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE6A09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Série A :   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1302,51 +1611,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8780"/>
+        <w:gridCol w:w="8630"/>
       </w:tblGrid>
       <w:tr w:rsidR="008A3ABC" w:rsidTr="007F09E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8780" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="008A3ABC" w:rsidRPr="000A6544" w:rsidRDefault="008A3ABC" w:rsidP="007F09E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>P267/B</w:t>
             </w:r>
             <w:r w:rsidRPr="000A6544">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1456,51 +1765,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8780"/>
+        <w:gridCol w:w="8630"/>
       </w:tblGrid>
       <w:tr w:rsidR="008A3ABC" w:rsidTr="007F09E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8780" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="008A3ABC" w:rsidRPr="000A6544" w:rsidRDefault="008A3ABC" w:rsidP="007F09E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A6544">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>P267/B1/1  PHOTOGRAPHIES</w:t>
             </w:r>
           </w:p>
@@ -1646,51 +1955,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008A3ABC" w:rsidRPr="00CF3296" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF3296">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">P267/B1/1.1  </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF3296">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Scolaire</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF3296">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008A3ABC" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC">
       <w:pPr>
         <w:rPr>
@@ -2467,51 +2775,50 @@
     <w:p w:rsidR="008E3D25" w:rsidRDefault="008E3D25" w:rsidP="002C2DE6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C66ACC" w:rsidRDefault="00C66ACC" w:rsidP="002C2DE6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>1 rangée</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C66ACC" w:rsidRDefault="00C66ACC" w:rsidP="002C2DE6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C66ACC" w:rsidRDefault="00C66ACC" w:rsidP="002C2DE6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3443,105 +3750,111 @@
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008A3ABC" w:rsidRDefault="008A3ABC" w:rsidP="008A3ABC"/>
     <w:p w:rsidR="00F62E5B" w:rsidRDefault="00F62E5B"/>
     <w:sectPr w:rsidR="00F62E5B" w:rsidSect="00F62E5B">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008A3ABC"/>
     <w:rsid w:val="000B567D"/>
     <w:rsid w:val="00165AFA"/>
     <w:rsid w:val="00170F43"/>
     <w:rsid w:val="00171EE9"/>
     <w:rsid w:val="001800C0"/>
     <w:rsid w:val="001D0442"/>
     <w:rsid w:val="00202717"/>
     <w:rsid w:val="002056F5"/>
     <w:rsid w:val="002C2DE6"/>
     <w:rsid w:val="002E05AF"/>
     <w:rsid w:val="003160D5"/>
     <w:rsid w:val="00324A0A"/>
     <w:rsid w:val="00372810"/>
     <w:rsid w:val="003917D1"/>
     <w:rsid w:val="003B5F9E"/>
     <w:rsid w:val="003F3FFB"/>
     <w:rsid w:val="0041213C"/>
+    <w:rsid w:val="00433E52"/>
+    <w:rsid w:val="004B7404"/>
     <w:rsid w:val="004F5750"/>
     <w:rsid w:val="00514C04"/>
     <w:rsid w:val="005608E0"/>
     <w:rsid w:val="005D299B"/>
     <w:rsid w:val="005E097B"/>
     <w:rsid w:val="00664C74"/>
     <w:rsid w:val="006A70E2"/>
     <w:rsid w:val="006E4042"/>
     <w:rsid w:val="0071442A"/>
     <w:rsid w:val="007544B0"/>
     <w:rsid w:val="0077152D"/>
     <w:rsid w:val="00780EAA"/>
     <w:rsid w:val="00796B61"/>
     <w:rsid w:val="008A2A5D"/>
     <w:rsid w:val="008A3ABC"/>
     <w:rsid w:val="008E3D25"/>
     <w:rsid w:val="00916BED"/>
     <w:rsid w:val="009527D0"/>
     <w:rsid w:val="009B3E9B"/>
     <w:rsid w:val="009B6AD8"/>
     <w:rsid w:val="009C5F83"/>
     <w:rsid w:val="00AD18A3"/>
     <w:rsid w:val="00B2207E"/>
     <w:rsid w:val="00B90288"/>
     <w:rsid w:val="00BF1425"/>
@@ -3997,55 +4310,152 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="st1">
     <w:name w:val="st1"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="00CF3296"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004B7404"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="lev">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="004B7404"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:divs>
+    <w:div w:id="1231236006">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1439180133">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="DFDFDF"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="492307104">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1359815548">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1448502615">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="DFDFDF"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -4297,70 +4707,70 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>3553</Characters>
+  <Pages>9</Pages>
+  <Words>682</Words>
+  <Characters>3753</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
+  <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SHGMRCM</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4191</CharactersWithSpaces>
+  <CharactersWithSpaces>4427</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>isabelleshg</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>