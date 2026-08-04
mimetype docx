--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w:rsidR="00BE0FDC" w:rsidRDefault="00BE0FDC" w:rsidP="00BE0FDC">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00BE0FDC" w:rsidRDefault="00BE0FDC" w:rsidP="00BE0FDC">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00BE0FDC" w:rsidRPr="00BE0FDC" w:rsidRDefault="00BE0FDC" w:rsidP="00BE0FDC">
       <w:pPr>
@@ -444,91 +444,104 @@
     </w:p>
     <w:p w:rsidR="00AB2297" w:rsidRPr="00B415B5" w:rsidRDefault="00AB2297" w:rsidP="00BE0FDC">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00060BD7" w:rsidRDefault="008A0D0E" w:rsidP="00AB2297">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B415B5">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">P266 Fonds Alice </w:t>
       </w:r>
+      <w:r w:rsidR="00393FD1">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Lavoie Dumais. -1950-1960.-</w:t>
+      </w:r>
       <w:r w:rsidR="00717A50">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lavoie Dumais.  1950-1960.    82 photographies.  </w:t>
+        <w:t xml:space="preserve">82 photographies.  </w:t>
       </w:r>
       <w:r w:rsidR="0034586F">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003307E9" w:rsidRDefault="003307E9" w:rsidP="00AB2297">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003307E9" w:rsidRDefault="003307E9" w:rsidP="003307E9">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003307E9" w:rsidRDefault="003307E9" w:rsidP="003307E9">
+    <w:p w:rsidR="003307E9" w:rsidRDefault="00393FD1" w:rsidP="003307E9">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Historique :   </w:t>
+        <w:t>Notice bibliographique</w:t>
+      </w:r>
+      <w:r w:rsidR="003307E9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :   </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0054283B" w:rsidRDefault="0054283B" w:rsidP="003307E9">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B32FB7" w:rsidRDefault="0054283B" w:rsidP="003307E9">
       <w:r>
         <w:t xml:space="preserve">Alice Lavoie est </w:t>
       </w:r>
       <w:r w:rsidR="00A1407B">
         <w:t xml:space="preserve">la fille de Charles et de Gèna </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Tremblay.   </w:t>
       </w:r>
       <w:r w:rsidR="00FD0A05">
         <w:t>Elle naît le  5 octobre à  Saint-Félicien.   Lorsqu’elle était âgée de 15 ans,    son père mourut.      Son frère ainé prit la relève.   Il s</w:t>
       </w:r>
       <w:r w:rsidR="00136FFA">
         <w:t xml:space="preserve">’occupa d’aider leur mère dans </w:t>
       </w:r>
@@ -547,177 +560,381 @@
       <w:r w:rsidR="00B32FB7">
         <w:t xml:space="preserve">Elle fut également un membre actif de  l’Ordre des Filles d’Isabelle.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B32FB7" w:rsidRDefault="00B32FB7" w:rsidP="003307E9"/>
     <w:p w:rsidR="003307E9" w:rsidRDefault="003307E9" w:rsidP="003307E9">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Historique de la conservation :</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0054283B" w:rsidRDefault="0054283B" w:rsidP="003307E9">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0054283B" w:rsidRPr="0054283B" w:rsidRDefault="0054283B" w:rsidP="003307E9">
+    <w:p w:rsidR="0054283B" w:rsidRDefault="0054283B" w:rsidP="003307E9">
       <w:r>
         <w:t xml:space="preserve">Pendant l’année 2013,   madame Dumais s’est présenté à notre établissement pour y déposer ses photographies.    Aucun contrat n’a pas été signé,  lors de sa visite.     Au cours de l’été 2014,   </w:t>
       </w:r>
       <w:r w:rsidR="00F06DF0">
         <w:t xml:space="preserve">un contrat fut rédigé entre les deux parties,    suite à l’identification de </w:t>
       </w:r>
       <w:r w:rsidR="00ED32E5">
         <w:t xml:space="preserve">ces photographies,  par l’archiviste responsable.  </w:t>
       </w:r>
       <w:r w:rsidR="00F06DF0">
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003307E9" w:rsidRDefault="003307E9" w:rsidP="003307E9">
-[...7 lines deleted...]
-    <w:p w:rsidR="0054283B" w:rsidRDefault="0054283B" w:rsidP="003307E9"/>
     <w:p w:rsidR="0054283B" w:rsidRDefault="0054283B" w:rsidP="003307E9"/>
     <w:p w:rsidR="00F06DF0" w:rsidRDefault="003307E9" w:rsidP="00F06DF0">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Portée et contenu :</w:t>
       </w:r>
       <w:r w:rsidR="00F06DF0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F06DF0" w:rsidRDefault="00F06DF0" w:rsidP="00F06DF0">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F06DF0" w:rsidRDefault="00F06DF0" w:rsidP="00F06DF0">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:t>Ce fonds témoigne des nombreuses activités réalisées par madame Dumais.   Elles étaient toutes reliées à son mari,   très présent dans le domaine promotionnel.   L’ensemble de ce</w:t>
       </w:r>
       <w:r w:rsidR="00FD0A05">
         <w:t xml:space="preserve"> fonds contient principalement </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-    <w:p w:rsidR="00F06DF0" w:rsidRDefault="00F06DF0" w:rsidP="00F06DF0"/>
+      <w:r w:rsidR="00393FD1">
+        <w:t>des photographies.</w:t>
+      </w:r>
+      <w:r w:rsidR="00393FD1" w:rsidRPr="00393FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="464646"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00393FD1" w:rsidRPr="00393FD1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Ce fonds est composé de 85 photographies de bâtiments, de mariages, de sports (curling, baseball, golf, quilles), de l'usine et des vacances scolaires représentant la famille d'Alice Lavoie Dumais. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00393FD1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00393FD1" w:rsidRDefault="00393FD1" w:rsidP="00F06DF0">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00393FD1" w:rsidRDefault="00393FD1" w:rsidP="00F06DF0">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Instrument de recherche :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00393FD1" w:rsidRDefault="00393FD1" w:rsidP="00F06DF0">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00393FD1" w:rsidRPr="00393FD1" w:rsidRDefault="00393FD1" w:rsidP="00F06DF0">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00393FD1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Traité par : Mélissa Gauthier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00393FD1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00393FD1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Date du traitement : Août 2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003307E9" w:rsidRPr="00393FD1" w:rsidRDefault="003307E9" w:rsidP="003307E9">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003307E9" w:rsidRDefault="003307E9" w:rsidP="003307E9">
+      <w:r w:rsidRPr="00B80132">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Source du titre composé propre</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003307E9" w:rsidRDefault="003307E9" w:rsidP="003307E9"/>
+    <w:p w:rsidR="003307E9" w:rsidRDefault="003307E9" w:rsidP="003307E9">
+      <w:r>
+        <w:t xml:space="preserve">Titre basé sur le contenu du fonds. </w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="003307E9" w:rsidRDefault="003307E9" w:rsidP="003307E9"/>
     <w:p w:rsidR="003307E9" w:rsidRDefault="003307E9" w:rsidP="003307E9">
       <w:r w:rsidRPr="00B80132">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Source du titre composé propre</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>Langue des documents</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003307E9" w:rsidRDefault="003307E9" w:rsidP="003307E9"/>
     <w:p w:rsidR="003307E9" w:rsidRDefault="003307E9" w:rsidP="003307E9">
       <w:r>
         <w:t xml:space="preserve">Les </w:t>
       </w:r>
       <w:r w:rsidR="00F06DF0">
         <w:t xml:space="preserve">descriptions sont en français.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F06DF0" w:rsidRDefault="00F06DF0" w:rsidP="003307E9"/>
     <w:p w:rsidR="00F06DF0" w:rsidRDefault="00F06DF0" w:rsidP="003307E9"/>
     <w:p w:rsidR="003307E9" w:rsidRDefault="003307E9" w:rsidP="003307E9">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003307E9" w:rsidRDefault="003307E9" w:rsidP="003307E9">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00393FD1" w:rsidRDefault="00393FD1" w:rsidP="003307E9">
+      <w:r>
+        <w:t>Aucune.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00393FD1" w:rsidRDefault="00393FD1" w:rsidP="003307E9"/>
+    <w:p w:rsidR="00393FD1" w:rsidRDefault="00393FD1" w:rsidP="003307E9">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Traitement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00393FD1" w:rsidRDefault="00393FD1" w:rsidP="003307E9">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00393FD1" w:rsidRDefault="00393FD1" w:rsidP="003307E9">
+      <w:r>
+        <w:t>Fonds traité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00393FD1" w:rsidRDefault="00393FD1" w:rsidP="003307E9">
+      <w:r>
+        <w:t>Traitement à réviser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00393FD1" w:rsidRPr="00393FD1" w:rsidRDefault="00393FD1" w:rsidP="003307E9">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+    </w:p>
+    <w:p w:rsidR="00393FD1" w:rsidRPr="00393FD1" w:rsidRDefault="00393FD1" w:rsidP="00393FD1">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="464646"/>
+          <w:lang w:val="fr-CA" w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00393FD1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="464646"/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00393FD1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="464646"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00393FD1" w:rsidRPr="00393FD1" w:rsidRDefault="00393FD1" w:rsidP="00393FD1">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="464646"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00393FD1">
+        <w:rPr>
+          <w:rStyle w:val="lev"/>
+          <w:color w:val="464646"/>
+        </w:rPr>
+        <w:t>Boîte 1 (unique</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00393FD1">
+        <w:rPr>
+          <w:rStyle w:val="lev"/>
+          <w:color w:val="464646"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00393FD1">
+        <w:rPr>
+          <w:color w:val="464646"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00393FD1">
+        <w:rPr>
+          <w:color w:val="464646"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6FA"/>
+        </w:rPr>
+        <w:t>R06 E06 T01</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="00393FD1" w:rsidRDefault="00393FD1" w:rsidP="00393FD1">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="464646"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="464646"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00393FD1" w:rsidRPr="00393FD1" w:rsidRDefault="00393FD1" w:rsidP="003307E9"/>
     <w:p w:rsidR="00F06DF0" w:rsidRDefault="00F06DF0" w:rsidP="00AB2297"/>
     <w:p w:rsidR="00F06DF0" w:rsidRDefault="00F06DF0" w:rsidP="00AB2297"/>
     <w:p w:rsidR="003307E9" w:rsidRDefault="003307E9" w:rsidP="00AB2297"/>
     <w:p w:rsidR="00683F2B" w:rsidRDefault="00627297" w:rsidP="00992618">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">P266/A :   PHOTOGRAPHIES </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00683F2B" w:rsidRDefault="00683F2B" w:rsidP="00AB2297"/>
     <w:p w:rsidR="00717A50" w:rsidRDefault="00717A50" w:rsidP="00AB2297">
       <w:r>
         <w:t xml:space="preserve">Photographies.   1950-1960.    82 photographies.   </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00717A50" w:rsidRDefault="00717A50" w:rsidP="00AB2297"/>
@@ -1399,74 +1616,73 @@
     </w:p>
     <w:p w:rsidR="00992618" w:rsidRDefault="00992618" w:rsidP="00992618"/>
     <w:p w:rsidR="00992618" w:rsidRDefault="00992618" w:rsidP="00992618">
       <w:r>
         <w:t xml:space="preserve">1 rangée :  1 : ? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00992618" w:rsidRDefault="00992618" w:rsidP="00992618">
       <w:r>
         <w:t xml:space="preserve">                  2 : ?  Plourde</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00992618" w:rsidRDefault="00992618" w:rsidP="00992618">
       <w:r>
         <w:t xml:space="preserve">                    </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00992618" w:rsidRDefault="00992618" w:rsidP="00992618">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00992618" w:rsidRDefault="00992618" w:rsidP="00992618"/>
     <w:p w:rsidR="00992618" w:rsidRDefault="00992618" w:rsidP="00992618">
       <w:r>
-        <w:t xml:space="preserve">2 </w:t>
+        <w:t>2 rangée </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>rangée</w:t>
+        <w:t>:  1</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> :  1 : ?  Martel </w:t>
+        <w:t xml:space="preserve"> : ?  Martel </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00992618" w:rsidRDefault="00992618" w:rsidP="00992618">
       <w:r>
         <w:t xml:space="preserve">                  2 :  Gaston Martel </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00992618" w:rsidRDefault="00992618" w:rsidP="00992618">
       <w:r>
         <w:t xml:space="preserve">                  3 : </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00992618" w:rsidRDefault="00992618" w:rsidP="00992618">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">                  4 : </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00992618" w:rsidRDefault="00992618" w:rsidP="00992618">
       <w:r>
         <w:t xml:space="preserve">                  5 :  Charles Auguste Dumais </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00992618" w:rsidRDefault="00992618" w:rsidP="00992618"/>
     <w:p w:rsidR="00992618" w:rsidRDefault="00992618" w:rsidP="00992618"/>
     <w:p w:rsidR="00992618" w:rsidRDefault="00992618" w:rsidP="00992618"/>
     <w:p w:rsidR="00992618" w:rsidRDefault="00992618" w:rsidP="00992618"/>
     <w:p w:rsidR="00992618" w:rsidRDefault="00992618" w:rsidP="00992618">
       <w:r>
         <w:t>Enterrement de vie de garçon</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00992618" w:rsidRDefault="00992618" w:rsidP="00992618">
       <w:r>
         <w:t xml:space="preserve">Année </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00992618" w:rsidRDefault="00992618" w:rsidP="00992618">
       <w:r>
         <w:t xml:space="preserve">19,6 cm x 24,7, n.b.  </w:t>
@@ -1607,51 +1823,50 @@
     </w:p>
     <w:p w:rsidR="001A0222" w:rsidRDefault="001A0222" w:rsidP="00992618"/>
     <w:p w:rsidR="001A0222" w:rsidRDefault="001A0222" w:rsidP="00992618"/>
     <w:p w:rsidR="001A0222" w:rsidRDefault="001A0222" w:rsidP="00992618"/>
     <w:p w:rsidR="001A0222" w:rsidRDefault="001A0222" w:rsidP="00992618"/>
     <w:p w:rsidR="001A0222" w:rsidRDefault="001A0222" w:rsidP="00992618"/>
     <w:p w:rsidR="001A0222" w:rsidRDefault="001A0222" w:rsidP="00992618"/>
     <w:p w:rsidR="001A0222" w:rsidRDefault="001A0222" w:rsidP="00992618"/>
     <w:p w:rsidR="005C436D" w:rsidRDefault="005C436D" w:rsidP="00992618"/>
     <w:p w:rsidR="00992618" w:rsidRDefault="001A0222" w:rsidP="00992618">
       <w:r>
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00992618">
         <w:t>rangée</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00992618">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00992618" w:rsidRDefault="00992618" w:rsidP="00992618"/>
     <w:p w:rsidR="00992618" w:rsidRDefault="00992618" w:rsidP="00992618">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>1.  Paul Tremblay</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00417B24" w:rsidRDefault="00417B24" w:rsidP="00992618">
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="001A0222">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00417B24" w:rsidRDefault="00417B24" w:rsidP="00992618">
       <w:r>
         <w:t xml:space="preserve">3.  Maurice Thiffault </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001A0222" w:rsidRDefault="001A0222" w:rsidP="00992618">
       <w:r>
         <w:t>4.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001A0222" w:rsidRDefault="001A0222" w:rsidP="00992618">
       <w:r>
         <w:t xml:space="preserve">5.  </w:t>
       </w:r>
@@ -2103,51 +2318,50 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidR="00E67F58">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorette Tremblay </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00992618" w:rsidRDefault="00992618" w:rsidP="00992618">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">4.  Alice Lavoie  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00992618" w:rsidRDefault="00992618" w:rsidP="00AB2297"/>
     <w:p w:rsidR="00592787" w:rsidRDefault="00592787" w:rsidP="00AB2297"/>
     <w:p w:rsidR="00592787" w:rsidRDefault="00592787" w:rsidP="00AB2297"/>
     <w:p w:rsidR="00592787" w:rsidRDefault="00592787" w:rsidP="00AB2297"/>
     <w:p w:rsidR="00B8073D" w:rsidRDefault="00992618" w:rsidP="00AB2297">
       <w:r>
         <w:t>P266/A/4 </w:t>
       </w:r>
       <w:r w:rsidR="00AE7697">
         <w:t>: Mariage</w:t>
       </w:r>
       <w:r w:rsidR="001F39FE">
         <w:t xml:space="preserve">s religieux </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B8073D" w:rsidRDefault="00B8073D" w:rsidP="00AB2297"/>
     <w:p w:rsidR="00B8073D" w:rsidRDefault="00B8073D" w:rsidP="00AB2297"/>
     <w:p w:rsidR="00B8073D" w:rsidRDefault="00B8073D" w:rsidP="00B8073D">
       <w:r>
         <w:t xml:space="preserve">Mariage entre Jean Bouchard et Murielle Lavoie </w:t>
       </w:r>
     </w:p>
@@ -2272,51 +2486,50 @@
     </w:p>
     <w:p w:rsidR="00C151EE" w:rsidRDefault="00C151EE" w:rsidP="00C151EE">
       <w:r>
         <w:t xml:space="preserve">Année </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C151EE" w:rsidRDefault="00C151EE" w:rsidP="00C151EE">
       <w:r>
         <w:t xml:space="preserve">19,8 cm  x 24,8 cm,  n.b. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C151EE" w:rsidRDefault="00C151EE" w:rsidP="00C151EE">
       <w:r>
         <w:t xml:space="preserve">Originale </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C151EE" w:rsidRDefault="00C151EE" w:rsidP="00C151EE"/>
     <w:p w:rsidR="00C151EE" w:rsidRDefault="00C151EE" w:rsidP="00C151EE">
       <w:r>
         <w:t xml:space="preserve">1 rangée </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C151EE" w:rsidRDefault="00C151EE" w:rsidP="00C151EE"/>
     <w:p w:rsidR="00C151EE" w:rsidRDefault="00C151EE" w:rsidP="00C151EE">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>rangée</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00C151EE" w:rsidRDefault="00C151EE" w:rsidP="00C151EE"/>
     <w:p w:rsidR="00C151EE" w:rsidRDefault="00C151EE" w:rsidP="00C151EE">
       <w:r>
         <w:t>1.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C151EE" w:rsidRDefault="00C151EE" w:rsidP="00C151EE">
       <w:r>
         <w:t>2.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C151EE" w:rsidRDefault="00C151EE" w:rsidP="00C151EE">
       <w:r>
         <w:t>3.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C151EE" w:rsidRDefault="00C151EE" w:rsidP="00C151EE">
@@ -2517,51 +2730,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00825722" w:rsidRDefault="00825722" w:rsidP="00AB2297">
       <w:r w:rsidRPr="00377050">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>P266/A/6/1 </w:t>
       </w:r>
       <w:r>
         <w:t>: Ballon-balai</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00AB2297"/>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Remise de prix :   Tournois de ballon-ballai</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Année </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
@@ -2778,51 +2990,50 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD">
       <w:r>
         <w:t xml:space="preserve">                  8.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD">
       <w:r>
         <w:t xml:space="preserve">                  9.  Savard </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD">
       <w:r>
         <w:t xml:space="preserve">                   </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD"/>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD">
       <w:r>
         <w:t xml:space="preserve">Gagnant d’un tournoi de balle-molle : trophée présent </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Année </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD">
       <w:r>
         <w:t>20,2 cm x 25,2 cm, n.b.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD">
       <w:r>
         <w:t>Originale</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD"/>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD">
       <w:r>
         <w:t xml:space="preserve">1 rangée :   </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD"/>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD">
       <w:r>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
@@ -2976,51 +3187,50 @@
     </w:p>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD">
       <w:r>
         <w:t xml:space="preserve">                   3 : </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD">
       <w:r>
         <w:t xml:space="preserve">                   4 : Clément Lussier </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD">
       <w:r>
         <w:t xml:space="preserve">                   5 : Charles Auguste Dumais </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD"/>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD"/>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD">
       <w:r>
         <w:t xml:space="preserve">2 rangées : 1. Rosaire Martel </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">                  2. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD">
       <w:r>
         <w:t xml:space="preserve">                  3. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD">
       <w:r>
         <w:t xml:space="preserve">                  4. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD">
       <w:r>
         <w:t xml:space="preserve">                  5. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD">
       <w:r>
         <w:t xml:space="preserve">                  6. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD">
       <w:r>
@@ -3056,60 +3266,57 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD">
       <w:r>
         <w:t xml:space="preserve">Année </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD">
       <w:r>
         <w:t xml:space="preserve">24,5 cm x 19,5 cm,  n.b. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD">
       <w:r>
         <w:t xml:space="preserve">Originale </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD"/>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD">
       <w:r>
         <w:t xml:space="preserve">1 rangée </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD"/>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD">
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>rangée</w:t>
+        <w:t xml:space="preserve">2 rangée :  </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> :   1 : </w:t>
+        <w:t xml:space="preserve"> 1 : </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD">
       <w:r>
         <w:t xml:space="preserve">                   2 : </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD">
       <w:r>
         <w:t xml:space="preserve">                   3 : </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD">
       <w:r>
         <w:t xml:space="preserve">                   4 : </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD">
       <w:r>
         <w:t xml:space="preserve">                   5 : </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D86FCD" w:rsidRDefault="00D86FCD" w:rsidP="00D86FCD">
       <w:r>
         <w:t xml:space="preserve">                   6 : Charles Auguste Dumais </w:t>
@@ -3123,60 +3330,57 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t>1959</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">19,5cm x 24,5 cm,  n.b. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">Originale </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62"/>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">1 rangée : 1 : Rosaire Martel </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62"/>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>rangée</w:t>
+        <w:t xml:space="preserve">2 rangée :  </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t> :   1 : Clément Lussier</w:t>
+        <w:t xml:space="preserve"> 1 : Clément Lussier</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">                   2 :  Edgar Hopkins  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">                   3 : </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">                   4 : </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">                   5 : </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">                   6 : </w:t>
@@ -3185,51 +3389,50 @@
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">                   7 : </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">                   8 :</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">                   9 : Charles Auguste Dumais </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62"/>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62"/>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62"/>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">Gagnants d’un tournois de balle-molle : 1 trophée présent </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Année</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">19,5 cm x 24,5 cm,  n.b. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">Originale </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62"/>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">1 rangée </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62"/>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
@@ -3367,64 +3570,63 @@
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">19,6 cm x 24,5 cm,  n.b </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">Originale </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62"/>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t>1 rangée : 1 :  Clément Lussier</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">                 </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62"/>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62"/>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
-        <w:t xml:space="preserve">2 </w:t>
+        <w:t>2 rangée :   1 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>rangée</w:t>
+        <w:t>:  Joe</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> :   1 :  Joe Dumais </w:t>
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> Dumais </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
+      <w:r>
         <w:t xml:space="preserve">                   2 : Rosaire Martel </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">                   3. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">                   4.  Hubert Murray.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -3479,60 +3681,57 @@
       <w:r>
         <w:t xml:space="preserve">                   3. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">                   4. Rivard</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62"/>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>rangée</w:t>
+        <w:t xml:space="preserve">2 rangée :   </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t> :    1.</w:t>
+        <w:t xml:space="preserve"> 1.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">                    2.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">                    3.  Clément Lussier </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">                    4.  Charles Auguste Dumais </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00264EB5" w:rsidRDefault="00264EB5" w:rsidP="00AF5B62">
@@ -3568,118 +3767,112 @@
         <w:t>1 rangée :  1.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">                  2. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">                  3. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">                  4. Clément Lussier</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">                  5.  Charles Auguste Dumais </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62"/>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>1.Rosaire</w:t>
+        <w:t xml:space="preserve">2 rangée :  </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> Martel </w:t>
+        <w:t xml:space="preserve"> 1.Rosaire Martel </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">                   2. Roger </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">                   3. Pitt Murray</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62"/>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62"/>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62"/>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">Gagnants d’un tournois de balle-molle :   1 trophée présent </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">Année ? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">19,5 cm x 24,5 cm,   n.b. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">Originale </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62"/>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t>1 rangée :   1.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">                   2. Clément Lussier </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62"/>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>rangée:</w:t>
+        <w:t xml:space="preserve">2 rangée:  </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve">   1. Joe Dumais </w:t>
+        <w:t xml:space="preserve"> 1. Joe Dumais </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">                  2.  Rosaire  Martel </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">                  3.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">                  4.  Hubert Murray </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">                  5. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">                  6.</w:t>
@@ -4348,96 +4541,96 @@
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t>Année ?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">21,5cm x 27,8 cm,  n.b </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">Feuille photocopiée </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62"/>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">1 rangée </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62"/>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
-        <w:t xml:space="preserve">2 </w:t>
+        <w:t>2 rangée </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>rangée</w:t>
+        <w:t>:  1</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> :  1 </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">                  2</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">                  3 :   </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Lorace</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Mécaris</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62"/>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
-        <w:t xml:space="preserve">3 </w:t>
+        <w:t>3 rangée </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>rangée</w:t>
+        <w:t>:  1</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> :  1 : </w:t>
+        <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">                  2 : ? Dugré  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62">
       <w:r>
         <w:t xml:space="preserve">                  3 :  Guénard</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF5B62" w:rsidRDefault="00AF5B62" w:rsidP="00AF5B62"/>
     <w:p w:rsidR="00CB7686" w:rsidRPr="001F39FE" w:rsidRDefault="00CB7686" w:rsidP="00AB2297">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00825722" w:rsidRPr="001F39FE" w:rsidRDefault="00825722" w:rsidP="00AB2297">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
@@ -4659,51 +4852,50 @@
     </w:p>
     <w:p w:rsidR="00CB7686" w:rsidRDefault="000B17ED" w:rsidP="00CB7686">
       <w:r>
         <w:t xml:space="preserve">                 5. Cécile Bonenfant </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CB7686" w:rsidRDefault="00CB7686" w:rsidP="00CB7686">
       <w:r>
         <w:t xml:space="preserve">                 6. Charles Auguste Dumais </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CB7686" w:rsidRDefault="00CB7686" w:rsidP="00CB7686"/>
     <w:p w:rsidR="00CB7686" w:rsidRDefault="00CB7686" w:rsidP="00CB7686"/>
     <w:p w:rsidR="00CB7686" w:rsidRDefault="00CB7686" w:rsidP="00CB7686">
       <w:r>
         <w:t>Partie de curling</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CB7686" w:rsidRDefault="00CB7686" w:rsidP="00CB7686">
       <w:r>
         <w:t>Année ??</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CB7686" w:rsidRDefault="00CB7686" w:rsidP="00CB7686">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">11,4 cm x 16,8 cm,  n.b </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CB7686" w:rsidRDefault="00CB7686" w:rsidP="00CB7686">
       <w:r>
         <w:t xml:space="preserve">Originale </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CB7686" w:rsidRDefault="00CB7686" w:rsidP="00CB7686"/>
     <w:p w:rsidR="00CB7686" w:rsidRDefault="00CB7686" w:rsidP="00CB7686">
       <w:r>
         <w:t>1 rangée :   1 ?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CB7686" w:rsidRDefault="00CB7686" w:rsidP="00CB7686">
       <w:r>
         <w:t xml:space="preserve">                   2 : Thérèse Lavoie </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CB7686" w:rsidRDefault="00CB7686" w:rsidP="00CB7686">
       <w:r>
         <w:t xml:space="preserve">                   3 : Jacques Bonneau </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CB7686" w:rsidRDefault="00CB7686" w:rsidP="00CB7686">
@@ -4969,51 +5161,50 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00CB7686" w:rsidRDefault="00CB7686" w:rsidP="00CB7686"/>
     <w:p w:rsidR="00CB7686" w:rsidRDefault="00CB7686" w:rsidP="00CB7686"/>
     <w:p w:rsidR="00CB7686" w:rsidRDefault="00CB7686" w:rsidP="00CB7686"/>
     <w:p w:rsidR="00CB7686" w:rsidRDefault="00CB7686" w:rsidP="00CB7686">
       <w:r>
         <w:t xml:space="preserve">Tournois de Curling :    Macdonald   Export Canada’ S </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Finest</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Cigarette  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CB7686" w:rsidRDefault="00CB7686" w:rsidP="00CB7686">
       <w:r>
         <w:t>Année</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CB7686" w:rsidRDefault="00CB7686" w:rsidP="00CB7686">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">19,6 cm x 24,4 cm, n.b.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CB7686" w:rsidRDefault="00CB7686" w:rsidP="00CB7686">
       <w:r>
         <w:t xml:space="preserve">Originale </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CB7686" w:rsidRDefault="00CB7686" w:rsidP="00CB7686"/>
     <w:p w:rsidR="000B17ED" w:rsidRDefault="000B17ED" w:rsidP="00CB7686">
       <w:r>
         <w:t>1 rangée : 1.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B17ED" w:rsidRDefault="000B17ED" w:rsidP="00CB7686">
       <w:r>
         <w:t xml:space="preserve">                 2. Gilbert Dumoulin </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B17ED" w:rsidRDefault="000B17ED" w:rsidP="00CB7686">
       <w:r>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B17ED" w:rsidRDefault="000B17ED" w:rsidP="00CB7686"/>
@@ -5190,51 +5381,50 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00CB7686" w:rsidRDefault="00CB7686" w:rsidP="00CB7686">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Année </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CB7686" w:rsidRDefault="00CB7686" w:rsidP="00CB7686">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">19,5 cm x 24,5 cm </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CB7686" w:rsidRDefault="00CB7686" w:rsidP="00CB7686">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Originale </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CB7686" w:rsidRDefault="00CB7686" w:rsidP="00CB7686">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00CB7686" w:rsidRDefault="00CB7686" w:rsidP="00CB7686">
       <w:pPr>
@@ -5454,74 +5644,73 @@
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:r>
         <w:t>1958</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:r>
         <w:t xml:space="preserve">20,2cm  x 25,1 cm,  n.b </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:r>
         <w:t xml:space="preserve">Originale  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F"/>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:r>
         <w:t>1 rangée</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F"/>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:r>
-        <w:t xml:space="preserve">2 </w:t>
+        <w:t>2 rangée </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>rangée</w:t>
+        <w:t>:  1</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> :  1 :  </w:t>
+        <w:t xml:space="preserve"> :  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:r>
         <w:t xml:space="preserve">                  2 :  Madeleine Hopkins</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:r>
         <w:t xml:space="preserve">                  3 :   Alice </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">                  4 : ?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:r>
         <w:t xml:space="preserve">                  5 :  Madame Wilkinson </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F"/>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:r>
         <w:t>Groupe de femmes gagnantes d’un trophée de curling</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:r>
         <w:t xml:space="preserve">Année </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F"/>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:r>
         <w:t xml:space="preserve">Originale </w:t>
       </w:r>
     </w:p>
@@ -5711,51 +5900,50 @@
         <w:t>rangée</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F"/>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:r>
         <w:t xml:space="preserve">1. Mme Louis-René Perron </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:r>
         <w:t xml:space="preserve">2. Mme Jean Maurice </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:r>
         <w:t xml:space="preserve">3. Mme Robert Hopkins </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>4. Mme Shepherd</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:r>
         <w:t>5.  Mme Maurice Tessier : (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Ovila</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Pilote ; nom de jeune fille)  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F"/>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F"/>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6220,51 +6408,50 @@
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="002C0C4F" w:rsidRPr="002C0C4F">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>: Golf</w:t>
       </w:r>
       <w:r w:rsidRPr="002C0C4F">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="00AB2297">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Partie de golf </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:r>
         <w:t>1955</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:r>
         <w:t xml:space="preserve">8,8 cm x 8,8 cm,  n.b </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:r>
         <w:t xml:space="preserve">Originale </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F"/>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:r>
         <w:t xml:space="preserve">1 rangée :   1 : Charles Auguste Dumais </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
@@ -7085,51 +7272,50 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>2.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
@@ -7588,51 +7774,50 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">19,3 cm x 24,6 cm </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>1.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
@@ -7857,349 +8042,321 @@
     <w:p w:rsidR="008B71AA" w:rsidRDefault="008B71AA" w:rsidP="008B71AA"/>
     <w:p w:rsidR="008B71AA" w:rsidRDefault="008B71AA" w:rsidP="00AB2297"/>
     <w:p w:rsidR="008B71AA" w:rsidRDefault="008B71AA" w:rsidP="00AB2297"/>
     <w:p w:rsidR="00377050" w:rsidRDefault="00776E81" w:rsidP="00AB2297">
       <w:r>
         <w:t>P266/A/</w:t>
       </w:r>
       <w:r w:rsidR="00377050">
         <w:t>7 </w:t>
       </w:r>
       <w:r w:rsidR="00AE7697">
         <w:t xml:space="preserve">: Usine </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008B71AA" w:rsidRDefault="008B71AA" w:rsidP="00AE7697"/>
     <w:p w:rsidR="00AE7697" w:rsidRDefault="00AE7697" w:rsidP="00AE7697">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Explications de Georges Lavoie : Projet de débusquage (Usine </w:t>
+        <w:t xml:space="preserve">Explications de Georges Lavoie : Projet de débusquage (Usine Domtar </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>Domtar</w:t>
+        <w:t>inc.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AE7697" w:rsidRDefault="00AE7697" w:rsidP="00AE7697">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>1959</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AE7697" w:rsidRDefault="00AE7697" w:rsidP="00AE7697">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18,8 cm x 24,5 cm, n.b. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AE7697" w:rsidRDefault="00AE7697" w:rsidP="00AE7697">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Originale  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AE7697" w:rsidRDefault="00AE7697" w:rsidP="00AE7697">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AE7697" w:rsidRDefault="00AE7697" w:rsidP="00AE7697">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Georges Lavoie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AE7697" w:rsidRDefault="00AE7697" w:rsidP="00AE7697">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AE7697" w:rsidRDefault="00AE7697" w:rsidP="00AE7697">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AE7697" w:rsidRDefault="00AE7697" w:rsidP="00AE7697">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Discours de Georges Lavoie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AE7697" w:rsidRDefault="00AE7697" w:rsidP="00AE7697">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>1959</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AE7697" w:rsidRDefault="00AE7697" w:rsidP="00AE7697">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18,8 cm x 24,5 cm, n.b. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AE7697" w:rsidRDefault="00AE7697" w:rsidP="00AE7697">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Originale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AE7697" w:rsidRDefault="00AE7697" w:rsidP="00AE7697">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...12 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="00AE7697" w:rsidRDefault="00AE7697" w:rsidP="00AE7697">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>1959</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AE7697" w:rsidRDefault="00AE7697" w:rsidP="00AE7697">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">18,8 cm x 24,5 cm, n.b. </w:t>
+        <w:t xml:space="preserve">1.Gérard Pellerin </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AE7697" w:rsidRDefault="00AE7697" w:rsidP="00AE7697">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Originale  </w:t>
+        <w:t xml:space="preserve">2. Camille Lupien </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AE7697" w:rsidRPr="00FF4037" w:rsidRDefault="00AE7697" w:rsidP="00AE7697">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4037">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Charley Mythe </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AE7697" w:rsidRPr="00FF4037" w:rsidRDefault="00AE7697" w:rsidP="00AE7697">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4037">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. J.  Deachman  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AE7697" w:rsidRDefault="00AE7697" w:rsidP="00AE7697">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00FF4037">
+        <w:rPr>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Georges Lavoie </w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00AE7697" w:rsidRDefault="00AE7697" w:rsidP="00AE7697">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="00AE7697" w:rsidRDefault="00AE7697" w:rsidP="00AE7697">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AE7697" w:rsidRDefault="00AE7697" w:rsidP="00AE7697">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AE7697" w:rsidRDefault="00AE7697" w:rsidP="00AE7697">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...162 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="000962A4">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Examiner les plans: Projet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de débusquage (Usine </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> de débusquage (Usine Domtar </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>inc.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">)  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AE7697" w:rsidRPr="000962A4" w:rsidRDefault="00AE7697" w:rsidP="00AE7697">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
@@ -8408,51 +8565,50 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:r>
         <w:t xml:space="preserve">2. Charles </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:r>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F"/>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:r>
         <w:t xml:space="preserve">Regroupement d’enfants : Colonie de vacances </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:r>
         <w:t xml:space="preserve">Année </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">18,9 cm x 24,6 cm, n.b. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:r>
         <w:t xml:space="preserve">Originale </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F"/>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F"/>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F"/>
     <w:p w:rsidR="008B71AA" w:rsidRDefault="008B71AA" w:rsidP="002C0C4F"/>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:r>
         <w:t xml:space="preserve">Colonie de vacances </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:r>
         <w:t xml:space="preserve">Année </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:r>
         <w:t xml:space="preserve">19,5 cm x 24,7 cm, n.b.  </w:t>
@@ -8695,52 +8851,50 @@
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>3.  Louise Bergeron</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>4.  Thomas-Jean Tremblay</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>5.  Révérend Frère Adalbert</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C0C4F" w:rsidRDefault="002C0C4F" w:rsidP="002C0C4F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008B71AA" w:rsidRDefault="008B71AA" w:rsidP="00AE7697">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
@@ -9021,51 +9175,50 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00797157" w:rsidRDefault="00A70373" w:rsidP="00E5385E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">20,6 cm x 25,9 cm,  n.b. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00797157" w:rsidRDefault="00797157" w:rsidP="00E5385E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Originale </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F63648" w:rsidRDefault="00F63648" w:rsidP="00E5385E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F63648" w:rsidRDefault="00F63648" w:rsidP="00E5385E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F63648" w:rsidRDefault="00F63648" w:rsidP="00E5385E">
       <w:pPr>
@@ -9382,51 +9535,50 @@
     </w:p>
     <w:p w:rsidR="004B5018" w:rsidRPr="000962A4" w:rsidRDefault="004B5018" w:rsidP="0030657D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C801D9" w:rsidRPr="000962A4" w:rsidRDefault="00C801D9" w:rsidP="0030657D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C801D9" w:rsidRPr="000962A4" w:rsidRDefault="00C801D9" w:rsidP="0030657D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000962A4">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">                  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D4412E" w:rsidRPr="000962A4" w:rsidRDefault="00D4412E" w:rsidP="0030657D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D4412E" w:rsidRPr="000962A4" w:rsidRDefault="00D4412E" w:rsidP="0030657D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00BE3A99" w:rsidRPr="000962A4" w:rsidRDefault="00BE3A99" w:rsidP="0030657D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00BE3A99" w:rsidRPr="000962A4" w:rsidRDefault="00BE3A99" w:rsidP="0030657D">
@@ -9973,78 +10125,85 @@
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AB2297" w:rsidRPr="000962A4" w:rsidRDefault="00AB2297" w:rsidP="00BE0FDC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AB2297" w:rsidRPr="000962A4" w:rsidSect="00E77727">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0068458C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED9627CE"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -10089,51 +10248,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="032960D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA8425EE"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -10178,51 +10337,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="0A7A0FCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2892C1F0"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -10267,51 +10426,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="10194462"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A65CC9FC"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -10356,51 +10515,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="1180116B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D60A7CC"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -10445,51 +10604,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="129344BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E10E5154"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -10534,51 +10693,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="15296EF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70501E42"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -10623,51 +10782,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="1D4B6DA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="61CE78C4"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -10712,51 +10871,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="1EE20D29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F912D8FC"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -10801,51 +10960,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="25DD3864"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="702813A2"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -10890,51 +11049,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="25FD10B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="366051B0"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -10979,51 +11138,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11">
     <w:nsid w:val="308B6E3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B6028AA"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -11068,51 +11227,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12">
     <w:nsid w:val="31C354A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80F0E118"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -11157,51 +11316,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13">
     <w:nsid w:val="33FE44B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="95902B36"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -11246,51 +11405,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14">
     <w:nsid w:val="34B42192"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="488A5B02"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -11335,51 +11494,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15">
     <w:nsid w:val="376F4DA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="974A99C0"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -11424,51 +11583,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16">
     <w:nsid w:val="3C1D70C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96887AB6"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -11513,51 +11672,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17">
     <w:nsid w:val="42382DE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67744D2A"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -11602,51 +11761,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18">
     <w:nsid w:val="432348F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3000BB86"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -11691,51 +11850,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19">
     <w:nsid w:val="45A5110F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4F8E596"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -11780,51 +11939,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20">
     <w:nsid w:val="46A206CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A6EBDB4"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -11869,51 +12028,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21">
     <w:nsid w:val="49E10490"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B26004A"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -11958,51 +12117,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22">
     <w:nsid w:val="52CB6B7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3A3429D6"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -12047,51 +12206,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23">
     <w:nsid w:val="53A82C73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D80488CC"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -12136,51 +12295,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24">
     <w:nsid w:val="642F2460"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C238820A"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -12225,51 +12384,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25">
     <w:nsid w:val="693A197A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E18F6EE"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -12314,51 +12473,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26">
     <w:nsid w:val="6CCB63BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="71AC74F2"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -12403,51 +12562,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27">
     <w:nsid w:val="72A57BBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="42FC0FE4"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -12492,51 +12651,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28">
     <w:nsid w:val="736F45A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43D232DE"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -12581,51 +12740,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29">
     <w:nsid w:val="737E79D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64C0ADBC"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -12670,51 +12829,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30">
     <w:nsid w:val="76B30D73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53E4C386"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -12759,51 +12918,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31">
     <w:nsid w:val="76BB2CEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D325A5E"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -12848,51 +13007,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32">
     <w:nsid w:val="76F86AD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BDB6A26C"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -12937,51 +13096,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33">
     <w:nsid w:val="78D31B2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4A2EF86"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C001B" w:tentative="1">
@@ -13132,59 +13291,62 @@
   <w:num w:numId="28">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="33"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BE0FDC"/>
     <w:rsid w:val="000175E4"/>
     <w:rsid w:val="00056C38"/>
     <w:rsid w:val="00060BD7"/>
     <w:rsid w:val="00063380"/>
     <w:rsid w:val="000711BC"/>
     <w:rsid w:val="000929CA"/>
     <w:rsid w:val="00093C22"/>
     <w:rsid w:val="000962A4"/>
     <w:rsid w:val="000B17ED"/>
     <w:rsid w:val="000B21BA"/>
     <w:rsid w:val="000B63D5"/>
     <w:rsid w:val="000B7517"/>
     <w:rsid w:val="000B7716"/>
     <w:rsid w:val="000D2AE7"/>
     <w:rsid w:val="00101B37"/>
     <w:rsid w:val="001023DD"/>
     <w:rsid w:val="00111B07"/>
     <w:rsid w:val="00134B1E"/>
     <w:rsid w:val="00136FFA"/>
     <w:rsid w:val="001723DA"/>
     <w:rsid w:val="0017486C"/>
     <w:rsid w:val="00175FB1"/>
@@ -13200,50 +13362,51 @@
     <w:rsid w:val="001F7384"/>
     <w:rsid w:val="00222CEF"/>
     <w:rsid w:val="00234EB8"/>
     <w:rsid w:val="00254459"/>
     <w:rsid w:val="00260A47"/>
     <w:rsid w:val="00264EB5"/>
     <w:rsid w:val="002837DF"/>
     <w:rsid w:val="002914E5"/>
     <w:rsid w:val="002C0C4F"/>
     <w:rsid w:val="002C24FB"/>
     <w:rsid w:val="002C5B14"/>
     <w:rsid w:val="002D1BB6"/>
     <w:rsid w:val="002E0326"/>
     <w:rsid w:val="002F0573"/>
     <w:rsid w:val="002F775A"/>
     <w:rsid w:val="0030312C"/>
     <w:rsid w:val="0030657D"/>
     <w:rsid w:val="003307E9"/>
     <w:rsid w:val="00333CC7"/>
     <w:rsid w:val="0034586F"/>
     <w:rsid w:val="00347015"/>
     <w:rsid w:val="003769DD"/>
     <w:rsid w:val="00377050"/>
     <w:rsid w:val="00381556"/>
     <w:rsid w:val="00383BBA"/>
+    <w:rsid w:val="00393FD1"/>
     <w:rsid w:val="003A4AE6"/>
     <w:rsid w:val="003C5475"/>
     <w:rsid w:val="00405E34"/>
     <w:rsid w:val="00406983"/>
     <w:rsid w:val="004111A8"/>
     <w:rsid w:val="00414257"/>
     <w:rsid w:val="0041672A"/>
     <w:rsid w:val="00417B24"/>
     <w:rsid w:val="00437612"/>
     <w:rsid w:val="00440EF4"/>
     <w:rsid w:val="00455236"/>
     <w:rsid w:val="00471CB7"/>
     <w:rsid w:val="00473C33"/>
     <w:rsid w:val="00482372"/>
     <w:rsid w:val="004864CC"/>
     <w:rsid w:val="00495164"/>
     <w:rsid w:val="004A0065"/>
     <w:rsid w:val="004B5018"/>
     <w:rsid w:val="004C08C0"/>
     <w:rsid w:val="004D2ECD"/>
     <w:rsid w:val="004D3ACE"/>
     <w:rsid w:val="004E68D5"/>
     <w:rsid w:val="004E7681"/>
     <w:rsid w:val="00517ACF"/>
     <w:rsid w:val="0054283B"/>
@@ -13255,50 +13418,51 @@
     <w:rsid w:val="005A0ECC"/>
     <w:rsid w:val="005A420F"/>
     <w:rsid w:val="005B3F5E"/>
     <w:rsid w:val="005C436D"/>
     <w:rsid w:val="005D5962"/>
     <w:rsid w:val="0061436C"/>
     <w:rsid w:val="00627297"/>
     <w:rsid w:val="00630A01"/>
     <w:rsid w:val="00635FAC"/>
     <w:rsid w:val="0064423D"/>
     <w:rsid w:val="00663169"/>
     <w:rsid w:val="00683F2B"/>
     <w:rsid w:val="00684E19"/>
     <w:rsid w:val="006856C8"/>
     <w:rsid w:val="006941DA"/>
     <w:rsid w:val="006B4C41"/>
     <w:rsid w:val="006E0DA3"/>
     <w:rsid w:val="006E6CC0"/>
     <w:rsid w:val="0070058A"/>
     <w:rsid w:val="00717A50"/>
     <w:rsid w:val="00724D7D"/>
     <w:rsid w:val="007416B5"/>
     <w:rsid w:val="007453E5"/>
     <w:rsid w:val="0075692A"/>
     <w:rsid w:val="00762C1C"/>
+    <w:rsid w:val="00765681"/>
     <w:rsid w:val="00771C13"/>
     <w:rsid w:val="00771E3C"/>
     <w:rsid w:val="00776E81"/>
     <w:rsid w:val="00797157"/>
     <w:rsid w:val="00797AFC"/>
     <w:rsid w:val="007B5E8C"/>
     <w:rsid w:val="007B7621"/>
     <w:rsid w:val="007C27AF"/>
     <w:rsid w:val="007E48E8"/>
     <w:rsid w:val="007F63DC"/>
     <w:rsid w:val="008228B7"/>
     <w:rsid w:val="00825722"/>
     <w:rsid w:val="00841CEB"/>
     <w:rsid w:val="00842F64"/>
     <w:rsid w:val="00850AAB"/>
     <w:rsid w:val="00871E44"/>
     <w:rsid w:val="008908FD"/>
     <w:rsid w:val="008A0D0E"/>
     <w:rsid w:val="008A1D6B"/>
     <w:rsid w:val="008B71AA"/>
     <w:rsid w:val="008D0600"/>
     <w:rsid w:val="008D3001"/>
     <w:rsid w:val="008F7B70"/>
     <w:rsid w:val="00903C32"/>
     <w:rsid w:val="00917E31"/>
@@ -13416,73 +13580,72 @@
     <w:rsid w:val="00FF549E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1FA7AD1D"/>
   <w15:docId w15:val="{582F2369-0DEB-4F96-917B-9F61E4EE3BAC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -13544,95 +13707,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -13807,54 +13973,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00BE0FDC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -13882,55 +14044,135 @@
     <w:qFormat/>
     <w:rsid w:val="00771C13"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Accentuation">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00B32FB7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="st1">
     <w:name w:val="st1"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="00B32FB7"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00393FD1"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="fr-CA" w:eastAsia="fr-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="lev">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00393FD1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:divs>
+    <w:div w:id="1459030498">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="853803668">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="DFDFDF"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="943263864">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1985698013">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -14189,81 +14431,81 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6C94BBE-AF4B-4A28-BBEB-AB545FC1E6F0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0BC1FDB-8A0C-45CB-B258-AA889D51B6D6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>16727</Characters>
+  <Pages>31</Pages>
+  <Words>3105</Words>
+  <Characters>17080</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>139</Lines>
-  <Paragraphs>39</Paragraphs>
+  <Lines>142</Lines>
+  <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SHGMRCM</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19729</CharactersWithSpaces>
+  <CharactersWithSpaces>20145</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>isabelleshg</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>