--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="00E50D96">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>famille provencher</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00E50D96">
         <w:t>261</w:t>
       </w:r>
@@ -244,52 +244,57 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00850264" w:rsidRPr="00A674F8" w:rsidRDefault="00850264" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B46FC4" w:rsidRDefault="00B148D8" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rédigé par </w:t>
       </w:r>
       <w:r w:rsidR="00E50D96">
-        <w:t>Frédérique Fradet</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Frédérique </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E50D96">
+        <w:t>Fradet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FA2DDC">
         <w:t>, archiviste</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B148D8" w:rsidRPr="00A674F8" w:rsidRDefault="00B148D8" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Le</w:t>
       </w:r>
       <w:r w:rsidR="00FA2DDC">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E50D96">
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00FA2DDC">
         <w:t>-8</w:t>
       </w:r>
       <w:r w:rsidR="00E50D96">
         <w:t xml:space="preserve"> mai 2019</w:t>
@@ -384,51 +389,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004072C5" w:rsidRDefault="00FC2C21">
+    <w:p w:rsidR="004072C5" w:rsidRDefault="008539FC">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc8218083" w:history="1">
         <w:r w:rsidR="004072C5" w:rsidRPr="00812E9E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P261/A Documents textuels</w:t>
         </w:r>
         <w:r w:rsidR="004072C5">
@@ -459,51 +464,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004072C5" w:rsidRDefault="00FC2C21">
+    <w:p w:rsidR="004072C5" w:rsidRDefault="008539FC">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc8218084" w:history="1">
         <w:r w:rsidR="004072C5" w:rsidRPr="00812E9E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P261/A1 Affiches</w:t>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
@@ -533,51 +538,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004072C5" w:rsidRDefault="00FC2C21">
+    <w:p w:rsidR="004072C5" w:rsidRDefault="008539FC">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc8218085" w:history="1">
         <w:r w:rsidR="004072C5" w:rsidRPr="00812E9E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P261/A1/1 : Avis de recherche</w:t>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -605,51 +610,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004072C5" w:rsidRDefault="00FC2C21">
+    <w:p w:rsidR="004072C5" w:rsidRDefault="008539FC">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc8218086" w:history="1">
         <w:r w:rsidR="004072C5" w:rsidRPr="00812E9E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P261/A2 Bulletins</w:t>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
@@ -679,51 +684,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004072C5" w:rsidRDefault="00FC2C21">
+    <w:p w:rsidR="004072C5" w:rsidRDefault="008539FC">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc8218087" w:history="1">
         <w:r w:rsidR="004072C5" w:rsidRPr="00812E9E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P261/A1/2 : Bulletins de généalogie</w:t>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -751,51 +756,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004072C5" w:rsidRDefault="00FC2C21">
+    <w:p w:rsidR="004072C5" w:rsidRDefault="008539FC">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc8218088" w:history="1">
         <w:r w:rsidR="004072C5" w:rsidRPr="00812E9E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P261/A3 Certificats</w:t>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
@@ -825,51 +830,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004072C5" w:rsidRDefault="00FC2C21">
+    <w:p w:rsidR="004072C5" w:rsidRDefault="008539FC">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc8218089" w:history="1">
         <w:r w:rsidR="004072C5" w:rsidRPr="00812E9E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P261/A3/1 : Sports</w:t>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -897,51 +902,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004072C5" w:rsidRDefault="00FC2C21">
+    <w:p w:rsidR="004072C5" w:rsidRDefault="008539FC">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc8218090" w:history="1">
         <w:r w:rsidR="004072C5" w:rsidRPr="00812E9E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P261/A4 Dépliants</w:t>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
@@ -971,51 +976,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004072C5" w:rsidRDefault="00FC2C21">
+    <w:p w:rsidR="004072C5" w:rsidRDefault="008539FC">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc8218091" w:history="1">
         <w:r w:rsidR="004072C5" w:rsidRPr="00812E9E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P261/A4/1 : Tournois de hockey</w:t>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1043,51 +1048,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004072C5" w:rsidRDefault="00FC2C21">
+    <w:p w:rsidR="004072C5" w:rsidRDefault="008539FC">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc8218092" w:history="1">
         <w:r w:rsidR="004072C5" w:rsidRPr="00812E9E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P261/B Documents iconographiques</w:t>
         </w:r>
         <w:r w:rsidR="004072C5">
@@ -1118,51 +1123,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004072C5" w:rsidRDefault="00FC2C21">
+    <w:p w:rsidR="004072C5" w:rsidRDefault="008539FC">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc8218093" w:history="1">
         <w:r w:rsidR="004072C5" w:rsidRPr="00812E9E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P261/B1 Photographies</w:t>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
@@ -1192,51 +1197,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004072C5" w:rsidRDefault="00FC2C21">
+    <w:p w:rsidR="004072C5" w:rsidRDefault="008539FC">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc8218094" w:history="1">
         <w:r w:rsidR="004072C5" w:rsidRPr="00812E9E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P261/B1/1 : Portraits</w:t>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1264,51 +1269,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004072C5" w:rsidRDefault="00FC2C21">
+    <w:p w:rsidR="004072C5" w:rsidRDefault="008539FC">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc8218095" w:history="1">
         <w:r w:rsidR="004072C5" w:rsidRPr="00812E9E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P261/B1/1.1 : Portraits de femmes</w:t>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1336,51 +1341,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004072C5" w:rsidRDefault="00FC2C21">
+    <w:p w:rsidR="004072C5" w:rsidRDefault="008539FC">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc8218096" w:history="1">
         <w:r w:rsidR="004072C5" w:rsidRPr="00812E9E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P261/B1/1.2 : Portraits d’hommes</w:t>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1408,51 +1413,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004072C5" w:rsidRDefault="00FC2C21">
+    <w:p w:rsidR="004072C5" w:rsidRDefault="008539FC">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc8218097" w:history="1">
         <w:r w:rsidR="004072C5" w:rsidRPr="00812E9E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P261/B1/2 : Sports</w:t>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1480,51 +1485,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004072C5" w:rsidRDefault="00FC2C21">
+    <w:p w:rsidR="004072C5" w:rsidRDefault="008539FC">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc8218098" w:history="1">
         <w:r w:rsidR="004072C5" w:rsidRPr="00812E9E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P261/B1/2.1 : Hockey</w:t>
         </w:r>
         <w:r w:rsidR="004072C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -1614,110 +1619,123 @@
       <w:r w:rsidR="00E50D96">
         <w:t>Famille Provencher</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidR="00E50D96">
         <w:t>1969-</w:t>
       </w:r>
       <w:r w:rsidR="009D7E82">
         <w:t>2001</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t>] –</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D7E82">
-        <w:t xml:space="preserve">2,5 cm de documents textuels. – 55 photographies. </w:t>
+        <w:t>2,5 cm de document</w:t>
+      </w:r>
+      <w:r w:rsidR="003D05A7">
+        <w:t>s textuels. – 55 photographies (originales).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
-    <w:p w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
+    <w:p w:rsidR="003D05A7" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
-      <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
-[...11 lines deleted...]
-      <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
+      <w:r w:rsidR="003D05A7">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
+    <w:p w:rsidR="003D05A7" w:rsidRDefault="003D05A7" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="007F33D1" w:rsidRDefault="004072C5" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">René Provencher, fils de Joseph Provencher et de Laura Bussière, est né en janvier 1926. Il épouse Colombe Bouchard à Albanel le 14 juin 1949. Dans les années 1970, il est le promoteur pour des tournois de hockey amateur semi-provinciaux tenus à Dolbeau chaque année. M. Provencher décède le 5 juillet 2008 à Dolbeau-Mistassini. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w:rsidR="00561EAD" w:rsidRPr="0045758A" w:rsidRDefault="007A22D0" w:rsidP="00923766">
       <w:r>
-        <w:t>Mme Edith Provencher, fille de René Provencher, a déposé les documents et signé le contrat de donation des archives le 26 septembre 2013 auprès de la Société d’histoire et de généalogie Maria-Chapdelaine. Le président Lionel Chiquette et l’archiviste Isabelle Trottier ont signé comme témoins.</w:t>
+        <w:t xml:space="preserve">Mme </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Edith</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Provencher, fille de René Provencher, a déposé les documents et signé le contrat de donation des archives le 26 septembre 2013 auprès de la Société d’histoire et de généalogie Maria-Chapdelaine. Le président Lionel Chiquette et l’archiviste Isabelle </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Trottier</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ont signé comme témoins.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
     <w:p w:rsidR="00922E8E" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r w:rsidRPr="001153BB">
@@ -1734,177 +1752,348 @@
       </w:r>
       <w:r w:rsidR="004072C5">
         <w:t xml:space="preserve">, René Provencher, et aux tournois de hockey amateur semi-provinciaux pour lequel il était promoteur dans les années 1970. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
     <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Ce fonds </w:t>
       </w:r>
       <w:r w:rsidR="004072C5">
-        <w:t xml:space="preserve">a été traité par l’archiviste Frédérique Fradet les 7 et 8 mai 2019. </w:t>
+        <w:t xml:space="preserve">a été traité par l’archiviste Frédérique </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004072C5">
+        <w:t>Fradet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004072C5">
+        <w:t xml:space="preserve"> les 7 et 8 mai 2019. </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w:rsidR="00C70C4E" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-[...3 lines deleted...]
-        <w:br w:type="page"/>
+    <w:p w:rsidR="003D05A7" w:rsidRDefault="003D05A7" w:rsidP="00923766"/>
+    <w:p w:rsidR="003D05A7" w:rsidRDefault="003D05A7" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Traitement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D05A7" w:rsidRDefault="003D05A7" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003D05A7" w:rsidRDefault="003D05A7" w:rsidP="003D05A7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1635"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>Fonds traité.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D05A7" w:rsidRDefault="003D05A7" w:rsidP="003D05A7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1635"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003D05A7" w:rsidRPr="003D05A7" w:rsidRDefault="003D05A7" w:rsidP="003D05A7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D05A7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D05A7" w:rsidRPr="003D05A7" w:rsidRDefault="003D05A7" w:rsidP="003D05A7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D05A7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Boîte 1 (unique</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D05A7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D05A7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003D05A7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6FA"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>R06 E07 T04</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D05A7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003D05A7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>P261/A1/1 à P261/B1/2.1,39</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B25321" w:rsidRPr="003D05A7" w:rsidRDefault="003D05A7" w:rsidP="003D05A7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Boîte partagée avec le P26</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00033A02" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc8218083"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P261</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
-        <w:t>Documents</w:t>
+        <w:t>D</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00561EAD">
+        <w:t>ocuments</w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004072C5">
         <w:t>textuels</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r w:rsidR="006E7CBF">
         <w:t>les documents personnels</w:t>
       </w:r>
       <w:r w:rsidR="004072C5">
         <w:t xml:space="preserve"> et professionnels</w:t>
       </w:r>
       <w:r w:rsidR="006E7CBF">
         <w:t xml:space="preserve"> du donateur, M. René Provencher</w:t>
       </w:r>
       <w:r w:rsidR="004072C5">
         <w:t>, notamment des affiches, des bulletins, des certificats et des dépliants.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0028732E" w:rsidRDefault="0028732E" w:rsidP="0028732E"/>
     <w:p w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Notes : </w:t>
+        <w:t>Notes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AB6798">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0028732E" w:rsidRDefault="006E7CBF" w:rsidP="0028732E">
       <w:r>
         <w:t xml:space="preserve">Originaux. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006E7CBF" w:rsidRPr="00A674F8" w:rsidRDefault="006E7CBF" w:rsidP="0028732E">
       <w:r>
         <w:t>Boîte 1.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="00923766"/>
     <w:p w:rsidR="00216BB1" w:rsidRPr="00A674F8" w:rsidRDefault="00033A02" w:rsidP="00216BB1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc8218084"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc8218084"/>
       <w:r>
         <w:t>P261</w:t>
       </w:r>
       <w:r w:rsidR="00216BB1" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r w:rsidR="00216BB1">
         <w:t>Affiches</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w:rsidR="00566B5E" w:rsidRDefault="00566B5E" w:rsidP="00566B5E">
       <w:r>
         <w:t xml:space="preserve">– [198-?]. – 1 page de documents textuels. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00216BB1" w:rsidRDefault="00216BB1" w:rsidP="00216BB1"/>
     <w:p w:rsidR="00216BB1" w:rsidRPr="00AB6798" w:rsidRDefault="00216BB1" w:rsidP="00216BB1">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00216BB1" w:rsidRDefault="00216BB1" w:rsidP="00216BB1">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00566B5E">
@@ -2001,188 +2190,204 @@
           </w:p>
           <w:p w:rsidR="001A3F7D" w:rsidRPr="00A674F8" w:rsidRDefault="001A3F7D" w:rsidP="00821ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00216BB1" w:rsidRDefault="00033A02" w:rsidP="00821ACA">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="3" w:name="_Toc8218085"/>
+            <w:bookmarkStart w:id="4" w:name="_Toc8218085"/>
             <w:r>
               <w:t>P261</w:t>
             </w:r>
             <w:r w:rsidR="00216BB1" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00216BB1">
               <w:t>Avis de recherche</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w:rsidR="00216BB1" w:rsidRDefault="00216BB1" w:rsidP="00821ACA">
             <w:r>
               <w:t xml:space="preserve">– [198-?]. – 1 page de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00216BB1" w:rsidRDefault="00216BB1" w:rsidP="00821ACA"/>
           <w:p w:rsidR="00216BB1" w:rsidRPr="006E7CBF" w:rsidRDefault="00216BB1" w:rsidP="00821ACA">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E7CBF">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00216BB1" w:rsidRDefault="00216BB1" w:rsidP="00821ACA">
             <w:r>
               <w:t>Ce dossier comprend un avis de recherche fictif offrant 5000 $ de récompense à celui qui ramènerait René Provencher mort ou vif.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00216BB1" w:rsidRDefault="00216BB1" w:rsidP="00821ACA"/>
           <w:p w:rsidR="00216BB1" w:rsidRPr="009E246E" w:rsidRDefault="00216BB1" w:rsidP="00821ACA">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="009E246E">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes : </w:t>
+              <w:t>Notes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009E246E">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00216BB1" w:rsidRDefault="00216BB1" w:rsidP="00821ACA">
             <w:r>
               <w:t xml:space="preserve">Le document est jauni et légèrement abîmé. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00216BB1" w:rsidRDefault="00216BB1" w:rsidP="00821ACA">
             <w:r>
               <w:t xml:space="preserve">Original. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00216BB1" w:rsidRDefault="00216BB1" w:rsidP="00821ACA">
             <w:r>
               <w:t>Boîte 1.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00216BB1" w:rsidRDefault="00216BB1" w:rsidP="00821ACA"/>
           <w:p w:rsidR="00216BB1" w:rsidRDefault="00216BB1" w:rsidP="00821ACA">
             <w:r>
               <w:t>P261/A1/1,1</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00216BB1" w:rsidRDefault="00216BB1" w:rsidP="00821ACA">
             <w:r>
-              <w:t>Avis de recherche fictif de type « far west »</w:t>
+              <w:t xml:space="preserve">Avis de recherche fictif de type « far </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>west</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> »</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00216BB1" w:rsidRDefault="00216BB1" w:rsidP="00821ACA">
             <w:r>
               <w:t>[198-?]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00216BB1" w:rsidRDefault="00216BB1" w:rsidP="00821ACA">
             <w:r>
               <w:t>1 page standard, noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00216BB1" w:rsidRPr="00E50D96" w:rsidRDefault="00216BB1" w:rsidP="00821ACA">
             <w:r>
               <w:t>Original</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00216BB1" w:rsidRDefault="00216BB1" w:rsidP="00821ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00216BB1" w:rsidRDefault="00216BB1" w:rsidP="00821ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00216BB1" w:rsidRPr="00A674F8" w:rsidRDefault="00216BB1" w:rsidP="00821ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w:rsidR="00216BB1" w:rsidRPr="00A674F8" w:rsidRDefault="00216BB1" w:rsidP="00923766"/>
     <w:p w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00033A02" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc8218086"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc8218086"/>
       <w:r>
         <w:t>P261</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t>/A</w:t>
       </w:r>
       <w:r w:rsidR="00216BB1">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E7CBF">
         <w:t>Bulletins</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w:rsidR="00B25321" w:rsidRDefault="006E7CBF" w:rsidP="00923766">
       <w:r>
         <w:t>– 2001. – 0,5 cm de documents textuels.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006E7CBF" w:rsidRDefault="006E7CBF" w:rsidP="00923766"/>
     <w:p w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidR="006E7CBF">
@@ -2200,51 +2405,50 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AA48C7" w:rsidRPr="00A674F8" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="001A3F7D" w:rsidRDefault="001A3F7D" w:rsidP="001A3F7D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>06</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-E</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>04</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-T</w:t>
@@ -2277,107 +2481,115 @@
           </w:p>
           <w:p w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="001A3F7D" w:rsidP="001A3F7D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00E57F6F" w:rsidRDefault="00033A02" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="_Toc8218087"/>
+            <w:bookmarkStart w:id="6" w:name="_Toc8218087"/>
             <w:r>
               <w:t>P261</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r w:rsidR="00216BB1">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00E50D96">
               <w:t>Bulletins</w:t>
             </w:r>
             <w:r w:rsidR="006E7CBF">
               <w:t xml:space="preserve"> de généalogie</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
           <w:p w:rsidR="00E50D96" w:rsidRDefault="00E50D96" w:rsidP="00E50D96">
             <w:r>
               <w:t xml:space="preserve">– 2001. – 0,5 cm de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E50D96" w:rsidRDefault="00E50D96" w:rsidP="00E50D96"/>
           <w:p w:rsidR="00E50D96" w:rsidRPr="006E7CBF" w:rsidRDefault="00E50D96" w:rsidP="00E50D96">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E7CBF">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E50D96" w:rsidRDefault="00E50D96" w:rsidP="00E50D96">
             <w:r>
               <w:t xml:space="preserve">Ce dossier comprend un bulletin conçu par l’Association des familles Provencher et concernant ses membres. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="006E7CBF" w:rsidRDefault="006E7CBF" w:rsidP="00E50D96"/>
           <w:p w:rsidR="006E7CBF" w:rsidRPr="009E246E" w:rsidRDefault="006E7CBF" w:rsidP="00E50D96">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="009E246E">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes : </w:t>
+              <w:t>Notes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009E246E">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="006E7CBF" w:rsidRDefault="006E7CBF" w:rsidP="00E50D96">
             <w:r>
               <w:t xml:space="preserve">Original. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="006E7CBF" w:rsidRDefault="006E7CBF" w:rsidP="00E50D96">
             <w:r>
               <w:t>Boîte 1.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="006E7CBF" w:rsidRDefault="006E7CBF" w:rsidP="00E50D96"/>
           <w:p w:rsidR="006E7CBF" w:rsidRDefault="006E7CBF" w:rsidP="00E50D96">
             <w:r>
               <w:t>P261/A1/</w:t>
             </w:r>
             <w:r w:rsidR="00216BB1">
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:t>,1</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="006E7CBF" w:rsidRDefault="006E7CBF" w:rsidP="00E50D96">
@@ -2413,67 +2625,67 @@
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="006E7CBF"/>
     <w:p w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00033A02" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc8218088"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc8218088"/>
       <w:r>
         <w:t>P261</w:t>
       </w:r>
       <w:r w:rsidR="00E57F6F" w:rsidRPr="00A674F8">
         <w:t>/A</w:t>
       </w:r>
       <w:r w:rsidR="00216BB1">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00E57F6F" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E7CBF">
         <w:t>Certificats</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w:rsidR="009E246E" w:rsidRDefault="009E246E" w:rsidP="009E246E">
       <w:r>
         <w:t xml:space="preserve">– 1987. – 1 page de documents textuels. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
@@ -2573,186 +2785,199 @@
           </w:p>
           <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="001A3F7D" w:rsidP="001A3F7D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00561EAD" w:rsidRDefault="00033A02" w:rsidP="00AB6798">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="_Toc8218089"/>
+            <w:bookmarkStart w:id="8" w:name="_Toc8218089"/>
             <w:r>
               <w:t>P261</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00216BB1">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="006E7CBF">
               <w:t>Sports</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
           <w:p w:rsidR="009E246E" w:rsidRDefault="009E246E" w:rsidP="009E246E">
             <w:r>
               <w:t xml:space="preserve">– 1987. – 1 page de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="009E246E" w:rsidRDefault="009E246E" w:rsidP="009E246E"/>
           <w:p w:rsidR="009E246E" w:rsidRPr="006E7CBF" w:rsidRDefault="009E246E" w:rsidP="009E246E">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E7CBF">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="009E246E" w:rsidRDefault="009E246E" w:rsidP="009E246E">
             <w:r>
               <w:t>Ce dossier comprend un certificat du salon de quilles Le Forum destiné à M. René Provencher.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="009E246E" w:rsidRDefault="009E246E" w:rsidP="009E246E"/>
           <w:p w:rsidR="009E246E" w:rsidRPr="009E246E" w:rsidRDefault="009E246E" w:rsidP="009E246E">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="009E246E">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes : </w:t>
+              <w:t>Notes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009E246E">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="009E246E" w:rsidRDefault="009E246E" w:rsidP="009E246E">
             <w:r>
               <w:t xml:space="preserve">Original. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="009E246E" w:rsidRDefault="009E246E" w:rsidP="009E246E">
             <w:r>
               <w:t>Boîte 1.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="009E246E" w:rsidRDefault="009E246E" w:rsidP="009E246E"/>
           <w:p w:rsidR="009E246E" w:rsidRDefault="009E246E" w:rsidP="009E246E">
             <w:r>
               <w:t>P261/A</w:t>
             </w:r>
             <w:r w:rsidR="00216BB1">
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:t>/1,1</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="009E246E" w:rsidRDefault="009E246E" w:rsidP="009E246E">
             <w:r>
-              <w:t>Certificat du salon de quilles Le Forum inc.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Certificat du salon de quilles Le Forum </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>inc.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w:rsidR="009E246E" w:rsidRDefault="009E246E" w:rsidP="009E246E">
             <w:r>
               <w:t>René Provencher</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="009E246E" w:rsidRDefault="009E246E" w:rsidP="009E246E">
             <w:r>
               <w:t>[1987]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="009E246E" w:rsidRDefault="009E246E" w:rsidP="009E246E">
             <w:r>
               <w:t>1 page, couleur</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="009E246E" w:rsidRDefault="009E246E" w:rsidP="009E246E">
             <w:r>
               <w:t>Original</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00216BB1" w:rsidRPr="00E50D96" w:rsidRDefault="00216BB1" w:rsidP="009E246E"/>
           <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:p w:rsidR="00216BB1" w:rsidRPr="00A674F8" w:rsidRDefault="00033A02" w:rsidP="00216BB1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc8218090"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc8218090"/>
       <w:r>
         <w:t>P261</w:t>
       </w:r>
       <w:r w:rsidR="00216BB1" w:rsidRPr="00A674F8">
         <w:t>/A</w:t>
       </w:r>
       <w:r w:rsidR="00216BB1">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00216BB1" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00216BB1">
         <w:t>Dépliants</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w:rsidR="008D484B" w:rsidRDefault="008D484B" w:rsidP="008D484B">
       <w:r>
         <w:t xml:space="preserve">– 1969-1974. – 1,8 cm de documents textuels. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00216BB1" w:rsidRDefault="00216BB1" w:rsidP="00216BB1">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00216BB1" w:rsidRPr="00AB6798" w:rsidRDefault="00216BB1" w:rsidP="00216BB1">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
@@ -2852,122 +3077,130 @@
           </w:p>
           <w:p w:rsidR="00216BB1" w:rsidRPr="00A674F8" w:rsidRDefault="001A3F7D" w:rsidP="001A3F7D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00216BB1" w:rsidRDefault="00033A02" w:rsidP="00821ACA">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="9" w:name="_Toc8218091"/>
+            <w:bookmarkStart w:id="10" w:name="_Toc8218091"/>
             <w:r>
               <w:t>P261</w:t>
             </w:r>
             <w:r w:rsidR="00216BB1" w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00566B5E">
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00216BB1" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00216BB1">
               <w:t>Tourno</w:t>
             </w:r>
             <w:r w:rsidR="00566B5E">
               <w:t>is de hockey</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
           <w:p w:rsidR="00216BB1" w:rsidRDefault="00216BB1" w:rsidP="00821ACA">
             <w:r>
               <w:t>– 19</w:t>
             </w:r>
             <w:r w:rsidR="00566B5E">
               <w:t>69-1974</w:t>
             </w:r>
             <w:r>
               <w:t>. – 1</w:t>
             </w:r>
             <w:r w:rsidR="00566B5E">
               <w:t>,8 cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00216BB1" w:rsidRDefault="00216BB1" w:rsidP="00821ACA"/>
           <w:p w:rsidR="00216BB1" w:rsidRPr="006E7CBF" w:rsidRDefault="00216BB1" w:rsidP="00821ACA">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E7CBF">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00216BB1" w:rsidRDefault="00216BB1" w:rsidP="00821ACA">
             <w:r>
               <w:t xml:space="preserve">Ce dossier comprend </w:t>
             </w:r>
             <w:r w:rsidR="00566B5E">
               <w:t>6 dépliants promotionnels annonçant la tenue de tournois de hockey amateurs semi-provinciaux à Dolbeau en février de chaque année, entre 1969 et 1974. Les dépliants contiennent surtout de la publicité de commanditaires.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00216BB1" w:rsidRDefault="00216BB1" w:rsidP="00821ACA"/>
           <w:p w:rsidR="00216BB1" w:rsidRPr="009E246E" w:rsidRDefault="00216BB1" w:rsidP="00821ACA">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="009E246E">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes : </w:t>
+              <w:t>Notes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009E246E">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00566B5E" w:rsidRDefault="00566B5E" w:rsidP="00821ACA">
             <w:r>
               <w:t xml:space="preserve">Les documents sont jaunis, parfois annotés et tachés. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00216BB1" w:rsidRDefault="00216BB1" w:rsidP="00821ACA">
             <w:r>
               <w:t>Origina</w:t>
             </w:r>
             <w:r w:rsidR="00566B5E">
               <w:t xml:space="preserve">ux. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00216BB1" w:rsidRDefault="00216BB1" w:rsidP="00821ACA">
             <w:r>
               <w:t>Boîte 1.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00216BB1" w:rsidRDefault="00216BB1" w:rsidP="00821ACA"/>
           <w:p w:rsidR="00216BB1" w:rsidRDefault="00216BB1" w:rsidP="00821ACA">
             <w:r>
               <w:t>P261/A</w:t>
             </w:r>
@@ -3040,51 +3273,50 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="00561835" w:rsidRDefault="00561835" w:rsidP="00561835">
             <w:r>
               <w:t>Dépliant du tournoi de hockey amateur semi-provincial une commandite de Laval Tremblay d’Alma présenté à Dolbeau</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00561835" w:rsidRDefault="00561835" w:rsidP="00561835">
             <w:r>
               <w:t>[février 1971]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00561835" w:rsidRDefault="00561835" w:rsidP="00561835">
             <w:r>
               <w:t>23,5 x 16 cm, couleur</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00561835" w:rsidRDefault="00561835" w:rsidP="00561835">
             <w:r>
               <w:t>Original</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="008D484B" w:rsidRDefault="008D484B" w:rsidP="00561835"/>
           <w:p w:rsidR="008D484B" w:rsidRDefault="008D484B" w:rsidP="008D484B">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>P261/A4/1,4</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="008D484B" w:rsidRDefault="008D484B" w:rsidP="008D484B">
             <w:r>
               <w:t>Dépliant du tournoi de hockey amateur semi-provincial une commandite de Laval Tremblay d’Alma présenté à Dolbeau</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="008D484B" w:rsidRDefault="008D484B" w:rsidP="008D484B">
             <w:r>
               <w:t>[février 1972]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="008D484B" w:rsidRDefault="008D484B" w:rsidP="008D484B">
             <w:r>
               <w:t>23,5 x 16 cm, couleur</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="008D484B" w:rsidRDefault="008D484B" w:rsidP="008D484B">
             <w:r>
               <w:t>Original</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="008D484B" w:rsidRDefault="008D484B" w:rsidP="00561835"/>
           <w:p w:rsidR="008D484B" w:rsidRDefault="008D484B" w:rsidP="008D484B">
@@ -3134,135 +3366,143 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="008D484B" w:rsidRDefault="008D484B" w:rsidP="00561835">
             <w:r>
               <w:t>Original</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00561835" w:rsidRDefault="00561835" w:rsidP="00821ACA"/>
           <w:p w:rsidR="00216BB1" w:rsidRPr="00E50D96" w:rsidRDefault="00216BB1" w:rsidP="00821ACA"/>
           <w:p w:rsidR="00216BB1" w:rsidRPr="00A674F8" w:rsidRDefault="00216BB1" w:rsidP="00821ACA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00216BB1" w:rsidRPr="00A674F8" w:rsidRDefault="00216BB1" w:rsidP="00923766"/>
     <w:p w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00033A02" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc8218092"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc8218092"/>
       <w:r>
         <w:t>P261</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents iconographiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w:rsidR="00033A02" w:rsidRDefault="00033A02" w:rsidP="00033A02">
       <w:r>
         <w:t xml:space="preserve">– [197-]-[199-?]. – 55 photographies. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00033A02">
         <w:t xml:space="preserve">des photographies liées aux tournois de hockey amateurs se déroulant dans les années 1970. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2"/>
     <w:p w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Notes : </w:t>
+        <w:t>Notes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AB6798">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB6798" w:rsidRDefault="00033A02" w:rsidP="00696AE2">
       <w:r>
         <w:t>Originales.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00033A02" w:rsidRPr="00A674F8" w:rsidRDefault="00033A02" w:rsidP="00696AE2">
       <w:r>
         <w:t>Boîte 1.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00033A02" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc8218093"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc8218093"/>
       <w:r>
         <w:t>P261</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Photographies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w:rsidR="00033A02" w:rsidRDefault="00033A02" w:rsidP="00033A02">
       <w:r>
         <w:t xml:space="preserve">– [197-]-[199-?]. – 55 photographies. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00033A02">
@@ -3356,156 +3596,164 @@
           </w:p>
           <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="001A3F7D" w:rsidP="001A3F7D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00C11F5D" w:rsidRDefault="00033A02" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="12" w:name="_Toc8218094"/>
+            <w:bookmarkStart w:id="13" w:name="_Toc8218094"/>
             <w:r>
               <w:t>P261</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="008D484B">
               <w:t>Portraits</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
           <w:p w:rsidR="003D5B02" w:rsidRDefault="003D5B02" w:rsidP="003D5B02">
             <w:r>
               <w:t xml:space="preserve">– [197-]. – 1971-1978. – 15 photographies. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="008D484B" w:rsidRDefault="008D484B" w:rsidP="008D484B"/>
           <w:p w:rsidR="00821ACA" w:rsidRDefault="00033A02" w:rsidP="00821ACA">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="13" w:name="_Toc8218095"/>
+            <w:bookmarkStart w:id="14" w:name="_Toc8218095"/>
             <w:r>
               <w:t>P261</w:t>
             </w:r>
             <w:r w:rsidR="00821ACA" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00821ACA">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00821ACA" w:rsidRPr="00B321DF">
               <w:t>1/1</w:t>
             </w:r>
             <w:r w:rsidR="00821ACA">
               <w:t>.1</w:t>
             </w:r>
             <w:r w:rsidR="00821ACA" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00821ACA">
               <w:t>Portraits de femmes</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
           <w:p w:rsidR="00821ACA" w:rsidRDefault="00821ACA" w:rsidP="00821ACA">
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="003D5B02">
               <w:t xml:space="preserve">[197-]. – </w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="003D5B02">
               <w:t>971-1978</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="003D5B02">
               <w:t>15 photographies.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00821ACA" w:rsidRDefault="00821ACA" w:rsidP="008D484B"/>
           <w:p w:rsidR="008D484B" w:rsidRPr="008D484B" w:rsidRDefault="008D484B" w:rsidP="008D484B">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D484B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="008D484B" w:rsidRDefault="008D484B" w:rsidP="008D484B">
             <w:r>
               <w:t xml:space="preserve">Ce dossier comprend des portraits de femmes ayant possiblement été candidates « Miss hockey amateur » dans la région. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="008D484B" w:rsidRDefault="008D484B" w:rsidP="008D484B"/>
           <w:p w:rsidR="008D484B" w:rsidRPr="008D484B" w:rsidRDefault="008D484B" w:rsidP="008D484B">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008D484B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes : </w:t>
+              <w:t>Notes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008D484B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="008D484B" w:rsidRDefault="008D484B" w:rsidP="008D484B">
             <w:r>
               <w:t xml:space="preserve">Originales. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="008D484B" w:rsidRDefault="008D484B" w:rsidP="008D484B">
             <w:r>
               <w:t xml:space="preserve">Boîte 1. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="008D484B" w:rsidRDefault="008D484B" w:rsidP="008D484B"/>
           <w:p w:rsidR="008D484B" w:rsidRPr="008D484B" w:rsidRDefault="008D484B" w:rsidP="008D484B">
             <w:r w:rsidRPr="008D484B">
               <w:t>P2</w:t>
             </w:r>
             <w:r>
               <w:t>61</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>/B1/1</w:t>
             </w:r>
             <w:r w:rsidR="00821ACA">
               <w:t>.1</w:t>
@@ -3581,52 +3829,57 @@
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E83D8A" w:rsidRDefault="00E83D8A" w:rsidP="00C8606B"/>
           <w:p w:rsidR="00E83D8A" w:rsidRPr="008D484B" w:rsidRDefault="00E83D8A" w:rsidP="00E83D8A">
             <w:r w:rsidRPr="008D484B">
               <w:t>P2</w:t>
             </w:r>
             <w:r>
               <w:t>61</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>/B1/1</w:t>
             </w:r>
             <w:r w:rsidR="00821ACA">
               <w:t>.1</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E83D8A" w:rsidRPr="008D484B" w:rsidRDefault="00E83D8A" w:rsidP="00E83D8A">
-            <w:r>
-              <w:t>Suzan Potvin, 21 ans</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Suzan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Potvin, 21 ans</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E83D8A" w:rsidRPr="008D484B" w:rsidRDefault="00E83D8A" w:rsidP="00E83D8A">
             <w:r w:rsidRPr="008D484B">
               <w:t>[197</w:t>
             </w:r>
             <w:r>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E83D8A" w:rsidRPr="008D484B" w:rsidRDefault="00E83D8A" w:rsidP="00E83D8A">
             <w:r>
               <w:t>8,3 x 6,4</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t xml:space="preserve"> cm, noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E83D8A" w:rsidRDefault="00E83D8A" w:rsidP="00E83D8A">
             <w:r w:rsidRPr="008D484B">
               <w:t>Originale</w:t>
             </w:r>
@@ -3676,51 +3929,59 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="00E83D8A" w:rsidRDefault="00E83D8A" w:rsidP="00E83D8A"/>
           <w:p w:rsidR="00E83D8A" w:rsidRPr="008D484B" w:rsidRDefault="00E83D8A" w:rsidP="00E83D8A">
             <w:r w:rsidRPr="008D484B">
               <w:t>P2</w:t>
             </w:r>
             <w:r>
               <w:t>61</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>/B1/1</w:t>
             </w:r>
             <w:r w:rsidR="00821ACA">
               <w:t>.1</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E83D8A" w:rsidRPr="008D484B" w:rsidRDefault="00E83D8A" w:rsidP="00E83D8A">
             <w:r>
-              <w:t>Lucie Bonsaint, commanditée par le Motel Casse-Croûte</w:t>
+              <w:t xml:space="preserve">Lucie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Bonsaint</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>, commanditée par le Motel Casse-Croûte</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E83D8A" w:rsidRPr="008D484B" w:rsidRDefault="00E83D8A" w:rsidP="00E83D8A">
             <w:r w:rsidRPr="008D484B">
               <w:t>[197-]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E83D8A" w:rsidRPr="008D484B" w:rsidRDefault="00E83D8A" w:rsidP="00E83D8A">
             <w:r>
               <w:t>8,3 x 6,4</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t xml:space="preserve"> cm, noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E83D8A" w:rsidRDefault="00E83D8A" w:rsidP="00E83D8A">
             <w:r w:rsidRPr="008D484B">
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E83D8A" w:rsidRDefault="00E83D8A" w:rsidP="00E83D8A"/>
           <w:p w:rsidR="00E83D8A" w:rsidRPr="008D484B" w:rsidRDefault="00E83D8A" w:rsidP="00E83D8A">
             <w:r w:rsidRPr="008D484B">
               <w:t>P2</w:t>
             </w:r>
@@ -3764,51 +4025,50 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="00E83D8A" w:rsidRDefault="00E83D8A" w:rsidP="00E83D8A"/>
           <w:p w:rsidR="00E83D8A" w:rsidRPr="008D484B" w:rsidRDefault="00E83D8A" w:rsidP="00E83D8A">
             <w:r w:rsidRPr="008D484B">
               <w:t>P2</w:t>
             </w:r>
             <w:r>
               <w:t>61</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>/B1/1</w:t>
             </w:r>
             <w:r w:rsidR="00821ACA">
               <w:t>.1</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E83D8A" w:rsidRPr="008D484B" w:rsidRDefault="00E83D8A" w:rsidP="00E83D8A">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Diane Perron de Saint-Félicien</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E83D8A" w:rsidRDefault="00E83D8A" w:rsidP="00E83D8A">
             <w:r w:rsidRPr="008D484B">
               <w:t>[197-]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E83D8A" w:rsidRPr="008D484B" w:rsidRDefault="00E83D8A" w:rsidP="00E83D8A">
             <w:r>
               <w:t xml:space="preserve">9,4 x 6,9 </w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>cm, noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E83D8A" w:rsidRDefault="00E83D8A" w:rsidP="00E83D8A">
             <w:r w:rsidRPr="008D484B">
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E83D8A" w:rsidRDefault="00E83D8A" w:rsidP="00E83D8A"/>
           <w:p w:rsidR="00E83D8A" w:rsidRPr="008D484B" w:rsidRDefault="00E83D8A" w:rsidP="00E83D8A">
             <w:r w:rsidRPr="008D484B">
               <w:t>P2</w:t>
@@ -4126,142 +4386,155 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="00821ACA" w:rsidRDefault="00821ACA" w:rsidP="00821ACA"/>
           <w:p w:rsidR="00821ACA" w:rsidRPr="008D484B" w:rsidRDefault="00821ACA" w:rsidP="00821ACA">
             <w:r w:rsidRPr="008D484B">
               <w:t>P2</w:t>
             </w:r>
             <w:r>
               <w:t>61</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>/B1/1</w:t>
             </w:r>
             <w:r>
               <w:t>.1</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:t>15</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00821ACA" w:rsidRPr="008D484B" w:rsidRDefault="00821ACA" w:rsidP="00821ACA">
             <w:r>
-              <w:t>Gaétane Gaudreault</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Gaétane </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Gaudreault</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w:rsidR="00821ACA" w:rsidRPr="008D484B" w:rsidRDefault="00821ACA" w:rsidP="00821ACA">
             <w:r w:rsidRPr="008D484B">
               <w:t>[197</w:t>
             </w:r>
             <w:r w:rsidR="003D5B02">
               <w:t>8?</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00821ACA" w:rsidRPr="008D484B" w:rsidRDefault="00821ACA" w:rsidP="00821ACA">
             <w:r>
               <w:t>17,4 x 12,3</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t xml:space="preserve"> cm, noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00821ACA" w:rsidRDefault="00821ACA" w:rsidP="00821ACA">
             <w:r w:rsidRPr="008D484B">
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00821ACA" w:rsidRDefault="00821ACA" w:rsidP="00821ACA"/>
           <w:p w:rsidR="003D5B02" w:rsidRDefault="00033A02" w:rsidP="003D5B02">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="14" w:name="_Toc8218096"/>
+            <w:bookmarkStart w:id="15" w:name="_Toc8218096"/>
             <w:r>
               <w:t>P261</w:t>
             </w:r>
             <w:r w:rsidR="003D5B02" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="003D5B02">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="003D5B02" w:rsidRPr="00B321DF">
               <w:t>1/1</w:t>
             </w:r>
             <w:r w:rsidR="003D5B02">
               <w:t>.2</w:t>
             </w:r>
             <w:r w:rsidR="003D5B02" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="003D5B02">
               <w:t>Portraits d’hommes</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
           <w:p w:rsidR="003D5B02" w:rsidRDefault="003D5B02" w:rsidP="003D5B02">
             <w:r>
               <w:t xml:space="preserve">– [199-?]. – 1 photographie. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003D5B02" w:rsidRDefault="003D5B02" w:rsidP="003D5B02"/>
           <w:p w:rsidR="003D5B02" w:rsidRPr="008D484B" w:rsidRDefault="003D5B02" w:rsidP="003D5B02">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D484B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003D5B02" w:rsidRDefault="003D5B02" w:rsidP="003D5B02">
             <w:r>
               <w:t xml:space="preserve">Ce dossier comprend un portrait d’un homme seul. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003D5B02" w:rsidRDefault="003D5B02" w:rsidP="003D5B02"/>
           <w:p w:rsidR="003D5B02" w:rsidRPr="008D484B" w:rsidRDefault="003D5B02" w:rsidP="003D5B02">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008D484B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes : </w:t>
+              <w:t>Notes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008D484B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003D5B02" w:rsidRDefault="003D5B02" w:rsidP="003D5B02">
             <w:r>
               <w:t xml:space="preserve">Originales. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003D5B02" w:rsidRDefault="003D5B02" w:rsidP="003D5B02">
             <w:r>
               <w:t xml:space="preserve">Boîte 1. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003D5B02" w:rsidRDefault="003D5B02" w:rsidP="003D5B02"/>
           <w:p w:rsidR="003D5B02" w:rsidRPr="008D484B" w:rsidRDefault="003D5B02" w:rsidP="003D5B02">
             <w:r w:rsidRPr="008D484B">
               <w:t>P2</w:t>
             </w:r>
             <w:r>
               <w:t>61</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>/B1/1</w:t>
             </w:r>
             <w:r>
               <w:t>.2</w:t>
@@ -4328,51 +4601,50 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00420B69" w:rsidRPr="00A674F8" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w:rsidR="001A3F7D" w:rsidRDefault="001A3F7D" w:rsidP="001A3F7D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>06</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-E</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>04</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-T</w:t>
@@ -4393,52 +4665,50 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001A3F7D" w:rsidRDefault="001A3F7D" w:rsidP="001A3F7D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00420B69" w:rsidRPr="00A674F8" w:rsidRDefault="001A3F7D" w:rsidP="001A3F7D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00420B69" w:rsidRDefault="00033A02" w:rsidP="00420B69">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="16" w:name="_Toc8218097"/>
             <w:r>
               <w:t>P261</w:t>
             </w:r>
             <w:r w:rsidR="00420B69" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00420B69">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00420B69" w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r w:rsidR="00420B69">
@@ -4522,55 +4792,63 @@
               <w:t xml:space="preserve">Ce dossier comprend des photographies de tournois de hockey, d’équipes, de Miss hockey amateur </w:t>
             </w:r>
             <w:r w:rsidR="000D5A73">
               <w:t>couronnées</w:t>
             </w:r>
             <w:r w:rsidR="00033A02">
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de remises de prix</w:t>
             </w:r>
             <w:r w:rsidR="00033A02">
               <w:t xml:space="preserve"> et de représentants du tournoi autour d’un verre</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">.  </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00420B69" w:rsidRDefault="00420B69" w:rsidP="00420B69"/>
           <w:p w:rsidR="00420B69" w:rsidRPr="008D484B" w:rsidRDefault="00420B69" w:rsidP="00420B69">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008D484B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes : </w:t>
+              <w:t>Notes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008D484B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D6470B" w:rsidRDefault="00D6470B" w:rsidP="00420B69">
             <w:r>
               <w:t xml:space="preserve">L’une des photos a été découpée et est trouée. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00420B69" w:rsidRDefault="00420B69" w:rsidP="00420B69">
             <w:r>
               <w:t xml:space="preserve">Originales. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00420B69" w:rsidRDefault="00420B69" w:rsidP="00420B69">
             <w:r>
               <w:t xml:space="preserve">Boîte 1. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00420B69" w:rsidRDefault="00420B69" w:rsidP="00420B69"/>
           <w:p w:rsidR="00420B69" w:rsidRPr="008D484B" w:rsidRDefault="00420B69" w:rsidP="00420B69">
             <w:r w:rsidRPr="008D484B">
               <w:t>P2</w:t>
             </w:r>
             <w:r>
               <w:t>61</w:t>
             </w:r>
@@ -4588,51 +4866,50 @@
             <w:r>
               <w:t>Partie de hockey</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00420B69" w:rsidRPr="008D484B" w:rsidRDefault="00420B69" w:rsidP="00420B69">
             <w:r w:rsidRPr="008D484B">
               <w:t>[197-]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00420B69" w:rsidRPr="008D484B" w:rsidRDefault="00420B69" w:rsidP="00420B69">
             <w:r>
               <w:t>8,2 x 10,5</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t xml:space="preserve"> cm, noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00420B69" w:rsidRDefault="00420B69" w:rsidP="00420B69">
             <w:r w:rsidRPr="008D484B">
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00420B69" w:rsidRDefault="00420B69" w:rsidP="00420B69"/>
           <w:p w:rsidR="00DC595C" w:rsidRPr="008D484B" w:rsidRDefault="00DC595C" w:rsidP="00DC595C">
             <w:r w:rsidRPr="008D484B">
-              <w:lastRenderedPageBreak/>
               <w:t>P2</w:t>
             </w:r>
             <w:r>
               <w:t>61</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>/B1/</w:t>
             </w:r>
             <w:r>
               <w:t>2.1</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00DC595C" w:rsidRDefault="00DC595C" w:rsidP="00DC595C">
             <w:r>
               <w:t>L’équipe de hockey gagnante de Saint-Eugène, commanditée par Texaco</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00DC595C" w:rsidRPr="008D484B" w:rsidRDefault="00DC595C" w:rsidP="00DC595C">
             <w:r>
@@ -4664,52 +4941,57 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="00DC595C" w:rsidRDefault="00DC595C" w:rsidP="00420B69"/>
           <w:p w:rsidR="00DC595C" w:rsidRPr="008D484B" w:rsidRDefault="00DC595C" w:rsidP="00DC595C">
             <w:r w:rsidRPr="008D484B">
               <w:t>P2</w:t>
             </w:r>
             <w:r>
               <w:t>61</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>/B1/</w:t>
             </w:r>
             <w:r>
               <w:t>2.1</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00DC595C" w:rsidRDefault="00DC595C" w:rsidP="00DC595C">
             <w:r>
-              <w:t>L’équipe de hockey gagnante de Dolbeau, commanditée par l’Hôtel Milot</w:t>
-            </w:r>
+              <w:t xml:space="preserve">L’équipe de hockey gagnante de Dolbeau, commanditée par l’Hôtel </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Milot</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w:rsidR="00DC595C" w:rsidRPr="008D484B" w:rsidRDefault="00DC595C" w:rsidP="00DC595C">
             <w:r>
               <w:t>Aréna de Dolbeau</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00DC595C" w:rsidRPr="008D484B" w:rsidRDefault="00DC595C" w:rsidP="00DC595C">
             <w:r w:rsidRPr="008D484B">
               <w:t>[197</w:t>
             </w:r>
             <w:r>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00DC595C" w:rsidRPr="008D484B" w:rsidRDefault="00DC595C" w:rsidP="00DC595C">
             <w:r>
               <w:t>19,6 x 24,6</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t xml:space="preserve"> cm, noir et blanc</w:t>
             </w:r>
           </w:p>
@@ -4783,57 +5065,70 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="00DC595C" w:rsidRDefault="00DC595C" w:rsidP="00420B69"/>
           <w:p w:rsidR="005D649B" w:rsidRPr="008D484B" w:rsidRDefault="005D649B" w:rsidP="005D649B">
             <w:r w:rsidRPr="008D484B">
               <w:t>P2</w:t>
             </w:r>
             <w:r>
               <w:t>61</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>/B1/</w:t>
             </w:r>
             <w:r>
               <w:t>2.1</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005D649B" w:rsidRDefault="005D649B" w:rsidP="005D649B">
             <w:r>
-              <w:t>L’équipe de hockey gagnante commanditée par l’Hôtel Milot, à l’aréna de Dolbeau</w:t>
+              <w:t xml:space="preserve">L’équipe de hockey gagnante commanditée par l’Hôtel </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Milot</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>, à l’aréna de Dolbeau</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005D649B" w:rsidRPr="008D484B" w:rsidRDefault="005D649B" w:rsidP="005D649B">
             <w:r>
-              <w:t>Certains joueurs portent des chandails de ballon balai commandité par l’Hôtel Castel ou des Seals</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Certains joueurs portent des chandails de ballon balai commandité par l’Hôtel Castel ou des </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Seals</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w:rsidR="005D649B" w:rsidRPr="008D484B" w:rsidRDefault="005D649B" w:rsidP="005D649B">
             <w:r w:rsidRPr="008D484B">
               <w:t>[197</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005D649B" w:rsidRPr="008D484B" w:rsidRDefault="005D649B" w:rsidP="005D649B">
             <w:r>
               <w:t>20,2 x 25,2</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t xml:space="preserve"> cm, noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005D649B" w:rsidRDefault="005D649B" w:rsidP="005D649B">
             <w:r w:rsidRPr="008D484B">
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
@@ -4893,75 +5188,79 @@
               <w:t>P2</w:t>
             </w:r>
             <w:r>
               <w:t>61</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>/B1/</w:t>
             </w:r>
             <w:r>
               <w:t>2.1</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00165683" w:rsidRDefault="00165683" w:rsidP="00165683">
             <w:r>
               <w:t>Mise au jeu par la Miss hockey amateur lors de l’ouverture d’un tournoi de hockey amateur à l’aréna de Dolbeau</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00165683" w:rsidRPr="008D484B" w:rsidRDefault="00165683" w:rsidP="00165683">
             <w:r>
-              <w:t>Paulo Juneau, Lindi Lemieux, M. Provost (agent extérieur Molson), Irène Servais, Lisette Laforest, Guy Fortin, Linda Lemieux, René Provencher (promoteur) et Henry Lalancette</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Paulo Juneau, Lindi Lemieux, M. Provost (agent extérieur Molson), Irène Servais, Lisette Laforest, Guy Fortin, Linda Lemieux, René Provencher (promoteur) et Henry </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Lalancette</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w:rsidR="00165683" w:rsidRPr="008D484B" w:rsidRDefault="00165683" w:rsidP="00165683">
             <w:r w:rsidRPr="008D484B">
               <w:t>[197</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00165683" w:rsidRPr="008D484B" w:rsidRDefault="00165683" w:rsidP="00165683">
             <w:r>
               <w:t>20,3 x 25,2</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t xml:space="preserve"> cm, noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00165683" w:rsidRDefault="00165683" w:rsidP="00165683">
             <w:r w:rsidRPr="008D484B">
-              <w:lastRenderedPageBreak/>
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00165683" w:rsidRDefault="00165683" w:rsidP="00420B69"/>
           <w:p w:rsidR="005D649B" w:rsidRPr="008D484B" w:rsidRDefault="005D649B" w:rsidP="005D649B">
             <w:r w:rsidRPr="008D484B">
               <w:t>P2</w:t>
             </w:r>
             <w:r>
               <w:t>61</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>/B1/</w:t>
             </w:r>
             <w:r>
               <w:t>2.1</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00165683">
               <w:t>8</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005D649B" w:rsidRPr="008D484B" w:rsidRDefault="005D649B" w:rsidP="005D649B">
@@ -5044,51 +5343,59 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="005D649B" w:rsidRDefault="005D649B" w:rsidP="00420B69"/>
           <w:p w:rsidR="00165683" w:rsidRPr="008D484B" w:rsidRDefault="00165683" w:rsidP="00165683">
             <w:r w:rsidRPr="008D484B">
               <w:t>P2</w:t>
             </w:r>
             <w:r>
               <w:t>61</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>/B1/</w:t>
             </w:r>
             <w:r>
               <w:t>2.1</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:t>10</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00165683" w:rsidRPr="008D484B" w:rsidRDefault="00165683" w:rsidP="00165683">
             <w:r>
-              <w:t>L’équipe de hockey Les Inuks de l’UQAC, la Miss hockey amateur et les représentants sur la glace de l’aréna de Dolbeau</w:t>
+              <w:t xml:space="preserve">L’équipe de hockey Les </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Inuks</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> de l’UQAC, la Miss hockey amateur et les représentants sur la glace de l’aréna de Dolbeau</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00165683" w:rsidRPr="008D484B" w:rsidRDefault="00165683" w:rsidP="00165683">
             <w:r w:rsidRPr="008D484B">
               <w:t>[197</w:t>
             </w:r>
             <w:r>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00165683" w:rsidRPr="008D484B" w:rsidRDefault="00165683" w:rsidP="00165683">
             <w:r>
               <w:t>20,3 x 25,2</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t xml:space="preserve"> cm, noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00165683" w:rsidRDefault="00165683" w:rsidP="00165683">
             <w:r w:rsidRPr="008D484B">
               <w:t>Originale</w:t>
             </w:r>
@@ -5099,51 +5406,75 @@
               <w:t>P2</w:t>
             </w:r>
             <w:r>
               <w:t>61</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>/B1/</w:t>
             </w:r>
             <w:r>
               <w:t>2.1</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:t>11</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000D5A73" w:rsidRDefault="000D5A73" w:rsidP="000D5A73">
             <w:r>
               <w:t>Le couronnement de la « reine » ou Miss hockey amateur de l’année 1970</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000D5A73" w:rsidRPr="008D484B" w:rsidRDefault="000D5A73" w:rsidP="000D5A73">
             <w:r>
-              <w:t>René Provencher (promoteur), Christiane Jackmino, Lucette Aubé, Jacinthe Lavoie (reine), Claude St-Arnaud (à l’arrière), Lucie Bonsaint, Suzanne Potvin, Guy Fortin</w:t>
+              <w:t xml:space="preserve">René Provencher (promoteur), Christiane </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Jackmino</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, Lucette </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Aubé</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, Jacinthe Lavoie (reine), Claude St-Arnaud (à l’arrière), Lucie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Bonsaint</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>, Suzanne Potvin, Guy Fortin</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000D5A73" w:rsidRPr="008D484B" w:rsidRDefault="000D5A73" w:rsidP="000D5A73">
             <w:r w:rsidRPr="008D484B">
               <w:t>[197</w:t>
             </w:r>
             <w:r>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000D5A73" w:rsidRPr="008D484B" w:rsidRDefault="000D5A73" w:rsidP="000D5A73">
             <w:r>
               <w:t>19,5 x 24,5</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t xml:space="preserve"> cm, noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000D5A73" w:rsidRDefault="000D5A73" w:rsidP="000D5A73">
             <w:r w:rsidRPr="008D484B">
               <w:t>Originale</w:t>
             </w:r>
@@ -5239,83 +5570,90 @@
             <w:r>
               <w:t>Claude St-Arnaud, Janick Côté, Guy Fortin, Claudine Mathieu, Laval Tremblay (commanditaire), Diane Audet, René Provencher (promoteur), Camilla Bouchard (reine)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000D5A73" w:rsidRPr="008D484B" w:rsidRDefault="000D5A73" w:rsidP="000D5A73">
             <w:r w:rsidRPr="008D484B">
               <w:t>[197</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000D5A73" w:rsidRPr="008D484B" w:rsidRDefault="000040C7" w:rsidP="000D5A73">
             <w:r>
               <w:t>19,5 x 25,2</w:t>
             </w:r>
             <w:r w:rsidR="000D5A73" w:rsidRPr="008D484B">
               <w:t xml:space="preserve"> cm, noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000D5A73" w:rsidRDefault="000D5A73" w:rsidP="000D5A73">
             <w:r w:rsidRPr="008D484B">
-              <w:lastRenderedPageBreak/>
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000D5A73" w:rsidRDefault="000D5A73" w:rsidP="00420B69"/>
           <w:p w:rsidR="00AC18F4" w:rsidRPr="008D484B" w:rsidRDefault="00AC18F4" w:rsidP="00AC18F4">
             <w:r w:rsidRPr="008D484B">
               <w:t>P2</w:t>
             </w:r>
             <w:r>
               <w:t>61</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>/B1/</w:t>
             </w:r>
             <w:r>
               <w:t>2.1</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:t>14</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00AC18F4" w:rsidRDefault="00AC18F4" w:rsidP="00AC18F4">
             <w:r>
               <w:t>Les candidates de Miss hockey amateur 1971 et des représentants du tournoi</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00AC18F4" w:rsidRPr="008D484B" w:rsidRDefault="00AC18F4" w:rsidP="00AC18F4">
             <w:r>
-              <w:t>Bernard Goudreault (secrétaire?), Guy Fortin (président?), Armand Vézina (maire de Dolbeau), René Provencher (promoteur), Claude St-Arnaud (publicité), Lisette Laforest, Vivianne Bolduc, Camilla Bouchard et Linda Lemieux</w:t>
+              <w:t xml:space="preserve">Bernard </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Goudreault</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (secrétaire?), Guy Fortin (président?), Armand Vézina (maire de Dolbeau), René Provencher (promoteur), Claude St-Arnaud (publicité), Lisette Laforest, Vivianne Bolduc, Camilla Bouchard et Linda Lemieux</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00AC18F4" w:rsidRPr="008D484B" w:rsidRDefault="00AC18F4" w:rsidP="00AC18F4">
             <w:r w:rsidRPr="008D484B">
               <w:t>[197</w:t>
             </w:r>
             <w:r w:rsidR="00E51820">
               <w:t>1?</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00AC18F4" w:rsidRPr="008D484B" w:rsidRDefault="00E51820" w:rsidP="00AC18F4">
             <w:r>
               <w:t>20,3 x 25,2</w:t>
             </w:r>
             <w:r w:rsidR="00AC18F4" w:rsidRPr="008D484B">
               <w:t xml:space="preserve"> cm, noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00AC18F4" w:rsidRDefault="00AC18F4" w:rsidP="00AC18F4">
             <w:r w:rsidRPr="008D484B">
               <w:t>Originale</w:t>
             </w:r>
@@ -5326,51 +5664,59 @@
               <w:t>P2</w:t>
             </w:r>
             <w:r>
               <w:t>61</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>/B1/</w:t>
             </w:r>
             <w:r>
               <w:t>2.1</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:t>15</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00AC18F4" w:rsidRDefault="00AC18F4" w:rsidP="00AC18F4">
             <w:r>
               <w:t>Couronnement de la Miss hockey amateur de l’année 1972</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00AC18F4" w:rsidRPr="008D484B" w:rsidRDefault="00AC18F4" w:rsidP="00AC18F4">
             <w:r>
-              <w:t>Guy Fortin, Jacinthe Lavoie (reine), René Provencher (promoteur), Francine Aubé et Claude St-Arnaud</w:t>
+              <w:t xml:space="preserve">Guy Fortin, Jacinthe Lavoie (reine), René Provencher (promoteur), Francine </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Aubé</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> et Claude St-Arnaud</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00AC18F4" w:rsidRPr="008D484B" w:rsidRDefault="00AC18F4" w:rsidP="00AC18F4">
             <w:r w:rsidRPr="008D484B">
               <w:t>[197</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00AC18F4" w:rsidRPr="008D484B" w:rsidRDefault="00AC18F4" w:rsidP="00AC18F4">
             <w:r>
               <w:t>19,5 x 24,5</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t xml:space="preserve"> cm, noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00AC18F4" w:rsidRDefault="00AC18F4" w:rsidP="00AC18F4">
             <w:r w:rsidRPr="008D484B">
               <w:t>Originale</w:t>
             </w:r>
@@ -5437,55 +5783,60 @@
               <w:t>61</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>/B1/</w:t>
             </w:r>
             <w:r>
               <w:t>2.1</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00931797">
               <w:t>7</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E51820" w:rsidRDefault="00E51820" w:rsidP="00E51820">
             <w:r>
               <w:t>Le couronnement de Lisette Levesque, la Miss hockey amateur 1973, et la remise des valises à la gagnante</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E51820" w:rsidRDefault="00E51820" w:rsidP="00E51820">
             <w:r>
-              <w:t>René Provencher (promoteur), Louisette Laforest (possiblement la reine de l’année précédente), Claude St-Arnaud (à l’arrière), Lisette Levesque (reine de l’année 1973) et Claude De</w:t>
+              <w:t xml:space="preserve">René Provencher (promoteur), Louisette Laforest (possiblement la reine de l’année précédente), Claude St-Arnaud (à l’arrière), Lisette Levesque (reine de l’année 1973) et Claude </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>De</w:t>
             </w:r>
             <w:r w:rsidR="00931797">
               <w:t>noncour</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w:rsidR="00E51820" w:rsidRPr="008D484B" w:rsidRDefault="00E51820" w:rsidP="00E51820">
             <w:r w:rsidRPr="008D484B">
               <w:t>[197</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E51820" w:rsidRPr="008D484B" w:rsidRDefault="00931797" w:rsidP="00E51820">
             <w:r>
               <w:t>20,3 x 25,3</w:t>
             </w:r>
             <w:r w:rsidR="00E51820" w:rsidRPr="008D484B">
               <w:t xml:space="preserve"> cm, noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E51820" w:rsidRDefault="00E51820" w:rsidP="00E51820">
             <w:r w:rsidRPr="008D484B">
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
@@ -5495,101 +5846,108 @@
               <w:t>P2</w:t>
             </w:r>
             <w:r>
               <w:t>61</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>/B1/</w:t>
             </w:r>
             <w:r>
               <w:t>2.1</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:t>18</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0013307F" w:rsidRDefault="0013307F" w:rsidP="0013307F">
             <w:r>
               <w:t>La Miss hockey amateur de l’année 1973 accompagnée de 4 jeunes femmes</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0013307F" w:rsidRDefault="0013307F" w:rsidP="0013307F">
             <w:r>
-              <w:t>Sylvie Savard, Johanne Martel, Johanne Dupéré, Shirley Boivin et Lisette Levesque au centre (reine)</w:t>
+              <w:t xml:space="preserve">Sylvie Savard, Johanne Martel, Johanne </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Dupéré</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>, Shirley Boivin et Lisette Levesque au centre (reine)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0013307F" w:rsidRPr="008D484B" w:rsidRDefault="0013307F" w:rsidP="0013307F">
             <w:r w:rsidRPr="008D484B">
               <w:t>[197</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0013307F" w:rsidRPr="008D484B" w:rsidRDefault="0013307F" w:rsidP="0013307F">
             <w:r>
               <w:t>25,2 x 20,3</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t xml:space="preserve"> cm, noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0013307F" w:rsidRDefault="0013307F" w:rsidP="0013307F">
             <w:r w:rsidRPr="008D484B">
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0013307F" w:rsidRDefault="0013307F" w:rsidP="00420B69"/>
           <w:p w:rsidR="009F4C6E" w:rsidRPr="008D484B" w:rsidRDefault="009F4C6E" w:rsidP="009F4C6E">
             <w:r w:rsidRPr="008D484B">
               <w:t>P2</w:t>
             </w:r>
             <w:r>
               <w:t>61</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>/B1/</w:t>
             </w:r>
             <w:r>
               <w:t>2.1</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:t>19</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="009F4C6E" w:rsidRDefault="009F4C6E" w:rsidP="009F4C6E">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Lisette Levesque, Miss hockey amateur, serre la main d’une jeune femme inconnue</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="009F4C6E" w:rsidRPr="008D484B" w:rsidRDefault="009F4C6E" w:rsidP="009F4C6E">
             <w:r w:rsidRPr="008D484B">
               <w:t>[197</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="009F4C6E" w:rsidRPr="008D484B" w:rsidRDefault="009F4C6E" w:rsidP="009F4C6E">
             <w:r>
               <w:t>25,2 x 20,3</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t xml:space="preserve"> cm, noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="009F4C6E" w:rsidRDefault="009F4C6E" w:rsidP="009F4C6E">
             <w:r w:rsidRPr="008D484B">
               <w:t>Originale</w:t>
@@ -5658,64 +6016,84 @@
             <w:r>
               <w:t>61</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>/B1/</w:t>
             </w:r>
             <w:r>
               <w:t>2.1</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:t>21</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005A203C" w:rsidRDefault="005A203C" w:rsidP="005A203C">
             <w:r>
               <w:t>Le couronnement de la Miss hockey amateur 1974</w:t>
             </w:r>
             <w:r w:rsidR="0094402E">
               <w:t>, Marjolaine Prévost</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005A203C" w:rsidRDefault="005A203C" w:rsidP="005A203C">
-            <w:r>
-              <w:t xml:space="preserve">Edith Blackburn, Edith Bouchard, Paulo Juneau, </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Edith</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Blackburn, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Edith</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Bouchard, Paulo Juneau, </w:t>
             </w:r>
             <w:r w:rsidR="001D63DC">
               <w:t xml:space="preserve">Dominique Desrosiers, Claude </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0094402E">
               <w:t>Denoncour</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="001D63DC">
               <w:t xml:space="preserve">, Lisette L., René Provencher (promoteur), Colombe (?), </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0094402E">
-              <w:t>Clermond Beaulieu, Marjolaine Prévost (reine)</w:t>
+              <w:t>Clermond</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0094402E">
+              <w:t xml:space="preserve"> Beaulieu, Marjolaine Prévost (reine)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005A203C" w:rsidRPr="008D484B" w:rsidRDefault="005A203C" w:rsidP="005A203C">
             <w:r w:rsidRPr="008D484B">
               <w:t>[197</w:t>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005A203C" w:rsidRDefault="0094402E" w:rsidP="005A203C">
             <w:r>
               <w:t>20,3 x 25,2</w:t>
             </w:r>
             <w:r w:rsidR="005A203C" w:rsidRPr="008D484B">
               <w:t xml:space="preserve"> cm, noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0094402E" w:rsidRPr="008D484B" w:rsidRDefault="0094402E" w:rsidP="005A203C">
             <w:r>
               <w:t>Photo trouée (découpée)</w:t>
             </w:r>
@@ -5781,51 +6159,67 @@
               <w:t>P2</w:t>
             </w:r>
             <w:r>
               <w:t>61</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>/B1/</w:t>
             </w:r>
             <w:r>
               <w:t>2.1</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:t>23</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0094402E" w:rsidRDefault="0094402E" w:rsidP="0094402E">
             <w:r>
               <w:t>Le couronnement de Marjolaine Prévost, Miss hockey amateur de l’année 1974</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0094402E" w:rsidRDefault="0094402E" w:rsidP="0094402E">
             <w:r>
-              <w:t>Paulo Juneau, René Provencher, Marjolaine Prévost (reine), Claude Denoncour (président), Clermond Beaulieu</w:t>
+              <w:t xml:space="preserve">Paulo Juneau, René Provencher, Marjolaine Prévost (reine), Claude </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Denoncour</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (président), </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Clermond</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Beaulieu</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0094402E" w:rsidRPr="008D484B" w:rsidRDefault="0094402E" w:rsidP="0094402E">
             <w:r w:rsidRPr="008D484B">
               <w:t>[197</w:t>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0094402E" w:rsidRPr="008D484B" w:rsidRDefault="0094402E" w:rsidP="0094402E">
             <w:r>
               <w:t xml:space="preserve">20,3 x 25,2 </w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>cm, noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0094402E" w:rsidRDefault="0094402E" w:rsidP="0094402E">
             <w:r w:rsidRPr="008D484B">
               <w:t>Originale</w:t>
             </w:r>
@@ -5881,51 +6275,50 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="0094402E" w:rsidRDefault="0094402E" w:rsidP="0094402E"/>
           <w:p w:rsidR="002935DE" w:rsidRDefault="002935DE" w:rsidP="002935DE">
             <w:r w:rsidRPr="008D484B">
               <w:t>P2</w:t>
             </w:r>
             <w:r>
               <w:t>61</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>/B1/</w:t>
             </w:r>
             <w:r>
               <w:t>2.1</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:t>25</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="002935DE" w:rsidRDefault="002935DE" w:rsidP="002935DE">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Marjolaine Prévost, Miss hockey amateur 1974, remet les fleurs à la nouvelle reine</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="002935DE" w:rsidRPr="008D484B" w:rsidRDefault="002935DE" w:rsidP="002935DE">
             <w:r w:rsidRPr="008D484B">
               <w:t>[197</w:t>
             </w:r>
             <w:r>
               <w:t>5?</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="002935DE" w:rsidRPr="008D484B" w:rsidRDefault="002935DE" w:rsidP="002935DE">
             <w:r>
               <w:t xml:space="preserve">25,2 x 20,3 </w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>cm, noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="002935DE" w:rsidRDefault="002935DE" w:rsidP="002935DE">
             <w:r w:rsidRPr="008D484B">
               <w:t>Originale</w:t>
@@ -6137,51 +6530,59 @@
               <w:t>P2</w:t>
             </w:r>
             <w:r>
               <w:t>61</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>/B1/</w:t>
             </w:r>
             <w:r>
               <w:t>2.1</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:t>29</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E2496F" w:rsidRDefault="00E2496F" w:rsidP="00E2496F">
             <w:r>
               <w:t>Deux hommes reçoivent une plaque de la part de deux représentants</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E2496F" w:rsidRDefault="00E2496F" w:rsidP="00E2496F">
             <w:r>
-              <w:t xml:space="preserve">Paulo Juneau, René Provencher (promoteur), Rémi Gaudreault (agent extérieur Molson) et Guy Fortin </w:t>
+              <w:t xml:space="preserve">Paulo Juneau, René Provencher (promoteur), Rémi </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Gaudreault</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (agent extérieur Molson) et Guy Fortin </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E2496F" w:rsidRPr="008D484B" w:rsidRDefault="00E2496F" w:rsidP="00E2496F">
             <w:r>
               <w:t>[1971]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E2496F" w:rsidRPr="008D484B" w:rsidRDefault="00E2496F" w:rsidP="00E2496F">
             <w:r>
               <w:t xml:space="preserve">24,5 x 19,7 </w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>cm, noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E2496F" w:rsidRDefault="00E2496F" w:rsidP="00E2496F">
             <w:r w:rsidRPr="008D484B">
               <w:t>Originale</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E2496F" w:rsidRDefault="00E2496F" w:rsidP="0094402E"/>
           <w:p w:rsidR="00E2496F" w:rsidRDefault="00E2496F" w:rsidP="00E2496F">
             <w:r w:rsidRPr="008D484B">
               <w:t>P2</w:t>
             </w:r>
@@ -6231,51 +6632,50 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="00D6470B" w:rsidRDefault="00D6470B" w:rsidP="0094402E"/>
           <w:p w:rsidR="00E2496F" w:rsidRDefault="00E2496F" w:rsidP="00E2496F">
             <w:r w:rsidRPr="008D484B">
               <w:t>P2</w:t>
             </w:r>
             <w:r>
               <w:t>61</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>/B1/</w:t>
             </w:r>
             <w:r>
               <w:t>2.1</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:t>31</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E2496F" w:rsidRDefault="00E2496F" w:rsidP="00E2496F">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Les joueurs de l’équipe de Roberval reçoivent une plaque Molson</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E2496F" w:rsidRPr="008D484B" w:rsidRDefault="00E2496F" w:rsidP="00E2496F">
             <w:r w:rsidRPr="008D484B">
               <w:t>[197</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E2496F" w:rsidRPr="008D484B" w:rsidRDefault="00E2496F" w:rsidP="00E2496F">
             <w:r>
               <w:t xml:space="preserve">20,3 x 25,2 </w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>cm, noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E2496F" w:rsidRDefault="00E2496F" w:rsidP="00E2496F">
             <w:r w:rsidRPr="008D484B">
               <w:t>Originale</w:t>
@@ -6568,51 +6968,67 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="00574703" w:rsidRDefault="00574703" w:rsidP="00E2496F"/>
           <w:p w:rsidR="00574703" w:rsidRDefault="00574703" w:rsidP="00574703">
             <w:r w:rsidRPr="008D484B">
               <w:t>P2</w:t>
             </w:r>
             <w:r>
               <w:t>61</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>/B1/</w:t>
             </w:r>
             <w:r>
               <w:t>2.1</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:t>37</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00574703" w:rsidRDefault="00574703" w:rsidP="00574703">
             <w:r>
-              <w:t>René Provencher, promoteur, et une femme devant des caisses de bières (O’Keefe, Labatt’s 50, Dow, Molson)</w:t>
+              <w:t>René Provencher, promoteur, et une femme devant des caisses de bières (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>O’Keefe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Labatt’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 50, Dow, Molson)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00574703" w:rsidRPr="008D484B" w:rsidRDefault="00574703" w:rsidP="00574703">
             <w:r w:rsidRPr="008D484B">
               <w:t>[197</w:t>
             </w:r>
             <w:r>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00574703" w:rsidRPr="008D484B" w:rsidRDefault="00574703" w:rsidP="00574703">
             <w:r>
               <w:t xml:space="preserve">20,2 x 25,3 </w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t xml:space="preserve">cm, </w:t>
             </w:r>
             <w:r>
               <w:t>noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00574703" w:rsidRDefault="00574703" w:rsidP="00574703">
@@ -6621,51 +7037,50 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="00574703" w:rsidRDefault="00574703" w:rsidP="00574703"/>
           <w:p w:rsidR="00574703" w:rsidRDefault="00574703" w:rsidP="00574703">
             <w:r w:rsidRPr="008D484B">
               <w:t>P2</w:t>
             </w:r>
             <w:r>
               <w:t>61</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>/B1/</w:t>
             </w:r>
             <w:r>
               <w:t>2.1</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:t>38</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00574703" w:rsidRDefault="00574703" w:rsidP="00574703">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Sept représentants et promoteurs du tournoi se réunissent autour d’une table lors d’une soirée alcoolisée</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00574703" w:rsidRPr="008D484B" w:rsidRDefault="00574703" w:rsidP="00574703">
             <w:r w:rsidRPr="008D484B">
               <w:t>[197</w:t>
             </w:r>
             <w:r>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00574703" w:rsidRPr="008D484B" w:rsidRDefault="00574703" w:rsidP="00574703">
             <w:r>
               <w:t xml:space="preserve">20,2 x 25,3 </w:t>
             </w:r>
             <w:r w:rsidRPr="008D484B">
               <w:t xml:space="preserve">cm, </w:t>
             </w:r>
             <w:r>
               <w:t>noir et blanc</w:t>
             </w:r>
           </w:p>
@@ -6732,131 +7147,131 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00FC2C21" w:rsidRDefault="00FC2C21" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00FC2C21" w:rsidRDefault="00FC2C21" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="005A203C" w:rsidRDefault="005A203C" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -6879,140 +7294,140 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
           <w:pict>
             <v:shapetype w14:anchorId="50C7CF1E" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
             </v:shapetype>
             <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMQZZE2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddRbIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahR&#10;cDzs3jIQPmgyuneECr7Rw7p8fip0btxEFd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppR&#10;T1xue7lIkqW0uiNeaPWAHy3WX/urVbCrzNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeS&#10;mc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AID0Qf/FAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAExBlkTZAAAAAwEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" fillcolor="black" stroked="f">
               <v:fill r:id="rId1" o:title="" type="pattern"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w:rsidR="005A203C" w:rsidRPr="009D2B71" w:rsidRDefault="005A203C" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>P261 Fonds Famille Provencher</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="008D64A5">
+    <w:r w:rsidR="008539FC" w:rsidRPr="008539FC">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
-      <w:t>7</w:t>
+      <w:t>17</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="005A203C" w:rsidRDefault="005A203C" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00FC2C21" w:rsidRDefault="00FC2C21" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00FC2C21" w:rsidRDefault="00FC2C21" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="1A9204DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3AD43D24"/>
     <w:lvl w:ilvl="0" w:tplc="43382538">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7081,51 +7496,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="77CA5B06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="727EBA6C"/>
     <w:lvl w:ilvl="0" w:tplc="7A5CB912">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7204,156 +7619,158 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="156"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="000040C7"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00033A02"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000D5A73"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="0013307F"/>
     <w:rsid w:val="00133D70"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00165683"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="001A3F7D"/>
     <w:rsid w:val="001A673B"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001D63DC"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="00216BB1"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="002935DE"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
+    <w:rsid w:val="003D05A7"/>
     <w:rsid w:val="003D5B02"/>
     <w:rsid w:val="004072C5"/>
     <w:rsid w:val="00420B69"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="004A4759"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00561835"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00566B5E"/>
     <w:rsid w:val="00574703"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A203C"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005D649B"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="006217C3"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="006E7CBF"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="007A22D0"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="00821ACA"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
+    <w:rsid w:val="008539FC"/>
     <w:rsid w:val="00861884"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D484B"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="009119DD"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00923B6F"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="00931797"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="0094402E"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009D7E82"/>
     <w:rsid w:val="009E246E"/>
     <w:rsid w:val="009F4C6E"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
@@ -7431,75 +7848,74 @@
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA2DDC"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC2C21"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6BC9B462"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7543,51 +7959,51 @@
     <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7827,55 +8243,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -8357,66 +8768,98 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D05A7"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="lev">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D05A7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8453,50 +8896,89 @@
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="500968089">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1057243912">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1762025668">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2046367289">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="DFDFDF"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="569584115">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -8748,72 +9230,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
+  <Template>Modèle Instrument de recherche 2017 v2</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>14350</Characters>
+  <Pages>17</Pages>
+  <Words>2629</Words>
+  <Characters>14460</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>119</Lines>
-  <Paragraphs>33</Paragraphs>
+  <Lines>120</Lines>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16926</CharactersWithSpaces>
+  <CharactersWithSpaces>17055</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>