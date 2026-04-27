--- v3 (2026-03-12)
+++ v4 (2026-04-27)
@@ -280,7745 +280,9152 @@
     </w:p>
     <w:p w14:paraId="495343B1" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A58C8C0" w14:textId="77777777" w:rsidR="00850264" w:rsidRPr="00A674F8" w:rsidRDefault="00850264" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B1A335B" w14:textId="61E40EE4" w:rsidR="00B46FC4" w:rsidRDefault="00B148D8" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rédigé par </w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC">
         <w:t>Frédérique Fradet et Marie-Chantale Savard</w:t>
       </w:r>
       <w:r w:rsidR="00F6170F">
         <w:t>, archivistes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17312073" w14:textId="73F48F1E" w:rsidR="00B148D8" w:rsidRPr="00A674F8" w:rsidRDefault="0030734D" w:rsidP="00923766">
+    <w:p w14:paraId="17312073" w14:textId="54A5D213" w:rsidR="00B148D8" w:rsidRPr="00A674F8" w:rsidRDefault="0030734D" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Décembre 2023, mars 2024</w:t>
       </w:r>
       <w:r w:rsidR="0057468D">
         <w:t>, mai 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00575CC5">
+        <w:t>, avril 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C535C58" w14:textId="5DAFA9C1" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="008A0AA0">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Non traité</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="250A8F10" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="0082184E" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="750D9EA9" w14:textId="4832C107" w:rsidR="00F94DE7" w:rsidRDefault="00BD4041">
+    <w:p w14:paraId="4F3F6409" w14:textId="3A70C08D" w:rsidR="00932660" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc198114713" w:history="1">
-        <w:r w:rsidR="00F94DE7" w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037179" w:history="1">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>PRÉSENTATION DU FONDS</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F94DE7">
+          <w:t>PRÉSENTATIO</w:t>
+        </w:r>
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>N</w:t>
+        </w:r>
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t xml:space="preserve"> DU FONDS</w:t>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F94DE7">
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F94DE7">
-[...12 lines deleted...]
-        <w:r w:rsidR="00F94DE7">
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037179 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F94DE7">
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00F94DE7">
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="268CB4A7" w14:textId="4CAB7539" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="4DED8948" w14:textId="6296EA72" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114714" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037180" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A Documents textuels</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114714 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037180 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7EFB3CDC" w14:textId="6D014EC9" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="2CB86B18" w14:textId="52D7D7F2" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114715" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037181" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A1 Généalogie et famille</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114715 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037181 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="075ACE18" w14:textId="78A4B55F" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="39F14CB0" w14:textId="135FC2DA" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114716" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037182" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A1/1 : Famille Tremblay</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114716 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037182 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41A12019" w14:textId="7876B0C5" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="7917D506" w14:textId="5C107AE4" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114717" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037183" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A1/2 : Famille Girard</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114717 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037183 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5D592D75" w14:textId="284B3E31" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="22544643" w14:textId="6E47D621" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114718" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037184" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A1/3 : Famille Patrick Tremblay et Jeanne Simard</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114718 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037184 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4131BB31" w14:textId="734D66DB" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="16182E37" w14:textId="5FA00AF3" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114719" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037185" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A1/4 : Invitations mariages</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114719 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037185 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2BE730E7" w14:textId="348D060A" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="38B1BE76" w14:textId="7F46B0FD" w:rsidR="00932660" w:rsidRDefault="00932660">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226037186" w:history="1">
+        <w:r w:rsidRPr="007B232D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>P280/A1/5 : Anniversaires</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037186 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="15E47D7A" w14:textId="78100FA0" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114720" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037187" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A2 Occupations professionnelles</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114720 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037187 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F4BC92F" w14:textId="3316ED4C" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="79AE652B" w14:textId="41A14BE3" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114721" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037188" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A2/1 : Expérience</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114721 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037188 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="797203E9" w14:textId="70EA6237" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="326C1723" w14:textId="7F52BF4F" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114722" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037189" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A2/2 : Politique</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114722 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037189 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="260CFACE" w14:textId="0AE17E1B" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="77C05E92" w14:textId="321C8E4A" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114723" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037190" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A2/3 : Éducation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114723 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037190 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5AFE7FBC" w14:textId="190B194F" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="29F90479" w14:textId="5FFE55E7" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114724" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037191" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A3 Implication</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114724 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037191 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70773366" w14:textId="05A5E0B9" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="512D4C21" w14:textId="187D99E1" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114725" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037192" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A3/1 : Festivals et carnavals</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114725 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037192 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="27FBC3AC" w14:textId="3693A2B8" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="51CE7457" w14:textId="7D658D1E" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114726" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037193" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A3/1.1 : Festival du bleuet (Mistassini)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114726 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037193 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="008E5B74" w14:textId="13073149" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="78520C16" w14:textId="2BDDDAD1" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114727" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037194" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>P280/A3/1.2 : Festival western (Dolbeau)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114727 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037194 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70572CEE" w14:textId="24B75D0B" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="7EA6AA10" w14:textId="64AF53F1" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114728" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037195" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A3/1.3 : Festival du faisan (Saint-Stanislas)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114728 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037195 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B63A4B7" w14:textId="0ABAC69C" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="5AD7349A" w14:textId="2CC66542" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114729" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037196" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A3/1.4 : Carnaval (Saint-Stanislas)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114729 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037196 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18B2E869" w14:textId="27BDC041" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="0D09DD7A" w14:textId="4C57AAAB" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114730" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037197" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A3/2 : Organismes</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114730 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037197 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="228AB526" w14:textId="7BEFD1A3" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="4E824984" w14:textId="2E6F52EB" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114731" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037198" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A3/2.1 : Cercle des Fermières</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114731 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037198 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E5444B4" w14:textId="1FAA3E46" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="774B2FA1" w14:textId="6F9288D7" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114732" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037199" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A3/2.2 : Centre de femmes pays Maria-Chapdelaine</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114732 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037199 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41DC7552" w14:textId="305F69F4" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="1A6F3C29" w14:textId="6FCF5984" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114733" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037200" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A3/2.3 : Association des femmes de carrière</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114733 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037200 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="418DB304" w14:textId="2CD1A2ED" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="3863B05C" w14:textId="1570246C" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114734" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037201" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A3/2.4 : Filles d’Isabelle</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114734 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037201 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="74196D54" w14:textId="557638AD" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="63718D7D" w14:textId="3A879925" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114735" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037202" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A3/2.5 : Fabrique Saint-Stanislas</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114735 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037202 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E84174B" w14:textId="43BCBEF0" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="164DECF9" w14:textId="60E7781B" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114736" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037203" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
-            <w:b/>
-[...2 lines deleted...]
-          <w:t>P280/A3/3 : Sports et compétitions</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>P280/A3/2.6 : Club de l’âge d’or</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114736 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037203 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C7E61BF" w14:textId="0A3540B5" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="4688C9E6" w14:textId="77F768CC" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114737" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037204" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>P280/A3/3.1 : Événements sportifs</w:t>
+          <w:t>P280/A3/2.7 : Les Grands Jardins de Normandin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114737 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037204 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1778E3DC" w14:textId="448DD5CA" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="08B6544D" w14:textId="5EA7EE97" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114738" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037205" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
-            <w:b/>
-[...2 lines deleted...]
-          <w:t>P280/A3/4 : Anniversaires de fondation</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>P280/A3/2.8 : Les amies de Saint-Stanislas</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114738 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037205 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="13CA31FC" w14:textId="5E268672" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="55CCB5FC" w14:textId="1AD90147" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114739" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037206" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>P280/A3/4.1 : 50 ans de Saint-Stanislas</w:t>
+          <w:t>P280/A3/2.9 : Le Cercle Notre-Dame de la Trappe</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114739 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037206 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4EEC59D3" w14:textId="53FC33ED" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="296E5E3D" w14:textId="7369836D" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114740" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037207" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:b/>
-            <w:noProof/>
-[...1 lines deleted...]
-          <w:t>P280/A3/5 : Politique</w:t>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>P280/A3/3 : Sports et compétitions</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114740 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037207 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C3EE637" w14:textId="54C05A5A" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="0A220DE6" w14:textId="0BB637A0" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114741" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037208" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>P280/A3/5.1 : Élections Martin Cauvier (libéral)</w:t>
+          <w:t>P280/A3/3.1 : Événements sportifs</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114741 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037208 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7412C1C4" w14:textId="5733099E" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="577BEBD2" w14:textId="2BFEC00A" w:rsidR="00932660" w:rsidRDefault="00932660">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226037209" w:history="1">
+        <w:r w:rsidRPr="007B232D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>P280/A3/4 : Anniversaires de fondation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037209 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4812CB21" w14:textId="6DA3BBE5" w:rsidR="00932660" w:rsidRDefault="00932660">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226037210" w:history="1">
+        <w:r w:rsidRPr="007B232D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>P280/A3/4.1 : 50 ans de Saint-Stanislas</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037210 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="140783C9" w14:textId="7CE694BF" w:rsidR="00932660" w:rsidRDefault="00932660">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226037211" w:history="1">
+        <w:r w:rsidRPr="007B232D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>P280/A3/4.2 : 150 ans du Saguenay-Lac-Saint-Jean</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037211 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7F5784D7" w14:textId="60F3751D" w:rsidR="00932660" w:rsidRDefault="00932660">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226037212" w:history="1">
+        <w:r w:rsidRPr="007B232D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>P280/A3/5 : Politique</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037212 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5B902F9A" w14:textId="26DDC993" w:rsidR="00932660" w:rsidRDefault="00932660">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226037213" w:history="1">
+        <w:r w:rsidRPr="007B232D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>P280/A3/5.1 : Élections Martin Cauvier (libéral)</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037213 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="457F1EC1" w14:textId="57462887" w:rsidR="00932660" w:rsidRDefault="00932660">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226037214" w:history="1">
+        <w:r w:rsidRPr="007B232D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>P280/A3/5.2 : Suzanne Beauchamp-Niquet (fédéral)</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037214 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="38CBBCF6" w14:textId="0D2F2915" w:rsidR="00932660" w:rsidRDefault="00932660">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226037215" w:history="1">
+        <w:r w:rsidRPr="007B232D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>P280/A3/6 : Municipalités</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037215 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7B1D03F4" w14:textId="0BA2AB81" w:rsidR="00932660" w:rsidRDefault="00932660">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226037216" w:history="1">
+        <w:r w:rsidRPr="007B232D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>P280/A3/6.1 : Ville de Mistassini</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037216 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="232D98A2" w14:textId="04DE9D8F" w:rsidR="00932660" w:rsidRDefault="00932660">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226037217" w:history="1">
+        <w:r w:rsidRPr="007B232D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>P280/A3/6.2 : Municipalité de Saint-Stanislas</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037217 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="27455565" w14:textId="58FE538B" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114742" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037218" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A4 Loisirs</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114742 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037218 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0EA06ABA" w14:textId="4016111C" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="29E9D5AA" w14:textId="05CF998A" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114743" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037219" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A4/1 : Chasse</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114743 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037219 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3B2B120D" w14:textId="08E0AED3" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="0AB6A9A9" w14:textId="6598D09A" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114744" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037220" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A4/2 : Chalet</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114744 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037220 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E604433" w14:textId="68A03CB2" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="1C977623" w14:textId="141C4C3F" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114745" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037221" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A5 Histoire</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114745 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037221 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E2563AB" w14:textId="295800BE" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="799BE9F6" w14:textId="1CC34D9E" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114746" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037222" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A5/1 : Commerces de Saint-Stanislas</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114746 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037222 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B6D7CCD" w14:textId="36ECEE28" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="6D6B8CFB" w14:textId="1654325C" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114747" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037223" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B Documents iconographiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114747 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037223 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="02598A9C" w14:textId="2658AF3C" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="520C7AE2" w14:textId="62BCC5E5" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114748" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037224" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B1 Famille</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114748 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037224 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="402736BF" w14:textId="09C22AB6" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="43D31A20" w14:textId="5DA42943" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114749" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037225" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B1/1 : Famille Solange Tremblay et Normand Fortin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114749 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037225 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3B6C2072" w14:textId="0B16C29D" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="149E184B" w14:textId="29542524" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114750" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037226" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B1/2 : Famille Patrick Tremblay et Jeanne Simard</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114750 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037226 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E2584D7" w14:textId="625A6199" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="1016A07C" w14:textId="509DBC1D" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114751" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037227" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B1/3 : Famille Arthur Fortin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114751 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037227 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4065F443" w14:textId="3A19FF58" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="4F17611B" w14:textId="050890E8" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114752" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037228" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B1/4 : Famille Philippe Girard</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114752 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037228 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2258851C" w14:textId="032D25B6" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="4EF51B27" w14:textId="3F6594C4" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114753" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037229" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B1/5 : Famille Jeanne Simard</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114753 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037229 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="38F743B0" w14:textId="7C2A74BD" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="2C1F98E9" w14:textId="6F4D9BC0" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114754" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037230" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B1/6 : Famille Solange Tremblay et Marcel Girard</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114754 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037230 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00EC797A" w14:textId="10789D2A" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="5339F225" w14:textId="006FAC99" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114755" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037231" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B1/7 : Famille Marcel Girard</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114755 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037231 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0AFCFC30" w14:textId="28650534" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="710B4490" w14:textId="6070A486" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114756" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037232" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>P280/B1/8 : Mariages</w:t>
+          <w:t>P280/B1/8 : Mariages et anniversaires</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114756 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037232 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26638020" w14:textId="48764E1B" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="58524152" w14:textId="18EFA2F9" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114757" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037233" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B1/9 : Autres ancêtres</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114757 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037233 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="523723ED" w14:textId="7C743F6D" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="66A0CE1D" w14:textId="44CA744A" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114758" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037234" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B1/10 : Amis de la famille et parenté</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114758 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037234 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="286A2A8E" w14:textId="4C1A0C80" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="42101AE2" w14:textId="08C2FB7C" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114759" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037235" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B1/11 : Décès</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114759 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037235 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>20</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0BEF5784" w14:textId="566130C6" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="7EE41C9A" w14:textId="32DC29A1" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114760" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037236" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B1/12 : Membres de la famille non identifiés</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114760 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037236 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>20</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="77FD12D4" w14:textId="35C9C37A" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="102A2B3F" w14:textId="03FC343F" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114761" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037237" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B2 Occupations professionnelles</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114761 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037237 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>20</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42C851D7" w14:textId="181293A2" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="3CC9C78F" w14:textId="58124A0C" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114762" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037238" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B2/1 : Foresterie</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114762 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037238 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>20</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="19F884A4" w14:textId="3070819A" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="23F99137" w14:textId="7964DA0F" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114763" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037239" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B2/2 : Pont Domi</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114763 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037239 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E0551C1" w14:textId="41AC1976" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="3844C3C5" w14:textId="1B95C32A" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114764" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037240" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B2/3 : Agriculture et cueillette</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114764 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037240 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5D1E5292" w14:textId="5B32EADA" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="41173FC6" w14:textId="789B471D" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114765" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037241" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B2/4 : Boucherie</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114765 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037241 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>16</w:t>
+          <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6F5295CF" w14:textId="22F1E09F" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="33F6554A" w14:textId="50748BA6" w:rsidR="00932660" w:rsidRDefault="00932660">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226037242" w:history="1">
+        <w:r w:rsidRPr="007B232D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>P280/B2/5 : Politique</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037242 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0C32C0DE" w14:textId="7B412098" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114766" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037243" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B3 Implications</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114766 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037243 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>16</w:t>
+          <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E4A202F" w14:textId="274E8B18" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="121DB4FB" w14:textId="01852AB1" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114767" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037244" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B3/1 : Festivals et carnavals</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114767 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037244 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>16</w:t>
+          <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0CC179D4" w14:textId="249B53AA" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="18B4BABB" w14:textId="22FD2CA2" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114768" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037245" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B3/1.1 : Festival du Bleuet</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114768 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037245 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>16</w:t>
+          <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="756B69D1" w14:textId="32BFF773" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="686C5E97" w14:textId="2B100461" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114769" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037246" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>P280/B3/1.2 : Festival western</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114769 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037246 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>16</w:t>
+          <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="34C772C9" w14:textId="2C845BFF" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="2075ABB6" w14:textId="20450E15" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114770" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037247" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B3/1.3 : Festival du Faisan</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114770 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037247 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>16</w:t>
+          <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="628B463C" w14:textId="67DB41FF" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="5D492B53" w14:textId="0F965977" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114771" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037248" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B3/1.4 : Parade à Girardville</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114771 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037248 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>17</w:t>
+          <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14125500" w14:textId="2B1B5BC7" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="5B0FF08F" w14:textId="206CC339" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114772" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037249" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B3/1.5 : Carnaval de Québec</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114772 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037249 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>17</w:t>
+          <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E539561" w14:textId="319C5812" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="0D8C7CE3" w14:textId="590AAA59" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114773" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037250" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>P280/B3/1.6 : Festival western de St-Tite</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114773 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037250 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>17</w:t>
+          <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="07965C72" w14:textId="2535CE7A" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="619FC942" w14:textId="74E05BEE" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114774" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037251" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
-            <w:b/>
-[...2 lines deleted...]
-          <w:t>P280/B3/2 : Organismes</w:t>
+            <w:noProof/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>P280/B3/1.7 : Carnaval de Saint-Stanislas</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114774 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037251 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>17</w:t>
+          <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2E65295A" w14:textId="62B66B46" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="49F8DD0A" w14:textId="009D4990" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114775" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037252" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
-            <w:noProof/>
-[...1 lines deleted...]
-          <w:t>P280/B3/2.1 : Cercle des Fermières</w:t>
+            <w:b/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>P280/B3/2 : Organismes</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114775 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037252 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>17</w:t>
+          <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79F0346A" w14:textId="79451B1C" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="6B44B055" w14:textId="1CC3279F" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114776" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037253" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>P280/B3/2.2 : Filles d’Isabelle</w:t>
+          <w:t>P280/B3/2.1 : Cercle des Fermières</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114776 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037253 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>17</w:t>
+          <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0F17B4BB" w14:textId="19E52961" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="452D95B4" w14:textId="27877775" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114777" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037254" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
-            <w:b/>
-[...2 lines deleted...]
-          <w:t>P280/B3/3 : Sports et compétitions</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>P280/B3/2.2 : Filles d’Isabelle</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114777 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037254 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>18</w:t>
+          <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1B7D24E8" w14:textId="5E04344C" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="00D4F8BB" w14:textId="48876D03" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114778" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037255" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>P280/B3/3.1 : Jeux du Québec 1985</w:t>
+          <w:t>P280/B3/2.3 : Centre de femmes</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114778 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037255 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>18</w:t>
+          <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2AFD89E3" w14:textId="71F234CC" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="0556C55A" w14:textId="2AFF074E" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114779" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037256" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
-            <w:b/>
-[...2 lines deleted...]
-          <w:t>P280/B3/4 : Célébrations</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>P280/B3/2.4 : Club de l’âge d’or</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114779 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037256 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>18</w:t>
+          <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B9F8661" w14:textId="56DC48D3" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="6CDDAFA3" w14:textId="59B63E78" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114780" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037257" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>P280/B3/4.1 : 50 ans de Saint-Stanislas</w:t>
+          <w:t>P280/B3/2.5 : Fabrique de Saint-Stanislas</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114780 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037257 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>18</w:t>
+          <w:t>24</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11F32AEE" w14:textId="5B05C033" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="0FA7F06B" w14:textId="47B73864" w:rsidR="00932660" w:rsidRDefault="00932660">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226037258" w:history="1">
+        <w:r w:rsidRPr="007B232D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>P280/B3/3 : Sports et compétitions</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037258 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>24</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="38BEF830" w14:textId="722F6D64" w:rsidR="00932660" w:rsidRDefault="00932660">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226037259" w:history="1">
+        <w:r w:rsidRPr="007B232D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>P280/B3/3.1 : Jeux du Québec 1985</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037259 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>24</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="11440F93" w14:textId="1A048D2C" w:rsidR="00932660" w:rsidRDefault="00932660">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226037260" w:history="1">
+        <w:r w:rsidRPr="007B232D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>P280/B3/4 : Célébrations</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037260 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>24</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7B162E79" w14:textId="4D0DBC19" w:rsidR="00932660" w:rsidRDefault="00932660">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226037261" w:history="1">
+        <w:r w:rsidRPr="007B232D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>P280/B3/4.1 : 50 ans de Saint-Stanislas</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037261 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>24</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1D01E161" w14:textId="4C8D383A" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114781" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037262" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B4 Loisirs</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114781 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037262 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>18</w:t>
+          <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="38C2B152" w14:textId="3209D6E3" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="6C2FFECF" w14:textId="4B58A390" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114782" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037263" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B4/1 : Chasse et pêche</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114782 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037263 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>18</w:t>
+          <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="20196DDC" w14:textId="674E67D9" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="084F2A5D" w14:textId="4B361F8D" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114783" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037264" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B4/2 : Camping</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114783 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037264 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>18</w:t>
+          <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A9846F3" w14:textId="491266A4" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="6018D945" w14:textId="26E50826" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114784" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037265" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B4/3 : Voyages</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114784 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037265 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>19</w:t>
+          <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0EE68A55" w14:textId="33EAD259" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="345421B4" w14:textId="4606833D" w:rsidR="00932660" w:rsidRDefault="00932660">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226037266" w:history="1">
+        <w:r w:rsidRPr="007B232D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>P280/B4/4 : Motoneige</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037266 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>25</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1A9DD6FA" w14:textId="3EBF9995" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114785" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037267" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B5 Santé</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114785 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037267 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>19</w:t>
+          <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D559F3E" w14:textId="41A845B8" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="344CED78" w14:textId="0FE602F1" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114786" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037268" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B5/1 : Séjour à l’hôpital Jeanne Simard</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114786 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037268 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>19</w:t>
+          <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18CAE87D" w14:textId="200DE2DB" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="063ED45D" w14:textId="0742964B" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114787" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037269" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B6 Éducation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114787 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037269 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>19</w:t>
+          <w:t>26</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3B45CA85" w14:textId="78C680BF" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="33659701" w14:textId="4483B7C5" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114788" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037270" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B6/1 : Religieuses et enseignantes</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114788 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037270 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>19</w:t>
+          <w:t>26</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F771240" w14:textId="7EF6744C" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="5B5EC313" w14:textId="56237953" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114789" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037271" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B7 Transports</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114789 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037271 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>19</w:t>
+          <w:t>26</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16041B76" w14:textId="56498CD8" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="5D6E9534" w14:textId="4CB80FD5" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114790" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037272" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B7/1 : Camions</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114790 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037272 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>20</w:t>
+          <w:t>26</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="369E3B3C" w14:textId="19C30518" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="765EDBE8" w14:textId="7349CA31" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114791" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037273" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B7/2 : Vélos</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114791 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037273 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>20</w:t>
+          <w:t>26</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6F533D91" w14:textId="6CC74606" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="30274254" w14:textId="2728DD03" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114792" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037274" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B7/3 : Voitures</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114792 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037274 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>20</w:t>
+          <w:t>26</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="676DDC88" w14:textId="52789115" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="6D284B7B" w14:textId="33133996" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114793" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037275" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B8 Animaux et insectes</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114793 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037275 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>20</w:t>
+          <w:t>27</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7CB24D28" w14:textId="4B5F813F" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="3DE4AC03" w14:textId="05662CA5" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114794" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037276" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B8/1 : Animaux en forêt</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114794 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037276 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>20</w:t>
+          <w:t>27</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F46EC1E" w14:textId="58A7D487" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="08A7D286" w14:textId="049B0AED" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114795" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037277" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B8/2 : Animaux de la ferme</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114795 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037277 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>20</w:t>
+          <w:t>27</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3EDD2D04" w14:textId="45F2E253" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="29441395" w14:textId="307750D9" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114796" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037278" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B8/3 : Animaux domestiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114796 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037278 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>20</w:t>
+          <w:t>27</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4614BE6E" w14:textId="35B36A42" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="33AFF7BF" w14:textId="08AA214D" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114797" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037279" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B8/4 : Insectes</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114797 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037279 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>21</w:t>
+          <w:t>27</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="24DA62D8" w14:textId="424F00AE" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="00C03235" w14:textId="124A26B2" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114798" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037280" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B9 Bâtiments et lieux</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114798 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037280 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>21</w:t>
+          <w:t>27</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="690ECCFC" w14:textId="4CAABAB3" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="6852CA3B" w14:textId="44EBC37F" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114799" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037281" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
+            <w:b/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B9/1 : Saint-Stanislas</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114799 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037281 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>21</w:t>
+          <w:t>27</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="77DADB8D" w14:textId="2BC43DB3" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="4B25355E" w14:textId="5796DF24" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114800" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037282" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B9/1.1 : Résidences et dépendances Saint-Stanislas</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114800 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037282 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>21</w:t>
+          <w:t>28</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2225A1AB" w14:textId="08ABA1B5" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="6D7D26B8" w14:textId="31AEE86E" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114801" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037283" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B9/1.2 : Église et presbytère Saint-Stanislas</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114801 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037283 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>21</w:t>
+          <w:t>28</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18B7D0E6" w14:textId="40EEDED0" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="75435D4C" w14:textId="0789DBA1" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114802" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037284" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>P280/B9/1.3 : Lac Éden Saint-Stanislas</w:t>
+          <w:t>P280/B9/1.3 : Lac Éden (Lac Clair), Saint-Stanislas</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114802 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037284 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>21</w:t>
+          <w:t>28</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5ED5CEBC" w14:textId="358A1DC0" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="345F2193" w14:textId="03946924" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114803" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037285" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>P280/B9/2 : Dolbeau</w:t>
+          <w:t>P280/B9/1.4 : Écoles de Saint-Stanislas</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114803 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037285 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>22</w:t>
+          <w:t>28</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B68F191" w14:textId="0F322547" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="4097CCB5" w14:textId="5A69CA13" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114804" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037286" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
-            <w:noProof/>
-[...1 lines deleted...]
-          <w:t>P280/B9/2.1 : Maison Dolbeau</w:t>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>P280/B9/2 : Dolbeau</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114804 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037286 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>22</w:t>
+          <w:t>29</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14081767" w14:textId="0C63A13C" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="1A952076" w14:textId="10EAD52A" w:rsidR="00932660" w:rsidRDefault="00932660">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226037287" w:history="1">
+        <w:r w:rsidRPr="007B232D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>P280/B9/2.1 : Maison Dolbeau</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037287 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>29</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="660B0723" w14:textId="5776692C" w:rsidR="00932660" w:rsidRDefault="00932660">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226037288" w:history="1">
+        <w:r w:rsidRPr="007B232D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>P280/B9/3 : Normandin</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037288 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>29</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="501DB35D" w14:textId="43C79F95" w:rsidR="00932660" w:rsidRDefault="00932660">
+      <w:pPr>
+        <w:pStyle w:val="TM3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226037289" w:history="1">
+        <w:r w:rsidRPr="007B232D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>P280/B9/3.1 : Grands Jardins de Normandin</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037289 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>29</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1E76D4F9" w14:textId="674ABCD6" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114805" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037290" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/C Documents audiovisuels</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114805 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037290 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>22</w:t>
+          <w:t>29</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="15768816" w14:textId="11975CA6" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="4FD5144C" w14:textId="30C755AE" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114806" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037291" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
-          <w:t xml:space="preserve">P280/C1 Images en </w:t>
-[...13 lines deleted...]
-          <w:t>ouvement</w:t>
+          <w:t>P280/C1 Images en mouvement</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114806 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037291 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>22</w:t>
+          <w:t>30</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F4F7A45" w14:textId="7E2BB3FF" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="3C787828" w14:textId="1F33AAF3" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114807" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037292" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>P280/C1/1</w:t>
-[...13 lines deleted...]
-          <w:t>: VHS</w:t>
+          <w:t>P280/C1/1 : VHS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114807 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037292 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>23</w:t>
+          <w:t>30</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2712B7CF" w14:textId="12307F5E" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="74A67A7C" w14:textId="44A04FE6" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114808" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037293" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/C1/2 : Bobines de film</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114808 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037293 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>23</w:t>
+          <w:t>34</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="142234BA" w14:textId="3B0D847F" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="31B5CCBA" w14:textId="30B6CF04" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114809" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037294" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/C2 Enregistrements sonores</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114809 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037294 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>23</w:t>
+          <w:t>40</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F4D83B5" w14:textId="41C5111B" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="267BC1C8" w14:textId="1506A151" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114810" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037295" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P280/C2/1 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114810 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037295 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>23</w:t>
+          <w:t>40</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5BC2A32C" w14:textId="43B82739" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="74C5D0B2" w14:textId="2CB96C2C" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114811" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037296" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P280/C2/2 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114811 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037296 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>23</w:t>
+          <w:t>40</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54FAC8E4" w14:textId="45D68426" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="63E441F6" w14:textId="68EA199E" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114812" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037297" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/D Objets</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114812 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037297 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>23</w:t>
+          <w:t>40</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33F9C0F9" w14:textId="07EC6918" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="46C3599A" w14:textId="41A9FF2C" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114813" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037298" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/D1 Épinglettes</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114813 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037298 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>24</w:t>
+          <w:t>40</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0F6CEAC0" w14:textId="18EDE772" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7">
+    <w:p w14:paraId="4F513D9D" w14:textId="25E9A6E0" w:rsidR="00932660" w:rsidRDefault="00932660">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc198114814" w:history="1">
-        <w:r w:rsidRPr="00E367DB">
+      <w:hyperlink w:anchor="_Toc226037299" w:history="1">
+        <w:r w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/D1/1 : Implication</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc198114814 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226037299 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>24</w:t>
+          <w:t>41</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5660490B" w14:textId="60767681" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
+    <w:p w14:paraId="5660490B" w14:textId="7AB5939D" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc198114713"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc226037179"/>
       <w:r w:rsidRPr="00A674F8">
         <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2547058E" w14:textId="39E9D30D" w:rsidR="00931389" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC">
         <w:t>280</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC">
         <w:t>Solange Tremblay</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
@@ -8027,219 +9434,206 @@
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC" w:rsidRPr="00FB32BC">
         <w:t>– [1900-</w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC">
         <w:t>2010</w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC" w:rsidRPr="00FB32BC">
         <w:t xml:space="preserve">]. – </w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00B54104">
         <w:t>,4</w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC" w:rsidRPr="00FB32BC">
         <w:t xml:space="preserve"> cm de documents textuels. – 8</w:t>
       </w:r>
       <w:r w:rsidR="005546F6">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC" w:rsidRPr="00FB32BC">
-        <w:t xml:space="preserve">photographies numérisées (disque dur externe Archives et serveur </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">). – </w:t>
+        <w:t xml:space="preserve">photographies numérisées (disque dur externe Archives et serveur Voute:K). – </w:t>
       </w:r>
       <w:r w:rsidR="00B54104">
         <w:t>513</w:t>
       </w:r>
       <w:r w:rsidR="005546F6">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC" w:rsidRPr="00FB32BC">
         <w:t>photographies originales.</w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC" w:rsidRPr="00B54104">
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="00B54104" w:rsidRPr="00B54104">
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC" w:rsidRPr="00B54104">
         <w:t xml:space="preserve"> VHS </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FB32BC" w:rsidRPr="00FB32BC">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>( X</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> heures </w:t>
+        <w:t xml:space="preserve">( X heures </w:t>
       </w:r>
       <w:r w:rsidR="005546F6">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>d’images en mouvement</w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC" w:rsidRPr="00FB32BC">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="005546F6">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35645248" w14:textId="77777777" w:rsidR="00FB32BC" w:rsidRDefault="00FB32BC" w:rsidP="00923766"/>
-    <w:p w14:paraId="19C97A76" w14:textId="77777777" w:rsidR="00FB32BC" w:rsidRDefault="00FB32BC" w:rsidP="00FB32BC">
+    <w:p w14:paraId="19C97A76" w14:textId="6C1621FE" w:rsidR="00FB32BC" w:rsidRDefault="00FB32BC" w:rsidP="00A05DAE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Dépôt dans la bibliothèque : </w:t>
+        <w:t xml:space="preserve">Dépôt dans la bibliothèque </w:t>
+      </w:r>
+      <w:r w:rsidR="00A05DAE">
+        <w:t xml:space="preserve">(répartis dans les ajouts ci-dessous) </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="616BBD8F" w14:textId="778890A9" w:rsidR="00FB32BC" w:rsidRDefault="00FB32BC" w:rsidP="00B54104">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Annuaires téléphoniques [200-];</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D22895F" w14:textId="548B5638" w:rsidR="00424D30" w:rsidRDefault="00424D30" w:rsidP="00B54104">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Annuaire </w:t>
       </w:r>
       <w:r w:rsidR="00550115">
-        <w:t>téléphonique Abitibi-Témiscamingue [</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 1986];</w:t>
+        <w:t>téléphonique Abitibi-Témiscamingue [nov 1986];</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FDF1A96" w14:textId="3008F634" w:rsidR="00FB32BC" w:rsidRDefault="00FB32BC" w:rsidP="00B54104">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>La Revue populaire [1953-1961].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="266F354C" w14:textId="135C6427" w:rsidR="00B54104" w:rsidRDefault="00B54104" w:rsidP="00FB32BC"/>
-    <w:p w14:paraId="13B5A4F6" w14:textId="77777777" w:rsidR="00B54104" w:rsidRDefault="00B54104" w:rsidP="00B54104">
+    <w:p w14:paraId="3A862990" w14:textId="064D8386" w:rsidR="00B54104" w:rsidRDefault="00B54104" w:rsidP="00A05DAE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+      </w:pPr>
       <w:r>
         <w:t>Ajouts 13 décembre 2023 :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A862990" w14:textId="77777777" w:rsidR="00B54104" w:rsidRDefault="00B54104" w:rsidP="00B54104"/>
     <w:p w14:paraId="47F55BFE" w14:textId="77777777" w:rsidR="00B54104" w:rsidRDefault="00B54104" w:rsidP="00B54104">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>4 cm de documents textuels;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AD70195" w14:textId="77777777" w:rsidR="00B54104" w:rsidRDefault="00B54104" w:rsidP="00B54104">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>294 photographies originales;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7AE0D7" w14:textId="18F15930" w:rsidR="00B54104" w:rsidRDefault="00B54104" w:rsidP="00B54104">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>7 VHS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DF74154" w14:textId="0641D6A2" w:rsidR="00B54104" w:rsidRDefault="00B54104" w:rsidP="00B54104"/>
-    <w:p w14:paraId="038D626B" w14:textId="77777777" w:rsidR="00B54104" w:rsidRDefault="00B54104" w:rsidP="00B54104">
+    <w:p w14:paraId="62054F01" w14:textId="5F8D23E5" w:rsidR="00B54104" w:rsidRDefault="00B54104" w:rsidP="00A05DAE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+      </w:pPr>
       <w:r>
         <w:t>Ajouts 19 février 2024 :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62054F01" w14:textId="77777777" w:rsidR="00B54104" w:rsidRDefault="00B54104" w:rsidP="00B54104"/>
     <w:p w14:paraId="00B4B2AF" w14:textId="77777777" w:rsidR="00B54104" w:rsidRDefault="00B54104" w:rsidP="00B54104">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>0,4 cm de documents textuels;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F378478" w14:textId="78A202F8" w:rsidR="00B54104" w:rsidRDefault="00B54104" w:rsidP="00B54104">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>219 photographies originales [1938-2010];</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FE1BF77" w14:textId="77777777" w:rsidR="00B54104" w:rsidRDefault="00B54104" w:rsidP="00B54104">
@@ -8257,225 +9651,321 @@
     <w:p w14:paraId="127B35B3" w14:textId="71237C00" w:rsidR="00B54104" w:rsidRDefault="00B54104" w:rsidP="00B54104">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>3 petites cartes de présentation lors d’événements (documents);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26D3AFCA" w14:textId="1BC7E0D5" w:rsidR="00B54104" w:rsidRDefault="00B54104" w:rsidP="00B54104">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>1 VHS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27A3920E" w14:textId="77777777" w:rsidR="00CE1CB3" w:rsidRDefault="00CE1CB3" w:rsidP="00CE1CB3"/>
-    <w:p w14:paraId="1889FBCD" w14:textId="40D43289" w:rsidR="00CE1CB3" w:rsidRPr="00CE1CB3" w:rsidRDefault="00CE1CB3" w:rsidP="00CE1CB3">
+    <w:p w14:paraId="1889FBCD" w14:textId="40D43289" w:rsidR="00CE1CB3" w:rsidRPr="00CE1CB3" w:rsidRDefault="00CE1CB3" w:rsidP="00A05DAE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+      </w:pPr>
       <w:r w:rsidRPr="00CE1CB3">
         <w:t>Ajouts 20 mars 2024 : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="008DA2F8" w14:textId="77777777" w:rsidR="00CE1CB3" w:rsidRPr="00CE1CB3" w:rsidRDefault="00CE1CB3" w:rsidP="00CE1CB3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE1CB3">
         <w:t>Annuaire téléphonique Abitibi-Témiscamingue [nov. 1986] (bibliothèque);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="000DFFE5" w14:textId="0366F2D6" w:rsidR="00CE1CB3" w:rsidRDefault="00CE1CB3" w:rsidP="00CE1CB3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE1CB3">
         <w:t>50 photographies [1956-2006]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74A9DDDB" w14:textId="77777777" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7" w:rsidP="00F94DE7"/>
-    <w:p w14:paraId="26AEADCB" w14:textId="6E9C827D" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7" w:rsidP="00F94DE7">
+    <w:p w14:paraId="3034F376" w14:textId="2822F13B" w:rsidR="003A5F15" w:rsidRDefault="00F94DE7" w:rsidP="00A05DAE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+      </w:pPr>
       <w:r>
-        <w:t>Ajouts 14 mai 2025 :</w:t>
+        <w:t>Ajouts 14 mai 2025 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A05DAE">
+        <w:t>(non comptabilisé plus haut) :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3034F376" w14:textId="77777777" w:rsidR="003A5F15" w:rsidRDefault="003A5F15" w:rsidP="00F94DE7"/>
     <w:p w14:paraId="38F9607D" w14:textId="36D6A7C6" w:rsidR="003A5F15" w:rsidRDefault="003A5F15" w:rsidP="00F94DE7">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>6 photographies (originales et copies);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69CFEB81" w14:textId="3DD2F341" w:rsidR="003A5F15" w:rsidRDefault="003A5F15" w:rsidP="00F94DE7">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Quelques coupures de presse, environ 0,2 cm de documents textuels;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B9D3891" w14:textId="0B52AE8F" w:rsidR="00F94DE7" w:rsidRDefault="003A5F15" w:rsidP="00F94DE7">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>12 bobines 8 mm d’environ 50 pieds chacune</w:t>
       </w:r>
       <w:r w:rsidR="00B227D8">
         <w:t xml:space="preserve"> (146 minutes d’images en mouvement)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="520A8A98" w14:textId="77777777" w:rsidR="002E6ABC" w:rsidRDefault="002E6ABC" w:rsidP="002E6ABC"/>
-    <w:p w14:paraId="7F34B87A" w14:textId="2A81BC46" w:rsidR="002E6ABC" w:rsidRDefault="002E6ABC" w:rsidP="002E6ABC">
+    <w:p w14:paraId="7F34B87A" w14:textId="35A772A4" w:rsidR="002E6ABC" w:rsidRDefault="002E6ABC" w:rsidP="00A05DAE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ajouts 29 mai 2025 : </w:t>
+        <w:t>Ajouts 29 mai 2025 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A05DAE">
+        <w:t>(non comptabilisé plus haut) :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53A33111" w14:textId="0AFDB52B" w:rsidR="002E6ABC" w:rsidRDefault="00242535" w:rsidP="002E6ABC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>3,1</w:t>
       </w:r>
       <w:r w:rsidR="002E6ABC">
         <w:t xml:space="preserve"> cm de documents textuels (dont 2,</w:t>
       </w:r>
       <w:r>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="002E6ABC">
         <w:t xml:space="preserve"> cm non traité);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EC17A51" w14:textId="242DC1E0" w:rsidR="002E6ABC" w:rsidRDefault="00242535" w:rsidP="002E6ABC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">[193-], </w:t>
       </w:r>
       <w:r w:rsidR="002E6ABC">
         <w:t xml:space="preserve">1948-2012. </w:t>
       </w:r>
       <w:r w:rsidR="00C43789">
         <w:t>293 photographies originales et copies (dont 117 non traitées).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60741F79" w14:textId="77777777" w:rsidR="00C43789" w:rsidRDefault="00C43789" w:rsidP="00C07BB0"/>
-    <w:p w14:paraId="441EB5C6" w14:textId="2F6EE480" w:rsidR="00C07BB0" w:rsidRDefault="00C07BB0" w:rsidP="00C07BB0">
+    <w:p w14:paraId="441EB5C6" w14:textId="7501D06B" w:rsidR="00C07BB0" w:rsidRDefault="00C07BB0" w:rsidP="00A05DAE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ajouts 15 janvier 2026 : </w:t>
+        <w:t>Ajouts 15 janvier 2026 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E130D3">
+        <w:t>(non comptabilisé plus haut) :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C216C01" w14:textId="024558F8" w:rsidR="00C07BB0" w:rsidRDefault="00C07BB0" w:rsidP="00C07BB0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>1 annuaire téléphonique Saguenay–Lac-St-Jean 2004 (bibliothèque);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07667D79" w14:textId="4CD4EEF2" w:rsidR="00C07BB0" w:rsidRDefault="00C07BB0" w:rsidP="00C07BB0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7 VHS [1986-1988] estimées à 420 minutes d’images en mouvement; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5170879B" w14:textId="7DAE9954" w:rsidR="00C07BB0" w:rsidRDefault="00757433" w:rsidP="00C07BB0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>16 cm de documents textuels, mais 8 cm conservés et 8 cm élagués;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7384F2D0" w14:textId="1F64EB96" w:rsidR="00757433" w:rsidRDefault="00757433" w:rsidP="00C07BB0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>13 photographies (originales et copies).</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="561C8652" w14:textId="77777777" w:rsidR="00A05DAE" w:rsidRDefault="00A05DAE" w:rsidP="00A05DAE"/>
+    <w:p w14:paraId="4890D9B8" w14:textId="1442C13A" w:rsidR="006C3CF6" w:rsidRDefault="006C3CF6" w:rsidP="00A05DAE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ajouts 10 février 2026 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E130D3">
+        <w:t xml:space="preserve">(non comptabilisé plus haut) </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F8931E7" w14:textId="4F722ED3" w:rsidR="006C3CF6" w:rsidRDefault="006C3CF6" w:rsidP="006C3CF6">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>7 cm de documents textuels;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12A22A39" w14:textId="6D05F392" w:rsidR="006C3CF6" w:rsidRDefault="006C3CF6" w:rsidP="006C3CF6">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>175 photographies [1907-2020];</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D69D97" w14:textId="29DCE1AE" w:rsidR="006C3CF6" w:rsidRDefault="006C3CF6" w:rsidP="006C3CF6">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>4 négatifs;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53887144" w14:textId="665D180D" w:rsidR="006C3CF6" w:rsidRDefault="006C3CF6" w:rsidP="006C3CF6">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>2 coupures de presse;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A5B7AE8" w14:textId="0A9051D3" w:rsidR="006C3CF6" w:rsidRDefault="006C3CF6" w:rsidP="006C3CF6">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>1 objet.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="78DC2851" w14:textId="77777777" w:rsidR="00FB32BC" w:rsidRPr="00A674F8" w:rsidRDefault="00FB32BC" w:rsidP="00923766"/>
     <w:p w14:paraId="30ACCEE9" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
@@ -8494,59 +9984,51 @@
     </w:p>
     <w:p w14:paraId="57DA187E" w14:textId="77777777" w:rsidR="00FB32BC" w:rsidRDefault="00FB32BC" w:rsidP="00FB32BC"/>
     <w:p w14:paraId="64EA845B" w14:textId="77777777" w:rsidR="00FB32BC" w:rsidRDefault="00FB32BC" w:rsidP="00FB32BC">
       <w:r>
         <w:t xml:space="preserve">Après des études au couvent Bon-Pasteur de Saint-Stanislas, Solange Tremblay commence à s’occuper de maisons privées en tant que femme à tout faire en 1967 et elle est engagée comme vendeuse dans le magasin de Jean-Charles Savard à Mistassini. Elle vend aussi des produits de beauté (1965-1974). En 1970, elle fait du bénévolat pour l’œuvre des Loisirs de Saint-Stanislas et cuisine pour les enfants à l’école Bon-Pasteur. En 1974, Solange part cuisiner aussi dans un chantier de Saint-Augustin. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13E492D8" w14:textId="77777777" w:rsidR="00FB32BC" w:rsidRDefault="00FB32BC" w:rsidP="00FB32BC"/>
     <w:p w14:paraId="42E21EA4" w14:textId="77777777" w:rsidR="00FB32BC" w:rsidRDefault="00FB32BC" w:rsidP="00FB32BC">
       <w:r>
         <w:t xml:space="preserve">Au fil du temps, Solange se spécialise avec quelques formations en comptabilité agricole, en écriture et en relations publiques. Elle s’implique dans le Festival du Faisan et y met en pratique ses nouvelles connaissances en comptabilité. En 1982, elle devient secrétaire-archiviste pour les Filles d’Isabelle de Mistassini avant de faire partie de leur garde d’honneur vers 1992 et d’être leur photographe attitrée en 1986. Hormis les Filles d’Isabelle, Solange prend part à diverses activités du Cercle des Fermières de Saint-Stanislas dont l’organisation de leur 50e anniversaire. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77BE5FED" w14:textId="77777777" w:rsidR="00FB32BC" w:rsidRDefault="00FB32BC" w:rsidP="00FB32BC"/>
     <w:p w14:paraId="0E8C4D49" w14:textId="03D55DE3" w:rsidR="007F33D1" w:rsidRDefault="00FB32BC" w:rsidP="00FB32BC">
       <w:r>
         <w:t>Du côté de la politique, Solange Tremblay représente le Parti Libéral du Canada en 1985 et elle fait office d’agente officielle de ce même parti en 1988. Elle a aussi aidé son mari, Normand Fortin, à gérer une maison à logements. Normand Fortin</w:t>
       </w:r>
       <w:r w:rsidR="00550115">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> et </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> mariés depuis le 20 avril 1963, mais le 1</w:t>
+        <w:t xml:space="preserve"> et elle sont mariés depuis le 20 avril 1963, mais le 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00083A2F">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> septembre 1974, Normand décède par noyade près du pont de Mistassini. Le couple n’a pas eu d’enfants. Trois ans après l’accident, Solange fréquente Marcel Girard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377D9FB2" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="69642FA7" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
@@ -8584,142 +10066,190 @@
         <w:t>Avec l'ajout du 13 décembre 2023, le fonds a été déplacé dans une boîte</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00827B75">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> seul, en plus d'une boîte de documents VHS. Il y a eu donation de plusieurs photographies de Saint-Stanislas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CE18A83" w14:textId="77777777" w:rsidR="00BC476B" w:rsidRDefault="00BC476B" w:rsidP="00FB32BC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Avec les ajouts du 19 février 2024, le fonds comprend désormais 2 boîtes individuelles. Les ajouts du 14 mai 2025 ont été rangés dans les dossiers correspondants et de nouveaux dossiers ont également été créés à la date de réception par les archivistes Marie-Chantale Savard et Frédérique Fradet. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D1802A8" w14:textId="77777777" w:rsidR="00BC476B" w:rsidRDefault="00BC476B" w:rsidP="00FB32BC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E7C693F" w14:textId="0B7E499C" w:rsidR="00BC476B" w:rsidRDefault="00BC476B" w:rsidP="00FB32BC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Les documents audiovisuels (VHS et bobines), reçues le 19 février 2024 et le 14 mai 2025, se trouvent dans la rangée de l’audiovisuel, dans la voûte de la Société d’histoire. Le tout sera numérisé à un tarif réduit à 50 %.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="4E3E5EB5" w14:textId="77777777" w:rsidR="00D32499" w:rsidRDefault="00D32499" w:rsidP="00FB32BC">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04C612D7" w14:textId="552D5CB6" w:rsidR="00D32499" w:rsidRDefault="00D32499" w:rsidP="00FB32BC">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Avec les ajouts de 2025 et 2026, une 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32499">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et une 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32499">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> boîtes ont été ajoutées à R06 E08 T07 en avril 2026.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="6E0A5D2A" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA4F9B7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0C92DC" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
     <w:p w14:paraId="151A974D" w14:textId="77777777" w:rsidR="00FB32BC" w:rsidRDefault="00FB32BC" w:rsidP="00FB32BC">
       <w:r>
         <w:t>Le fonds P280 contient au départ, avec la donation de 2015, des portraits des familles Tremblay, Simard et Girard ainsi qu’une photographie représentant un groupe de travailleurs sur un chantier forestier à Saint-Stanislas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="382B2423" w14:textId="77777777" w:rsidR="00FB32BC" w:rsidRDefault="00FB32BC" w:rsidP="00FB32BC"/>
     <w:p w14:paraId="0FC5CD4D" w14:textId="6A163146" w:rsidR="00AB6798" w:rsidRDefault="00FB32BC" w:rsidP="00FB32BC">
       <w:r>
         <w:t>L'ajout du 13 décembre 2023 comprend des images des familles Tremblay et Savard, du Festival du Faisan, du Cercle des Fermières de Saint-Stanislas, de la Fabrique de Saint-Stanislas et du Parti libéral, des organisations dans lesquels Mme Solange Tremblay, donatrice, s'est impliquée.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="262E77C3" w14:textId="77777777" w:rsidR="00D32499" w:rsidRDefault="00D32499" w:rsidP="00FB32BC"/>
+    <w:p w14:paraId="602417F9" w14:textId="77777777" w:rsidR="00D32499" w:rsidRDefault="00D32499" w:rsidP="00D32499">
+      <w:r w:rsidRPr="00D32499">
+        <w:t>L'ajout du 19 février 2024 comprend des photographies de Mme Tremblay, donatrice, et de feu son époux, M. Normand Fortin, ainsi que plusieurs avec son conjoint actuel, M. Marcel Girard. Pour compléter, on retrouve des photos de la famille de son père ou de sa mère, d'ancêtres et de mariages de la parenté. On compte aussi des souvenirs de différentes implications de Mme Tremblay, dans des festivals, des compétitions sportives ou des organismes de la MRC de Maria-Chapdelaine et au-delà.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="328C2E2F" w14:textId="77777777" w:rsidR="00D32499" w:rsidRPr="00D32499" w:rsidRDefault="00D32499" w:rsidP="00D32499"/>
+    <w:p w14:paraId="494C7F90" w14:textId="747871B9" w:rsidR="00D32499" w:rsidRDefault="00D32499" w:rsidP="00FB32BC">
+      <w:r w:rsidRPr="00D32499">
+        <w:t>L'ajout du 20 mars 2024 correspond à un annuaire téléphonique de l'Abitibi-Témiscamingue de 1986, déposé dans la bibliothèque de la Société d'histoire, ainsi qu'une cinquantaine de photographies familiales datant de 1956 à 2006. </w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="45851C65" w14:textId="77777777" w:rsidR="00B227D8" w:rsidRDefault="00B227D8" w:rsidP="00FB32BC"/>
     <w:p w14:paraId="5916CFC5" w14:textId="04EF423A" w:rsidR="00B227D8" w:rsidRDefault="00B227D8" w:rsidP="00FB32BC">
       <w:r>
         <w:t xml:space="preserve">Les ajouts de 2025 </w:t>
       </w:r>
       <w:r w:rsidRPr="00B227D8">
         <w:t xml:space="preserve">traitent des différentes implications de Mme Solange Tremblay à Saint-Stanislas, notamment dans le Cercle des Fermières, les Filles d'Isabelle et le Festival du Faisan. De même, on y retrouve des images de Mme Tremblay au Congrès du Parti Libéral à Ottawa en 1982, des vacances au chalet du Lac Éden et plusieurs événements municipaux ou familiaux. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Les photographies ont été prises entre 1930 et 2014. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B227D8">
         <w:t>Ils contiennent également des films de famille sur bobines ou VHS des années 1970.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EA33FA4" w14:textId="77777777" w:rsidR="00AC444A" w:rsidRDefault="00AC444A" w:rsidP="00FB32BC"/>
-    <w:p w14:paraId="37BBAB43" w14:textId="0379C026" w:rsidR="00AC444A" w:rsidRDefault="00AC444A" w:rsidP="00FB32BC">
-[...16 lines deleted...]
-        <w:t>, et des souvenirs à Saint-Stanislas de 1966 à 2015 ou lors du centenaire de Mistassini en 1992.</w:t>
+    <w:p w14:paraId="27686D7B" w14:textId="3E10659F" w:rsidR="00FB32BC" w:rsidRDefault="00D32499" w:rsidP="00FB32BC">
+      <w:r w:rsidRPr="00D32499">
+        <w:t xml:space="preserve">Les ajouts de 2026 concernent l'implication comme agente officielle du Parti Libéral de la donatrice, Mme Solange Tremblay, dans les années 1980, son bénévolat pour le Centre de Femmes du pays Maria-Chapdelaine en 2011, plusieurs autres implications de Mme Tremblay, en particulier le Cercle des Fermières et le Festival du Faisan, et des souvenirs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32499">
+        <w:lastRenderedPageBreak/>
+        <w:t>à Saint-Stanislas de 1966 à 2015 ou lors du centenaire de Mistassini en 1992, de même que de nombreuses photographies de famille et de loisirs personnels entre 1907 et 2020.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27686D7B" w14:textId="77777777" w:rsidR="00FB32BC" w:rsidRPr="00A674F8" w:rsidRDefault="00FB32BC" w:rsidP="00FB32BC"/>
+    <w:p w14:paraId="31325122" w14:textId="77777777" w:rsidR="00D32499" w:rsidRPr="00A674F8" w:rsidRDefault="00D32499" w:rsidP="00FB32BC"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
     <w:p w14:paraId="60BC7670" w14:textId="59DB1F18" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t>Ce fonds n’est pas traité</w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC">
         <w:t>Trié par Marie-Chantale Savard</w:t>
       </w:r>
       <w:r w:rsidR="00083A2F">
@@ -8794,83 +10324,350 @@
       <w:r w:rsidRPr="00B227D8">
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43CBA84C" w14:textId="77777777" w:rsidR="00B227D8" w:rsidRDefault="00B227D8" w:rsidP="00B227D8">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Ajout du 29 mai 2025 :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F887819" w14:textId="77043782" w:rsidR="00B227D8" w:rsidRDefault="00B227D8" w:rsidP="00B227D8">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00B227D8">
         <w:t>raité en partie (14 dossiers, 0,3 cm, 176 photos) le 14 janvier 2026 par Frédérique Fradet, archiviste. Noté au rapport 2026.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB28D7D" w14:textId="7EDA80B4" w:rsidR="00B227D8" w:rsidRPr="00B227D8" w:rsidRDefault="00B227D8" w:rsidP="00B227D8">
+    <w:p w14:paraId="1EB28D7D" w14:textId="7EDA80B4" w:rsidR="00B227D8" w:rsidRDefault="00B227D8" w:rsidP="00B227D8">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Reste 2,8 cm de documents textuels et 117 photos à traiter de cet ajout.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D181A47" w14:textId="77777777" w:rsidR="00B227D8" w:rsidRPr="00A674F8" w:rsidRDefault="00B227D8" w:rsidP="00923766"/>
+    <w:p w14:paraId="6F2744D4" w14:textId="77777777" w:rsidR="00D32499" w:rsidRDefault="00D32499" w:rsidP="00D32499"/>
+    <w:p w14:paraId="67245B79" w14:textId="65A4A067" w:rsidR="00D32499" w:rsidRPr="00D32499" w:rsidRDefault="00D32499" w:rsidP="00D32499">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32499">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emplacements : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="054A6215" w14:textId="77777777" w:rsidR="00D32499" w:rsidRDefault="00D32499" w:rsidP="00D32499"/>
+    <w:p w14:paraId="54E48EA0" w14:textId="618F8238" w:rsidR="00D32499" w:rsidRPr="00D32499" w:rsidRDefault="00D32499" w:rsidP="00D32499">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32499">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Boîtes 1-2 (standard</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32499">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F407461" w14:textId="77777777" w:rsidR="00D32499" w:rsidRDefault="00D32499" w:rsidP="00D32499">
+      <w:r w:rsidRPr="00D32499">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>R06 E07 T07</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BD886D" w14:textId="77777777" w:rsidR="00D32499" w:rsidRDefault="00D32499" w:rsidP="00D32499">
+      <w:r>
+        <w:t>Donation initiale et ajouts 2024-2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7027999B" w14:textId="77777777" w:rsidR="00D32499" w:rsidRDefault="00D32499" w:rsidP="00D32499"/>
+    <w:p w14:paraId="3A3CD19C" w14:textId="3323AA19" w:rsidR="00D32499" w:rsidRPr="00D32499" w:rsidRDefault="00D32499" w:rsidP="00D32499">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32499">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Boîte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32499">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32499">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (standard</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32499">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A4222B7" w14:textId="7CA3C3A1" w:rsidR="00D32499" w:rsidRDefault="00D32499" w:rsidP="00D32499">
+      <w:r w:rsidRPr="00D32499">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>R06 E0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32499">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32499">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> T07</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="754DB2BF" w14:textId="7B051B9C" w:rsidR="00D32499" w:rsidRDefault="00D32499" w:rsidP="00D32499">
+      <w:r>
+        <w:t xml:space="preserve">Ajouts </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2025-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40CF4937" w14:textId="77777777" w:rsidR="00D32499" w:rsidRDefault="00D32499" w:rsidP="00D32499"/>
+    <w:p w14:paraId="6B389852" w14:textId="77777777" w:rsidR="00D32499" w:rsidRPr="00D32499" w:rsidRDefault="00D32499" w:rsidP="00D32499">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32499">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Boîte audiovisuel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75387DB8" w14:textId="77777777" w:rsidR="00D32499" w:rsidRDefault="00D32499" w:rsidP="00D32499">
+      <w:r>
+        <w:t>VHS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="133BE678" w14:textId="77777777" w:rsidR="00D32499" w:rsidRDefault="00D32499" w:rsidP="00D32499">
+      <w:r>
+        <w:t>R? E? T?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C054F59" w14:textId="77777777" w:rsidR="00D32499" w:rsidRDefault="00D32499" w:rsidP="00D32499"/>
+    <w:p w14:paraId="750FAC50" w14:textId="75527EE2" w:rsidR="00D32499" w:rsidRPr="00D32499" w:rsidRDefault="00D32499" w:rsidP="00D32499">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32499">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32499">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>erveur « Voute:K »</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E4D47F" w14:textId="1992B77B" w:rsidR="00D32499" w:rsidRPr="00B227D8" w:rsidRDefault="00D32499" w:rsidP="00D32499">
+      <w:r>
+        <w:t>Photos numérisées</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D181A47" w14:textId="77777777" w:rsidR="00B227D8" w:rsidRDefault="00B227D8" w:rsidP="00923766"/>
+    <w:p w14:paraId="75999BF8" w14:textId="04AF3D5C" w:rsidR="00D32499" w:rsidRPr="00D32499" w:rsidRDefault="00D32499" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32499">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plan d’urgence : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="741EEDA3" w14:textId="77777777" w:rsidR="00D32499" w:rsidRDefault="00D32499" w:rsidP="00923766"/>
+    <w:p w14:paraId="50C4798D" w14:textId="77777777" w:rsidR="00D32499" w:rsidRPr="00D32499" w:rsidRDefault="00D32499" w:rsidP="00D32499">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32499">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Priorité 2 en cas de sinistre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C780724" w14:textId="77777777" w:rsidR="00D32499" w:rsidRPr="00D32499" w:rsidRDefault="00D32499" w:rsidP="00D32499">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43B6BFA7" w14:textId="77777777" w:rsidR="00D32499" w:rsidRPr="00D32499" w:rsidRDefault="00D32499" w:rsidP="00D32499">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32499">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>P280 (à sauver prioritairement en cas de sinistre)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E33FC2" w14:textId="77777777" w:rsidR="00D32499" w:rsidRPr="00D32499" w:rsidRDefault="00D32499" w:rsidP="00D32499">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32499">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Identifié priorité 2 du Plan des mesures d’urgence de la SHGMC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B97B84" w14:textId="77777777" w:rsidR="00D32499" w:rsidRPr="00A674F8" w:rsidRDefault="00D32499" w:rsidP="00923766"/>
     <w:p w14:paraId="0F0D749B" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="123F20FF" w14:textId="4B626A65" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc198114714"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc226037180"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC">
         <w:t>280</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC">
         <w:t>textuels</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="6CC0D2CA" w14:textId="11882336" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
@@ -9018,51 +10815,51 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A87C948" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="00923766"/>
     <w:p w14:paraId="7641C4CA" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="54278054" w14:textId="48685092" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc198114715"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc226037181"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC">
         <w:t>280</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r w:rsidR="008D2706">
         <w:t xml:space="preserve">Généalogie et </w:t>
       </w:r>
       <w:r w:rsidR="00F27E73">
         <w:t>famille</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="0EC3131C" w14:textId="497F0304" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">– </w:t>
@@ -9180,51 +10977,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77BCE9B0" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="09B9323A" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="3" w:name="_Toc198114716"/>
+            <w:bookmarkStart w:id="3" w:name="_Toc226037182"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00FB32BC">
               <w:t>280</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="002C791D">
               <w:t>Famille Tremblay</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
           <w:p w14:paraId="22964C39" w14:textId="69605EFF" w:rsidR="00E57F6F" w:rsidRDefault="000471D4" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="002C791D">
               <w:rPr>
@@ -9246,115 +11043,101 @@
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> – X cm</w:t>
             </w:r>
             <w:r w:rsidR="00942943">
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7AF6F9B9" w14:textId="76EB8137" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="43C9223A" w14:textId="5E5F7895" w:rsidR="007B70ED" w:rsidRDefault="007B70ED" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Mme Solange Tremblay est présidente et fondatrice de l’Association des Tremblay d’Amérique secteur Dolbeau-Mistassini, vers 1992. (</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> CV)</w:t>
+              <w:t>Mme Solange Tremblay est présidente et fondatrice de l’Association des Tremblay d’Amérique secteur Dolbeau-Mistassini, vers 1992. (voir CV)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FA1D81B" w14:textId="77777777" w:rsidR="007B70ED" w:rsidRDefault="007B70ED" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6FD7384C" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="593FF9D2" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0CB3FBD5" w14:textId="20C8960B" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="002C791D" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FD0D02D" w14:textId="38A2CB32" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Toc198114717"/>
+            <w:bookmarkStart w:id="4" w:name="_Toc226037183"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00FB32BC">
               <w:t>280</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A1/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="002C791D">
               <w:t>Famille Girard</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="38CF3839" w14:textId="558A2A61" w:rsidR="00C11F5D" w:rsidRDefault="000471D4" w:rsidP="00C11F5D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -9464,51 +11247,51 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="065FD2AC" w14:textId="12B5E53B" w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00F27E73" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3323DDAC" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00AB6798" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="_Toc198114718"/>
+            <w:bookmarkStart w:id="5" w:name="_Toc226037184"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00FB32BC">
               <w:t>280</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">/A1/3 : </w:t>
             </w:r>
             <w:r w:rsidR="00C53495">
               <w:t>Famille Patrick Tremblay et Jeanne Simard</w:t>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
           <w:p w14:paraId="00EB894D" w14:textId="77777777" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -9625,51 +11408,51 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="61BF5158" w14:textId="24AD780E" w:rsidR="00F27E73" w:rsidRPr="00A674F8" w:rsidRDefault="00F27E73" w:rsidP="00F27E73">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DE38049" w14:textId="7CE0ACBE" w:rsidR="00F27E73" w:rsidRDefault="00F27E73" w:rsidP="00F27E73">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="6" w:name="_Toc198114719"/>
+            <w:bookmarkStart w:id="6" w:name="_Toc226037185"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Invitations mariages</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
           <w:p w14:paraId="0DD26087" w14:textId="77777777" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">– </w:t>
@@ -9754,71 +11537,182 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="77D1DD7B" w14:textId="77777777" w:rsidR="00F27E73" w:rsidRDefault="00F27E73" w:rsidP="00F27E73"/>
           <w:p w14:paraId="492A9D70" w14:textId="77777777" w:rsidR="00F27E73" w:rsidRPr="00C53495" w:rsidRDefault="00F27E73" w:rsidP="00F27E73">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C53495">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D604892" w14:textId="77777777" w:rsidR="00F27E73" w:rsidRDefault="00F27E73" w:rsidP="00F27E73"/>
           <w:p w14:paraId="03A08C64" w14:textId="605A2592" w:rsidR="00F27E73" w:rsidRDefault="00F27E73" w:rsidP="00F27E73"/>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00F625CD" w:rsidRPr="00A674F8" w14:paraId="36BAD2C8" w14:textId="77777777" w:rsidTr="00C11F5D">
+        <w:trPr>
+          <w:trHeight w:val="1333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="50836323" w14:textId="0999B3F0" w:rsidR="00F625CD" w:rsidRPr="00A674F8" w:rsidRDefault="00F625CD" w:rsidP="00F625CD">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A674F8">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>R-E-T-P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6898A4B3" w14:textId="5058DBA6" w:rsidR="00F625CD" w:rsidRDefault="00F625CD" w:rsidP="00F625CD">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="7" w:name="_Toc226037186"/>
+            <w:r>
+              <w:t>P280</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00561EAD">
+              <w:t>/A1/</w:t>
+            </w:r>
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00561EAD">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Anniversaires</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="7"/>
+          </w:p>
+          <w:p w14:paraId="42F34ECE" w14:textId="406B09B5" w:rsidR="00F625CD" w:rsidRDefault="00F625CD" w:rsidP="00F625CD">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>– 2007</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F625CD">
+              <w:t>. – 1</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> page de documents textuels; coul., plastifiée, 8 ½ x 14 po.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B22FE45" w14:textId="77777777" w:rsidR="00F625CD" w:rsidRDefault="00F625CD" w:rsidP="00F625CD"/>
+          <w:p w14:paraId="588150D7" w14:textId="77777777" w:rsidR="00F625CD" w:rsidRPr="00AB6798" w:rsidRDefault="00F625CD" w:rsidP="00F625CD">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB6798">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="740735A6" w14:textId="6B562C39" w:rsidR="00F625CD" w:rsidRDefault="00F625CD" w:rsidP="00F625CD">
+            <w:r>
+              <w:t>Ce dossier comprend l’annonce des 30 ans de mariage de Marcel Girard et de Solange Tremblay (1977-2007).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53A21093" w14:textId="77777777" w:rsidR="00F625CD" w:rsidRDefault="00F625CD" w:rsidP="00F625CD"/>
+          <w:p w14:paraId="0B62A734" w14:textId="77777777" w:rsidR="00F625CD" w:rsidRPr="00C53495" w:rsidRDefault="00F625CD" w:rsidP="00F625CD">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C53495">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62B53A86" w14:textId="03873B56" w:rsidR="00F625CD" w:rsidRDefault="00F625CD" w:rsidP="00F625CD">
+            <w:r>
+              <w:t>Copie plastifiée en couleur.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B7F1E50" w14:textId="77777777" w:rsidR="00F625CD" w:rsidRDefault="00F625CD" w:rsidP="00F625CD">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="71B92678" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="009A57B7"/>
     <w:p w14:paraId="6705B676" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="6135CA38" w14:textId="1E967BEA" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc198114720"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc226037187"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC">
         <w:t>280</w:t>
       </w:r>
       <w:r w:rsidR="00E57F6F" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A2 </w:t>
       </w:r>
       <w:r w:rsidR="008F0833">
         <w:t>Occupations professionnelles</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="29E34461" w14:textId="504DA903" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Années extrêmes.</w:t>
       </w:r>
       <w:r w:rsidRPr="007A7F60">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> – X </w:t>
       </w:r>
       <w:r w:rsidRPr="000471D4">
         <w:rPr>
           <w:highlight w:val="yellow"/>
@@ -9923,70 +11817,70 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13D2183A" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DF82922" w14:textId="33BCA5A6" w:rsidR="00561EAD" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="8" w:name="_Toc198114721"/>
+            <w:bookmarkStart w:id="9" w:name="_Toc226037188"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00FB32BC">
               <w:t>280</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="007B70ED">
               <w:t>Expérience</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
           <w:p w14:paraId="596CF79C" w14:textId="77777777" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années extrêmes.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
@@ -10104,73 +11998,73 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="58870BD2" w14:textId="4C0DBBB1" w:rsidR="00A27F8C" w:rsidRPr="00A674F8" w:rsidRDefault="00A27F8C" w:rsidP="00A27F8C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45E65030" w14:textId="4380851B" w:rsidR="00A27F8C" w:rsidRDefault="00A27F8C" w:rsidP="00A27F8C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="9" w:name="_Toc198114722"/>
+            <w:bookmarkStart w:id="10" w:name="_Toc226037189"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Politique</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
           <w:p w14:paraId="0B7743A0" w14:textId="77777777" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années extrêmes.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
@@ -10265,217 +12159,185 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="223FA8B5" w14:textId="4E995CA0" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="002C791D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F37DF1F" w14:textId="0CEACC4D" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="10" w:name="_Toc198114723"/>
+            <w:bookmarkStart w:id="11" w:name="_Toc226037190"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00FB32BC">
               <w:t>280</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00A27F8C">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="002C791D">
               <w:t>Éducation</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
           <w:p w14:paraId="49BDFA24" w14:textId="77777777" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années extrêmes.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18320CA6" w14:textId="77777777" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4"/>
           <w:p w14:paraId="531C006A" w14:textId="77777777" w:rsidR="000471D4" w:rsidRPr="00AB6798" w:rsidRDefault="000471D4" w:rsidP="000471D4">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7448C09D" w14:textId="77777777" w:rsidR="000471D4" w:rsidRPr="00A674F8" w:rsidRDefault="000471D4" w:rsidP="000471D4">
-            <w:r>
+          <w:p w14:paraId="7448C09D" w14:textId="141B79C0" w:rsidR="000471D4" w:rsidRPr="00A674F8" w:rsidRDefault="000471D4" w:rsidP="000471D4">
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Ce dossier comprend </w:t>
             </w:r>
-            <w:r>
-[...46 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r w:rsidR="00B56C30">
+              <w:t>des diplômes d’étude de Solange Tremblay (Fortin) et de son époux Marcel Girard ainsi que des certificats liés à des formations et des cours.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D77B162" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="13DCBFAA" w14:textId="451E2974" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00A27F8C" w:rsidP="007F33D1">
+          <w:p w14:paraId="13DCBFAA" w14:textId="451E2974" w:rsidR="00C11F5D" w:rsidRDefault="00A27F8C" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Études, diplômes (copies). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D45133C" w14:textId="6D43D76D" w:rsidR="00B56C30" w:rsidRPr="00A674F8" w:rsidRDefault="00B56C30" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voir aussi certificats de reconnaissance. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16B1A60A" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0C8CDB1D" w14:textId="4FD1573A" w:rsidR="002A5FA2" w:rsidRDefault="002A5FA2" w:rsidP="00923766"/>
     <w:p w14:paraId="2D0C25C3" w14:textId="77777777" w:rsidR="008F0833" w:rsidRDefault="008F0833" w:rsidP="00923766"/>
     <w:p w14:paraId="1F504C7F" w14:textId="19167562" w:rsidR="008F0833" w:rsidRPr="00A674F8" w:rsidRDefault="008F0833" w:rsidP="008F0833">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc198114724"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc226037191"/>
       <w:r>
         <w:t>P280</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>/A</w:t>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Implication</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="5FA3CC58" w14:textId="69A8139E" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Années extrêmes.</w:t>
       </w:r>
       <w:r w:rsidRPr="007A7F60">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> – X </w:t>
       </w:r>
       <w:r w:rsidRPr="000471D4">
         <w:rPr>
           <w:highlight w:val="yellow"/>
@@ -10586,58 +12448,58 @@
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2032C610" w14:textId="2E92E545" w:rsidR="008F0833" w:rsidRDefault="008F0833" w:rsidP="008F0833">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="12" w:name="_Toc198114725"/>
+            <w:bookmarkStart w:id="13" w:name="_Toc226037192"/>
             <w:r w:rsidRPr="008F0833">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>P280/A3/1 : Festivals et carnavals</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
           <w:p w14:paraId="426ADB3B" w14:textId="77777777" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années extrêmes.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
@@ -10686,58 +12548,58 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="199BF89A" w14:textId="43B3EB2C" w:rsidR="008F0833" w:rsidRPr="00A674F8" w:rsidRDefault="008F0833" w:rsidP="00491934">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50E4A41C" w14:textId="1F0DCFC2" w:rsidR="008F0833" w:rsidRDefault="008F0833" w:rsidP="00991C81">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="13" w:name="_Toc198114726"/>
+            <w:bookmarkStart w:id="14" w:name="_Toc226037193"/>
             <w:r>
               <w:t xml:space="preserve">P280/A3/1.1 : Festival </w:t>
             </w:r>
             <w:r w:rsidR="00EA6927">
               <w:t>du bleuet (Mistassini)</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
           <w:p w14:paraId="26124CA2" w14:textId="77777777" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années extrêmes.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
@@ -10825,86 +12687,58 @@
           <w:p w14:paraId="3C52288C" w14:textId="298CCD5F" w:rsidR="00EA6927" w:rsidRPr="00A674F8" w:rsidRDefault="00EA6927" w:rsidP="00EA6927">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19AF8CCE" w14:textId="7A8F8466" w:rsidR="00EA6927" w:rsidRPr="00146B91" w:rsidRDefault="00EA6927" w:rsidP="00991C81">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="14" w:name="_Toc198114727"/>
+            <w:bookmarkStart w:id="15" w:name="_Toc226037194"/>
             <w:r w:rsidRPr="00146B91">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>P280/A3/1.</w:t>
-[...29 lines deleted...]
-            <w:bookmarkEnd w:id="14"/>
+              <w:t>P280/A3/1.2 : Festival western (Dolbeau)</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
           <w:p w14:paraId="59A5DD39" w14:textId="77777777" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années extrêmes.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
@@ -10993,55 +12827,55 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="673DE049" w14:textId="0F65BC12" w:rsidR="00EA6927" w:rsidRPr="00A674F8" w:rsidRDefault="00EA6927" w:rsidP="00EA6927">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CECC293" w14:textId="073DF4FF" w:rsidR="00EA6927" w:rsidRDefault="00EA6927" w:rsidP="00991C81">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="15" w:name="_Toc198114728"/>
+            <w:bookmarkStart w:id="16" w:name="_Toc226037195"/>
             <w:r>
               <w:t>P280/A3/1.3 : Festival du faisan (Saint-Stanislas)</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
           <w:p w14:paraId="757B7DB6" w14:textId="77777777" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années extrêmes.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
@@ -11130,55 +12964,55 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="30B419CE" w14:textId="7898CC00" w:rsidR="00EA6927" w:rsidRPr="00A674F8" w:rsidRDefault="00EA6927" w:rsidP="00EA6927">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18D72798" w14:textId="0B987A66" w:rsidR="00EA6927" w:rsidRDefault="00EA6927" w:rsidP="00991C81">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="16" w:name="_Toc198114729"/>
+            <w:bookmarkStart w:id="17" w:name="_Toc226037196"/>
             <w:r>
               <w:t>P280/A3/1.4 : Carnaval (Saint-Stanislas)</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="17"/>
           </w:p>
           <w:p w14:paraId="2C9B2B4B" w14:textId="77777777" w:rsidR="00EA6927" w:rsidRDefault="00EA6927" w:rsidP="00EA6927">
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>1992-1994. – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22370D6C" w14:textId="77777777" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4"/>
           <w:p w14:paraId="350ABB7B" w14:textId="77777777" w:rsidR="000471D4" w:rsidRPr="00AB6798" w:rsidRDefault="000471D4" w:rsidP="000471D4">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
@@ -11240,73 +13074,74 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="084EBD1F" w14:textId="57D8A59A" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="00EA6927"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F0833" w:rsidRPr="00A674F8" w14:paraId="1FD52AA2" w14:textId="77777777" w:rsidTr="00491934">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2B92F717" w14:textId="6851BCBE" w:rsidR="008F0833" w:rsidRPr="00A674F8" w:rsidRDefault="008F0833" w:rsidP="00491934">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="401DECD2" w14:textId="3D4830BB" w:rsidR="008F0833" w:rsidRPr="007A7F60" w:rsidRDefault="008F0833" w:rsidP="00491934">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="17" w:name="_Toc198114730"/>
+            <w:bookmarkStart w:id="18" w:name="_Toc226037197"/>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>P280/A3/2 : Organismes</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="18"/>
           </w:p>
           <w:p w14:paraId="2F878E6A" w14:textId="77777777" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années extrêmes.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
@@ -11355,103 +13190,102 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1DCB1EF5" w14:textId="2038EC73" w:rsidR="00421D85" w:rsidRPr="00A674F8" w:rsidRDefault="00421D85" w:rsidP="00421D85">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E4F236C" w14:textId="5795A6D8" w:rsidR="00421D85" w:rsidRDefault="00421D85" w:rsidP="00991C81">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="18" w:name="_Toc198114731"/>
+            <w:bookmarkStart w:id="19" w:name="_Toc226037198"/>
             <w:r>
               <w:t>P280/A3/2.1 : Cercle des Fermières</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
           <w:p w14:paraId="4D0EBEB9" w14:textId="7CA5A00F" w:rsidR="00421D85" w:rsidRDefault="00421D85" w:rsidP="00421D85">
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r w:rsidRPr="00421D85">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>. – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49B7ACE7" w14:textId="77777777" w:rsidR="00421D85" w:rsidRDefault="00421D85" w:rsidP="00421D85"/>
           <w:p w14:paraId="2670F0C3" w14:textId="77777777" w:rsidR="00421D85" w:rsidRDefault="00421D85" w:rsidP="00421D85">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55D13052" w14:textId="77777777" w:rsidR="00421D85" w:rsidRPr="00421D85" w:rsidRDefault="00421D85" w:rsidP="00421D85">
             <w:r>
               <w:t>Ce dossier comprend…</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55379E91" w14:textId="232E9C6A" w:rsidR="00421D85" w:rsidRDefault="00421D85" w:rsidP="00421D85">
             <w:r>
               <w:t xml:space="preserve">Cercle des Fermières. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74BCB751" w14:textId="394C2527" w:rsidR="00421D85" w:rsidRDefault="00421D85" w:rsidP="00421D85">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Cahier d’activités du Cercle des Fermières du Québec, 75 ans, 1915 à 1990, reçu alors que Solange Tremblay était présidente du Cercle à Saint-Stanislas, ainsi qu’un livret contenant des procès-verbaux en 1990, en plus de deux autres documents référant au Cercle des Fermières du Québec, 49</w:t>
             </w:r>
             <w:r w:rsidRPr="00421D85">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> congrès à Saint-Félicien en 1991 et Notre autonomie, un défi de tous les jours, 1989-1990. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="393A16A5" w14:textId="7F54A1BB" w:rsidR="00421D85" w:rsidRDefault="00421D85" w:rsidP="00421D85">
             <w:r>
               <w:t>Documents de reconnaissance et coupures de presse.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CCD7C2A" w14:textId="22215391" w:rsidR="00421D85" w:rsidRDefault="00421D85" w:rsidP="00421D85"/>
           <w:p w14:paraId="738FA256" w14:textId="1773F9D2" w:rsidR="00421D85" w:rsidRDefault="00421D85" w:rsidP="00421D85">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -11482,68 +13316,67 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00421D85" w:rsidRPr="00A674F8" w14:paraId="65C3D733" w14:textId="77777777" w:rsidTr="00491934">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6099698A" w14:textId="22F4026D" w:rsidR="00421D85" w:rsidRPr="00A674F8" w:rsidRDefault="00421D85" w:rsidP="00421D85">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="060DC999" w14:textId="06BA6F4A" w:rsidR="00421D85" w:rsidRDefault="00421D85" w:rsidP="00991C81">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="19" w:name="_Toc198114732"/>
+            <w:bookmarkStart w:id="20" w:name="_Toc226037199"/>
             <w:r>
               <w:t>P280/A3/2.2 : Centre de femmes pays Maria-Chapdelaine</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="20"/>
           </w:p>
           <w:p w14:paraId="59FB9652" w14:textId="27B0B431" w:rsidR="00421D85" w:rsidRDefault="00421D85" w:rsidP="00421D85">
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="00421D85">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>2012-2014. – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23C2BA48" w14:textId="77777777" w:rsidR="00421D85" w:rsidRDefault="00421D85" w:rsidP="00421D85"/>
           <w:p w14:paraId="0071249E" w14:textId="77777777" w:rsidR="00421D85" w:rsidRDefault="00421D85" w:rsidP="00421D85">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
@@ -11577,55 +13410,55 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5A0C4CD2" w14:textId="05B94583" w:rsidR="00991C81" w:rsidRPr="00A674F8" w:rsidRDefault="00991C81" w:rsidP="00991C81">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FAC731B" w14:textId="7BF440BC" w:rsidR="00991C81" w:rsidRDefault="00991C81" w:rsidP="00991C81">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="20" w:name="_Toc198114733"/>
+            <w:bookmarkStart w:id="21" w:name="_Toc226037200"/>
             <w:r>
               <w:t>P280/A3/2.3 : Association des femmes de carrière</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="21"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05C89559" w14:textId="77777777" w:rsidR="00991C81" w:rsidRDefault="00991C81" w:rsidP="00991C81">
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années</w:t>
             </w:r>
             <w:r w:rsidRPr="00421D85">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>. – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B163632" w14:textId="77777777" w:rsidR="00991C81" w:rsidRDefault="00991C81" w:rsidP="00991C81"/>
@@ -11668,55 +13501,55 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4FE05822" w14:textId="16CBE46F" w:rsidR="00991C81" w:rsidRPr="00A674F8" w:rsidRDefault="00991C81" w:rsidP="00991C81">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2707351E" w14:textId="77777777" w:rsidR="00991C81" w:rsidRDefault="00991C81" w:rsidP="00991C81">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="21" w:name="_Toc198114734"/>
+            <w:bookmarkStart w:id="22" w:name="_Toc226037201"/>
             <w:r>
               <w:t>P280/A3/2.4 : Filles d’Isabelle</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="22"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A8D7B9D" w14:textId="77777777" w:rsidR="00991C81" w:rsidRDefault="00991C81" w:rsidP="00991C81">
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années</w:t>
             </w:r>
             <w:r w:rsidRPr="00421D85">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>. – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00CC2D53" w14:textId="77777777" w:rsidR="00991C81" w:rsidRDefault="00991C81" w:rsidP="00991C81"/>
@@ -11724,206 +13557,666 @@
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1FFDF2C8" w14:textId="77777777" w:rsidR="00991C81" w:rsidRDefault="00991C81" w:rsidP="00991C81">
             <w:r>
               <w:t>Ce dossier comprend…</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53CAB146" w14:textId="5C1B3748" w:rsidR="007B7D3E" w:rsidRDefault="007B7D3E" w:rsidP="007B7D3E">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
-            <w:bookmarkStart w:id="22" w:name="_Hlk219274861"/>
+            <w:bookmarkStart w:id="23" w:name="_Hlk219274861"/>
             <w:r>
               <w:t>Programme groupe Filles d’Isabelle Mistassini 17-18 juin 1980</w:t>
             </w:r>
             <w:r w:rsidR="001C4FCD">
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B47DE44" w14:textId="16F03BCF" w:rsidR="001C4FCD" w:rsidRPr="00421D85" w:rsidRDefault="001C4FCD" w:rsidP="007B7D3E">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Carte de membre (carnet), 1976-1981</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="22"/>
+          <w:bookmarkEnd w:id="23"/>
           <w:p w14:paraId="6CA1DD86" w14:textId="77777777" w:rsidR="00991C81" w:rsidRDefault="00991C81" w:rsidP="00991C81">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00491934" w:rsidRPr="00A674F8" w14:paraId="0946B585" w14:textId="77777777" w:rsidTr="00491934">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="26DACE84" w14:textId="7BC3243D" w:rsidR="00491934" w:rsidRPr="00A674F8" w:rsidRDefault="00491934" w:rsidP="00491934">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08522C27" w14:textId="5A30F2EF" w:rsidR="00491934" w:rsidRDefault="00491934" w:rsidP="00491934">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="23" w:name="_Toc198114735"/>
+            <w:bookmarkStart w:id="24" w:name="_Toc226037202"/>
             <w:r>
               <w:t>P280/A3/2.5 : Fabrique Saint-Stanislas</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkEnd w:id="24"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53748E89" w14:textId="77777777" w:rsidR="00491934" w:rsidRDefault="00491934" w:rsidP="00491934">
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années</w:t>
             </w:r>
             <w:r w:rsidRPr="00421D85">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>. – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="398D0AB7" w14:textId="77777777" w:rsidR="00491934" w:rsidRDefault="00491934" w:rsidP="00491934"/>
           <w:p w14:paraId="72E0EC5D" w14:textId="77777777" w:rsidR="00491934" w:rsidRDefault="00491934" w:rsidP="00491934">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39D89C7A" w14:textId="77777777" w:rsidR="00491934" w:rsidRPr="00421D85" w:rsidRDefault="00491934" w:rsidP="00491934">
-[...1 lines deleted...]
-              <w:t>Ce dossier comprend…</w:t>
+          <w:p w14:paraId="39D89C7A" w14:textId="23A3F30C" w:rsidR="00491934" w:rsidRPr="00421D85" w:rsidRDefault="00491934" w:rsidP="00491934">
+            <w:r>
+              <w:t>Ce dossier comprend</w:t>
+            </w:r>
+            <w:r w:rsidR="00B56C30">
+              <w:t xml:space="preserve"> des feuillets paroissiaux…</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="333166EF" w14:textId="77777777" w:rsidR="00491934" w:rsidRDefault="00491934" w:rsidP="00491934">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F5E11" w:rsidRPr="00A674F8" w14:paraId="2D4DEEC6" w14:textId="77777777" w:rsidTr="00491934">
+        <w:trPr>
+          <w:trHeight w:val="1333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F5F84EF" w14:textId="28730DB4" w:rsidR="000F5E11" w:rsidRPr="00A674F8" w:rsidRDefault="000F5E11" w:rsidP="000F5E11">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A674F8">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R-E-T-P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60E18509" w14:textId="62A24AC7" w:rsidR="000F5E11" w:rsidRDefault="000F5E11" w:rsidP="000F5E11">
+            <w:pPr>
+              <w:pStyle w:val="Niveau4"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="25" w:name="_Toc226037203"/>
+            <w:r>
+              <w:t>P280/A3/2.6 : Club de l’âge d’or</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="25"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46B99185" w14:textId="77777777" w:rsidR="000F5E11" w:rsidRDefault="000F5E11" w:rsidP="000F5E11">
+            <w:r>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Années</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00421D85">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>. – X cm</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> de documents textuels. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="581080B1" w14:textId="77777777" w:rsidR="000F5E11" w:rsidRDefault="000F5E11" w:rsidP="000F5E11"/>
+          <w:p w14:paraId="0C25FD4A" w14:textId="77777777" w:rsidR="000F5E11" w:rsidRDefault="000F5E11" w:rsidP="000F5E11">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Portée et contenu :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2872C472" w14:textId="06346675" w:rsidR="000F5E11" w:rsidRPr="00421D85" w:rsidRDefault="000F5E11" w:rsidP="000F5E11">
+            <w:r>
+              <w:t>Ce dossier concerne les activités du Club de l’âge d’or de Saint-Stanislas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C75BBEF" w14:textId="77777777" w:rsidR="000F5E11" w:rsidRDefault="000F5E11" w:rsidP="000F5E11">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="365B5C3F" w14:textId="747A9169" w:rsidR="000F5E11" w:rsidRPr="000F5E11" w:rsidRDefault="000F5E11" w:rsidP="000F5E11">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="375F89A0" w14:textId="77777777" w:rsidR="000F5E11" w:rsidRDefault="000F5E11" w:rsidP="000F5E11">
+            <w:r>
+              <w:t>Voir aussi les photographies du Club de l’âge d’or dans le présent fonds.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E7BC554" w14:textId="426D7E53" w:rsidR="00F625CD" w:rsidRPr="000F5E11" w:rsidRDefault="00F625CD" w:rsidP="000F5E11"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F625CD" w:rsidRPr="00A674F8" w14:paraId="64D82634" w14:textId="77777777" w:rsidTr="00491934">
+        <w:trPr>
+          <w:trHeight w:val="1333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BA28ED8" w14:textId="410970DC" w:rsidR="00F625CD" w:rsidRPr="00A674F8" w:rsidRDefault="00F625CD" w:rsidP="00F625CD">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A674F8">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R-E-T-P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="223B7F97" w14:textId="62B877DC" w:rsidR="00F625CD" w:rsidRDefault="00F625CD" w:rsidP="00F625CD">
+            <w:pPr>
+              <w:pStyle w:val="Niveau4"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="26" w:name="_Toc226037204"/>
+            <w:r>
+              <w:t>P280/A3/2.7 : Les Grands Jardins de Normandin</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="26"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F9A8B43" w14:textId="19A2D4DA" w:rsidR="00F625CD" w:rsidRDefault="00F625CD" w:rsidP="00F625CD">
+            <w:r>
+              <w:t>– 1997</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F625CD">
+              <w:t xml:space="preserve">. – </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">1 page de documents textuels. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46DD6726" w14:textId="77777777" w:rsidR="00F625CD" w:rsidRDefault="00F625CD" w:rsidP="00F625CD"/>
+          <w:p w14:paraId="36CB0688" w14:textId="77777777" w:rsidR="00F625CD" w:rsidRDefault="00F625CD" w:rsidP="00F625CD">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Portée et contenu :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25C64E33" w14:textId="580348A8" w:rsidR="00F625CD" w:rsidRPr="00421D85" w:rsidRDefault="00F625CD" w:rsidP="00F625CD">
+            <w:r>
+              <w:t xml:space="preserve">Ce dossier comprend une page de la revue </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F625CD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>L’Essentiel</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> mentionnant les Grands Jardins de Normandin comme lieu touristique, en août 1997.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43B2B63F" w14:textId="77777777" w:rsidR="00F625CD" w:rsidRDefault="00F625CD" w:rsidP="00F625CD">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A065FCF" w14:textId="77777777" w:rsidR="00F625CD" w:rsidRPr="000F5E11" w:rsidRDefault="00F625CD" w:rsidP="00F625CD">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B3C9B3D" w14:textId="24E7914B" w:rsidR="00F625CD" w:rsidRDefault="00F625CD" w:rsidP="00E15597">
+            <w:r>
+              <w:t>Page imprimée en couleur, déchirée d’un magazine et pliée.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20278A92" w14:textId="28CC9CC9" w:rsidR="00F625CD" w:rsidRDefault="00F625CD" w:rsidP="00F625CD">
+            <w:r>
+              <w:t>Annotée par la donatrice.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53672062" w14:textId="48BD2B7E" w:rsidR="00F625CD" w:rsidRPr="00F625CD" w:rsidRDefault="00F625CD" w:rsidP="00F625CD">
+            <w:r>
+              <w:t>Copie.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="164EB73C" w14:textId="30B3C233" w:rsidR="00F625CD" w:rsidRPr="00F625CD" w:rsidRDefault="00F625CD" w:rsidP="00F625CD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F625CD" w:rsidRPr="00A674F8" w14:paraId="02525846" w14:textId="77777777" w:rsidTr="00491934">
+        <w:trPr>
+          <w:trHeight w:val="1333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="55F0BD2A" w14:textId="5D8F3AF9" w:rsidR="00F625CD" w:rsidRPr="00A674F8" w:rsidRDefault="00F625CD" w:rsidP="00F625CD">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A674F8">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R-E-T-P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD64CEE" w14:textId="6A42AA26" w:rsidR="00F625CD" w:rsidRDefault="00F625CD" w:rsidP="00F625CD">
+            <w:pPr>
+              <w:pStyle w:val="Niveau4"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="27" w:name="_Toc226037205"/>
+            <w:r>
+              <w:t>P280/A3/2.8 : Les amies de Saint-Stanislas</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="27"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A522492" w14:textId="6613E0F1" w:rsidR="00F625CD" w:rsidRDefault="00F625CD" w:rsidP="00F625CD">
+            <w:r>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r w:rsidR="004F0827">
+              <w:t>[2003]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F625CD">
+              <w:t xml:space="preserve">. – </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">1 page de documents textuels. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C51D445" w14:textId="77777777" w:rsidR="00F625CD" w:rsidRDefault="00F625CD" w:rsidP="00F625CD"/>
+          <w:p w14:paraId="1A49561A" w14:textId="77777777" w:rsidR="00F625CD" w:rsidRDefault="00F625CD" w:rsidP="00F625CD">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Portée et contenu :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A78E0D1" w14:textId="77777777" w:rsidR="00F625CD" w:rsidRPr="00421D85" w:rsidRDefault="00F625CD" w:rsidP="00F625CD">
+            <w:r>
+              <w:t xml:space="preserve">Ce dossier comprend une page de la revue </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F625CD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>L’Essentiel</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> mentionnant les Grands Jardins de Normandin comme lieu touristique, en août 1997.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A555C55" w14:textId="77777777" w:rsidR="00F625CD" w:rsidRDefault="00F625CD" w:rsidP="00F625CD">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17C421BE" w14:textId="77777777" w:rsidR="00F625CD" w:rsidRPr="000F5E11" w:rsidRDefault="00F625CD" w:rsidP="00F625CD">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2232BD24" w14:textId="7F7C4153" w:rsidR="00F625CD" w:rsidRDefault="004F0827" w:rsidP="00E15597">
+            <w:r>
+              <w:t xml:space="preserve">Demi-page. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E43AB68" w14:textId="79D9FB77" w:rsidR="004F0827" w:rsidRPr="00F625CD" w:rsidRDefault="004F0827" w:rsidP="00F625CD">
+            <w:r>
+              <w:t>Présence de ruban adhésif.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FD4EE88" w14:textId="77777777" w:rsidR="00F625CD" w:rsidRPr="004F0827" w:rsidRDefault="004F0827" w:rsidP="00E15597">
+            <w:r w:rsidRPr="004F0827">
+              <w:t xml:space="preserve">Imprimé, copie. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F95D67E" w14:textId="5E0B9A76" w:rsidR="004F0827" w:rsidRPr="004F0827" w:rsidRDefault="004F0827" w:rsidP="004F0827"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F7548B" w:rsidRPr="00A674F8" w14:paraId="21B27B80" w14:textId="77777777" w:rsidTr="00491934">
+        <w:trPr>
+          <w:trHeight w:val="1333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="53E8201D" w14:textId="37A818F8" w:rsidR="00F7548B" w:rsidRPr="00A674F8" w:rsidRDefault="00F7548B" w:rsidP="00F7548B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A674F8">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R-E-T-P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46D2A96D" w14:textId="70A5ED0C" w:rsidR="00F7548B" w:rsidRDefault="00F7548B" w:rsidP="00F7548B">
+            <w:pPr>
+              <w:pStyle w:val="Niveau4"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="28" w:name="_Toc226037206"/>
+            <w:r>
+              <w:t>P280/A3/2.9 : Le Cercle Notre-Dame de la Trappe</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="28"/>
+          </w:p>
+          <w:p w14:paraId="1ABA9171" w14:textId="6F409563" w:rsidR="00F7548B" w:rsidRDefault="00F7548B" w:rsidP="00F7548B">
+            <w:r>
+              <w:t>– 1979</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F625CD">
+              <w:t xml:space="preserve">. – </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">x cm de documents textuels. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="026A6389" w14:textId="77777777" w:rsidR="00F7548B" w:rsidRDefault="00F7548B" w:rsidP="00F7548B"/>
+          <w:p w14:paraId="46793D2F" w14:textId="77777777" w:rsidR="00F7548B" w:rsidRDefault="00F7548B" w:rsidP="00F7548B">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Portée et contenu :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="342D19AE" w14:textId="64CBF8D1" w:rsidR="00F7548B" w:rsidRPr="00421D85" w:rsidRDefault="00F7548B" w:rsidP="00F7548B">
+            <w:r>
+              <w:t>Ce dossier comprend …</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="413EFE61" w14:textId="77777777" w:rsidR="00F7548B" w:rsidRDefault="00F7548B" w:rsidP="00F7548B">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28B1A4BC" w14:textId="77777777" w:rsidR="00F7548B" w:rsidRPr="000F5E11" w:rsidRDefault="00F7548B" w:rsidP="00F7548B">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B24E6AF" w14:textId="4C0FA996" w:rsidR="00F7548B" w:rsidRDefault="00F7548B" w:rsidP="00F7548B">
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Original.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A7F60" w:rsidRPr="00A674F8" w14:paraId="2D21389C" w14:textId="77777777" w:rsidTr="00491934">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="41B56A79" w14:textId="7F14B718" w:rsidR="007A7F60" w:rsidRPr="00A674F8" w:rsidRDefault="007A7F60" w:rsidP="007A7F60">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58C0FF51" w14:textId="60C1143A" w:rsidR="007A7F60" w:rsidRPr="007B7D3E" w:rsidRDefault="007A7F60" w:rsidP="007A7F60">
+          <w:p w14:paraId="58C0FF51" w14:textId="60C1143A" w:rsidR="007A7F60" w:rsidRPr="00F7548B" w:rsidRDefault="007A7F60" w:rsidP="00F7548B">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
+                <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="24" w:name="_Toc198114736"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:bookmarkStart w:id="29" w:name="_Toc226037207"/>
+            <w:r w:rsidRPr="00F7548B">
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>P280/A3/3 : Sports et compétitions</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkEnd w:id="29"/>
           </w:p>
           <w:p w14:paraId="1945CDE7" w14:textId="77777777" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années extrêmes.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
@@ -12000,71 +14293,70 @@
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A7F60" w:rsidRPr="00A674F8" w14:paraId="3FA82943" w14:textId="77777777" w:rsidTr="00491934">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="603D53CE" w14:textId="5A0CD799" w:rsidR="007A7F60" w:rsidRPr="00A674F8" w:rsidRDefault="007A7F60" w:rsidP="007A7F60">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39B7EBA3" w14:textId="3AB9D8BF" w:rsidR="007A7F60" w:rsidRDefault="007A7F60" w:rsidP="007A7F60">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="25" w:name="_Toc198114737"/>
+            <w:bookmarkStart w:id="30" w:name="_Toc226037208"/>
             <w:r>
               <w:t xml:space="preserve">P280/A3/3.1 : </w:t>
             </w:r>
             <w:r w:rsidR="002C791D">
               <w:t>Événements sportifs</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="30"/>
           </w:p>
           <w:p w14:paraId="5FD7AAFF" w14:textId="7085D30E" w:rsidR="007A7F60" w:rsidRDefault="002C791D" w:rsidP="007A7F60">
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>1985-1987</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>. – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60D576AE" w14:textId="77777777" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4"/>
           <w:p w14:paraId="7836ED37" w14:textId="77777777" w:rsidR="000471D4" w:rsidRPr="00AB6798" w:rsidRDefault="000471D4" w:rsidP="000471D4">
             <w:pPr>
               <w:rPr>
@@ -12111,53 +14403,59 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="217F0B91" w14:textId="77777777" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="007A7F60"/>
-          <w:p w14:paraId="75AADF8A" w14:textId="5F3C3B7A" w:rsidR="007A7F60" w:rsidRDefault="002C791D" w:rsidP="007A7F60">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Certificat de reconnaissance à la finale des Jeux du Québec de 1985, Certificat de participation aux Rendez-vous Kino de 1987. </w:t>
+          <w:p w14:paraId="75AADF8A" w14:textId="7E6A6509" w:rsidR="007A7F60" w:rsidRDefault="002C791D" w:rsidP="007A7F60">
+            <w:r>
+              <w:t>Certificat de reconnaissance à la finale des Jeux du Québec de 1985, Certificat</w:t>
+            </w:r>
+            <w:r w:rsidR="007A7C85">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> de participation aux Rendez-vous Kino de 1987. </w:t>
             </w:r>
             <w:r w:rsidR="00491934">
               <w:t>Cartes.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24C291D6" w14:textId="57618267" w:rsidR="00B11D09" w:rsidRDefault="00B11D09" w:rsidP="007A7F60"/>
           <w:p w14:paraId="3DDBEB3A" w14:textId="77777777" w:rsidR="00B11D09" w:rsidRDefault="00B11D09" w:rsidP="00B11D09">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52D48415" w14:textId="1699CF8C" w:rsidR="00B11D09" w:rsidRDefault="00B11D09" w:rsidP="00B11D09">
             <w:r>
               <w:t xml:space="preserve">Voir aussi les photographies </w:t>
             </w:r>
             <w:r w:rsidRPr="00B11D09">
               <w:rPr>
@@ -12184,183 +14482,195 @@
           <w:p w14:paraId="494835DB" w14:textId="43020BC5" w:rsidR="00E75EB0" w:rsidRPr="00A674F8" w:rsidRDefault="00E75EB0" w:rsidP="00E75EB0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="408A60CE" w14:textId="6230B8CE" w:rsidR="00E75EB0" w:rsidRPr="007A7F60" w:rsidRDefault="00E75EB0" w:rsidP="00E75EB0">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="26" w:name="_Toc198114738"/>
+            <w:bookmarkStart w:id="31" w:name="_Toc226037209"/>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>P280/A3/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00312190">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Anniversaires de fondation</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="26"/>
+            <w:bookmarkEnd w:id="31"/>
           </w:p>
           <w:p w14:paraId="17B08951" w14:textId="77777777" w:rsidR="00E75EB0" w:rsidRDefault="00E75EB0" w:rsidP="00E75EB0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années extrêmes.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A90B107" w14:textId="77777777" w:rsidR="00E75EB0" w:rsidRDefault="00E75EB0" w:rsidP="00E75EB0"/>
           <w:p w14:paraId="4BE45A1F" w14:textId="77777777" w:rsidR="00E75EB0" w:rsidRPr="00AB6798" w:rsidRDefault="00E75EB0" w:rsidP="00E75EB0">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="674A72C5" w14:textId="77777777" w:rsidR="00312190" w:rsidRDefault="00312190" w:rsidP="00312190">
+          <w:p w14:paraId="674A72C5" w14:textId="5EB16C2E" w:rsidR="00312190" w:rsidRDefault="00312190" w:rsidP="00312190">
             <w:r>
               <w:t xml:space="preserve">Cette sous-sous-série comprend le dossier </w:t>
             </w:r>
             <w:r w:rsidRPr="00E760C3">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>50 ans de Saint-Stanislas</w:t>
+            </w:r>
+            <w:r w:rsidR="00B56C30" w:rsidRPr="00B56C30">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et</w:t>
+            </w:r>
+            <w:r w:rsidR="00B56C30">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 150 ans du Saguenay-Lac-Saint-Jean</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1262256A" w14:textId="0DED650E" w:rsidR="00E75EB0" w:rsidRPr="00A674F8" w:rsidRDefault="00E75EB0" w:rsidP="00E75EB0"/>
           <w:p w14:paraId="7246DC5C" w14:textId="77777777" w:rsidR="00E75EB0" w:rsidRDefault="00E75EB0" w:rsidP="00E75EB0">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E75EB0" w:rsidRPr="00A674F8" w14:paraId="31790CA9" w14:textId="77777777" w:rsidTr="00491934">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1ECC9C21" w14:textId="5A42184A" w:rsidR="00E75EB0" w:rsidRPr="00A674F8" w:rsidRDefault="00E75EB0" w:rsidP="00E75EB0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34AAC558" w14:textId="6F7D1236" w:rsidR="00E75EB0" w:rsidRDefault="00E75EB0" w:rsidP="00E75EB0">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="27" w:name="_Toc198114739"/>
+            <w:bookmarkStart w:id="32" w:name="_Toc226037210"/>
             <w:r>
               <w:t>P280/A3/</w:t>
             </w:r>
             <w:r w:rsidR="00312190">
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">.1 : </w:t>
             </w:r>
             <w:r w:rsidR="00312190">
               <w:t>50 ans de Saint-Stanislas</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="27"/>
+            <w:bookmarkEnd w:id="32"/>
           </w:p>
           <w:p w14:paraId="1661A17B" w14:textId="77777777" w:rsidR="00E75EB0" w:rsidRDefault="00E75EB0" w:rsidP="00E75EB0">
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>1985-1987</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>. – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A7C9D5D" w14:textId="77777777" w:rsidR="00E75EB0" w:rsidRDefault="00E75EB0" w:rsidP="00E75EB0"/>
           <w:p w14:paraId="59ADBCAB" w14:textId="77777777" w:rsidR="00E75EB0" w:rsidRPr="00AB6798" w:rsidRDefault="00E75EB0" w:rsidP="00E75EB0">
             <w:pPr>
               <w:rPr>
@@ -12441,367 +14751,833 @@
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C309C20" w14:textId="42CC46A4" w:rsidR="00312190" w:rsidRPr="00312190" w:rsidRDefault="00312190" w:rsidP="00312190">
             <w:r>
               <w:t xml:space="preserve">Voir aussi les photographies </w:t>
             </w:r>
             <w:r w:rsidRPr="00E760C3">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>50 ans de Saint-Stanislas</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>à la cote P280/B3/4.1 du présent fonds.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A8E55A9" w14:textId="56CCE801" w:rsidR="00312190" w:rsidRPr="00312190" w:rsidRDefault="00312190" w:rsidP="00312190"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56C30" w:rsidRPr="00A674F8" w14:paraId="5AA5A2DE" w14:textId="77777777" w:rsidTr="00491934">
+        <w:trPr>
+          <w:trHeight w:val="1333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="30815B5B" w14:textId="4A4B1B61" w:rsidR="00B56C30" w:rsidRPr="00A674F8" w:rsidRDefault="00B56C30" w:rsidP="00B56C30">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A674F8">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>R-E-T-P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E66299C" w14:textId="4B6B7953" w:rsidR="00B56C30" w:rsidRDefault="00B56C30" w:rsidP="00B56C30">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="33" w:name="_Toc226037211"/>
+            <w:r>
+              <w:t>P280/A3/4.2 : 150 ans du Saguenay-Lac-Saint-Jean</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="33"/>
+          </w:p>
+          <w:p w14:paraId="7057298C" w14:textId="26596ED6" w:rsidR="00B56C30" w:rsidRDefault="00B56C30" w:rsidP="00B56C30">
+            <w:r w:rsidRPr="00B56C30">
+              <w:t xml:space="preserve">– 1988. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A7F60">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>– X cm</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> de documents textuels.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AE1E4EE" w14:textId="77777777" w:rsidR="00B56C30" w:rsidRDefault="00B56C30" w:rsidP="00B56C30"/>
+          <w:p w14:paraId="27186F14" w14:textId="77777777" w:rsidR="00B56C30" w:rsidRPr="00AB6798" w:rsidRDefault="00B56C30" w:rsidP="00B56C30">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB6798">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F6A2C54" w14:textId="0B8E4201" w:rsidR="00B56C30" w:rsidRPr="00A674F8" w:rsidRDefault="00B56C30" w:rsidP="00B56C30">
+            <w:r>
+              <w:t>Ce dossier comprend un magazine et des dépliants de municipalités de la région du Saguenay-Lac-Saint-Jean pour souligner les fêtes du 150</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B56C30">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> anniversaire de fondation, en 1988.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57337917" w14:textId="77777777" w:rsidR="00B56C30" w:rsidRDefault="00B56C30" w:rsidP="00B56C30"/>
+          <w:p w14:paraId="6CB95AD1" w14:textId="77777777" w:rsidR="00B56C30" w:rsidRDefault="00B56C30" w:rsidP="00B56C30">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DDE009C" w14:textId="10A09BE4" w:rsidR="00B56C30" w:rsidRPr="00312190" w:rsidRDefault="00B56C30" w:rsidP="00B56C30">
+            <w:r>
+              <w:t>Originaux et copies.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D9A7C76" w14:textId="77777777" w:rsidR="00B56C30" w:rsidRDefault="00B56C30" w:rsidP="00B56C30">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057468D" w:rsidRPr="00A674F8" w14:paraId="339D27BC" w14:textId="77777777" w:rsidTr="00491934">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="69DD4A1D" w14:textId="097C4AB0" w:rsidR="0057468D" w:rsidRPr="00A674F8" w:rsidRDefault="0057468D" w:rsidP="0057468D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0049E515" w14:textId="2718D13D" w:rsidR="0057468D" w:rsidRPr="007A7F60" w:rsidRDefault="0057468D" w:rsidP="0057468D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="28" w:name="_Toc198114740"/>
+            <w:bookmarkStart w:id="34" w:name="_Toc226037212"/>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>P280/A3/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Politique</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="28"/>
+            <w:bookmarkEnd w:id="34"/>
           </w:p>
           <w:p w14:paraId="2DE61160" w14:textId="77777777" w:rsidR="0057468D" w:rsidRDefault="0057468D" w:rsidP="0057468D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années extrêmes.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E3552EF" w14:textId="77777777" w:rsidR="0057468D" w:rsidRDefault="0057468D" w:rsidP="0057468D"/>
           <w:p w14:paraId="0EBB98DB" w14:textId="77777777" w:rsidR="0057468D" w:rsidRPr="00AB6798" w:rsidRDefault="0057468D" w:rsidP="0057468D">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DE3D11D" w14:textId="77777777" w:rsidR="0057468D" w:rsidRDefault="0057468D" w:rsidP="0057468D">
+          <w:p w14:paraId="4DE3D11D" w14:textId="324DA0F0" w:rsidR="0057468D" w:rsidRDefault="0057468D" w:rsidP="0057468D">
             <w:r>
               <w:t xml:space="preserve">Cette sous-sous-série comprend le dossier </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E760C3">
+            <w:r w:rsidR="00B56C30">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>50 ans de Saint-Stanislas</w:t>
+              <w:t>Élections Martin Cauvier (libéral)</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37DA3148" w14:textId="77777777" w:rsidR="0057468D" w:rsidRPr="00A674F8" w:rsidRDefault="0057468D" w:rsidP="0057468D"/>
           <w:p w14:paraId="69711E1D" w14:textId="77777777" w:rsidR="0057468D" w:rsidRDefault="0057468D" w:rsidP="0057468D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0057468D" w:rsidRPr="00A674F8" w14:paraId="0283F843" w14:textId="77777777" w:rsidTr="00491934">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="40F8A063" w14:textId="3AF4811A" w:rsidR="0057468D" w:rsidRPr="00A674F8" w:rsidRDefault="0057468D" w:rsidP="0057468D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5109A127" w14:textId="0EC5A46E" w:rsidR="0057468D" w:rsidRDefault="0057468D" w:rsidP="0057468D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="29" w:name="_Toc198114741"/>
+            <w:bookmarkStart w:id="35" w:name="_Toc226037213"/>
             <w:r>
               <w:t>P280/A3/5.1 : Élections Martin Cauvier (libéral)</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="29"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="797845C8" w14:textId="52E51E7C" w:rsidR="0057468D" w:rsidRDefault="0057468D" w:rsidP="0057468D">
+            <w:bookmarkEnd w:id="35"/>
+          </w:p>
+          <w:p w14:paraId="797845C8" w14:textId="3A65C1F0" w:rsidR="0057468D" w:rsidRDefault="0057468D" w:rsidP="0057468D">
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>1988</w:t>
             </w:r>
+            <w:r w:rsidR="007A7C85">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-1989</w:t>
+            </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>. – X cm</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> de documents textuels.</w:t>
+              <w:t xml:space="preserve"> de documents textuels</w:t>
+            </w:r>
+            <w:r w:rsidR="007A7C85">
+              <w:t xml:space="preserve"> (2 chemises)</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="161A0A16" w14:textId="77777777" w:rsidR="0057468D" w:rsidRDefault="0057468D" w:rsidP="0057468D"/>
           <w:p w14:paraId="0001AE5C" w14:textId="77777777" w:rsidR="0057468D" w:rsidRPr="00AB6798" w:rsidRDefault="0057468D" w:rsidP="0057468D">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B8AB405" w14:textId="77777777" w:rsidR="0057468D" w:rsidRPr="00A674F8" w:rsidRDefault="0057468D" w:rsidP="0057468D">
+          <w:p w14:paraId="73291149" w14:textId="1D704240" w:rsidR="0057468D" w:rsidRDefault="0057468D" w:rsidP="0057468D">
             <w:r>
               <w:t xml:space="preserve">Ce dossier comprend </w:t>
             </w:r>
-            <w:r>
-[...49 lines deleted...]
-          <w:p w14:paraId="73291149" w14:textId="77777777" w:rsidR="0057468D" w:rsidRDefault="0057468D" w:rsidP="0057468D"/>
+            <w:r w:rsidR="007A7C85">
+              <w:t xml:space="preserve">de la documentation, de l’affichage publicitaire et de la correspondance concernant la campagne électorale de Martin Cauvier, député libéral, aux élections de 1988. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="007C9E52" w14:textId="77777777" w:rsidR="007A7C85" w:rsidRDefault="007A7C85" w:rsidP="0057468D"/>
           <w:p w14:paraId="098913AF" w14:textId="77777777" w:rsidR="0057468D" w:rsidRDefault="0057468D" w:rsidP="0057468D">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AC4E548" w14:textId="77777777" w:rsidR="0057468D" w:rsidRPr="00312190" w:rsidRDefault="0057468D" w:rsidP="0057468D">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00E760C3">
+          <w:p w14:paraId="1D2DD653" w14:textId="77777777" w:rsidR="0057468D" w:rsidRPr="007A7F60" w:rsidRDefault="0057468D" w:rsidP="00B56C30">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A7C85" w:rsidRPr="00A674F8" w14:paraId="222034C5" w14:textId="77777777" w:rsidTr="00491934">
+        <w:trPr>
+          <w:trHeight w:val="1333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="25F6DF3C" w14:textId="53C5022E" w:rsidR="007A7C85" w:rsidRPr="00A674F8" w:rsidRDefault="007A7C85" w:rsidP="007A7C85">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A674F8">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R-E-T-P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47F18C68" w14:textId="7B2C8BE0" w:rsidR="007A7C85" w:rsidRDefault="007A7C85" w:rsidP="007A7C85">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="36" w:name="_Toc226037214"/>
+            <w:r>
+              <w:t>P280/A3/5.2 : Suzanne Beauchamp-Niquet (fédéral)</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="36"/>
+          </w:p>
+          <w:p w14:paraId="18A448A0" w14:textId="0DFE60FD" w:rsidR="007A7C85" w:rsidRDefault="007A7C85" w:rsidP="007A7C85">
+            <w:r>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>1983</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A7F60">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>. – X cm</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> de documents textuels.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7182E99B" w14:textId="77777777" w:rsidR="007A7C85" w:rsidRDefault="007A7C85" w:rsidP="007A7C85"/>
+          <w:p w14:paraId="4648C416" w14:textId="77777777" w:rsidR="007A7C85" w:rsidRPr="00AB6798" w:rsidRDefault="007A7C85" w:rsidP="007A7C85">
+            <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>50 ans de Saint-Stanislas</w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-          <w:p w14:paraId="1D2DD653" w14:textId="77777777" w:rsidR="0057468D" w:rsidRPr="007A7F60" w:rsidRDefault="0057468D" w:rsidP="0057468D">
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="709765AB" w14:textId="1EAB75FF" w:rsidR="007A7C85" w:rsidRPr="00A674F8" w:rsidRDefault="007A7C85" w:rsidP="007A7C85">
+            <w:r>
+              <w:t>Ce dossier comprend un bulletin parlementaire de la fête de Pâques 1983 de Mme Suzanne Beauchamp-Niquet, députée comté Roberval au niveau fédéral.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B243D9D" w14:textId="77777777" w:rsidR="007A7C85" w:rsidRDefault="007A7C85" w:rsidP="007A7C85"/>
+          <w:p w14:paraId="385CB0D6" w14:textId="77777777" w:rsidR="007A7C85" w:rsidRDefault="007A7C85" w:rsidP="007A7C85">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F58511D" w14:textId="77777777" w:rsidR="007A7C85" w:rsidRDefault="007A7C85" w:rsidP="00115E34">
+            <w:r w:rsidRPr="007A7C85">
+              <w:t xml:space="preserve">Original. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0ADED864" w14:textId="40554D0D" w:rsidR="007A7C85" w:rsidRPr="007A7C85" w:rsidRDefault="007A7C85" w:rsidP="007A7C85"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00115E34" w:rsidRPr="00A674F8" w14:paraId="56B537A7" w14:textId="77777777" w:rsidTr="00491934">
+        <w:trPr>
+          <w:trHeight w:val="1333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6946C91B" w14:textId="17E0A45D" w:rsidR="00115E34" w:rsidRPr="00A674F8" w:rsidRDefault="00115E34" w:rsidP="00115E34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A674F8">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R-E-T-P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="200E4BB8" w14:textId="3B7F7327" w:rsidR="00115E34" w:rsidRPr="007A7F60" w:rsidRDefault="00115E34" w:rsidP="00115E34">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="37" w:name="_Toc226037215"/>
+            <w:r w:rsidRPr="007A7F60">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>P280/A3/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A7F60">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Municipalités</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="37"/>
+          </w:p>
+          <w:p w14:paraId="5F7B93B4" w14:textId="77777777" w:rsidR="00115E34" w:rsidRDefault="00115E34" w:rsidP="00115E34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Années extrêmes.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A7F60">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – X cm</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> de documents textuels.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22DE53A2" w14:textId="77777777" w:rsidR="00115E34" w:rsidRDefault="00115E34" w:rsidP="00115E34"/>
+          <w:p w14:paraId="463B2F44" w14:textId="77777777" w:rsidR="00115E34" w:rsidRPr="00AB6798" w:rsidRDefault="00115E34" w:rsidP="00115E34">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB6798">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67910D21" w14:textId="1821B476" w:rsidR="00115E34" w:rsidRDefault="00115E34" w:rsidP="00115E34">
+            <w:r>
+              <w:t xml:space="preserve">Cette sous-sous-série comprend les dossiers </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Ville de Mistassini et Municipalité de Saint-Stanislas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42B1AB7E" w14:textId="77777777" w:rsidR="00115E34" w:rsidRPr="00A674F8" w:rsidRDefault="00115E34" w:rsidP="00115E34"/>
+          <w:p w14:paraId="5B9DFB0E" w14:textId="77777777" w:rsidR="00115E34" w:rsidRDefault="00115E34" w:rsidP="00115E34">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00115E34" w:rsidRPr="00A674F8" w14:paraId="23CACE3D" w14:textId="77777777" w:rsidTr="00491934">
+        <w:trPr>
+          <w:trHeight w:val="1333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F451285" w14:textId="2AD3036B" w:rsidR="00115E34" w:rsidRPr="00A674F8" w:rsidRDefault="00115E34" w:rsidP="00115E34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A674F8">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>R-E-T-P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C36D870" w14:textId="76E5D9AA" w:rsidR="00115E34" w:rsidRDefault="00115E34" w:rsidP="00115E34">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="38" w:name="_Toc226037216"/>
+            <w:r>
+              <w:t>P280/A3/6.1 : Ville de Mistassini</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="38"/>
+          </w:p>
+          <w:p w14:paraId="5F1A4635" w14:textId="0D4EF496" w:rsidR="00115E34" w:rsidRDefault="00115E34" w:rsidP="00115E34">
+            <w:r>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Années.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A7F60">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – X cm</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> de documents textuels.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E045379" w14:textId="77777777" w:rsidR="00115E34" w:rsidRDefault="00115E34" w:rsidP="00115E34"/>
+          <w:p w14:paraId="5702F1DE" w14:textId="77777777" w:rsidR="00115E34" w:rsidRPr="00AB6798" w:rsidRDefault="00115E34" w:rsidP="00115E34">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB6798">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2705B23C" w14:textId="4E1A0C2A" w:rsidR="00115E34" w:rsidRPr="00A674F8" w:rsidRDefault="00115E34" w:rsidP="00115E34">
+            <w:r>
+              <w:t>Ce dossier comprend ..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20936072" w14:textId="77777777" w:rsidR="00115E34" w:rsidRDefault="00115E34" w:rsidP="00115E34"/>
+          <w:p w14:paraId="641E6F4A" w14:textId="27EC63D7" w:rsidR="00115E34" w:rsidRPr="00115E34" w:rsidRDefault="00115E34" w:rsidP="00115E34">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47E47E37" w14:textId="77777777" w:rsidR="00115E34" w:rsidRPr="007A7F60" w:rsidRDefault="00115E34" w:rsidP="00115E34">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00115E34" w:rsidRPr="00A674F8" w14:paraId="4175ACFF" w14:textId="77777777" w:rsidTr="00491934">
+        <w:trPr>
+          <w:trHeight w:val="1333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B4E34BD" w14:textId="6F0BCD25" w:rsidR="00115E34" w:rsidRPr="00A674F8" w:rsidRDefault="00115E34" w:rsidP="00115E34">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A674F8">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R-E-T-P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32CA0146" w14:textId="35BB37A4" w:rsidR="00115E34" w:rsidRDefault="00115E34" w:rsidP="00115E34">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="39" w:name="_Toc226037217"/>
+            <w:r>
+              <w:t>P280/A3/6.2 : Municipalité de Saint-Stanislas</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="39"/>
+          </w:p>
+          <w:p w14:paraId="0A9FA596" w14:textId="77777777" w:rsidR="00115E34" w:rsidRDefault="00115E34" w:rsidP="00115E34">
+            <w:r>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Années.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A7F60">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – X cm</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> de documents textuels.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29A02616" w14:textId="77777777" w:rsidR="00115E34" w:rsidRDefault="00115E34" w:rsidP="00115E34"/>
+          <w:p w14:paraId="7FE1F57A" w14:textId="77777777" w:rsidR="00115E34" w:rsidRPr="00AB6798" w:rsidRDefault="00115E34" w:rsidP="00115E34">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB6798">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A934135" w14:textId="7501339C" w:rsidR="00115E34" w:rsidRPr="00A674F8" w:rsidRDefault="00115E34" w:rsidP="00115E34">
+            <w:r>
+              <w:t>Ce dossier comprend...</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E3959B6" w14:textId="77777777" w:rsidR="00115E34" w:rsidRDefault="00115E34" w:rsidP="00115E34"/>
+          <w:p w14:paraId="19334B39" w14:textId="77777777" w:rsidR="00115E34" w:rsidRPr="00115E34" w:rsidRDefault="00115E34" w:rsidP="00115E34">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="124A24E2" w14:textId="77777777" w:rsidR="00115E34" w:rsidRDefault="00115E34" w:rsidP="00115E34">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7FE56B3F" w14:textId="1C512934" w:rsidR="008F0833" w:rsidRDefault="008F0833" w:rsidP="00923766"/>
     <w:p w14:paraId="70A6659D" w14:textId="77777777" w:rsidR="008F0833" w:rsidRDefault="008F0833" w:rsidP="00923766"/>
     <w:p w14:paraId="3280D7DE" w14:textId="07F86849" w:rsidR="008F0833" w:rsidRPr="00A674F8" w:rsidRDefault="008F0833" w:rsidP="008F0833">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc198114742"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc226037218"/>
       <w:r>
         <w:t>P280</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>/A</w:t>
       </w:r>
       <w:r>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Loisirs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="2006166C" w14:textId="4ECF4E67" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Années extrêmes.</w:t>
       </w:r>
       <w:r w:rsidRPr="007A7F60">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> – X </w:t>
       </w:r>
       <w:r w:rsidRPr="000471D4">
         <w:rPr>
           <w:highlight w:val="yellow"/>
@@ -12918,108 +15694,108 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D68F8FC" w14:textId="77777777" w:rsidR="008F0833" w:rsidRPr="00A674F8" w:rsidRDefault="008F0833" w:rsidP="00491934">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F24A1C1" w14:textId="0FFD44B7" w:rsidR="008F0833" w:rsidRDefault="008F0833" w:rsidP="00491934">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="31" w:name="_Toc198114743"/>
+            <w:bookmarkStart w:id="41" w:name="_Toc226037219"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00A27F8C">
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Chasse</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="31"/>
+            <w:bookmarkEnd w:id="41"/>
           </w:p>
           <w:p w14:paraId="427684D0" w14:textId="77777777" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années extrêmes.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57D1ED7D" w14:textId="77777777" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4"/>
           <w:p w14:paraId="2B90AAA7" w14:textId="77777777" w:rsidR="000471D4" w:rsidRPr="00AB6798" w:rsidRDefault="000471D4" w:rsidP="000471D4">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67EFA521" w14:textId="77777777" w:rsidR="000471D4" w:rsidRPr="00A674F8" w:rsidRDefault="000471D4" w:rsidP="000471D4">
+          <w:p w14:paraId="67EFA521" w14:textId="77777777" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4">
             <w:r>
               <w:t xml:space="preserve">Ce dossier comprend </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -13027,118 +15803,146 @@
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00F0E34F" w14:textId="77777777" w:rsidR="000F5E11" w:rsidRDefault="000F5E11" w:rsidP="000471D4"/>
+          <w:p w14:paraId="0B10178E" w14:textId="12E87D5B" w:rsidR="000F5E11" w:rsidRPr="00A674F8" w:rsidRDefault="000F5E11" w:rsidP="000471D4">
+            <w:r>
+              <w:t xml:space="preserve">Voir aussi les photographies </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F5E11">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Chasse et pêche</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> du présent fonds.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B5E4A86" w14:textId="77777777" w:rsidR="008F0833" w:rsidRPr="00A674F8" w:rsidRDefault="008F0833" w:rsidP="00491934">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F0833" w:rsidRPr="00A674F8" w14:paraId="5A8430CE" w14:textId="77777777" w:rsidTr="00491934">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="24190969" w14:textId="77777777" w:rsidR="008F0833" w:rsidRPr="00A674F8" w:rsidRDefault="008F0833" w:rsidP="00491934">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F8ACED8" w14:textId="333F063C" w:rsidR="008F0833" w:rsidRPr="00B321DF" w:rsidRDefault="008F0833" w:rsidP="00491934">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="32" w:name="_Toc198114744"/>
+            <w:bookmarkStart w:id="42" w:name="_Toc226037220"/>
             <w:r>
               <w:t>P280/A</w:t>
             </w:r>
             <w:r w:rsidR="00A27F8C">
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Chalet</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="32"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6F9EC25F" w14:textId="77777777" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4">
+            <w:bookmarkEnd w:id="42"/>
+          </w:p>
+          <w:p w14:paraId="6F9EC25F" w14:textId="456263A7" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Années extrêmes.</w:t>
+              <w:t>Années extrêmes</w:t>
+            </w:r>
+            <w:r w:rsidR="000F5E11">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>-1993</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3893991E" w14:textId="77777777" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4"/>
           <w:p w14:paraId="1165EF3D" w14:textId="77777777" w:rsidR="000471D4" w:rsidRPr="00AB6798" w:rsidRDefault="000471D4" w:rsidP="000471D4">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
@@ -13174,104 +15978,155 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B2E1C2C" w14:textId="2863D820" w:rsidR="008F0833" w:rsidRDefault="008F0833" w:rsidP="00491934">
+          <w:p w14:paraId="3B2E1C2C" w14:textId="017E7030" w:rsidR="008F0833" w:rsidRDefault="000F5E11" w:rsidP="000F5E11">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F5E11">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Motoneige Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de septembre 1993 contenant une image d’une expédition de groupe en motoneige et une citation de Mme Solange Tremblay de Saint-Stanislas en 1993, en page 90. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61B961E1" w14:textId="77777777" w:rsidR="000F5E11" w:rsidRDefault="000F5E11" w:rsidP="00491934">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1967106E" w14:textId="749BF27A" w:rsidR="008F0833" w:rsidRDefault="008F0833" w:rsidP="00491934">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Lac Clair</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72FB8671" w14:textId="77777777" w:rsidR="008F0833" w:rsidRPr="00A674F8" w:rsidRDefault="008F0833" w:rsidP="00491934">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="72FB8671" w14:textId="4FA9B851" w:rsidR="008F0833" w:rsidRPr="00A674F8" w:rsidRDefault="000F5E11" w:rsidP="00491934">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voir aussi les photographies du </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F5E11">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Lac Clair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dans le présent fonds.</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="3661A1AD" w14:textId="77777777" w:rsidR="008F0833" w:rsidRDefault="008F0833" w:rsidP="00491934"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7499272D" w14:textId="2562E22F" w:rsidR="008F0833" w:rsidRDefault="008F0833" w:rsidP="00923766"/>
     <w:p w14:paraId="5D8BF206" w14:textId="5CD0BEEC" w:rsidR="006E0846" w:rsidRDefault="006E0846" w:rsidP="00923766"/>
     <w:p w14:paraId="64A8234B" w14:textId="5BA9F057" w:rsidR="006E0846" w:rsidRPr="00A674F8" w:rsidRDefault="006E0846" w:rsidP="006E0846">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc198114745"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc226037221"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>P280</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>/A</w:t>
       </w:r>
       <w:r w:rsidR="00B57DD6">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B57DD6">
         <w:t>Histoire</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="215EDE46" w14:textId="633DF28E" w:rsidR="006E0846" w:rsidRDefault="006E0846" w:rsidP="006E0846">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Années extrêmes.</w:t>
       </w:r>
       <w:r w:rsidRPr="007A7F60">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> – X </w:t>
       </w:r>
       <w:r w:rsidRPr="000471D4">
         <w:rPr>
           <w:highlight w:val="yellow"/>
@@ -13388,67 +16243,67 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20B55B2A" w14:textId="77777777" w:rsidR="006E0846" w:rsidRPr="00A674F8" w:rsidRDefault="006E0846" w:rsidP="00A41F50">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="687729E8" w14:textId="21706F9B" w:rsidR="006E0846" w:rsidRDefault="006E0846" w:rsidP="00A41F50">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="34" w:name="_Toc198114746"/>
+            <w:bookmarkStart w:id="44" w:name="_Toc226037222"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00B57DD6">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00B57DD6">
               <w:t>Commerces de Saint-Stanislas</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="34"/>
+            <w:bookmarkEnd w:id="44"/>
           </w:p>
           <w:p w14:paraId="3E8F8658" w14:textId="77777777" w:rsidR="006E0846" w:rsidRDefault="006E0846" w:rsidP="00A41F50">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années extrêmes.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
@@ -13515,109 +16370,110 @@
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="69A400DF" w14:textId="77777777" w:rsidR="006E0846" w:rsidRPr="00A674F8" w:rsidRDefault="006E0846" w:rsidP="00A41F50">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4F394F68" w14:textId="77777777" w:rsidR="006E0846" w:rsidRPr="00A674F8" w:rsidRDefault="006E0846" w:rsidP="00923766"/>
     <w:p w14:paraId="718717C6" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="66A8040F" w14:textId="09140552" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc198114747"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc226037223"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC">
         <w:t>280</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents iconographiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="45"/>
     </w:p>
-    <w:p w14:paraId="56B09A79" w14:textId="42D3F028" w:rsidR="00696AE2" w:rsidRDefault="008466E3" w:rsidP="00696AE2">
+    <w:p w14:paraId="56B09A79" w14:textId="447D75B0" w:rsidR="00696AE2" w:rsidRDefault="008466E3" w:rsidP="00696AE2">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00B54104">
-        <w:t xml:space="preserve"> 1938-2010. </w:t>
+        <w:t xml:space="preserve"> 1938-201</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1582">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B54104">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1F3F">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>8 photographies numérisées</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB32BC">
-        <w:t xml:space="preserve"> (disque dur externe Archives et serveur </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">). – </w:t>
+        <w:t xml:space="preserve"> (disque dur externe Archives et serveur Voute:K). – </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1F3F">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>513</w:t>
       </w:r>
       <w:r>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB32BC">
         <w:t>photographies originales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2971BE76" w14:textId="77777777" w:rsidR="004B58CE" w:rsidRDefault="004B58CE" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="3EF0165F" w14:textId="0CBBD8EC" w:rsidR="004B58CE" w:rsidRDefault="004B58CE" w:rsidP="00696AE2">
+      <w:r>
+        <w:t xml:space="preserve">Ajouts 2026 non comptabilisés : 1907-2015. – 4 négatifs. – 2 coupures de presse. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66696A05" w14:textId="77777777" w:rsidR="00B54104" w:rsidRDefault="00B54104" w:rsidP="00696AE2"/>
     <w:p w14:paraId="50230ACB" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B61EABB" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
@@ -13671,205 +16527,164 @@
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F2B1A0B" w14:textId="2EE0ED7B" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00E73CD9" w:rsidP="00696AE2">
       <w:r>
         <w:t>Afin de faciliter le repérage</w:t>
       </w:r>
       <w:r w:rsidR="008466E3">
         <w:t>…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13930FA9" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0BCC7CF2" w14:textId="323DAFFA" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc198114748"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc226037224"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC">
         <w:t>280</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00EE637F">
         <w:t>Famille</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:p w14:paraId="3EE20C62" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0101D57C" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E67AD45" w14:textId="53423B9D" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+    <w:p w14:paraId="3E67AD45" w14:textId="539D5088" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="000B2211">
+        <w:t xml:space="preserve">les dossiers : </w:t>
+      </w:r>
+      <w:r w:rsidR="003A4652">
         <w:rPr>
-          <w:noProof/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Famille Solange Tremblay et Normand Fortin, Famille Patrick Tremblay et Jeanne Simard, Famille Arthur Fortin, </w:t>
+      </w:r>
+      <w:r w:rsidR="000B2211">
         <w:rPr>
-          <w:noProof/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t> </w:t>
-[...29 lines deleted...]
-        <w:t>(copier les titres de chaque dossier en italique)</w:t>
+        <w:t>Famille Phillipe Girard, Famille Jeanne Simard, Famille Solange Tremblay et Marcel Girard, Famille Marcel Girard, Mariages et anniversaires, Autres ancêtres, Amis de la famille et parenté, Décès, Membres de la famille non identifiés.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A6F04E3" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00696AE2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="002A5FA2" w:rsidRPr="00A674F8" w14:paraId="66BCF363" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7F52A41F" w14:textId="7A78D76C" w:rsidR="002A5FA2" w:rsidRPr="00A674F8" w:rsidRDefault="002A5FA2" w:rsidP="002A5FA2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08ED4366" w14:textId="0202BB2A" w:rsidR="002A5FA2" w:rsidRPr="00B321DF" w:rsidRDefault="002A5FA2" w:rsidP="00EE637F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="37" w:name="_Toc198114749"/>
+            <w:bookmarkStart w:id="47" w:name="_Toc226037225"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Famille Solange Tremblay et Normand Fortin</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="37"/>
+            <w:bookmarkEnd w:id="47"/>
           </w:p>
           <w:p w14:paraId="06867456" w14:textId="77777777" w:rsidR="0069656E" w:rsidRDefault="0069656E" w:rsidP="0069656E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -13997,73 +16812,73 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5E861D08" w14:textId="0BF820E7" w:rsidR="002A5FA2" w:rsidRPr="00A674F8" w:rsidRDefault="002A5FA2" w:rsidP="002A5FA2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4912EBD9" w14:textId="44812542" w:rsidR="002A5FA2" w:rsidRPr="00B321DF" w:rsidRDefault="002A5FA2" w:rsidP="00EE637F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="38" w:name="_Toc198114750"/>
+            <w:bookmarkStart w:id="48" w:name="_Toc226037226"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r w:rsidR="00EE637F">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Famille Patrick Tremblay et Jeanne Simard</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="38"/>
+            <w:bookmarkEnd w:id="48"/>
           </w:p>
           <w:p w14:paraId="5DBBBE75" w14:textId="764198C7" w:rsidR="0069656E" w:rsidRDefault="0069656E" w:rsidP="0069656E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -14082,50 +16897,51 @@
               <w:t xml:space="preserve"> photographies. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D8F01CE" w14:textId="77777777" w:rsidR="00993863" w:rsidRDefault="00993863" w:rsidP="0069656E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="634D1582" w14:textId="77777777" w:rsidR="00993863" w:rsidRPr="00AB6798" w:rsidRDefault="00993863" w:rsidP="00993863">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75EECAEE" w14:textId="50FC331C" w:rsidR="002A5FA2" w:rsidRDefault="00993863" w:rsidP="002A5FA2">
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Ce dossier comprend </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -14153,84 +16969,84 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="64EC0A43" w14:textId="5D8AB259" w:rsidR="002A5FA2" w:rsidRDefault="002A5FA2" w:rsidP="002A5FA2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Les parents de Solange Tremblay, soit son père Patrick Tremblay et sa mère Jeanne Simard, ou des membres de la famille proche, notamment à Saint-Stanislas.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7180AC0F" w14:textId="7A8A5AF8" w:rsidR="005B6D9E" w:rsidRDefault="005B6D9E" w:rsidP="002A5FA2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="39" w:name="_Hlk219275435"/>
+            <w:bookmarkStart w:id="49" w:name="_Hlk219275435"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
             <w:r w:rsidRPr="005B6D9E">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> anniversaire de mariage du couple Tremblay-Simard en 197</w:t>
             </w:r>
             <w:r w:rsidR="00BF016E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="39"/>
+          <w:bookmarkEnd w:id="49"/>
           <w:p w14:paraId="7963D59A" w14:textId="77777777" w:rsidR="002A5FA2" w:rsidRDefault="002A5FA2" w:rsidP="002A5FA2">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6A493009" w14:textId="77777777" w:rsidR="000B6E27" w:rsidRDefault="000B6E27" w:rsidP="000B6E27">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14C4B432" w14:textId="77777777" w:rsidR="000B6E27" w:rsidRDefault="000B6E27" w:rsidP="000B6E27">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -14262,85 +17078,86 @@
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A5FA2" w:rsidRPr="00A674F8" w14:paraId="3807344E" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="66BA0FA3" w14:textId="55F62815" w:rsidR="002A5FA2" w:rsidRPr="00A674F8" w:rsidRDefault="002A5FA2" w:rsidP="002A5FA2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F6CA058" w14:textId="0D25D145" w:rsidR="002A5FA2" w:rsidRPr="00B321DF" w:rsidRDefault="002A5FA2" w:rsidP="00EE637F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="40" w:name="_Toc198114751"/>
+            <w:bookmarkStart w:id="50" w:name="_Toc226037227"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r w:rsidR="00EE637F">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Famille Arthur Fortin</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="40"/>
+            <w:bookmarkEnd w:id="50"/>
           </w:p>
           <w:p w14:paraId="68AD5C53" w14:textId="77777777" w:rsidR="0069656E" w:rsidRDefault="0069656E" w:rsidP="0069656E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -14422,113 +17239,150 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FE7D5CB" w14:textId="7A1CDE3E" w:rsidR="002A5FA2" w:rsidRDefault="002A5FA2" w:rsidP="002A5FA2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Les parents et les proches de Normand Fortin, dont le père est Arthur Fortin. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="251B0089" w14:textId="77777777" w:rsidR="004B58CE" w:rsidRDefault="004B58CE" w:rsidP="002A5FA2">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7ACF3B7F" w14:textId="16ECB98A" w:rsidR="004B58CE" w:rsidRDefault="004B58CE" w:rsidP="002A5FA2">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="383ED7C6" w14:textId="01F9230B" w:rsidR="004B58CE" w:rsidRPr="004B58CE" w:rsidRDefault="004B58CE" w:rsidP="002A5FA2">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Originaux et copies.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0AF6C599" w14:textId="77777777" w:rsidR="002A5FA2" w:rsidRDefault="002A5FA2" w:rsidP="002A5FA2">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A5FA2" w:rsidRPr="00A674F8" w14:paraId="1077BBD7" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="78F71628" w14:textId="46132742" w:rsidR="002A5FA2" w:rsidRPr="00A674F8" w:rsidRDefault="002A5FA2" w:rsidP="002A5FA2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67D5E2AB" w14:textId="08F21894" w:rsidR="002A5FA2" w:rsidRPr="00B321DF" w:rsidRDefault="002A5FA2" w:rsidP="00EE637F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="41" w:name="_Toc198114752"/>
+            <w:bookmarkStart w:id="51" w:name="_Toc226037228"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Famille Philippe Girard</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="41"/>
+            <w:bookmarkEnd w:id="51"/>
           </w:p>
           <w:p w14:paraId="3C9CDBE9" w14:textId="77777777" w:rsidR="0069656E" w:rsidRDefault="0069656E" w:rsidP="0069656E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -14542,51 +17396,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1365B635" w14:textId="77777777" w:rsidR="002A5FA2" w:rsidRDefault="002A5FA2" w:rsidP="002A5FA2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="248ABA74" w14:textId="77777777" w:rsidR="00993863" w:rsidRPr="00AB6798" w:rsidRDefault="00993863" w:rsidP="00993863">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="791FC9C8" w14:textId="77777777" w:rsidR="00993863" w:rsidRDefault="00993863" w:rsidP="00993863">
             <w:r>
               <w:t xml:space="preserve">Ce dossier comprend </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -14639,86 +17492,85 @@
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005546F6" w:rsidRPr="00A674F8" w14:paraId="21E9296D" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="518D1E35" w14:textId="4A8EA97F" w:rsidR="005546F6" w:rsidRPr="00A674F8" w:rsidRDefault="005546F6" w:rsidP="005546F6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E094613" w14:textId="5072D47C" w:rsidR="005546F6" w:rsidRPr="00B321DF" w:rsidRDefault="005546F6" w:rsidP="00EE637F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="42" w:name="_Toc198114753"/>
+            <w:bookmarkStart w:id="52" w:name="_Toc226037229"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Famille Jeanne Simard</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="42"/>
+            <w:bookmarkEnd w:id="52"/>
           </w:p>
           <w:p w14:paraId="469E2922" w14:textId="77777777" w:rsidR="0069656E" w:rsidRDefault="0069656E" w:rsidP="0069656E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -14840,98 +17692,104 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="155F05DE" w14:textId="061A8546" w:rsidR="0058683E" w:rsidRPr="00A674F8" w:rsidRDefault="0058683E" w:rsidP="0058683E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42777B9D" w14:textId="3D6936D3" w:rsidR="0058683E" w:rsidRPr="00B321DF" w:rsidRDefault="0058683E" w:rsidP="00EE637F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="43" w:name="_Toc198114754"/>
+            <w:bookmarkStart w:id="53" w:name="_Toc226037230"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Famille Solange Tremblay et Marcel Girard</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="43"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="459D8257" w14:textId="578F5757" w:rsidR="0069656E" w:rsidRDefault="0069656E" w:rsidP="0069656E">
+            <w:bookmarkEnd w:id="53"/>
+          </w:p>
+          <w:p w14:paraId="459D8257" w14:textId="1E31A64D" w:rsidR="0069656E" w:rsidRDefault="0069656E" w:rsidP="0069656E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r w:rsidR="000B6E27">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>, 1978</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA1582">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, 1981-2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CCDFDD0" w14:textId="77777777" w:rsidR="0058683E" w:rsidRDefault="0058683E" w:rsidP="0058683E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -15022,85 +17880,86 @@
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00594199" w:rsidRPr="00A674F8" w14:paraId="14BDF0EB" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5D6FA37E" w14:textId="2BB95036" w:rsidR="00594199" w:rsidRPr="00A674F8" w:rsidRDefault="00594199" w:rsidP="00594199">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F46F610" w14:textId="069BDB64" w:rsidR="00594199" w:rsidRPr="00B321DF" w:rsidRDefault="00594199" w:rsidP="00594199">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="44" w:name="_Toc198114755"/>
+            <w:bookmarkStart w:id="54" w:name="_Toc226037231"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Famille Marcel Girard</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="44"/>
+            <w:bookmarkEnd w:id="54"/>
           </w:p>
           <w:p w14:paraId="605ACAD5" w14:textId="77777777" w:rsidR="00594199" w:rsidRDefault="00594199" w:rsidP="00594199">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -15264,77 +18123,80 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="124AAD11" w14:textId="2390089B" w:rsidR="000C70A7" w:rsidRPr="00A674F8" w:rsidRDefault="000C70A7" w:rsidP="000C70A7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67A6ED89" w14:textId="25C6D65A" w:rsidR="000C70A7" w:rsidRPr="00B321DF" w:rsidRDefault="000C70A7" w:rsidP="00EE637F">
+          <w:p w14:paraId="67A6ED89" w14:textId="4A2D43E0" w:rsidR="000C70A7" w:rsidRPr="00B321DF" w:rsidRDefault="000C70A7" w:rsidP="00EE637F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="45" w:name="_Toc198114756"/>
+            <w:bookmarkStart w:id="55" w:name="_Toc226037232"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r w:rsidR="00594199">
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Mariages</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="45"/>
+            <w:r w:rsidR="00ED7AD5">
+              <w:t xml:space="preserve"> et anniversaires</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="55"/>
           </w:p>
           <w:p w14:paraId="09F388B3" w14:textId="6F8C4A17" w:rsidR="000C70A7" w:rsidRDefault="000C70A7" w:rsidP="000C70A7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -15405,193 +18267,177 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="699EC0CD" w14:textId="04663A85" w:rsidR="000C70A7" w:rsidRDefault="000C70A7" w:rsidP="000C70A7">
+          <w:p w14:paraId="05AED451" w14:textId="1B2A51F5" w:rsidR="00ED7AD5" w:rsidRDefault="000C70A7" w:rsidP="000C70A7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Mariages de proches de la famille Tremblay</w:t>
             </w:r>
             <w:r w:rsidR="00CF53BA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> ainsi que le mariage de Solange Tremblay et de Normand Fortin en 1963.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55D4D8D3" w14:textId="39A35DA0" w:rsidR="00ED7AD5" w:rsidRDefault="00ED7AD5" w:rsidP="000C70A7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>50 anniversaire de mariage du couple Patrick Tremblay et Jeanne Simard, en 1983 à Saint-Stanislas.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73FD0A6E" w14:textId="4D86177E" w:rsidR="00E73CD9" w:rsidRDefault="00E73CD9" w:rsidP="000C70A7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2C402E97" w14:textId="7BB35892" w:rsidR="00E73CD9" w:rsidRDefault="00E73CD9" w:rsidP="000C70A7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
             <w:r w:rsidR="00CF53BA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Pour davantage de photos du couple Solange Tremblay et Normand Fortin, voir la cote P280/B1/1 du présent fonds.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55DE1AF9" w14:textId="77777777" w:rsidR="000C70A7" w:rsidRDefault="000C70A7" w:rsidP="000C70A7"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE637F" w:rsidRPr="00A674F8" w14:paraId="785C2EA1" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0299BB8A" w14:textId="0D3E9EBF" w:rsidR="00EE637F" w:rsidRPr="00A674F8" w:rsidRDefault="00EE637F" w:rsidP="00EE637F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="365CAC0D" w14:textId="7B000409" w:rsidR="00EE637F" w:rsidRPr="00B321DF" w:rsidRDefault="00EE637F" w:rsidP="00EE637F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="46" w:name="_Toc198114757"/>
+            <w:bookmarkStart w:id="56" w:name="_Toc226037233"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00594199">
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Autres ancêtres</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="46"/>
+            <w:bookmarkEnd w:id="56"/>
           </w:p>
           <w:p w14:paraId="1C413E13" w14:textId="77777777" w:rsidR="00EE637F" w:rsidRDefault="00EE637F" w:rsidP="00EE637F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">– [18--]. – 1 photographie; </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">– [18--]. – 1 photographie; ferrotype, n&amp;b. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DF72018" w14:textId="77777777" w:rsidR="00EE637F" w:rsidRDefault="00EE637F" w:rsidP="00EE637F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2C0C4F47" w14:textId="77777777" w:rsidR="00993863" w:rsidRPr="00AB6798" w:rsidRDefault="00993863" w:rsidP="00993863">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F4A0EB0" w14:textId="77777777" w:rsidR="00993863" w:rsidRDefault="00993863" w:rsidP="00993863">
             <w:r>
               <w:t xml:space="preserve">Ce dossier comprend </w:t>
@@ -15654,65 +18500,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancêtres inconnus de Mme Solange Tremblay, donatrice. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D40F5AC" w14:textId="77777777" w:rsidR="00993863" w:rsidRDefault="00993863" w:rsidP="00EE637F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="25184A07" w14:textId="77777777" w:rsidR="00EE637F" w:rsidRDefault="00EE637F" w:rsidP="00EE637F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes : Image positive développée sur un support métallique. Ce type de support, le </w:t>
-[...13 lines deleted...]
-              <w:t>, était utilisé de 1852 au début du XX</w:t>
+              <w:t>Notes : Image positive développée sur un support métallique. Ce type de support, le ferrotype, était utilisé de 1852 au début du XX</w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> siècle. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5EBC497D" w14:textId="77777777" w:rsidR="00EE637F" w:rsidRDefault="00EE637F" w:rsidP="00EE637F">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000C70A7" w:rsidRPr="00A674F8" w14:paraId="20C8BDE3" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
@@ -15722,76 +18554,76 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5F4BC04F" w14:textId="33433055" w:rsidR="000C70A7" w:rsidRPr="00A674F8" w:rsidRDefault="000C70A7" w:rsidP="000C70A7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33A1F03E" w14:textId="677D0977" w:rsidR="000C70A7" w:rsidRPr="00B321DF" w:rsidRDefault="000C70A7" w:rsidP="00EE637F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="47" w:name="_Toc198114758"/>
+            <w:bookmarkStart w:id="57" w:name="_Toc226037234"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r w:rsidR="00594199">
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Amis de la famille</w:t>
             </w:r>
             <w:r w:rsidR="0056432C">
               <w:t xml:space="preserve"> et parenté</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="47"/>
+            <w:bookmarkEnd w:id="57"/>
           </w:p>
           <w:p w14:paraId="668A3950" w14:textId="77777777" w:rsidR="000C70A7" w:rsidRDefault="000C70A7" w:rsidP="000C70A7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -15884,65 +18716,51 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="39D1205D" w14:textId="3C822897" w:rsidR="000C70A7" w:rsidRDefault="000C70A7" w:rsidP="000C70A7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Amis de la famille Tremblay</w:t>
             </w:r>
             <w:r w:rsidR="0056432C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> ainsi que des </w:t>
             </w:r>
             <w:r w:rsidR="00594199">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">parents proches, que ce </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> des nièces, neveux, des cousin.es, etc. </w:t>
+              <w:t xml:space="preserve">parents proches, que ce soit des nièces, neveux, des cousin.es, etc. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2ACC7043" w14:textId="487B4DD1" w:rsidR="000B6E27" w:rsidRDefault="000B6E27" w:rsidP="000B6E27">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">85 ans de Maria Fortin, 2007. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69A842BF" w14:textId="1888197B" w:rsidR="000B6E27" w:rsidRDefault="000B6E27" w:rsidP="000B6E27">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
@@ -15983,85 +18801,86 @@
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000C70A7" w:rsidRPr="00A674F8" w14:paraId="28C00F08" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6AC1A44A" w14:textId="04E8BB1E" w:rsidR="000C70A7" w:rsidRPr="00A674F8" w:rsidRDefault="000C70A7" w:rsidP="000C70A7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F5F1F6C" w14:textId="4FB1B227" w:rsidR="000C70A7" w:rsidRPr="00B321DF" w:rsidRDefault="000C70A7" w:rsidP="00EE637F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="48" w:name="_Toc198114759"/>
+            <w:bookmarkStart w:id="58" w:name="_Toc226037235"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/1</w:t>
             </w:r>
             <w:r w:rsidR="00594199">
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Décès</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="48"/>
+            <w:bookmarkEnd w:id="58"/>
           </w:p>
           <w:p w14:paraId="2F4574E9" w14:textId="473E32ED" w:rsidR="000C70A7" w:rsidRDefault="000C70A7" w:rsidP="000C70A7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00894FEA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1974-2019.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
@@ -16155,51 +18974,51 @@
           </w:p>
           <w:p w14:paraId="017BBD35" w14:textId="76AB4B3B" w:rsidR="000C70A7" w:rsidRDefault="000C70A7" w:rsidP="000C70A7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Avis de décès et images de cérémonies funèbres, notamment des funérailles.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04DBD0D2" w14:textId="2C0A391A" w:rsidR="00B918B5" w:rsidRDefault="00B918B5" w:rsidP="00B918B5">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="49" w:name="_Hlk219279385"/>
+            <w:bookmarkStart w:id="59" w:name="_Hlk219279385"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1974-2006. 1</w:t>
             </w:r>
             <w:r w:rsidR="00667CEE">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photos de défunts ou de cercueils (ajout 2025);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1058AC16" w14:textId="30DBDDD7" w:rsidR="00667CEE" w:rsidRDefault="00667CEE" w:rsidP="00B918B5">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
@@ -16265,115 +19084,115 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="391A66AA" w14:textId="332A949A" w:rsidR="00B918B5" w:rsidRDefault="00B918B5" w:rsidP="00B918B5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Voir aussi Bâtiments et lieux, Église et presbytère de Saint-Stanislas dans le présent fonds.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="49"/>
+          <w:bookmarkEnd w:id="59"/>
           <w:p w14:paraId="21C8A073" w14:textId="77777777" w:rsidR="000C70A7" w:rsidRDefault="000C70A7" w:rsidP="000C70A7">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E760C3" w:rsidRPr="00A674F8" w14:paraId="475C518B" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="420F50CC" w14:textId="3815697E" w:rsidR="00E760C3" w:rsidRPr="00A674F8" w:rsidRDefault="00E760C3" w:rsidP="00E760C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="287CCC3C" w14:textId="5A01CD98" w:rsidR="00E760C3" w:rsidRPr="00B321DF" w:rsidRDefault="00E760C3" w:rsidP="00E760C3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="50" w:name="_Toc198114760"/>
+            <w:bookmarkStart w:id="60" w:name="_Toc226037236"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/1</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00667CEE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:t>Membres de la famille non identifiés</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="50"/>
+            <w:bookmarkEnd w:id="60"/>
           </w:p>
           <w:p w14:paraId="56B3DBE2" w14:textId="77777777" w:rsidR="00E760C3" w:rsidRDefault="00E760C3" w:rsidP="00E760C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -16438,61 +19257,61 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79FF959C" w14:textId="2AB7F895" w:rsidR="00E760C3" w:rsidRDefault="00E760C3" w:rsidP="00E760C3">
             <w:r>
               <w:t>Pour voir des images de membres de la famille identifiés, consultez les dossiers précédents du présent fonds, de P280/B1/1 à B1/7 inclusivement.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="609B7820" w14:textId="77777777" w:rsidR="00E760C3" w:rsidRDefault="00E760C3" w:rsidP="00E760C3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4DAAFF10" w14:textId="39E24904" w:rsidR="00593D7D" w:rsidRDefault="00593D7D" w:rsidP="00593D7D"/>
     <w:p w14:paraId="391803AF" w14:textId="77777777" w:rsidR="00EE637F" w:rsidRDefault="00EE637F" w:rsidP="00593D7D"/>
     <w:p w14:paraId="7475C7C8" w14:textId="60DAB9C3" w:rsidR="00EE637F" w:rsidRPr="00A674F8" w:rsidRDefault="00EE637F" w:rsidP="00EE637F">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc198114761"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc226037237"/>
       <w:r>
         <w:t>P280/B2</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Occupations professionnelles</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="61"/>
     </w:p>
     <w:p w14:paraId="657E3971" w14:textId="77777777" w:rsidR="00EE637F" w:rsidRPr="00A674F8" w:rsidRDefault="00EE637F" w:rsidP="00EE637F"/>
     <w:p w14:paraId="366E9292" w14:textId="6683B306" w:rsidR="00EE637F" w:rsidRPr="00AB6798" w:rsidRDefault="00EE637F" w:rsidP="00EE637F">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Portée et contenu</w:t>
       </w:r>
       <w:r w:rsidR="00667CEE">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
@@ -16540,79 +19359,79 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3407E86C" w14:textId="77777777" w:rsidR="00593D7D" w:rsidRPr="00A674F8" w:rsidRDefault="00593D7D" w:rsidP="00E73CD9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E6C4862" w14:textId="404E6EA7" w:rsidR="00593D7D" w:rsidRPr="00B321DF" w:rsidRDefault="00593D7D" w:rsidP="00E73CD9">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="52" w:name="_Toc198114762"/>
+            <w:bookmarkStart w:id="62" w:name="_Toc226037238"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00EE637F">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00EE637F">
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00667CEE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00EE637F">
               <w:t>Foresterie</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="52"/>
+            <w:bookmarkEnd w:id="62"/>
           </w:p>
           <w:p w14:paraId="2E0FA07A" w14:textId="010AFB50" w:rsidR="0069656E" w:rsidRDefault="0069656E" w:rsidP="0069656E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -16787,91 +19606,92 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00593D7D" w:rsidRPr="00A674F8" w14:paraId="7210041A" w14:textId="77777777" w:rsidTr="00E73CD9">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0E5F8D69" w14:textId="77777777" w:rsidR="00593D7D" w:rsidRPr="00A674F8" w:rsidRDefault="00593D7D" w:rsidP="00E73CD9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49A19F63" w14:textId="523B5296" w:rsidR="00EE637F" w:rsidRPr="00EE637F" w:rsidRDefault="00593D7D" w:rsidP="00E73CD9">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="53" w:name="_Toc198114763"/>
+            <w:bookmarkStart w:id="63" w:name="_Toc226037239"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00E73CD9">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00667CEE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00E73CD9">
               <w:t>Pont Domi</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="53"/>
+            <w:bookmarkEnd w:id="63"/>
           </w:p>
           <w:p w14:paraId="0FE9066D" w14:textId="77777777" w:rsidR="0069656E" w:rsidRDefault="0069656E" w:rsidP="0069656E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -17005,76 +19825,76 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="29254951" w14:textId="0282D87C" w:rsidR="00B575B7" w:rsidRPr="00A674F8" w:rsidRDefault="00B575B7" w:rsidP="00B575B7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70B7C431" w14:textId="41356305" w:rsidR="00B575B7" w:rsidRPr="00EE637F" w:rsidRDefault="00B575B7" w:rsidP="00B575B7">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="54" w:name="_Toc198114764"/>
+            <w:bookmarkStart w:id="64" w:name="_Toc226037240"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00667CEE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:t>Agriculture et cueillette</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="54"/>
+            <w:bookmarkEnd w:id="64"/>
           </w:p>
           <w:p w14:paraId="54EE8004" w14:textId="77777777" w:rsidR="00B575B7" w:rsidRDefault="00B575B7" w:rsidP="00B575B7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -17251,76 +20071,76 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="44576B94" w14:textId="32DE3571" w:rsidR="00594199" w:rsidRPr="00A674F8" w:rsidRDefault="00594199" w:rsidP="00594199">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11B511AF" w14:textId="731F42EA" w:rsidR="00594199" w:rsidRPr="00EE637F" w:rsidRDefault="00594199" w:rsidP="00594199">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="55" w:name="_Toc198114765"/>
+            <w:bookmarkStart w:id="65" w:name="_Toc226037241"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00667CEE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:t>Boucherie</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="55"/>
+            <w:bookmarkEnd w:id="65"/>
           </w:p>
           <w:p w14:paraId="6A74340C" w14:textId="77777777" w:rsidR="00594199" w:rsidRDefault="00594199" w:rsidP="00594199">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -17442,84 +20262,85 @@
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E6ABC" w:rsidRPr="00A674F8" w14:paraId="389200CA" w14:textId="77777777" w:rsidTr="00E73CD9">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0C1CA0AD" w14:textId="4AD77ADD" w:rsidR="002E6ABC" w:rsidRPr="00A674F8" w:rsidRDefault="002E6ABC" w:rsidP="002E6ABC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4791537D" w14:textId="34220DB8" w:rsidR="002E6ABC" w:rsidRPr="00EE637F" w:rsidRDefault="002E6ABC" w:rsidP="002E6ABC">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
+            <w:bookmarkStart w:id="66" w:name="_Toc226037242"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>5 </w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:t>Politique</w:t>
             </w:r>
+            <w:bookmarkEnd w:id="66"/>
           </w:p>
           <w:p w14:paraId="2D3CCF22" w14:textId="52F228F9" w:rsidR="002E6ABC" w:rsidRDefault="002E6ABC" w:rsidP="002E6ABC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– 1982. – 16 photographies. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10E31456" w14:textId="77777777" w:rsidR="002E6ABC" w:rsidRDefault="002E6ABC" w:rsidP="002E6ABC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="728FD791" w14:textId="77777777" w:rsidR="002E6ABC" w:rsidRPr="00AB6798" w:rsidRDefault="002E6ABC" w:rsidP="002E6ABC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
@@ -17530,87 +20351,73 @@
                 <w:i/>
               </w:rPr>
               <w:t>Portée et contenu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="414CC0EC" w14:textId="4285F4E5" w:rsidR="002E6ABC" w:rsidRDefault="002E6ABC" w:rsidP="002E6ABC">
             <w:r>
               <w:t>Ce dossier présente des r</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">encontres avec des personnalités politiques telles que la député </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Mme Suzanne Beauchamp-Niquet, le ministre Pierre Trudeau et la présidente du PLQ, Mme Céline Tardif, lors de la présence de Solange Tremblay au Congrès du Parti Libéral à Ottawa en 1982.</w:t>
+              <w:t>encontres avec des personnalités politiques telles que la député dolbienne Mme Suzanne Beauchamp-Niquet, le ministre Pierre Trudeau et la présidente du PLQ, Mme Céline Tardif, lors de la présence de Solange Tremblay au Congrès du Parti Libéral à Ottawa en 1982.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="52A359C3" w14:textId="77777777" w:rsidR="0069656E" w:rsidRPr="00A674F8" w:rsidRDefault="0069656E" w:rsidP="00696AE2"/>
     <w:p w14:paraId="4184AC1E" w14:textId="70650BB2" w:rsidR="00593D7D" w:rsidRDefault="00593D7D" w:rsidP="00696AE2"/>
     <w:p w14:paraId="695D97C6" w14:textId="29EEB8A2" w:rsidR="00776E4F" w:rsidRPr="00A674F8" w:rsidRDefault="00776E4F" w:rsidP="00776E4F">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_Toc198114766"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc226037243"/>
       <w:r>
         <w:t>P280/B3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Implications</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="67"/>
     </w:p>
     <w:p w14:paraId="46948855" w14:textId="77777777" w:rsidR="00776E4F" w:rsidRPr="00A674F8" w:rsidRDefault="00776E4F" w:rsidP="00776E4F"/>
     <w:p w14:paraId="4B3EF2F4" w14:textId="3C836368" w:rsidR="00776E4F" w:rsidRPr="00AB6798" w:rsidRDefault="00776E4F" w:rsidP="00776E4F">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Portée et contenu</w:t>
       </w:r>
       <w:r w:rsidR="00667CEE">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
@@ -17696,70 +20503,70 @@
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="499A360F" w14:textId="0E88C40C" w:rsidR="00776E4F" w:rsidRPr="007B7D3E" w:rsidRDefault="00776E4F" w:rsidP="00C17497">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="57" w:name="_Toc198114767"/>
+            <w:bookmarkStart w:id="68" w:name="_Toc226037244"/>
             <w:r w:rsidRPr="007B7D3E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>P280/B3/1</w:t>
             </w:r>
             <w:r w:rsidR="00667CEE">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007B7D3E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>: Festivals et carnavals</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="57"/>
+            <w:bookmarkEnd w:id="68"/>
           </w:p>
           <w:p w14:paraId="3C18BCE9" w14:textId="77777777" w:rsidR="00776E4F" w:rsidRDefault="00776E4F" w:rsidP="00C17497">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -17837,123 +20644,108 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00776E4F" w:rsidRPr="00A674F8" w14:paraId="2CF63997" w14:textId="77777777" w:rsidTr="00C17497">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="54C7A0DF" w14:textId="24F0525B" w:rsidR="00776E4F" w:rsidRPr="00A674F8" w:rsidRDefault="00776E4F" w:rsidP="00776E4F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3294355E" w14:textId="5587D412" w:rsidR="00776E4F" w:rsidRPr="00B321DF" w:rsidRDefault="00776E4F" w:rsidP="00776E4F">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="58" w:name="_Toc198114768"/>
+            <w:bookmarkStart w:id="69" w:name="_Toc226037245"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>1.1</w:t>
             </w:r>
             <w:r w:rsidR="00667CEE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="0077509D">
               <w:t>Festival du Bleuet</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="58"/>
+            <w:bookmarkEnd w:id="69"/>
           </w:p>
           <w:p w14:paraId="7AD0157C" w14:textId="3769EDAA" w:rsidR="00776E4F" w:rsidRDefault="00776E4F" w:rsidP="00776E4F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00C64506">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>1971</w:t>
-[...15 lines deleted...]
-              <w:t>199-]</w:t>
+              <w:t>1971-[199-]</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BD53B0C" w14:textId="6A0CF5C1" w:rsidR="00776E4F" w:rsidRDefault="00776E4F" w:rsidP="00776E4F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -18054,124 +20846,96 @@
           <w:p w14:paraId="7A2658E5" w14:textId="61075971" w:rsidR="00C64506" w:rsidRPr="00A674F8" w:rsidRDefault="00C64506" w:rsidP="00C64506">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71FF3F4E" w14:textId="5D7D125F" w:rsidR="00C64506" w:rsidRPr="00146B91" w:rsidRDefault="00C64506" w:rsidP="00C64506">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="59" w:name="_Toc198114769"/>
+            <w:bookmarkStart w:id="70" w:name="_Toc226037246"/>
             <w:r w:rsidRPr="00146B91">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>P280/B3/1.</w:t>
-[...15 lines deleted...]
-            <w:bookmarkEnd w:id="59"/>
+              <w:t>P280/B3/1.2 : Festival western</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="70"/>
           </w:p>
           <w:p w14:paraId="682C8BD2" w14:textId="1CB92578" w:rsidR="00C64506" w:rsidRPr="00146B91" w:rsidRDefault="00C64506" w:rsidP="00C64506">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146B91">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="00146B91">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1995.</w:t>
             </w:r>
             <w:r w:rsidRPr="00146B91">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidRPr="00146B91">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
             <w:r w:rsidRPr="00146B91">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve"> photographies. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FFCD421" w14:textId="77777777" w:rsidR="00C64506" w:rsidRPr="00146B91" w:rsidRDefault="00C64506" w:rsidP="00C64506">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7162AB7C" w14:textId="3364E4E3" w:rsidR="00C64506" w:rsidRPr="00AB6798" w:rsidRDefault="00C64506" w:rsidP="00C64506">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Portée et contenu</w:t>
             </w:r>
             <w:r w:rsidR="00667CEE">
               <w:rPr>
                 <w:i/>
               </w:rPr>
@@ -18254,76 +21018,76 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="73847378" w14:textId="3418F0C5" w:rsidR="00C64506" w:rsidRPr="00A674F8" w:rsidRDefault="00C64506" w:rsidP="00C64506">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BD99793" w14:textId="6219F1F4" w:rsidR="00C64506" w:rsidRPr="00B321DF" w:rsidRDefault="00C64506" w:rsidP="00C64506">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="60" w:name="_Toc198114770"/>
+            <w:bookmarkStart w:id="71" w:name="_Toc226037247"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>1.3</w:t>
             </w:r>
             <w:r w:rsidR="00667CEE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:t>Festival du Faisan</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="60"/>
+            <w:bookmarkEnd w:id="71"/>
           </w:p>
           <w:p w14:paraId="2598AC5C" w14:textId="0797246D" w:rsidR="00C64506" w:rsidRDefault="00C64506" w:rsidP="00C64506">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -18467,94 +21231,88 @@
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C64506" w:rsidRPr="00A674F8" w14:paraId="45D34A9D" w14:textId="77777777" w:rsidTr="00C17497">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="04F4D981" w14:textId="7E27DB0F" w:rsidR="00C64506" w:rsidRPr="00A674F8" w:rsidRDefault="00C64506" w:rsidP="00C64506">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A0BCE93" w14:textId="6A64CD57" w:rsidR="00C64506" w:rsidRPr="00B321DF" w:rsidRDefault="00C64506" w:rsidP="00C64506">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="61" w:name="_Toc198114771"/>
+            <w:bookmarkStart w:id="72" w:name="_Toc226037248"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>1.4</w:t>
             </w:r>
             <w:r w:rsidR="00667CEE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">Parade à </w:t>
-[...6 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Parade à Girardville</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="72"/>
           </w:p>
           <w:p w14:paraId="1200CE9F" w14:textId="77777777" w:rsidR="00C64506" w:rsidRDefault="00C64506" w:rsidP="00C64506">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -18675,76 +21433,76 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4B88754C" w14:textId="76B330FB" w:rsidR="00C64506" w:rsidRPr="00A674F8" w:rsidRDefault="00C64506" w:rsidP="00C64506">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="536B163A" w14:textId="40186608" w:rsidR="00C64506" w:rsidRPr="00B321DF" w:rsidRDefault="00C64506" w:rsidP="00C64506">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="62" w:name="_Toc198114772"/>
+            <w:bookmarkStart w:id="73" w:name="_Toc226037249"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>1.5</w:t>
             </w:r>
             <w:r w:rsidR="00667CEE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:t>Carnaval de Québec</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="62"/>
+            <w:bookmarkEnd w:id="73"/>
           </w:p>
           <w:p w14:paraId="4E409173" w14:textId="77777777" w:rsidR="00C64506" w:rsidRDefault="00C64506" w:rsidP="00C64506">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -18864,72 +21622,58 @@
           <w:p w14:paraId="5AA8027B" w14:textId="0406C853" w:rsidR="0057468D" w:rsidRPr="00A674F8" w:rsidRDefault="0057468D" w:rsidP="0057468D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="133FDC7D" w14:textId="7E618BEC" w:rsidR="0057468D" w:rsidRPr="00146B91" w:rsidRDefault="0057468D" w:rsidP="0057468D">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="63" w:name="_Toc198114773"/>
+            <w:bookmarkStart w:id="74" w:name="_Toc226037250"/>
             <w:r w:rsidRPr="00146B91">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>P280/B3/1.</w:t>
-[...15 lines deleted...]
-            <w:bookmarkEnd w:id="63"/>
+              <w:t>P280/B3/1.6 : Festival western de St-Tite</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="74"/>
           </w:p>
           <w:p w14:paraId="13FA7411" w14:textId="77777777" w:rsidR="0057468D" w:rsidRDefault="0057468D" w:rsidP="0057468D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -19015,108 +21759,243 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A74036B" w14:textId="77777777" w:rsidR="0057468D" w:rsidRDefault="0057468D" w:rsidP="0057468D">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A4652" w:rsidRPr="00A674F8" w14:paraId="1E4049F3" w14:textId="77777777" w:rsidTr="00C17497">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7960FDCC" w14:textId="321EA8E5" w:rsidR="003A4652" w:rsidRPr="00A674F8" w:rsidRDefault="003A4652" w:rsidP="003A4652">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A674F8">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R-E-T-P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D4224A5" w14:textId="469B0301" w:rsidR="003A4652" w:rsidRPr="00146B91" w:rsidRDefault="003A4652" w:rsidP="003A4652">
+            <w:pPr>
+              <w:pStyle w:val="Niveau4"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="75" w:name="_Toc226037251"/>
+            <w:r w:rsidRPr="00146B91">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P280/B3/1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00146B91">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Carnaval de Saint-Stanislas</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="75"/>
+          </w:p>
+          <w:p w14:paraId="4D84A468" w14:textId="24CB030F" w:rsidR="003A4652" w:rsidRDefault="003A4652" w:rsidP="003A4652">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– 1980. – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C70A7">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> photographies. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74A41B25" w14:textId="77777777" w:rsidR="003A4652" w:rsidRDefault="003A4652" w:rsidP="003A4652">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56B253D3" w14:textId="77777777" w:rsidR="003A4652" w:rsidRPr="00AB6798" w:rsidRDefault="003A4652" w:rsidP="003A4652">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB6798">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Portée et contenu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB6798">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1246A963" w14:textId="08EDBBF9" w:rsidR="003A4652" w:rsidRDefault="003A4652" w:rsidP="003A4652">
+            <w:r>
+              <w:t xml:space="preserve">Ce dossier présente le costume de Solange Tremblay à l’occasion du Carnaval de Saint-Stanislas en 1980. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18F586C7" w14:textId="77777777" w:rsidR="003A4652" w:rsidRPr="00146B91" w:rsidRDefault="003A4652" w:rsidP="003A4652">
+            <w:pPr>
+              <w:pStyle w:val="Niveau4"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C64506" w:rsidRPr="00A674F8" w14:paraId="30C92AAB" w14:textId="77777777" w:rsidTr="00C17497">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4C7AE18F" w14:textId="41DF844B" w:rsidR="00C64506" w:rsidRPr="00A674F8" w:rsidRDefault="00C64506" w:rsidP="00C64506">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36E31846" w14:textId="57C04FEA" w:rsidR="00C64506" w:rsidRPr="00181E12" w:rsidRDefault="00C64506" w:rsidP="00C64506">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="64" w:name="_Toc198114774"/>
+            <w:bookmarkStart w:id="76" w:name="_Toc226037252"/>
             <w:r w:rsidRPr="00181E12">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>P280/B3/2</w:t>
             </w:r>
             <w:r w:rsidR="00667CEE">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00181E12">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>: Organismes</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="64"/>
+            <w:bookmarkEnd w:id="76"/>
           </w:p>
           <w:p w14:paraId="412705E7" w14:textId="77777777" w:rsidR="00C64506" w:rsidRDefault="00C64506" w:rsidP="00C64506">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -19202,76 +22081,76 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1B2F3899" w14:textId="38F39FC3" w:rsidR="00C64506" w:rsidRPr="00A674F8" w:rsidRDefault="00C64506" w:rsidP="00C64506">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7544C3FE" w14:textId="093D925F" w:rsidR="00C64506" w:rsidRPr="00B321DF" w:rsidRDefault="00C64506" w:rsidP="00C64506">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="65" w:name="_Toc198114775"/>
+            <w:bookmarkStart w:id="77" w:name="_Toc226037253"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2.1</w:t>
             </w:r>
             <w:r w:rsidR="00667CEE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:t>Cercle des Fermières</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="65"/>
+            <w:bookmarkEnd w:id="77"/>
           </w:p>
           <w:p w14:paraId="6A1FE467" w14:textId="0612D44A" w:rsidR="00C64506" w:rsidRDefault="00C64506" w:rsidP="00C64506">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -19418,73 +22297,73 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="13ED9AD7" w14:textId="3502F981" w:rsidR="00BE4FD0" w:rsidRPr="00A674F8" w:rsidRDefault="00BE4FD0" w:rsidP="00BE4FD0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E2A8D4C" w14:textId="230CA97F" w:rsidR="00BE4FD0" w:rsidRPr="00B321DF" w:rsidRDefault="00BE4FD0" w:rsidP="00BE4FD0">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="66" w:name="_Toc198114776"/>
+            <w:bookmarkStart w:id="78" w:name="_Toc226037254"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2.2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Filles d’Isabelle</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="66"/>
+            <w:bookmarkEnd w:id="78"/>
           </w:p>
           <w:p w14:paraId="517B88BB" w14:textId="2FC2F60F" w:rsidR="00BE4FD0" w:rsidRDefault="00BE4FD0" w:rsidP="00BE4FD0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00BF016E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1982-1983, </w:t>
             </w:r>
             <w:r w:rsidRPr="00BF016E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2001</w:t>
             </w:r>
@@ -19538,99 +22417,100 @@
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BA5D553" w14:textId="6716E95E" w:rsidR="00BE4FD0" w:rsidRDefault="00BE4FD0" w:rsidP="00BE4FD0">
             <w:r>
               <w:t>Ce dossier comprend une photographie du groupe des Filles d’Isabelle de Mistassini lors des 30 ans de l’organisme</w:t>
             </w:r>
             <w:r w:rsidR="008F0833">
               <w:t>. Solange Tremblay y reçoit un certificat pour ses 25 ans d’implication au sein de l’organisme.</w:t>
             </w:r>
             <w:r w:rsidR="00667CEE">
               <w:t xml:space="preserve"> Pour compléter, </w:t>
             </w:r>
             <w:r w:rsidR="00BF016E">
               <w:t>un hommage au Saint-Sacrement en 1982 et les Filles d’Isabelle en costume en 1983.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73F58D9E" w14:textId="77777777" w:rsidR="00BE4FD0" w:rsidRDefault="00BE4FD0" w:rsidP="00BE4FD0">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2E46D6A4" w14:textId="4A0813FA" w:rsidR="00BE4FD0" w:rsidRDefault="00BE4FD0" w:rsidP="00BE4FD0">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Notes : Voir aussi </w:t>
             </w:r>
             <w:r w:rsidR="008F0833">
               <w:t xml:space="preserve">le dossier </w:t>
             </w:r>
             <w:r w:rsidR="008F0833" w:rsidRPr="007B7D3E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Implication </w:t>
             </w:r>
             <w:r w:rsidR="008F0833">
               <w:t xml:space="preserve">dans les documents textuels du présent fonds à la </w:t>
             </w:r>
             <w:r w:rsidR="007B7D3E">
               <w:t>cote P280/A3/2.4 du présent fonds.</w:t>
             </w:r>
             <w:r w:rsidR="008F0833">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7866DC8F" w14:textId="77777777" w:rsidR="0001776F" w:rsidRDefault="0001776F" w:rsidP="00BE4FD0"/>
           <w:p w14:paraId="364C7512" w14:textId="4557888D" w:rsidR="0001776F" w:rsidRPr="00B321DF" w:rsidRDefault="0001776F" w:rsidP="0001776F">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
+            <w:bookmarkStart w:id="79" w:name="_Toc226037255"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2.3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Centre de femmes</w:t>
             </w:r>
+            <w:bookmarkEnd w:id="79"/>
           </w:p>
           <w:p w14:paraId="2E340B35" w14:textId="4B5EC3EF" w:rsidR="0001776F" w:rsidRDefault="0001776F" w:rsidP="0001776F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Année</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>. – 4 photographie</w:t>
@@ -19649,129 +22529,404 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="1D9EB7AA" w14:textId="77777777" w:rsidR="0001776F" w:rsidRDefault="0001776F" w:rsidP="0001776F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6CF8AC34" w14:textId="77777777" w:rsidR="0001776F" w:rsidRPr="00AB6798" w:rsidRDefault="0001776F" w:rsidP="0001776F">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EA48CAD" w14:textId="77777777" w:rsidR="0001776F" w:rsidRDefault="0001776F" w:rsidP="00BE4FD0"/>
           <w:p w14:paraId="43A2DFFD" w14:textId="77777777" w:rsidR="0001776F" w:rsidRDefault="0001776F" w:rsidP="00BE4FD0"/>
           <w:p w14:paraId="1D59DF15" w14:textId="77777777" w:rsidR="00BE4FD0" w:rsidRDefault="00BE4FD0" w:rsidP="00BE4FD0">
+            <w:pPr>
+              <w:pStyle w:val="Niveau4"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00724AD1" w:rsidRPr="00A674F8" w14:paraId="3DADCB19" w14:textId="77777777" w:rsidTr="00C17497">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F1B205A" w14:textId="592D0D7D" w:rsidR="00724AD1" w:rsidRPr="00A674F8" w:rsidRDefault="00724AD1" w:rsidP="00724AD1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A674F8">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R-E-T-P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="306B5239" w14:textId="1237F8AF" w:rsidR="00724AD1" w:rsidRPr="00B321DF" w:rsidRDefault="00724AD1" w:rsidP="00724AD1">
+            <w:pPr>
+              <w:pStyle w:val="Niveau4"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="80" w:name="_Toc226037256"/>
+            <w:r>
+              <w:t>P280</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:t>B3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:t>2.4 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Club de l’âge d’or</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="80"/>
+          </w:p>
+          <w:p w14:paraId="203E1812" w14:textId="09A60EA9" w:rsidR="00724AD1" w:rsidRDefault="00724AD1" w:rsidP="00724AD1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>– [1992-2000]. – 4 photographies; coul.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="092E2955" w14:textId="77777777" w:rsidR="00724AD1" w:rsidRDefault="00724AD1" w:rsidP="00724AD1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AF45D99" w14:textId="77777777" w:rsidR="00724AD1" w:rsidRPr="00AB6798" w:rsidRDefault="00724AD1" w:rsidP="00724AD1">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB6798">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Portée et contenu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB6798">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BB78782" w14:textId="50639AAE" w:rsidR="00724AD1" w:rsidRDefault="00724AD1" w:rsidP="00724AD1">
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Ce dossier représente des sorties du Club de l’âge d’or de Saint-Stanislas, dont la donatrice, Mme Solange Tremblay, a fait partie, entre 1992 et 2000. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="386D74AF" w14:textId="0939D21C" w:rsidR="00724AD1" w:rsidRDefault="00724AD1" w:rsidP="00724AD1">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Érablière Ouellet, etc.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A2225BB" w14:textId="77777777" w:rsidR="00724AD1" w:rsidRDefault="00724AD1" w:rsidP="00724AD1"/>
+          <w:p w14:paraId="6B0E4DB3" w14:textId="0F235BF6" w:rsidR="00724AD1" w:rsidRPr="00724AD1" w:rsidRDefault="00724AD1" w:rsidP="00724AD1">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00724AD1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="257A9AE9" w14:textId="77777777" w:rsidR="00724AD1" w:rsidRDefault="00724AD1" w:rsidP="00724AD1">
+            <w:r>
+              <w:t>Originales.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EB4EB25" w14:textId="002CDC6C" w:rsidR="00724AD1" w:rsidRPr="00724AD1" w:rsidRDefault="00724AD1" w:rsidP="00724AD1"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0072400D" w:rsidRPr="00A674F8" w14:paraId="21827F2A" w14:textId="77777777" w:rsidTr="00C17497">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4096DFC0" w14:textId="5C9AF1B0" w:rsidR="0072400D" w:rsidRPr="00A674F8" w:rsidRDefault="0072400D" w:rsidP="0072400D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A674F8">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>R-E-T-P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F36CFB2" w14:textId="7B729978" w:rsidR="0072400D" w:rsidRPr="00B321DF" w:rsidRDefault="0072400D" w:rsidP="0072400D">
+            <w:pPr>
+              <w:pStyle w:val="Niveau4"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="81" w:name="_Toc226037257"/>
+            <w:r>
+              <w:t>P280</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:t>B3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:t>2.5 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Fabrique de Saint-Stanislas</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="81"/>
+          </w:p>
+          <w:p w14:paraId="34CAA293" w14:textId="4AD9940D" w:rsidR="0072400D" w:rsidRDefault="0072400D" w:rsidP="0072400D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>– 1974. – 4 négatifs; coul.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CCBC31B" w14:textId="77777777" w:rsidR="0072400D" w:rsidRDefault="0072400D" w:rsidP="0072400D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1008DD9F" w14:textId="77777777" w:rsidR="0072400D" w:rsidRPr="00AB6798" w:rsidRDefault="0072400D" w:rsidP="0072400D">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB6798">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Portée et contenu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB6798">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66D73919" w14:textId="653970B5" w:rsidR="0072400D" w:rsidRDefault="0072400D" w:rsidP="0072400D">
+            <w:r>
+              <w:t>Ce dossier représente des marguilliers de la fabrique de Saint-Stanislas en 1974.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69B6740F" w14:textId="77777777" w:rsidR="0072400D" w:rsidRDefault="0072400D" w:rsidP="0072400D"/>
+          <w:p w14:paraId="178F4695" w14:textId="77777777" w:rsidR="0072400D" w:rsidRPr="00724AD1" w:rsidRDefault="0072400D" w:rsidP="0072400D">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00724AD1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E938184" w14:textId="188A54A4" w:rsidR="0072400D" w:rsidRDefault="0072400D" w:rsidP="0072400D">
+            <w:r>
+              <w:t>Originaux.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7712A64B" w14:textId="77777777" w:rsidR="0072400D" w:rsidRDefault="0072400D" w:rsidP="0072400D">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00181E12" w:rsidRPr="00A674F8" w14:paraId="5F9FB338" w14:textId="77777777" w:rsidTr="00C17497">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="06B0FFC3" w14:textId="2C5225F5" w:rsidR="00181E12" w:rsidRPr="00A674F8" w:rsidRDefault="00181E12" w:rsidP="00181E12">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6686E96A" w14:textId="17CE6E29" w:rsidR="00181E12" w:rsidRPr="00181E12" w:rsidRDefault="00181E12" w:rsidP="00181E12">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="67" w:name="_Toc198114777"/>
+            <w:bookmarkStart w:id="82" w:name="_Toc226037258"/>
             <w:r w:rsidRPr="00181E12">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>P280/B3/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00181E12">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Sport</w:t>
             </w:r>
             <w:r w:rsidR="004371EE">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> et compétitions</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="67"/>
+            <w:bookmarkEnd w:id="82"/>
           </w:p>
           <w:p w14:paraId="60B5774D" w14:textId="77777777" w:rsidR="00181E12" w:rsidRDefault="00181E12" w:rsidP="00181E12">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -19843,73 +22998,73 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6ADB8A42" w14:textId="29F40AED" w:rsidR="00181E12" w:rsidRPr="00A674F8" w:rsidRDefault="00181E12" w:rsidP="00181E12">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1253E437" w14:textId="3943AFC4" w:rsidR="00181E12" w:rsidRPr="00B321DF" w:rsidRDefault="00181E12" w:rsidP="00181E12">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="68" w:name="_Toc198114778"/>
+            <w:bookmarkStart w:id="83" w:name="_Toc226037259"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>3.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Jeux du Québec 1985</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="68"/>
+            <w:bookmarkEnd w:id="83"/>
           </w:p>
           <w:p w14:paraId="3766DBB6" w14:textId="77777777" w:rsidR="00181E12" w:rsidRDefault="00181E12" w:rsidP="00181E12">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -20034,76 +23189,76 @@
           <w:p w14:paraId="42BC408D" w14:textId="6E45FDB6" w:rsidR="00006C7A" w:rsidRPr="00A674F8" w:rsidRDefault="00006C7A" w:rsidP="00006C7A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E232BA7" w14:textId="0E4705E3" w:rsidR="00006C7A" w:rsidRPr="00181E12" w:rsidRDefault="00006C7A" w:rsidP="00006C7A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="69" w:name="_Toc198114779"/>
+            <w:bookmarkStart w:id="84" w:name="_Toc226037260"/>
             <w:r w:rsidRPr="00181E12">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>P280/B3/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00181E12">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Célébrations</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="69"/>
+            <w:bookmarkEnd w:id="84"/>
           </w:p>
           <w:p w14:paraId="764E54F2" w14:textId="77777777" w:rsidR="00006C7A" w:rsidRDefault="00006C7A" w:rsidP="00006C7A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -20175,73 +23330,73 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6D9CC308" w14:textId="54A6B005" w:rsidR="00006C7A" w:rsidRPr="00A674F8" w:rsidRDefault="00006C7A" w:rsidP="00006C7A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19BBA5E8" w14:textId="0561F21F" w:rsidR="00006C7A" w:rsidRPr="00B321DF" w:rsidRDefault="00006C7A" w:rsidP="00006C7A">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="70" w:name="_Toc198114780"/>
+            <w:bookmarkStart w:id="85" w:name="_Toc226037261"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>4.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>50 ans de Saint-Stanislas</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="70"/>
+            <w:bookmarkEnd w:id="85"/>
           </w:p>
           <w:p w14:paraId="4ED872F2" w14:textId="77777777" w:rsidR="00006C7A" w:rsidRDefault="00006C7A" w:rsidP="00006C7A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -20285,61 +23440,62 @@
               <w:t>Ce dossier c</w:t>
             </w:r>
             <w:r w:rsidR="00804E12">
               <w:t>oncerne les activités des fêtes du 50</w:t>
             </w:r>
             <w:r w:rsidR="00804E12" w:rsidRPr="00804E12">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidR="00804E12">
               <w:t xml:space="preserve"> anniversaire de fondation de la municipalité de Saint-Stanislas, au Lac-St-Jean, dans les années 1970. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31F3041E" w14:textId="77777777" w:rsidR="00006C7A" w:rsidRDefault="00006C7A" w:rsidP="00006C7A"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F7EAA71" w14:textId="22F45EBF" w:rsidR="00776E4F" w:rsidRDefault="00776E4F" w:rsidP="00696AE2"/>
     <w:p w14:paraId="13E387B4" w14:textId="1AD9AE5A" w:rsidR="00181E12" w:rsidRDefault="00181E12" w:rsidP="00696AE2"/>
     <w:p w14:paraId="77384810" w14:textId="0306AA7C" w:rsidR="00181E12" w:rsidRPr="00A674F8" w:rsidRDefault="00181E12" w:rsidP="00181E12">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="71" w:name="_Toc198114781"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc226037262"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>P280/B4</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Loisirs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="86"/>
     </w:p>
     <w:p w14:paraId="4531792F" w14:textId="77777777" w:rsidR="00181E12" w:rsidRPr="00A674F8" w:rsidRDefault="00181E12" w:rsidP="00181E12"/>
     <w:p w14:paraId="1602E528" w14:textId="77777777" w:rsidR="00181E12" w:rsidRPr="00AB6798" w:rsidRDefault="00181E12" w:rsidP="00181E12">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="081DE449" w14:textId="77777777" w:rsidR="00181E12" w:rsidRDefault="00181E12" w:rsidP="00181E12">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -20397,87 +23553,86 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00181E12" w:rsidRPr="00A674F8" w14:paraId="3C36A34C" w14:textId="77777777" w:rsidTr="00C17497">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="010F4B97" w14:textId="77777777" w:rsidR="00181E12" w:rsidRPr="00A674F8" w:rsidRDefault="00181E12" w:rsidP="00C17497">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42D38E3C" w14:textId="6B3F399B" w:rsidR="00181E12" w:rsidRPr="00B321DF" w:rsidRDefault="00181E12" w:rsidP="00C17497">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="72" w:name="_Toc198114782"/>
+            <w:bookmarkStart w:id="87" w:name="_Toc226037263"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Chasse et pêche</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="72"/>
+            <w:bookmarkEnd w:id="87"/>
           </w:p>
           <w:p w14:paraId="49047E59" w14:textId="77777777" w:rsidR="00181E12" w:rsidRDefault="00181E12" w:rsidP="00C17497">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -20598,73 +23753,73 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4A0E77C8" w14:textId="36C1CB3E" w:rsidR="00594199" w:rsidRPr="00A674F8" w:rsidRDefault="00594199" w:rsidP="00594199">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="439ECB50" w14:textId="71C348D7" w:rsidR="00594199" w:rsidRPr="00B321DF" w:rsidRDefault="00594199" w:rsidP="00594199">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="73" w:name="_Toc198114783"/>
+            <w:bookmarkStart w:id="88" w:name="_Toc226037264"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Camping</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="73"/>
+            <w:bookmarkEnd w:id="88"/>
           </w:p>
           <w:p w14:paraId="3DEA81F9" w14:textId="77777777" w:rsidR="00594199" w:rsidRDefault="00594199" w:rsidP="00594199">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -20723,73 +23878,73 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="46A714CF" w14:textId="3FA0078E" w:rsidR="00594199" w:rsidRPr="00A674F8" w:rsidRDefault="00594199" w:rsidP="00594199">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="794EA96D" w14:textId="41097BA3" w:rsidR="00594199" w:rsidRPr="00B321DF" w:rsidRDefault="00594199" w:rsidP="00594199">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="74" w:name="_Toc198114784"/>
+            <w:bookmarkStart w:id="89" w:name="_Toc226037265"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Voyages</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="74"/>
+            <w:bookmarkEnd w:id="89"/>
           </w:p>
           <w:p w14:paraId="59C6A871" w14:textId="6BD5EE39" w:rsidR="00594199" w:rsidRDefault="00594199" w:rsidP="00594199">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r w:rsidR="003044B9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>, 2003</w:t>
@@ -20823,104 +23978,226 @@
           </w:p>
           <w:p w14:paraId="615BF95C" w14:textId="77777777" w:rsidR="00594199" w:rsidRPr="00AB6798" w:rsidRDefault="00594199" w:rsidP="00594199">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0785CE11" w14:textId="38D2D85D" w:rsidR="00594199" w:rsidRDefault="00E760C3" w:rsidP="003044B9">
             <w:r>
               <w:t>Ce dossier</w:t>
             </w:r>
             <w:r w:rsidR="00594199">
               <w:t xml:space="preserve"> comprend </w:t>
             </w:r>
             <w:r w:rsidR="003044B9">
               <w:t xml:space="preserve">des images prises à l’église lors de voyages à </w:t>
             </w:r>
             <w:r w:rsidR="00BF016E">
-              <w:t>St-Jean-sur-Richelieu et Ste-Anne-de-la-</w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>St-Jean-sur-Richelieu et Ste-Anne-de-la-Pérade</w:t>
+            </w:r>
             <w:r w:rsidR="003044B9">
               <w:t xml:space="preserve"> en 2003</w:t>
             </w:r>
             <w:r w:rsidR="00BF016E">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="003044B9">
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00BF016E">
               <w:t>5 photos</w:t>
             </w:r>
             <w:r w:rsidR="003044B9">
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidR="003044B9" w:rsidRPr="003044B9">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>etc.</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="34420115" w14:textId="41C0802F" w:rsidR="000B2211" w:rsidRDefault="000B2211" w:rsidP="003044B9">
+            <w:r>
+              <w:t xml:space="preserve">Un voyage des membres de l’Association des Tremblay d’Amérique à Paris, en France, en 1988. </w:t>
+            </w:r>
+          </w:p>
           <w:p w14:paraId="12D62C7B" w14:textId="77777777" w:rsidR="00594199" w:rsidRDefault="00594199" w:rsidP="00594199">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E25E8" w:rsidRPr="00A674F8" w14:paraId="00DC37C5" w14:textId="77777777" w:rsidTr="00C17497">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="26A6427F" w14:textId="2C868BEC" w:rsidR="006E25E8" w:rsidRPr="00A674F8" w:rsidRDefault="006E25E8" w:rsidP="006E25E8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A674F8">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R-E-T-P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40B29C5A" w14:textId="1B18C098" w:rsidR="006E25E8" w:rsidRPr="00B321DF" w:rsidRDefault="006E25E8" w:rsidP="006E25E8">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="90" w:name="_Toc226037266"/>
+            <w:r>
+              <w:t>P280</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:t>B4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Motoneige</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="90"/>
+          </w:p>
+          <w:p w14:paraId="1F24EFD8" w14:textId="0561F04C" w:rsidR="006E25E8" w:rsidRDefault="006E25E8" w:rsidP="006E25E8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C70A7">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Années extrêmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C70A7">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> photographies. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6711E3AB" w14:textId="77777777" w:rsidR="006E25E8" w:rsidRDefault="006E25E8" w:rsidP="006E25E8">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34580BC9" w14:textId="77777777" w:rsidR="006E25E8" w:rsidRPr="00AB6798" w:rsidRDefault="006E25E8" w:rsidP="006E25E8">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB6798">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F9A79CB" w14:textId="77777777" w:rsidR="006E25E8" w:rsidRDefault="006E25E8" w:rsidP="006E25E8">
+            <w:r>
+              <w:t xml:space="preserve">Ce dossier comprend </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5351B6BC" w14:textId="1FA140D7" w:rsidR="006E25E8" w:rsidRDefault="006E25E8" w:rsidP="006E25E8"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2C0281BF" w14:textId="341A7973" w:rsidR="00181E12" w:rsidRDefault="00181E12" w:rsidP="00696AE2"/>
     <w:p w14:paraId="76B20B96" w14:textId="27737F64" w:rsidR="00636E8B" w:rsidRDefault="00636E8B" w:rsidP="00696AE2"/>
     <w:p w14:paraId="130FD332" w14:textId="5DEF4489" w:rsidR="00636E8B" w:rsidRPr="00A674F8" w:rsidRDefault="00636E8B" w:rsidP="00636E8B">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="75" w:name="_Toc198114785"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc226037267"/>
       <w:r>
         <w:t>P280/B5</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Santé</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="91"/>
     </w:p>
     <w:p w14:paraId="6125E560" w14:textId="77777777" w:rsidR="00636E8B" w:rsidRPr="00A674F8" w:rsidRDefault="00636E8B" w:rsidP="00636E8B"/>
     <w:p w14:paraId="05DD8745" w14:textId="77777777" w:rsidR="00636E8B" w:rsidRPr="00AB6798" w:rsidRDefault="00636E8B" w:rsidP="00636E8B">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E9B0B0E" w14:textId="77777777" w:rsidR="00636E8B" w:rsidRDefault="00636E8B" w:rsidP="00636E8B">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -20991,73 +24268,73 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57B32D51" w14:textId="77777777" w:rsidR="00636E8B" w:rsidRPr="00A674F8" w:rsidRDefault="00636E8B" w:rsidP="00C17497">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0FDE62EE" w14:textId="63EC65BF" w:rsidR="00636E8B" w:rsidRPr="00B321DF" w:rsidRDefault="00636E8B" w:rsidP="00C17497">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="76" w:name="_Toc198114786"/>
+            <w:bookmarkStart w:id="92" w:name="_Toc226037268"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Séjour à l’hôpital Jeanne Simard</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="76"/>
+            <w:bookmarkEnd w:id="92"/>
           </w:p>
           <w:p w14:paraId="61860A84" w14:textId="77777777" w:rsidR="00636E8B" w:rsidRDefault="00636E8B" w:rsidP="00C17497">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -21151,61 +24428,61 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="0748CD05" w14:textId="77777777" w:rsidR="00636E8B" w:rsidRDefault="00636E8B" w:rsidP="00C17497">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0EEDF8E2" w14:textId="77777777" w:rsidR="00636E8B" w:rsidRPr="00A674F8" w:rsidRDefault="00636E8B" w:rsidP="00C17497">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="14EAE996" w14:textId="15646CB8" w:rsidR="00636E8B" w:rsidRDefault="00636E8B" w:rsidP="00696AE2"/>
     <w:p w14:paraId="48AB7F8C" w14:textId="7648FA3E" w:rsidR="00602381" w:rsidRDefault="00602381" w:rsidP="00696AE2"/>
     <w:p w14:paraId="06E53FB4" w14:textId="1F649138" w:rsidR="00602381" w:rsidRPr="00A674F8" w:rsidRDefault="00602381" w:rsidP="00602381">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="77" w:name="_Toc198114787"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc226037269"/>
       <w:r>
         <w:t>P280/B6</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E4F42">
         <w:t>Éducation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="93"/>
     </w:p>
     <w:p w14:paraId="23C990FE" w14:textId="77777777" w:rsidR="00602381" w:rsidRPr="00A674F8" w:rsidRDefault="00602381" w:rsidP="00602381"/>
     <w:p w14:paraId="06CC2762" w14:textId="77777777" w:rsidR="00602381" w:rsidRPr="00AB6798" w:rsidRDefault="00602381" w:rsidP="00602381">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="610F9C89" w14:textId="77777777" w:rsidR="00602381" w:rsidRDefault="00602381" w:rsidP="00602381">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -21276,76 +24553,76 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0EF1B37A" w14:textId="77777777" w:rsidR="00602381" w:rsidRPr="00A674F8" w:rsidRDefault="00602381" w:rsidP="00C17497">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="697F191F" w14:textId="1515C3C7" w:rsidR="00602381" w:rsidRPr="00B321DF" w:rsidRDefault="00602381" w:rsidP="00C17497">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="78" w:name="_Toc198114788"/>
+            <w:bookmarkStart w:id="94" w:name="_Toc226037270"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="0089776D">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="008E4F42">
               <w:t>Religieuses et enseignantes</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="78"/>
+            <w:bookmarkEnd w:id="94"/>
           </w:p>
           <w:p w14:paraId="4BF3B73E" w14:textId="77777777" w:rsidR="00602381" w:rsidRDefault="00602381" w:rsidP="00C17497">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -21359,51 +24636,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FC99E76" w14:textId="77777777" w:rsidR="00602381" w:rsidRDefault="00602381" w:rsidP="00C17497">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="54D10602" w14:textId="77777777" w:rsidR="00602381" w:rsidRPr="00AB6798" w:rsidRDefault="00602381" w:rsidP="00C17497">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71E05F34" w14:textId="77777777" w:rsidR="00602381" w:rsidRDefault="00602381" w:rsidP="00C17497">
             <w:r>
               <w:t xml:space="preserve">Cette sous-sous-série comprend </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -21440,61 +24716,61 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="47B13DFC" w14:textId="77777777" w:rsidR="00602381" w:rsidRDefault="00602381" w:rsidP="00C17497">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="75A3BC31" w14:textId="77777777" w:rsidR="00602381" w:rsidRPr="00A674F8" w:rsidRDefault="00602381" w:rsidP="00C17497">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="68B51B4D" w14:textId="0C71E2C5" w:rsidR="00602381" w:rsidRDefault="00602381" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0815475B" w14:textId="335F32D8" w:rsidR="008E4F42" w:rsidRDefault="008E4F42" w:rsidP="00696AE2"/>
     <w:p w14:paraId="1B089330" w14:textId="678CCA89" w:rsidR="008E4F42" w:rsidRPr="00A674F8" w:rsidRDefault="008E4F42" w:rsidP="008E4F42">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="79" w:name="_Toc198114789"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc226037271"/>
       <w:r>
         <w:t>P280/B7</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Transports</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="95"/>
     </w:p>
     <w:p w14:paraId="33034A1E" w14:textId="77777777" w:rsidR="008E4F42" w:rsidRPr="00A674F8" w:rsidRDefault="008E4F42" w:rsidP="008E4F42"/>
     <w:p w14:paraId="203F24C9" w14:textId="77777777" w:rsidR="008E4F42" w:rsidRPr="00AB6798" w:rsidRDefault="008E4F42" w:rsidP="008E4F42">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3172FC3A" w14:textId="47D7963C" w:rsidR="008E4F42" w:rsidRPr="008A17C8" w:rsidRDefault="008E4F42" w:rsidP="008E4F42">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidR="008A17C8">
@@ -21539,73 +24815,73 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5CBC3DE1" w14:textId="77777777" w:rsidR="008E4F42" w:rsidRPr="00A674F8" w:rsidRDefault="008E4F42" w:rsidP="009953CD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C9ECEE2" w14:textId="620EAA0C" w:rsidR="008E4F42" w:rsidRPr="00B321DF" w:rsidRDefault="008E4F42" w:rsidP="009953CD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="80" w:name="_Toc198114790"/>
+            <w:bookmarkStart w:id="96" w:name="_Toc226037272"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B7</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Camions</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="80"/>
+            <w:bookmarkEnd w:id="96"/>
           </w:p>
           <w:p w14:paraId="33738E64" w14:textId="77777777" w:rsidR="008E4F42" w:rsidRDefault="008E4F42" w:rsidP="009953CD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -21723,76 +24999,76 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7243E9DD" w14:textId="77777777" w:rsidR="008E4F42" w:rsidRPr="00A674F8" w:rsidRDefault="008E4F42" w:rsidP="009953CD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="326FA717" w14:textId="34AB54AA" w:rsidR="008E4F42" w:rsidRPr="00B321DF" w:rsidRDefault="008E4F42" w:rsidP="009953CD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="81" w:name="_Toc198114791"/>
+            <w:bookmarkStart w:id="97" w:name="_Toc226037273"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B7</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Vélo</w:t>
             </w:r>
             <w:r w:rsidR="008A17C8">
               <w:t>s</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="81"/>
+            <w:bookmarkEnd w:id="97"/>
           </w:p>
           <w:p w14:paraId="0069F51A" w14:textId="77777777" w:rsidR="008E4F42" w:rsidRDefault="008E4F42" w:rsidP="009953CD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -21908,73 +25184,73 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2C0B5F34" w14:textId="250AB18F" w:rsidR="008E4F42" w:rsidRPr="00A674F8" w:rsidRDefault="008E4F42" w:rsidP="008E4F42">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="264A6E47" w14:textId="477F1009" w:rsidR="008E4F42" w:rsidRPr="00B321DF" w:rsidRDefault="008E4F42" w:rsidP="008E4F42">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="82" w:name="_Toc198114792"/>
+            <w:bookmarkStart w:id="98" w:name="_Toc226037274"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B7</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Voitures</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="82"/>
+            <w:bookmarkEnd w:id="98"/>
           </w:p>
           <w:p w14:paraId="10755D88" w14:textId="77777777" w:rsidR="008E4F42" w:rsidRDefault="008E4F42" w:rsidP="008E4F42">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -22066,61 +25342,62 @@
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="23A5C191" w14:textId="77777777" w:rsidR="008E4F42" w:rsidRDefault="008E4F42" w:rsidP="008E4F42">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4B5007CF" w14:textId="77777777" w:rsidR="008E4F42" w:rsidRDefault="008E4F42" w:rsidP="008E4F42">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="662E5891" w14:textId="5F0BE808" w:rsidR="008E4F42" w:rsidRDefault="008E4F42" w:rsidP="00696AE2"/>
     <w:p w14:paraId="66D15A23" w14:textId="087BEBC0" w:rsidR="008E4F42" w:rsidRDefault="008E4F42" w:rsidP="00696AE2"/>
     <w:p w14:paraId="1D5CA9EF" w14:textId="1B7B19D8" w:rsidR="008E4F42" w:rsidRPr="00A674F8" w:rsidRDefault="008E4F42" w:rsidP="008E4F42">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="83" w:name="_Toc198114793"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc226037275"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>P280/B8</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Animaux et insectes</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkEnd w:id="99"/>
     </w:p>
     <w:p w14:paraId="06EFEA34" w14:textId="06D404DD" w:rsidR="008E4F42" w:rsidRDefault="00E072EE" w:rsidP="008E4F42">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidRPr="000C70A7">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Années extrêmes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. – </w:t>
@@ -22199,73 +25476,73 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28B9D9FE" w14:textId="77777777" w:rsidR="008E4F42" w:rsidRPr="00A674F8" w:rsidRDefault="008E4F42" w:rsidP="009953CD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7CECA03D" w14:textId="3215735A" w:rsidR="008E4F42" w:rsidRPr="00B321DF" w:rsidRDefault="008E4F42" w:rsidP="009953CD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="84" w:name="_Toc198114794"/>
+            <w:bookmarkStart w:id="100" w:name="_Toc226037276"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B8</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00FB5AEA">
               <w:t>Animaux en forêt</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="84"/>
+            <w:bookmarkEnd w:id="100"/>
           </w:p>
           <w:p w14:paraId="1CCC427E" w14:textId="77777777" w:rsidR="008E4F42" w:rsidRDefault="008E4F42" w:rsidP="009953CD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -22374,86 +25651,85 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB5AEA" w:rsidRPr="00A674F8" w14:paraId="2740393D" w14:textId="77777777" w:rsidTr="00FB5AEA">
         <w:trPr>
           <w:trHeight w:val="1834"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3C588447" w14:textId="517E6B4D" w:rsidR="00FB5AEA" w:rsidRPr="00A674F8" w:rsidRDefault="00FB5AEA" w:rsidP="00FB5AEA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79E73E50" w14:textId="6DC9A767" w:rsidR="00FB5AEA" w:rsidRPr="00B321DF" w:rsidRDefault="00FB5AEA" w:rsidP="00FB5AEA">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="85" w:name="_Toc198114795"/>
+            <w:bookmarkStart w:id="101" w:name="_Toc226037277"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B8</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Animaux de la ferme</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="85"/>
+            <w:bookmarkEnd w:id="101"/>
           </w:p>
           <w:p w14:paraId="374E7EFF" w14:textId="77777777" w:rsidR="00FB5AEA" w:rsidRDefault="00FB5AEA" w:rsidP="00FB5AEA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -22562,73 +25838,73 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="57000F26" w14:textId="7433920A" w:rsidR="00FB5AEA" w:rsidRPr="00A674F8" w:rsidRDefault="00FB5AEA" w:rsidP="00FB5AEA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79767454" w14:textId="060E009B" w:rsidR="00FB5AEA" w:rsidRPr="00B321DF" w:rsidRDefault="00FB5AEA" w:rsidP="00FB5AEA">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="86" w:name="_Toc198114796"/>
+            <w:bookmarkStart w:id="102" w:name="_Toc226037278"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B8</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Animaux domestiques</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="86"/>
+            <w:bookmarkEnd w:id="102"/>
           </w:p>
           <w:p w14:paraId="5059AD88" w14:textId="77777777" w:rsidR="00FB5AEA" w:rsidRDefault="00FB5AEA" w:rsidP="00FB5AEA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -22737,73 +26013,73 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1D43FE3F" w14:textId="0DD474EE" w:rsidR="00FB5AEA" w:rsidRPr="00A674F8" w:rsidRDefault="00FB5AEA" w:rsidP="00FB5AEA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A9678CC" w14:textId="311DF648" w:rsidR="00FB5AEA" w:rsidRPr="00B321DF" w:rsidRDefault="00FB5AEA" w:rsidP="00FB5AEA">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="87" w:name="_Toc198114797"/>
+            <w:bookmarkStart w:id="103" w:name="_Toc226037279"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B8</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Insectes</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="87"/>
+            <w:bookmarkEnd w:id="103"/>
           </w:p>
           <w:p w14:paraId="69A4F5A3" w14:textId="77777777" w:rsidR="00FB5AEA" w:rsidRDefault="00FB5AEA" w:rsidP="00FB5AEA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -22888,61 +26164,61 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="547D7E71" w14:textId="77777777" w:rsidR="00FB5AEA" w:rsidRDefault="00FB5AEA" w:rsidP="00FB5AEA">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="150FE1F8" w14:textId="77777777" w:rsidR="008E4F42" w:rsidRDefault="008E4F42" w:rsidP="00696AE2"/>
     <w:p w14:paraId="3BD286A7" w14:textId="5D2353AC" w:rsidR="00593D7D" w:rsidRDefault="00593D7D" w:rsidP="00696AE2"/>
     <w:p w14:paraId="438618AA" w14:textId="792CCB7D" w:rsidR="005B5555" w:rsidRPr="00A674F8" w:rsidRDefault="005B5555" w:rsidP="005B5555">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="88" w:name="_Toc198114798"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc226037280"/>
       <w:r>
         <w:t>P280/B9</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Bâtiments et lieux</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="104"/>
     </w:p>
     <w:p w14:paraId="0A6D0981" w14:textId="19898833" w:rsidR="005B5555" w:rsidRDefault="00E072EE" w:rsidP="005B5555">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidRPr="000C70A7">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Années extrêmes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. – </w:t>
@@ -23034,80 +26310,80 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68A2BC44" w14:textId="3F45FA23" w:rsidR="005B5555" w:rsidRPr="007B7D3E" w:rsidRDefault="005B5555" w:rsidP="005B5555">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="89" w:name="_Toc198114799"/>
+            <w:bookmarkStart w:id="105" w:name="_Toc226037281"/>
             <w:r w:rsidRPr="007B7D3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>P280/B</w:t>
             </w:r>
             <w:r w:rsidR="001775D5" w:rsidRPr="007B7D3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="007B7D3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="001775D5" w:rsidRPr="007B7D3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Saint-Stanislas</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="89"/>
+            <w:bookmarkEnd w:id="105"/>
           </w:p>
           <w:p w14:paraId="461D75DD" w14:textId="77777777" w:rsidR="005B5555" w:rsidRDefault="005B5555" w:rsidP="005B5555">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -23189,85 +26465,86 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D0707F" w:rsidRPr="00A674F8" w14:paraId="4DAC393E" w14:textId="77777777" w:rsidTr="005B5555">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="259B5395" w14:textId="0CF696E3" w:rsidR="00D0707F" w:rsidRPr="00A674F8" w:rsidRDefault="00D0707F" w:rsidP="005B5555">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58CE9E38" w14:textId="77777777" w:rsidR="00D0707F" w:rsidRPr="00B321DF" w:rsidRDefault="00D0707F" w:rsidP="00D0707F">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="90" w:name="_Toc198114800"/>
+            <w:bookmarkStart w:id="106" w:name="_Toc226037282"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B9</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>1.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Résidences et dépendances Saint-Stanislas</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="90"/>
+            <w:bookmarkEnd w:id="106"/>
           </w:p>
           <w:p w14:paraId="0998B844" w14:textId="77777777" w:rsidR="00D0707F" w:rsidRDefault="00D0707F" w:rsidP="00D0707F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -23364,113 +26641,112 @@
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B5555" w:rsidRPr="00A674F8" w14:paraId="6AAA92C6" w14:textId="77777777" w:rsidTr="005B5555">
         <w:trPr>
           <w:trHeight w:val="1834"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="46C65D09" w14:textId="77777777" w:rsidR="005B5555" w:rsidRPr="00A674F8" w:rsidRDefault="005B5555" w:rsidP="005B5555">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42EBF43E" w14:textId="5AC9276D" w:rsidR="005B5555" w:rsidRPr="00B321DF" w:rsidRDefault="005B5555" w:rsidP="00D0707F">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="91" w:name="_Toc198114801"/>
+            <w:bookmarkStart w:id="107" w:name="_Toc226037283"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="001775D5">
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00D0707F">
               <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="001775D5">
               <w:t>Église et presbytère Saint-Stanislas</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="91"/>
+            <w:bookmarkEnd w:id="107"/>
           </w:p>
           <w:p w14:paraId="7105BD6C" w14:textId="11E61954" w:rsidR="005B5555" w:rsidRDefault="005B5555" w:rsidP="005B5555">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
-            <w:bookmarkStart w:id="92" w:name="_Hlk219282207"/>
+            <w:bookmarkStart w:id="108" w:name="_Hlk219282207"/>
             <w:r w:rsidR="00DB4844">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1948, 1968, 1983-2012</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="92"/>
+            <w:bookmarkEnd w:id="108"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0440BC58" w14:textId="77777777" w:rsidR="005B5555" w:rsidRDefault="005B5555" w:rsidP="005B5555">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
@@ -23609,82 +26885,82 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1C9203E3" w14:textId="210CC790" w:rsidR="001775D5" w:rsidRPr="00A674F8" w:rsidRDefault="001775D5" w:rsidP="001775D5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0250A8E5" w14:textId="50FC4997" w:rsidR="001775D5" w:rsidRPr="00B321DF" w:rsidRDefault="001775D5" w:rsidP="00D0707F">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="93" w:name="_Toc198114802"/>
+            <w:bookmarkStart w:id="109" w:name="_Toc226037284"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B9</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00D0707F">
               <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Lac Éden </w:t>
             </w:r>
             <w:r w:rsidR="005B6D9E">
               <w:t xml:space="preserve">(Lac Clair), </w:t>
             </w:r>
             <w:r>
               <w:t>Saint-Stanislas</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="93"/>
+            <w:bookmarkEnd w:id="109"/>
           </w:p>
           <w:p w14:paraId="6B6C1AE7" w14:textId="77777777" w:rsidR="001775D5" w:rsidRDefault="001775D5" w:rsidP="001775D5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -23737,59 +27013,59 @@
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Chalet au lac Éden (qui est maintenant une pourvoirie, le Domaine du lac Éden à Saint-Stanislas), avant d’être le lac Éden, c’était appelé lac Clair. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6298EDCB" w14:textId="77777777" w:rsidR="005B6D9E" w:rsidRDefault="005B6D9E" w:rsidP="001775D5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="74DE32BB" w14:textId="30D6487C" w:rsidR="005B6D9E" w:rsidRDefault="005B6D9E" w:rsidP="00F96020">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="94" w:name="_Hlk219275886"/>
+            <w:bookmarkStart w:id="110" w:name="_Hlk219275886"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[1960-2007]. Un album, 43 photographies (ajout 2025).</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="94"/>
+          <w:bookmarkEnd w:id="110"/>
           <w:p w14:paraId="3238052E" w14:textId="77777777" w:rsidR="005B6D9E" w:rsidRDefault="005B6D9E" w:rsidP="005B6D9E">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0A0D7334" w14:textId="3E130097" w:rsidR="005B6D9E" w:rsidRPr="005B6D9E" w:rsidRDefault="005B6D9E" w:rsidP="001775D5">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B6D9E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
           </w:p>
@@ -23835,97 +27111,85 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="679948BD" w14:textId="79DBAFF5" w:rsidR="000B6E27" w:rsidRPr="00A674F8" w:rsidRDefault="000B6E27" w:rsidP="000B6E27">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BFA560B" w14:textId="755E509F" w:rsidR="000B6E27" w:rsidRPr="00B321DF" w:rsidRDefault="000B6E27" w:rsidP="000B6E27">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
+            <w:bookmarkStart w:id="111" w:name="_Toc226037285"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B9</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>1.4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Écoles de Saint-Stanislas</w:t>
             </w:r>
+            <w:bookmarkEnd w:id="111"/>
           </w:p>
           <w:p w14:paraId="4DC3D091" w14:textId="7FD719A4" w:rsidR="000B6E27" w:rsidRDefault="000B6E27" w:rsidP="000B6E27">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>– [</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 1930-1940]. – 1 photographie. </w:t>
+              <w:t xml:space="preserve">– [ca 1930-1940]. – 1 photographie. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C252C28" w14:textId="77777777" w:rsidR="000B6E27" w:rsidRDefault="000B6E27" w:rsidP="000B6E27">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="691BE06E" w14:textId="77777777" w:rsidR="000B6E27" w:rsidRPr="00AB6798" w:rsidRDefault="000B6E27" w:rsidP="000B6E27">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D7DDD5C" w14:textId="6AE5C289" w:rsidR="000B6E27" w:rsidRDefault="000B6E27" w:rsidP="000B6E27">
             <w:r>
               <w:t xml:space="preserve">Ce dossier comprend une image de la fanfare et des étudiants devant le couvent Bon-Pasteur de Saint-Stanislas, possiblement dans les années 1930 ou 1940. </w:t>
@@ -23970,75 +27234,76 @@
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E072EE" w:rsidRPr="00A674F8" w14:paraId="31CE6FB8" w14:textId="77777777" w:rsidTr="00491934">
         <w:trPr>
           <w:trHeight w:val="1834"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="74662740" w14:textId="7268E325" w:rsidR="00E072EE" w:rsidRPr="00A674F8" w:rsidRDefault="00E072EE" w:rsidP="00E072EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CDF002C" w14:textId="5851AF2A" w:rsidR="00E072EE" w:rsidRPr="007B7D3E" w:rsidRDefault="00E072EE" w:rsidP="00E072EE">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="95" w:name="_Toc198114803"/>
+            <w:bookmarkStart w:id="112" w:name="_Toc226037286"/>
             <w:r w:rsidRPr="007B7D3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>P280/B9/2 : Dolbeau</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="95"/>
+            <w:bookmarkEnd w:id="112"/>
           </w:p>
           <w:p w14:paraId="52166A08" w14:textId="77777777" w:rsidR="00E072EE" w:rsidRDefault="00E072EE" w:rsidP="00E072EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -24098,86 +27363,85 @@
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E072EE" w:rsidRPr="00A674F8" w14:paraId="344AF575" w14:textId="77777777" w:rsidTr="005B5555">
         <w:trPr>
           <w:trHeight w:val="1834"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="60F3D4F7" w14:textId="32B085CA" w:rsidR="00E072EE" w:rsidRPr="00A674F8" w:rsidRDefault="00E072EE" w:rsidP="00E072EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="390960B6" w14:textId="5515E6C0" w:rsidR="00E072EE" w:rsidRPr="00B321DF" w:rsidRDefault="00E072EE" w:rsidP="00E072EE">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="96" w:name="_Toc198114804"/>
+            <w:bookmarkStart w:id="113" w:name="_Toc226037287"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B9</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Maison Dolbeau</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="96"/>
+            <w:bookmarkEnd w:id="113"/>
           </w:p>
           <w:p w14:paraId="37D00726" w14:textId="77777777" w:rsidR="00E072EE" w:rsidRDefault="00E072EE" w:rsidP="00E072EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -24290,57 +27554,59 @@
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1412C032" w14:textId="1046350E" w:rsidR="007B7D3E" w:rsidRPr="007B7D3E" w:rsidRDefault="007B7D3E" w:rsidP="007B7D3E">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="114" w:name="_Toc226037288"/>
             <w:r w:rsidRPr="007B7D3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>P280/B9/3 : Normandin</w:t>
             </w:r>
+            <w:bookmarkEnd w:id="114"/>
           </w:p>
           <w:p w14:paraId="2E64014D" w14:textId="3B2BE9C6" w:rsidR="007B7D3E" w:rsidRDefault="007B7D3E" w:rsidP="007B7D3E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– 1998. – 7 photographies. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D92B738" w14:textId="77777777" w:rsidR="007B7D3E" w:rsidRDefault="007B7D3E" w:rsidP="007B7D3E">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="108BCDCB" w14:textId="77777777" w:rsidR="007B7D3E" w:rsidRPr="00AB6798" w:rsidRDefault="007B7D3E" w:rsidP="007B7D3E">
             <w:pPr>
               <w:rPr>
                 <w:i/>
@@ -24411,71 +27677,73 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6EC3375A" w14:textId="1E0FC18C" w:rsidR="007B7D3E" w:rsidRPr="00A674F8" w:rsidRDefault="007B7D3E" w:rsidP="007B7D3E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D80C8C9" w14:textId="3B0404C2" w:rsidR="007B7D3E" w:rsidRPr="00B321DF" w:rsidRDefault="007B7D3E" w:rsidP="007B7D3E">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
+            <w:bookmarkStart w:id="115" w:name="_Toc226037289"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B9</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>3.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Grands Jardins de Normandin</w:t>
             </w:r>
+            <w:bookmarkEnd w:id="115"/>
           </w:p>
           <w:p w14:paraId="0B3F67AF" w14:textId="77777777" w:rsidR="007B7D3E" w:rsidRDefault="007B7D3E" w:rsidP="007B7D3E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– 1998. – 7 photographies. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13E2A11E" w14:textId="77777777" w:rsidR="007B7D3E" w:rsidRDefault="007B7D3E" w:rsidP="007B7D3E">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="784BBD62" w14:textId="77777777" w:rsidR="007B7D3E" w:rsidRPr="00AB6798" w:rsidRDefault="007B7D3E" w:rsidP="007B7D3E">
             <w:pPr>
               <w:rPr>
                 <w:i/>
@@ -24486,106 +27754,107 @@
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CAD4F5E" w14:textId="03ECD395" w:rsidR="007B7D3E" w:rsidRDefault="007B7D3E" w:rsidP="007B7D3E">
             <w:r>
               <w:t>Ce dossier concerne une visite de Solange Tremblay aux Grands Jardins de Normandin et de ses parterres floraux grandioses, à Normandin, au Lac-St-Jean, en 1998.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="522F6AA2" w14:textId="77777777" w:rsidR="007B7D3E" w:rsidRDefault="007B7D3E" w:rsidP="007B7D3E">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2F4DD350" w14:textId="77777777" w:rsidR="005B5555" w:rsidRDefault="005B5555" w:rsidP="00696AE2"/>
     <w:p w14:paraId="6582818A" w14:textId="5AB07A06" w:rsidR="005B5555" w:rsidRDefault="005B5555" w:rsidP="00696AE2"/>
     <w:p w14:paraId="3F4631CA" w14:textId="77777777" w:rsidR="005B5555" w:rsidRPr="00A674F8" w:rsidRDefault="005B5555" w:rsidP="00696AE2"/>
     <w:p w14:paraId="68C0FA1F" w14:textId="3CC7A275" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="97" w:name="_Toc198114805"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc226037290"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC">
         <w:t>280</w:t>
       </w:r>
       <w:r>
         <w:t>/C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Documents audiovisuels</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkEnd w:id="116"/>
     </w:p>
     <w:p w14:paraId="4E4871A8" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="4C3D1BE3" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00AB6798" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F63B5D8" w14:textId="516D0C12" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC">
         <w:t>7 VHS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F440C45" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="40975CA7" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00AB6798" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09CA453E" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -24596,67 +27865,67 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FCF1572" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="3676798D" w14:textId="5DDD401A" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="98" w:name="_Toc198114806"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc226037291"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC">
         <w:t>280</w:t>
       </w:r>
       <w:r>
         <w:t>/C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC">
         <w:t>Images en mouvement</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="98"/>
+      <w:bookmarkEnd w:id="117"/>
     </w:p>
     <w:p w14:paraId="7A21E678" w14:textId="0C6D560F" w:rsidR="00287473" w:rsidRDefault="00113EEB" w:rsidP="00287473">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007371C4">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>–19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>86</w:t>
       </w:r>
       <w:r w:rsidRPr="007371C4">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>-19</w:t>
       </w:r>
@@ -24727,122 +27996,116 @@
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1170E796" w14:textId="4A9354C5" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00590DC2">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00113EEB">
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00113EEB">
         <w:t xml:space="preserve">cassettes </w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC">
         <w:t>VHS</w:t>
       </w:r>
       <w:r w:rsidR="00113EEB">
-        <w:t xml:space="preserve"> et 40 films 8 </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> et 40 films 8 mm.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="337111B4" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00287473" w:rsidRPr="00A674F8" w14:paraId="1ADDE676" w14:textId="77777777" w:rsidTr="00F94DE7">
         <w:trPr>
           <w:trHeight w:val="4846"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13C0EBD1" w14:textId="5E829C84" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00F94DE7" w:rsidP="00F94DE7">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Rangée de l’audiovisuel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B235C58" w14:textId="4C533922" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00287473" w:rsidP="00E73CD9">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="99" w:name="_Toc198114807"/>
+            <w:bookmarkStart w:id="118" w:name="_Toc226037292"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00FB32BC">
               <w:t>280</w:t>
             </w:r>
             <w:r>
               <w:t>/C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="008D41CC">
               <w:t>VHS</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="99"/>
+            <w:bookmarkEnd w:id="118"/>
           </w:p>
           <w:p w14:paraId="11925195" w14:textId="517B6180" w:rsidR="008D41CC" w:rsidRDefault="00113EEB" w:rsidP="00E73CD9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007371C4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>86</w:t>
             </w:r>
             <w:r w:rsidRPr="007371C4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-19</w:t>
             </w:r>
@@ -25248,50 +28511,51 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="00C009AD">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>VHS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41FF1628" w14:textId="20992B9C" w:rsidR="00C009AD" w:rsidRDefault="00C009AD" w:rsidP="00C009AD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C009AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Spécificités</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="00C009AD">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Amateur, Couleur, Film sonore</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05CAB3F0" w14:textId="3A42B382" w:rsidR="00C009AD" w:rsidRPr="00C009AD" w:rsidRDefault="00C009AD" w:rsidP="00973CC9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidRPr="00C009AD">
@@ -25365,722 +28629,624 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="083690EF" w14:textId="71CA698D" w:rsidR="00B54104" w:rsidRDefault="00B54104" w:rsidP="00B54104">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P280/C1/1,4</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3758FD35" w14:textId="2981FC5C" w:rsidR="00151501" w:rsidRDefault="00151501" w:rsidP="00B54104">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:t>Chez Jean Tremblay Montréal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F5151F4" w14:textId="77777777" w:rsidR="00151501" w:rsidRDefault="00151501" w:rsidP="00B54104">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3062D44D" w14:textId="2598783F" w:rsidR="00B54104" w:rsidRDefault="00B54104" w:rsidP="00B54104">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P280/C1/1,5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="775F0E0C" w14:textId="673718F1" w:rsidR="00151501" w:rsidRPr="00590DC2" w:rsidRDefault="00151501" w:rsidP="00B54104">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00590DC2">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Feux d’artifices, orignal, Keskissing Paul André</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79750F0F" w14:textId="77777777" w:rsidR="00151501" w:rsidRPr="00590DC2" w:rsidRDefault="00151501" w:rsidP="00B54104">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A775FA5" w14:textId="5B726EEF" w:rsidR="00B54104" w:rsidRDefault="00B54104" w:rsidP="00B54104">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P280/C1/1,6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62E4DA54" w14:textId="209D798D" w:rsidR="00151501" w:rsidRDefault="00151501" w:rsidP="00B54104">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Enregistrements TV (Gisèle Benoit (orignaux, perdrix, etc)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F98752D" w14:textId="77777777" w:rsidR="00151501" w:rsidRDefault="00151501" w:rsidP="00B54104">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36CCB1CF" w14:textId="65CE1B07" w:rsidR="00BF0FA6" w:rsidRDefault="00B54104" w:rsidP="00B54104">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P280/C1/1,7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22C873D8" w14:textId="0CA61EF9" w:rsidR="00151501" w:rsidRDefault="00151501" w:rsidP="00B54104">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forêt Marcel Girard, pont </w:t>
+            </w:r>
+            <w:r w:rsidR="00A27F24">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Libéral</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="492AF65D" w14:textId="77777777" w:rsidR="00151501" w:rsidRDefault="00151501" w:rsidP="00B54104">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="156E891B" w14:textId="3010BDE3" w:rsidR="00B54104" w:rsidRDefault="00B54104" w:rsidP="00B54104">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P280/C1/1,8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16190C4B" w14:textId="307833AF" w:rsidR="00B54104" w:rsidRDefault="00B54104" w:rsidP="00B54104">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Retour aux Sources des Tremblay d’Amérique, au pays de l’ancêtre Pierre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38C3BA48" w14:textId="7C58921B" w:rsidR="00B54104" w:rsidRDefault="00B54104" w:rsidP="00B54104">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2 au 10 octobre 1988</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CEA18EE" w14:textId="74DBB5BC" w:rsidR="00B54104" w:rsidRDefault="00B54104" w:rsidP="00B54104">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Groupe Voyages Québec Inc. et CJPM 6 TV</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BD7E4A9" w14:textId="12C5E6BD" w:rsidR="00B54104" w:rsidRDefault="00B54104" w:rsidP="00B54104">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Production Entreprises Inter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D31A299" w14:textId="5B158BA0" w:rsidR="00B54104" w:rsidRDefault="00B54104" w:rsidP="00B54104">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Durée : 01:01:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="629618E0" w14:textId="2A216FC5" w:rsidR="00A122C2" w:rsidRDefault="00A122C2" w:rsidP="00B54104">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>VHS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12ACDBF0" w14:textId="77777777" w:rsidR="008D41CC" w:rsidRDefault="008D41CC" w:rsidP="00E73CD9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E109F9B" w14:textId="2BF5FC90" w:rsidR="00A27F24" w:rsidRDefault="00A27F24" w:rsidP="00A27F24">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P280/C1/1,9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CA58EB2" w14:textId="7443111D" w:rsidR="00BF0FA6" w:rsidRDefault="00BF6448" w:rsidP="00E73CD9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Suite Pont Libéral 1987 Serge</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A7A7C32" w14:textId="77777777" w:rsidR="00A27F24" w:rsidRDefault="00A27F24" w:rsidP="00E73CD9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5732E3F2" w14:textId="19E0C63F" w:rsidR="00A27F24" w:rsidRDefault="00A27F24" w:rsidP="00A27F24">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P280/C1/1,10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13C0F428" w14:textId="073EAC77" w:rsidR="00151501" w:rsidRDefault="00BF6448" w:rsidP="00E73CD9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Carnaval Québec 1990, tomate, vaches, faisan, Jimmy T., concombre, Jean-Paul T., Tabac</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31493331" w14:textId="77777777" w:rsidR="00A27F24" w:rsidRDefault="00A27F24" w:rsidP="00E73CD9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CBC180F" w14:textId="5F823C02" w:rsidR="00A27F24" w:rsidRDefault="00A27F24" w:rsidP="00A27F24">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P280/C1/1,11</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06F3F58F" w14:textId="067BB5BF" w:rsidR="00A27F24" w:rsidRDefault="00BF6448" w:rsidP="00A27F24">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Veillée Faisan, DoMi verdure, Chibougamau</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58201709" w14:textId="77777777" w:rsidR="00A27F24" w:rsidRDefault="00A27F24" w:rsidP="00A27F24">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="622094ED" w14:textId="4E30C746" w:rsidR="00A27F24" w:rsidRDefault="00A27F24" w:rsidP="00A27F24">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P280/C1/1,12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16FE2E14" w14:textId="7926AACB" w:rsidR="00A27F24" w:rsidRDefault="00BF6448" w:rsidP="00A27F24">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Voyage 1992 Clarenceville, Noël d’antan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="303A70E9" w14:textId="77777777" w:rsidR="00A27F24" w:rsidRDefault="00A27F24" w:rsidP="00A27F24">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D0A6499" w14:textId="490C4A3D" w:rsidR="00A27F24" w:rsidRPr="00590DC2" w:rsidRDefault="00A27F24" w:rsidP="00A27F24">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-CA" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00590DC2">
+              <w:rPr>
+                <w:lang w:val="en-CA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P280/C1/1,13</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22C22623" w14:textId="107B56E1" w:rsidR="00A27F24" w:rsidRPr="00590DC2" w:rsidRDefault="00BF6448" w:rsidP="00A27F24">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-CA" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00590DC2">
+              <w:rPr>
+                <w:lang w:val="en-CA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Voyage St-Agathe 12-13-14 mai 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D3DDD6B" w14:textId="77777777" w:rsidR="00A27F24" w:rsidRPr="00590DC2" w:rsidRDefault="00A27F24" w:rsidP="00A27F24">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-CA" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1963F70A" w14:textId="2C42720E" w:rsidR="00A27F24" w:rsidRDefault="00A27F24" w:rsidP="00A27F24">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P280/C1/1,14</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B08F1B5" w14:textId="4640F1BB" w:rsidR="00A27F24" w:rsidRDefault="00BF6448" w:rsidP="00A27F24">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1995 République Dominicaine</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="112D73A4" w14:textId="77777777" w:rsidR="00A27F24" w:rsidRDefault="00A27F24" w:rsidP="00A27F24">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17BA079D" w14:textId="7EE93AEE" w:rsidR="00A27F24" w:rsidRDefault="00A27F24" w:rsidP="00A27F24">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Chez Jean Tremblay Montréal</w:t>
-[...25 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+              <w:t>P280/C1/1,15</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56C2CBE1" w14:textId="6375A720" w:rsidR="00A27F24" w:rsidRDefault="00BF6448" w:rsidP="00A27F24">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Brunch des Tremblay 88-89-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A145946" w14:textId="77777777" w:rsidR="00A27F24" w:rsidRDefault="00A27F24" w:rsidP="00A27F24">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49B1806F" w14:textId="4CF2BAAE" w:rsidR="00A27F24" w:rsidRDefault="00A27F24" w:rsidP="00A27F24">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P280/C1/1,16</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39991065" w14:textId="1385237F" w:rsidR="00A27F24" w:rsidRDefault="00BF6448" w:rsidP="00A27F24">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Brunch des Tremblay</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF66F8">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, banquet Faisan 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4016C603" w14:textId="77777777" w:rsidR="00A27F24" w:rsidRDefault="00A27F24" w:rsidP="00A27F24">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44B73A54" w14:textId="2582EDA9" w:rsidR="00A27F24" w:rsidRDefault="00A27F24" w:rsidP="00A27F24">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P280/C1/1,17</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44458F2B" w14:textId="2FF4FE1F" w:rsidR="00A27F24" w:rsidRDefault="00DF66F8" w:rsidP="00A27F24">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Brunch des Tremblay à Albanel, 14 nov 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B92389E" w14:textId="77777777" w:rsidR="00A27F24" w:rsidRDefault="00A27F24" w:rsidP="00A27F24">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7392D0A0" w14:textId="102B3735" w:rsidR="00A27F24" w:rsidRPr="00590DC2" w:rsidRDefault="00A27F24" w:rsidP="00A27F24">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00590DC2">
               <w:rPr>
-                <w:lang w:eastAsia="en-US"/>
-[...3 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+                <w:lang w:val="en-CA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P280/C1/1,18</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="625A720C" w14:textId="0341AD62" w:rsidR="00A27F24" w:rsidRPr="00590DC2" w:rsidRDefault="00DF66F8" w:rsidP="00A27F24">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-CA" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00590DC2">
               <w:rPr>
-                <w:lang w:eastAsia="en-US"/>
-[...364 lines deleted...]
-              <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00590DC2">
+              <w:t>Roland Girard Noël 1987 1988</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42D6342A" w14:textId="77777777" w:rsidR="00A27F24" w:rsidRPr="00590DC2" w:rsidRDefault="00A27F24" w:rsidP="00A27F24">
+            <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>P280/C1/1,13</w:t>
-[...218 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="32F07770" w14:textId="7539455D" w:rsidR="00A27F24" w:rsidRDefault="00A27F24" w:rsidP="00A27F24">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P280/C1/1,19</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B6C5F40" w14:textId="60654F46" w:rsidR="00A27F24" w:rsidRDefault="00DF66F8" w:rsidP="00A27F24">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paul-André au </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> (?)</w:t>
+              <w:t>Paul-André au Bachins (?)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E22C5EC" w14:textId="77777777" w:rsidR="00A27F24" w:rsidRDefault="00A27F24" w:rsidP="00A27F24">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="270FDE74" w14:textId="4182EE77" w:rsidR="00A27F24" w:rsidRDefault="00A27F24" w:rsidP="00A27F24">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P280/C1/1,20</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26D5DB50" w14:textId="3A08EF7D" w:rsidR="00A27F24" w:rsidRDefault="00DF66F8" w:rsidP="00A27F24">
             <w:pPr>
               <w:rPr>
@@ -26102,65 +29268,51 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="113FDB76" w14:textId="1B8B83B1" w:rsidR="00A27F24" w:rsidRDefault="00A27F24" w:rsidP="00A27F24">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P280/C1/1,21</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59D2E9C6" w14:textId="43770CEE" w:rsidR="00A27F24" w:rsidRDefault="00DF66F8" w:rsidP="00A27F24">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mariage </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> (?)</w:t>
+              <w:t>Mariage Cotlenoir (?)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AAD7F94" w14:textId="77777777" w:rsidR="00A27F24" w:rsidRDefault="00A27F24" w:rsidP="00E73CD9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D5722CF" w14:textId="5509EF6E" w:rsidR="00DF66F8" w:rsidRDefault="00DF66F8" w:rsidP="00DF66F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P280/C1/1,22</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="761FC4A2" w14:textId="77777777" w:rsidR="00220F89" w:rsidRDefault="00220F89" w:rsidP="00220F89">
             <w:pPr>
               <w:rPr>
@@ -26739,51 +29891,50 @@
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Date :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1987-1988</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F1D89DC" w14:textId="327923D1" w:rsidR="00220F89" w:rsidRDefault="00220F89" w:rsidP="00220F89">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006121BC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Ville :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Saint-Stanislas</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B3E9077" w14:textId="77777777" w:rsidR="00220F89" w:rsidRDefault="00220F89" w:rsidP="00220F89">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006121BC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Durée :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -26923,65 +30074,51 @@
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P280/C1/1,25</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="180D06BA" w14:textId="3D162C22" w:rsidR="00220F89" w:rsidRDefault="00220F89" w:rsidP="00220F89">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006121BC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Identification :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Fortin, sœur de Normand Fortin</w:t>
+              <w:t xml:space="preserve"> Jeanne-d’Arc Fortin, sœur de Normand Fortin</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46C7C817" w14:textId="77777777" w:rsidR="00220F89" w:rsidRDefault="00220F89" w:rsidP="00220F89">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006121BC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Titre :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7953EEDF" w14:textId="77777777" w:rsidR="00220F89" w:rsidRDefault="00220F89" w:rsidP="00220F89">
             <w:pPr>
@@ -27504,50 +30641,51 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006121BC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Description : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40BFBFE5" w14:textId="2DDA53BD" w:rsidR="00E106A3" w:rsidRDefault="00E106A3" w:rsidP="00E106A3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006121BC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Date :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009F3632">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Hiver 1986</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="173182CB" w14:textId="3CCEAE9D" w:rsidR="00E106A3" w:rsidRDefault="00E106A3" w:rsidP="00E106A3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006121BC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -28253,67 +31391,67 @@
           </w:tcPr>
           <w:p w14:paraId="736D86E2" w14:textId="5281311C" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7" w:rsidP="00F94DE7">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Rangée de l’audiovisuel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4145F1F6" w14:textId="64E053BF" w:rsidR="00F94DE7" w:rsidRPr="00B321DF" w:rsidRDefault="00F94DE7" w:rsidP="00F94DE7">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="100" w:name="_Toc198114808"/>
+            <w:bookmarkStart w:id="119" w:name="_Toc226037293"/>
             <w:r>
               <w:t>P280/C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Bobines de film</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="100"/>
+            <w:bookmarkEnd w:id="119"/>
           </w:p>
           <w:p w14:paraId="6242A323" w14:textId="010852E3" w:rsidR="00F94DE7" w:rsidRDefault="00113EEB" w:rsidP="00F94DE7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007371C4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">–1957-1970. – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="007371C4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> heures 2</w:t>
             </w:r>
@@ -28452,50 +31590,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Chalet Lac Eden</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="416A4FB2" w14:textId="77777777" w:rsidR="00146B91" w:rsidRDefault="00146B91" w:rsidP="00146B91">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="64D6B37A" w14:textId="4812396C" w:rsidR="00146B91" w:rsidRDefault="00146B91" w:rsidP="00146B91">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>P280/C1/2,3</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="210B1173" w14:textId="3C265907" w:rsidR="00146B91" w:rsidRDefault="008A3D57" w:rsidP="00146B91">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A3D57">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Identification :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00146B91">
               <w:rPr>
@@ -28542,51 +31681,50 @@
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Description :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Coupe forestière mécanisée dans les chantiers, avec Marcel Girard, 1960.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CE266BF" w14:textId="09B3951E" w:rsidR="008A3D57" w:rsidRDefault="008A3D57" w:rsidP="008A3D57">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A3D57">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Plans :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Goûter à l’extérieur. Coupe à la scie mécanique. Travailleurs en forêt. Personnes assises sur la pelle mécanique, des troncs d’arbres tirés à l’arrière. Hommes devant les camps et les pompes à essence.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EFE6B5D" w14:textId="25A886E7" w:rsidR="008A3D57" w:rsidRDefault="008A3D57" w:rsidP="008A3D57">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A3D57">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Date :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -28847,65 +31985,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00DF0F00">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Description : </w:t>
             </w:r>
             <w:r w:rsidRPr="00DF0F00">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Course ou rassemblement de motoneiges à Saint-Stanislas lors d’un rallye, en 1976. </w:t>
             </w:r>
             <w:r w:rsidRPr="00590DC2">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Un troupeau de vaches et leurs petits veaux circulent dans la neige à travers les participants. </w:t>
             </w:r>
             <w:r w:rsidRPr="008A3D57">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> les rejoint.</w:t>
+              <w:t>Un chien les rejoint.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EF4661C" w14:textId="3698FB48" w:rsidR="008A3D57" w:rsidRPr="00DF0F00" w:rsidRDefault="008A3D57" w:rsidP="008A3D57">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF0F00">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Date :</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF0F00">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1976</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59ABBDE8" w14:textId="65181033" w:rsidR="008A3D57" w:rsidRPr="00DF0F00" w:rsidRDefault="008A3D57" w:rsidP="008A3D57">
             <w:pPr>
@@ -29169,50 +32293,51 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3205C4E9" w14:textId="73DE0775" w:rsidR="00146B91" w:rsidRDefault="00146B91" w:rsidP="00146B91">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P280/C1/2,9</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2568936F" w14:textId="0A1849DF" w:rsidR="00146B91" w:rsidRDefault="00146B91" w:rsidP="00146B91">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>8 janvier 1980 : Noël 1980, Roland</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="127AFA79" w14:textId="77777777" w:rsidR="00146B91" w:rsidRDefault="00146B91" w:rsidP="00146B91">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="225FF1E4" w14:textId="0463AC1C" w:rsidR="00146B91" w:rsidRDefault="00146B91" w:rsidP="00146B91">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P280/C1/2,10</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C0F1EFF" w14:textId="0BA00379" w:rsidR="00146B91" w:rsidRDefault="00146B91" w:rsidP="00146B91">
             <w:pPr>
@@ -29222,51 +32347,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Film de Marcel Girard étant jeune</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63FF38C4" w14:textId="77777777" w:rsidR="00146B91" w:rsidRDefault="00146B91" w:rsidP="00146B91">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="55CF8A19" w14:textId="62CFFA19" w:rsidR="00146B91" w:rsidRPr="00BF0FA6" w:rsidRDefault="00146B91" w:rsidP="00146B91">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF0FA6">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>P280/C1/2,11</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="621C2A96" w14:textId="77777777" w:rsidR="00146B91" w:rsidRPr="00BF0FA6" w:rsidRDefault="00146B91" w:rsidP="00146B91">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="15F1CBDC" w14:textId="07CC4B42" w:rsidR="00146B91" w:rsidRPr="00BF0FA6" w:rsidRDefault="00146B91" w:rsidP="00146B91">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF0FA6">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P280/C1/2,12</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1603341D" w14:textId="42513EF5" w:rsidR="00146B91" w:rsidRDefault="007476F2" w:rsidP="00F94DE7">
             <w:pPr>
@@ -29788,81 +32912,68 @@
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58D19947" w14:textId="6CD233C6" w:rsidR="0078340A" w:rsidRPr="00DF0F00" w:rsidRDefault="00D26386" w:rsidP="0078340A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF0F00">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Identification : </w:t>
             </w:r>
             <w:r w:rsidR="00981EE8" w:rsidRPr="00DF0F00">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elisabeth, fête </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, Patrick Tremblay, Marcel </w:t>
+              <w:t xml:space="preserve">Elisabeth, fête noel, Patrick Tremblay, Marcel </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BF20C2F" w14:textId="0CE6DF13" w:rsidR="0078340A" w:rsidRPr="00DF0F00" w:rsidRDefault="00D26386" w:rsidP="0078340A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF0F00">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Titre : </w:t>
             </w:r>
             <w:r w:rsidRPr="00DF0F00">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noël chez les Tremblay à Saint-Stanislas, 1982</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19F97312" w14:textId="3317A705" w:rsidR="00D26386" w:rsidRPr="00D26386" w:rsidRDefault="00D26386" w:rsidP="00D26386">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D26386">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
@@ -29966,51 +33077,50 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="00D26386">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Solange Tremblay</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EB85E43" w14:textId="33ED7F79" w:rsidR="00D26386" w:rsidRPr="00D26386" w:rsidRDefault="00D26386" w:rsidP="0078340A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D26386">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Intervenants</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="00D26386">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Élisabeth, Marcel Girard, Patrick Trembla</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1266EFCC" w14:textId="41439B1F" w:rsidR="00D26386" w:rsidRPr="00D26386" w:rsidRDefault="00D26386" w:rsidP="0078340A">
             <w:pPr>
@@ -30220,65 +33330,51 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="44479B4F" w14:textId="70B6799A" w:rsidR="0078340A" w:rsidRPr="00590DC2" w:rsidRDefault="0078340A" w:rsidP="0078340A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00590DC2">
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P280/C1/2,22</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A1DF9B3" w14:textId="1A717D89" w:rsidR="0078340A" w:rsidRPr="00981EE8" w:rsidRDefault="00981EE8" w:rsidP="0078340A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00981EE8">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papa Patrick, </w:t>
-[...13 lines deleted...]
-              <w:t>, bicycle Ric</w:t>
+              <w:t>Papa Patrick, vache, bicycle Ric</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>h S</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B00ECE5" w14:textId="77777777" w:rsidR="0078340A" w:rsidRPr="00981EE8" w:rsidRDefault="0078340A" w:rsidP="0078340A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2D8CCEC1" w14:textId="267BD770" w:rsidR="0078340A" w:rsidRPr="0078340A" w:rsidRDefault="0078340A" w:rsidP="0078340A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078340A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -30670,50 +33766,51 @@
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidRPr="006121BC">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Lien LaVoute.tv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="36A7055F" w14:textId="77777777" w:rsidR="00E106A3" w:rsidRDefault="00E106A3" w:rsidP="00E106A3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Document numérisé</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F0AB37A" w14:textId="77777777" w:rsidR="0078340A" w:rsidRDefault="0078340A" w:rsidP="0078340A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="28941AC6" w14:textId="4A2E16D2" w:rsidR="0078340A" w:rsidRPr="0078340A" w:rsidRDefault="0078340A" w:rsidP="0078340A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078340A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P280/C1/2,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -30729,51 +33826,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Niquet ?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6253B80E" w14:textId="77777777" w:rsidR="0078340A" w:rsidRDefault="0078340A" w:rsidP="0078340A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="40C8EA78" w14:textId="4C873F36" w:rsidR="0078340A" w:rsidRPr="00590DC2" w:rsidRDefault="0078340A" w:rsidP="0078340A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00590DC2">
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>P280/C1/2,28</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76D7E152" w14:textId="2B9C4451" w:rsidR="0078340A" w:rsidRPr="00590DC2" w:rsidRDefault="00436D72" w:rsidP="0078340A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00590DC2">
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ottawa</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52EBFDED" w14:textId="77777777" w:rsidR="0078340A" w:rsidRPr="00590DC2" w:rsidRDefault="0078340A" w:rsidP="0078340A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="42793FBE" w14:textId="4A1EA5C2" w:rsidR="0078340A" w:rsidRPr="00590DC2" w:rsidRDefault="0078340A" w:rsidP="0078340A">
             <w:pPr>
@@ -31247,66 +34343,72 @@
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Scène rurale avec des vaches dans un pâturage près de la grange et circulant sur le chemin. Festival du Faisan à Saint-Stanislas en 1976, remise de trophées et vie familiale.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="181BBE56" w14:textId="5E48AFFE" w:rsidR="00B63372" w:rsidRDefault="00B63372" w:rsidP="00B63372">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B63372">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Plans :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Moto. Vaches dans un champ. Enfants et voitures sur le chemin de terre. Vaches devant la grange. Passage des vaches sur la route. Chien. Solange Tremblay portant un chandail du Festival du Faisan. Enclos des faisans. Kiosque d’artisanat. Groupes de personnes autour d’un repas. Allocutions et distribution de cadeaux et trophées. Présentation de trophées. Enfants et personnes âgées. Famille dans une maison. Enfant jouant avec une moto jouet. Famille dans la cuisine. Hommes portant un chandail du Festival du Faisan devant leur trophée.</w:t>
+              <w:t xml:space="preserve"> Moto. Vaches dans un champ. Enfants et voitures sur le chemin de terre. Vaches devant la grange. Passage des vaches sur la route. Chien. Solange Tremblay portant un chandail du Festival du Faisan. Enclos des faisans. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Kiosque d’artisanat. Groupes de personnes autour d’un repas. Allocutions et distribution de cadeaux et trophées. Présentation de trophées. Enfants et personnes âgées. Famille dans une maison. Enfant jouant avec une moto jouet. Famille dans la cuisine. Hommes portant un chandail du Festival du Faisan devant leur trophée.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B61AA94" w14:textId="77777777" w:rsidR="00B63372" w:rsidRDefault="00B63372" w:rsidP="00B63372">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006121BC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Date :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1976</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CD9D897" w14:textId="079C569F" w:rsidR="00B63372" w:rsidRDefault="00B63372" w:rsidP="00B63372">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006121BC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ville :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -31867,50 +34969,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Description : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Activité de chasse au faisan à Saint-Stanislas dans les années 1970, possiblement dans le cadre du Festival du Faisan.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="743D56A5" w14:textId="0BF27AC4" w:rsidR="002D6BC1" w:rsidRDefault="002D6BC1" w:rsidP="002D6BC1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D6BC1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Plans :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Jeux d’enfants à l’extérieur du chalet. Hommes regardant un plan ou une carte. Groupe de chasseurs en tenue de chasse. Discussions près d’un grand chapiteau. Fusils ou filets à la main. Parcours du champ avec dossards orange. Distribution de bières O’Keefe. Présentation de trophées de chasse (les faisans).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7031E58F" w14:textId="3A5B3F82" w:rsidR="002D6BC1" w:rsidRDefault="002D6BC1" w:rsidP="002D6BC1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006121BC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Date :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -31930,51 +35033,50 @@
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ville :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Saint-Stanislas</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59AAFDFC" w14:textId="0ADDD3CE" w:rsidR="002D6BC1" w:rsidRDefault="002D6BC1" w:rsidP="002D6BC1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006121BC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Durée :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002D6BC1">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>00:03:21</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FDE93CD" w14:textId="77777777" w:rsidR="002D6BC1" w:rsidRDefault="002D6BC1" w:rsidP="002D6BC1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006121BC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -32132,114 +35234,114 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D8FD01D" w14:textId="77777777" w:rsidR="0078340A" w:rsidRDefault="0078340A" w:rsidP="00F94DE7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4BDC8749" w14:textId="77777777" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7" w:rsidP="00F94DE7">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4DDEEC39" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="009A57B7"/>
     <w:p w14:paraId="7C1918C0" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="69D779FB" w14:textId="0536B878" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="101" w:name="_Toc198114809"/>
+      <w:bookmarkStart w:id="120" w:name="_Toc226037294"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC">
         <w:t>280</w:t>
       </w:r>
       <w:r>
         <w:t>/C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidR="00F94DE7">
         <w:t>Enregistrements sonores</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="101"/>
+      <w:bookmarkEnd w:id="120"/>
     </w:p>
     <w:p w14:paraId="0A6F7252" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00287473" w:rsidRPr="00A674F8" w14:paraId="05B2D203" w14:textId="77777777" w:rsidTr="00E73CD9">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="708168FC" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00E73CD9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FA58A67" w14:textId="32CEA9D7" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00287473" w:rsidP="00E73CD9">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="102" w:name="_Toc198114810"/>
+            <w:bookmarkStart w:id="121" w:name="_Toc226037295"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00FB32BC">
               <w:t>280</w:t>
             </w:r>
             <w:r>
               <w:t>/C2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -32254,51 +35356,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="102"/>
+            <w:bookmarkEnd w:id="121"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CBB58D2" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00E73CD9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3A4B7477" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00E73CD9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BBFBC96" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00E73CD9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -32307,51 +35409,51 @@
       <w:tr w:rsidR="00287473" w:rsidRPr="00A674F8" w14:paraId="383CECC4" w14:textId="77777777" w:rsidTr="00E73CD9">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="382F78F5" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00E73CD9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10402DDE" w14:textId="35AE5B29" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00287473" w:rsidP="00E73CD9">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="103" w:name="_Toc198114811"/>
+            <w:bookmarkStart w:id="122" w:name="_Toc226037296"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00FB32BC">
               <w:t>280</w:t>
             </w:r>
             <w:r>
               <w:t>/C2/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -32366,90 +35468,90 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="103"/>
+            <w:bookmarkEnd w:id="122"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="092C4F7B" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00E73CD9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="03F1CD25" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00E73CD9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6E57C567" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00E73CD9"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1453E7DC" w14:textId="6A602E8C" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="06E698F0" w14:textId="5785EE20" w:rsidR="00645F67" w:rsidRDefault="00645F67" w:rsidP="00287473"/>
     <w:p w14:paraId="3D364F9F" w14:textId="2EC5DF02" w:rsidR="00645F67" w:rsidRPr="00A674F8" w:rsidRDefault="00645F67" w:rsidP="00645F67">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="104" w:name="_Toc198114812"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc226037297"/>
       <w:r>
         <w:t>P280/D</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Objets</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="104"/>
+      <w:bookmarkEnd w:id="123"/>
     </w:p>
     <w:p w14:paraId="679967F1" w14:textId="77777777" w:rsidR="00645F67" w:rsidRDefault="00645F67" w:rsidP="00645F67"/>
     <w:p w14:paraId="033578F2" w14:textId="77777777" w:rsidR="00645F67" w:rsidRPr="00AB6798" w:rsidRDefault="00645F67" w:rsidP="00645F67">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="356DA113" w14:textId="410A7A85" w:rsidR="00645F67" w:rsidRPr="00A674F8" w:rsidRDefault="00645F67" w:rsidP="00645F67">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00E56E99">
         <w:t xml:space="preserve">des objets amassés par Mme Solange Tremblay, donatrice, </w:t>
       </w:r>
       <w:r w:rsidR="00247D66">
         <w:t>lors d’activités de bénévolat</w:t>
       </w:r>
@@ -32505,147 +35607,147 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CAF22DB" w14:textId="77777777" w:rsidR="00645F67" w:rsidRPr="00A674F8" w:rsidRDefault="00645F67" w:rsidP="00645F67"/>
     <w:p w14:paraId="55D900C0" w14:textId="53630113" w:rsidR="00645F67" w:rsidRPr="00A674F8" w:rsidRDefault="00645F67" w:rsidP="00645F67">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="105" w:name="_Toc198114813"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc226037298"/>
       <w:r>
         <w:t>P280/</w:t>
       </w:r>
       <w:r w:rsidR="00247D66">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00247D66">
         <w:t>Épinglettes</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="105"/>
+      <w:bookmarkEnd w:id="124"/>
     </w:p>
     <w:p w14:paraId="00FEB3C0" w14:textId="77777777" w:rsidR="00645F67" w:rsidRPr="00A674F8" w:rsidRDefault="00645F67" w:rsidP="00645F67"/>
     <w:p w14:paraId="464272BD" w14:textId="77777777" w:rsidR="00645F67" w:rsidRPr="00AB6798" w:rsidRDefault="00645F67" w:rsidP="00645F67">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E389A05" w14:textId="7759CC7B" w:rsidR="00645F67" w:rsidRPr="00A674F8" w:rsidRDefault="00645F67" w:rsidP="00645F67">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00247D66">
         <w:t xml:space="preserve">2 épinglettes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C79A38E" w14:textId="77777777" w:rsidR="00645F67" w:rsidRPr="00A674F8" w:rsidRDefault="00645F67" w:rsidP="00645F67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00645F67" w:rsidRPr="00A674F8" w14:paraId="4E818CBA" w14:textId="77777777" w:rsidTr="00E73CD9">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41847499" w14:textId="77777777" w:rsidR="00645F67" w:rsidRPr="00A674F8" w:rsidRDefault="00645F67" w:rsidP="00E73CD9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1179EEA5" w14:textId="39AAA7F6" w:rsidR="00645F67" w:rsidRPr="00B321DF" w:rsidRDefault="00645F67" w:rsidP="00E73CD9">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="106" w:name="_Toc198114814"/>
+            <w:bookmarkStart w:id="125" w:name="_Toc226037299"/>
             <w:r>
               <w:t>P280/</w:t>
             </w:r>
             <w:r w:rsidR="00247D66">
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00247D66">
               <w:t>Implication</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="106"/>
+            <w:bookmarkEnd w:id="125"/>
           </w:p>
           <w:p w14:paraId="0DC4FA59" w14:textId="4A699419" w:rsidR="00645F67" w:rsidRDefault="00247D66" w:rsidP="00E73CD9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- 2 épinglettes.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F6368FC" w14:textId="77777777" w:rsidR="00247D66" w:rsidRDefault="00247D66" w:rsidP="00E73CD9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="58C4E9F8" w14:textId="3BEF4D68" w:rsidR="00645F67" w:rsidRDefault="00645F67" w:rsidP="00E73CD9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -32705,58 +35807,58 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="480D31A5" w14:textId="77777777" w:rsidR="00645F67" w:rsidRPr="00A674F8" w:rsidRDefault="00645F67" w:rsidP="00287473"/>
     <w:p w14:paraId="71F28F6D" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="017544C2" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="1C85BA0B" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65AB2B80" w14:textId="77777777" w:rsidR="008F50A5" w:rsidRDefault="008F50A5" w:rsidP="00923766">
+    <w:p w14:paraId="79255CDB" w14:textId="77777777" w:rsidR="0083195A" w:rsidRDefault="0083195A" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00918971" w14:textId="77777777" w:rsidR="008F50A5" w:rsidRDefault="008F50A5" w:rsidP="00923766">
+    <w:p w14:paraId="2046E5E1" w14:textId="77777777" w:rsidR="0083195A" w:rsidRDefault="0083195A" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -32921,58 +36023,58 @@
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="008D64A5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="00491934" w:rsidRDefault="00491934" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11B2C4F1" w14:textId="77777777" w:rsidR="008F50A5" w:rsidRDefault="008F50A5" w:rsidP="00923766">
+    <w:p w14:paraId="4F0D117E" w14:textId="77777777" w:rsidR="0083195A" w:rsidRDefault="0083195A" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55EB5A35" w14:textId="77777777" w:rsidR="008F50A5" w:rsidRDefault="008F50A5" w:rsidP="00923766">
+    <w:p w14:paraId="1205D7A8" w14:textId="77777777" w:rsidR="0083195A" w:rsidRDefault="0083195A" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="2B7F7F98" w14:textId="2C8441CE" w:rsidR="00491934" w:rsidRDefault="00491934">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Normand Fortin est le frère de Gemma Fortin, elle-même épouse de Jean-Charles Savard. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
@@ -34800,50 +37902,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E9E2F7E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8042DE78"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="624C3C54"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5D7CDDF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -34948,51 +38163,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71692564"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="69626B2E"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35061,51 +38276,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75E0603B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED708FA8"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35174,51 +38389,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B4A1BC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="31329B18"/>
     <w:lvl w:ilvl="0" w:tplc="A674605C">
       <w:start w:val="7"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1065" w:hanging="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35288,462 +38503,493 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1116488339">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1277060282">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="577011086">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1617323570">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1204832198">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1237590130">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1251352734">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="173109863">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1969319408">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1426607106">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1289510211">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1583635467">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="463549576">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="487866377">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="444738418">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1949580382">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="2024892886">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="555623137">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="135340864">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1329672386">
     <w:abstractNumId w:val="8"/>
   </w:num>
+  <w:num w:numId="21" w16cid:durableId="367071264">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="140"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00006C7A"/>
     <w:rsid w:val="00016CEE"/>
     <w:rsid w:val="0001776F"/>
     <w:rsid w:val="00022E06"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="000471D4"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000652DA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="00083A2F"/>
     <w:rsid w:val="000A440C"/>
     <w:rsid w:val="000A6B7A"/>
+    <w:rsid w:val="000B2211"/>
     <w:rsid w:val="000B2BA6"/>
     <w:rsid w:val="000B6E27"/>
     <w:rsid w:val="000B7F56"/>
     <w:rsid w:val="000C70A7"/>
     <w:rsid w:val="000E2377"/>
+    <w:rsid w:val="000F5E11"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="00102316"/>
     <w:rsid w:val="00112008"/>
     <w:rsid w:val="00113EEB"/>
     <w:rsid w:val="001153BB"/>
+    <w:rsid w:val="00115E34"/>
     <w:rsid w:val="001213BC"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00146B91"/>
     <w:rsid w:val="00151501"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="001775D5"/>
     <w:rsid w:val="00181E12"/>
     <w:rsid w:val="001C4FCD"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="001F7760"/>
     <w:rsid w:val="00220F89"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242535"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="00247D66"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="00287473"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002A29A7"/>
     <w:rsid w:val="002A5FA2"/>
     <w:rsid w:val="002C1CD4"/>
     <w:rsid w:val="002C791D"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="002D6BC1"/>
     <w:rsid w:val="002E6ABC"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="003044B9"/>
     <w:rsid w:val="0030734D"/>
     <w:rsid w:val="00311D8B"/>
     <w:rsid w:val="00312190"/>
     <w:rsid w:val="0038462B"/>
     <w:rsid w:val="003905AA"/>
     <w:rsid w:val="003A354F"/>
+    <w:rsid w:val="003A4652"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003A5F15"/>
     <w:rsid w:val="003A67C7"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="003C1450"/>
     <w:rsid w:val="003C74E0"/>
     <w:rsid w:val="00421D85"/>
     <w:rsid w:val="00424D30"/>
+    <w:rsid w:val="00425E94"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="00436D72"/>
     <w:rsid w:val="004371EE"/>
     <w:rsid w:val="00444B0E"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482438"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="00491934"/>
     <w:rsid w:val="0049624B"/>
+    <w:rsid w:val="004B58CE"/>
     <w:rsid w:val="004D66AE"/>
+    <w:rsid w:val="004F0827"/>
     <w:rsid w:val="00501DD6"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00505678"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00544163"/>
     <w:rsid w:val="005459E1"/>
     <w:rsid w:val="00550115"/>
     <w:rsid w:val="005546F6"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="0056432C"/>
     <w:rsid w:val="0057468D"/>
+    <w:rsid w:val="00575CC5"/>
     <w:rsid w:val="0058683E"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="00590DC2"/>
     <w:rsid w:val="00593D7D"/>
     <w:rsid w:val="00594199"/>
     <w:rsid w:val="005A2E28"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B5555"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005B6D9E"/>
     <w:rsid w:val="005E49AE"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00601327"/>
     <w:rsid w:val="00602381"/>
     <w:rsid w:val="006121BC"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00620808"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="00636E8B"/>
     <w:rsid w:val="00645F67"/>
     <w:rsid w:val="00652103"/>
     <w:rsid w:val="00654BE5"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00667CEE"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="0069656E"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A2652"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="006B046C"/>
+    <w:rsid w:val="006C3CF6"/>
+    <w:rsid w:val="006D5E2E"/>
     <w:rsid w:val="006E0846"/>
+    <w:rsid w:val="006E25E8"/>
     <w:rsid w:val="006F48CD"/>
     <w:rsid w:val="00711CF3"/>
     <w:rsid w:val="00717510"/>
     <w:rsid w:val="007215FD"/>
+    <w:rsid w:val="0072400D"/>
+    <w:rsid w:val="00724AD1"/>
     <w:rsid w:val="007476F2"/>
     <w:rsid w:val="007527C3"/>
     <w:rsid w:val="00757433"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="0077509D"/>
     <w:rsid w:val="00776E4F"/>
     <w:rsid w:val="0078340A"/>
     <w:rsid w:val="00797D5C"/>
+    <w:rsid w:val="007A7C85"/>
     <w:rsid w:val="007A7F60"/>
     <w:rsid w:val="007B1CC0"/>
     <w:rsid w:val="007B70ED"/>
     <w:rsid w:val="007B7D3E"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="00804E12"/>
     <w:rsid w:val="00807BDD"/>
     <w:rsid w:val="0082184E"/>
+    <w:rsid w:val="0083195A"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="008466E3"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00854E4D"/>
     <w:rsid w:val="00855D26"/>
     <w:rsid w:val="008625F4"/>
     <w:rsid w:val="00863626"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="00894FEA"/>
     <w:rsid w:val="0089695D"/>
     <w:rsid w:val="0089776D"/>
     <w:rsid w:val="008A0AA0"/>
     <w:rsid w:val="008A17C8"/>
     <w:rsid w:val="008A3D57"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D2706"/>
     <w:rsid w:val="008D376D"/>
     <w:rsid w:val="008D41CC"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="008E4F42"/>
     <w:rsid w:val="008F0833"/>
     <w:rsid w:val="008F50A5"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00931389"/>
+    <w:rsid w:val="00932660"/>
     <w:rsid w:val="00934934"/>
     <w:rsid w:val="00942943"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="00973CC9"/>
     <w:rsid w:val="00981EE8"/>
     <w:rsid w:val="00991C81"/>
     <w:rsid w:val="00993863"/>
     <w:rsid w:val="009953CD"/>
     <w:rsid w:val="009A57B7"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009C41AF"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009F0832"/>
     <w:rsid w:val="009F3632"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A01CDF"/>
+    <w:rsid w:val="00A05DAE"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A122C2"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A27F24"/>
     <w:rsid w:val="00A27F8C"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A66A38"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AA0634"/>
+    <w:rsid w:val="00AA1582"/>
     <w:rsid w:val="00AA48C7"/>
     <w:rsid w:val="00AA707A"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AB6798"/>
     <w:rsid w:val="00AC444A"/>
     <w:rsid w:val="00AD1D1C"/>
     <w:rsid w:val="00AE7D8B"/>
     <w:rsid w:val="00B06E0D"/>
     <w:rsid w:val="00B11D09"/>
     <w:rsid w:val="00B148D8"/>
     <w:rsid w:val="00B227D8"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B321DF"/>
     <w:rsid w:val="00B3412B"/>
     <w:rsid w:val="00B34E8C"/>
+    <w:rsid w:val="00B35C93"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B514D4"/>
     <w:rsid w:val="00B54104"/>
     <w:rsid w:val="00B55D5C"/>
+    <w:rsid w:val="00B56C30"/>
     <w:rsid w:val="00B575B7"/>
     <w:rsid w:val="00B57DD6"/>
     <w:rsid w:val="00B63372"/>
     <w:rsid w:val="00B70F0F"/>
     <w:rsid w:val="00B774F9"/>
     <w:rsid w:val="00B918B5"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
+    <w:rsid w:val="00BA275C"/>
     <w:rsid w:val="00BB2D08"/>
     <w:rsid w:val="00BC476B"/>
     <w:rsid w:val="00BC64AB"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BD5104"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BE4FD0"/>
     <w:rsid w:val="00BF016E"/>
     <w:rsid w:val="00BF0FA6"/>
     <w:rsid w:val="00BF6448"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C009AD"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C07BB0"/>
     <w:rsid w:val="00C11F5D"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C1628A"/>
     <w:rsid w:val="00C17497"/>
     <w:rsid w:val="00C40995"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C43789"/>
     <w:rsid w:val="00C53495"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C64506"/>
     <w:rsid w:val="00C66873"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C817ED"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CB5258"/>
+    <w:rsid w:val="00CB631C"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CD6ECC"/>
     <w:rsid w:val="00CE1CB3"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00CE632E"/>
     <w:rsid w:val="00CF0627"/>
     <w:rsid w:val="00CF53BA"/>
     <w:rsid w:val="00CF7467"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D0707F"/>
     <w:rsid w:val="00D2176C"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D26386"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
+    <w:rsid w:val="00D32499"/>
     <w:rsid w:val="00D42360"/>
     <w:rsid w:val="00D80A16"/>
     <w:rsid w:val="00D81EF4"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DB4844"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DD6C7F"/>
     <w:rsid w:val="00DF0F00"/>
     <w:rsid w:val="00DF1F3F"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00DF66F8"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E072EE"/>
     <w:rsid w:val="00E106A3"/>
+    <w:rsid w:val="00E130D3"/>
+    <w:rsid w:val="00E15597"/>
     <w:rsid w:val="00E22017"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E56E99"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E73CD9"/>
     <w:rsid w:val="00E75EB0"/>
     <w:rsid w:val="00E760C3"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00E9424E"/>
     <w:rsid w:val="00EA6927"/>
     <w:rsid w:val="00EB1CC5"/>
     <w:rsid w:val="00EB1FAF"/>
+    <w:rsid w:val="00ED7AD5"/>
     <w:rsid w:val="00EE637F"/>
     <w:rsid w:val="00F13506"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F27E73"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F41408"/>
     <w:rsid w:val="00F43CBC"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F6170F"/>
+    <w:rsid w:val="00F625CD"/>
     <w:rsid w:val="00F64BAF"/>
+    <w:rsid w:val="00F74A8C"/>
+    <w:rsid w:val="00F7548B"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00F91A56"/>
     <w:rsid w:val="00F94DE7"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FA5978"/>
     <w:rsid w:val="00FB32BC"/>
     <w:rsid w:val="00FB5AEA"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
     <w:rsid w:val="00FF6555"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -36135,101 +39381,100 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="009F3632"/>
+    <w:rsid w:val="006C3CF6"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00102316"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="008F0833"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
@@ -37148,71 +40393,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E7D40B4-8277-4663-A26A-1272CFFD02E3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2017 v2</Template>
   <TotalTime></TotalTime>
-  <Pages>38</Pages>
-[...1 lines deleted...]
-  <Characters>44000</Characters>
+  <Pages>42</Pages>
+  <Words>9046</Words>
+  <Characters>51110</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1571</Lines>
-  <Paragraphs>1334</Paragraphs>
+  <Lines>2323</Lines>
+  <Paragraphs>1718</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>50695</CharactersWithSpaces>
+  <CharactersWithSpaces>58438</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>