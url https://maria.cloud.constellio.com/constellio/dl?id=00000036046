--- v4 (2026-04-27)
+++ v5 (2026-08-04)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="7376B8C0" w14:textId="0EFC6013" w:rsidR="008A0AA0" w:rsidRDefault="008A0AA0" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02FE735A" wp14:editId="0C09B28B">
             <wp:extent cx="1382633" cy="1281974"/>
             <wp:effectExtent l="0" t="0" r="8255" b="0"/>
             <wp:docPr id="2" name="Image 2" descr="Une image contenant texte, plante&#10;&#10;Description générée automatiquement"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Image 1" descr="Une image contenant texte, plante&#10;&#10;Description générée automatiquement"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
@@ -358,65 +358,51 @@
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc226037179" w:history="1">
         <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>PRÉSENTATIO</w:t>
-[...13 lines deleted...]
-          <w:t xml:space="preserve"> DU FONDS</w:t>
+          <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037179 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
@@ -424,9043 +410,9047 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4DED8948" w14:textId="6296EA72" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="4DED8948" w14:textId="6296EA72" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037180" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A Documents textuels</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037180 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2CB86B18" w14:textId="52D7D7F2" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="2CB86B18" w14:textId="52D7D7F2" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037181" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A1 Généalogie et famille</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037181 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="39F14CB0" w14:textId="135FC2DA" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="39F14CB0" w14:textId="135FC2DA" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037182" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A1/1 : Famille Tremblay</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037182 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7917D506" w14:textId="5C107AE4" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="7917D506" w14:textId="5C107AE4" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037183" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A1/2 : Famille Girard</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037183 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="22544643" w14:textId="6E47D621" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="22544643" w14:textId="6E47D621" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037184" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A1/3 : Famille Patrick Tremblay et Jeanne Simard</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037184 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16182E37" w14:textId="5FA00AF3" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="16182E37" w14:textId="5FA00AF3" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037185" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A1/4 : Invitations mariages</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037185 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="38B1BE76" w14:textId="7F46B0FD" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="38B1BE76" w14:textId="7F46B0FD" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037186" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A1/5 : Anniversaires</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037186 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="15E47D7A" w14:textId="78100FA0" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="15E47D7A" w14:textId="78100FA0" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037187" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A2 Occupations professionnelles</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037187 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79AE652B" w14:textId="41A14BE3" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="79AE652B" w14:textId="41A14BE3" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037188" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A2/1 : Expérience</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037188 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="326C1723" w14:textId="7F52BF4F" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="326C1723" w14:textId="7F52BF4F" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037189" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A2/2 : Politique</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037189 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="77C05E92" w14:textId="321C8E4A" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="77C05E92" w14:textId="321C8E4A" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037190" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A2/3 : Éducation</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037190 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29F90479" w14:textId="5FFE55E7" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="29F90479" w14:textId="5FFE55E7" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037191" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A3 Implication</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037191 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="512D4C21" w14:textId="187D99E1" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="512D4C21" w14:textId="187D99E1" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037192" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A3/1 : Festivals et carnavals</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037192 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51CE7457" w14:textId="7D658D1E" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="51CE7457" w14:textId="7D658D1E" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037193" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A3/1.1 : Festival du bleuet (Mistassini)</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037193 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78520C16" w14:textId="2BDDDAD1" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="78520C16" w14:textId="2BDDDAD1" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037194" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>P280/A3/1.2 : Festival western (Dolbeau)</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037194 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7EA6AA10" w14:textId="64AF53F1" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="7EA6AA10" w14:textId="64AF53F1" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037195" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A3/1.3 : Festival du faisan (Saint-Stanislas)</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037195 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5AD7349A" w14:textId="2CC66542" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="5AD7349A" w14:textId="2CC66542" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037196" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A3/1.4 : Carnaval (Saint-Stanislas)</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037196 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0D09DD7A" w14:textId="4C57AAAB" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="0D09DD7A" w14:textId="4C57AAAB" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037197" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A3/2 : Organismes</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037197 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E824984" w14:textId="2E6F52EB" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="4E824984" w14:textId="2E6F52EB" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037198" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A3/2.1 : Cercle des Fermières</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037198 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="774B2FA1" w14:textId="6F9288D7" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="774B2FA1" w14:textId="6F9288D7" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037199" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A3/2.2 : Centre de femmes pays Maria-Chapdelaine</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037199 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1A6F3C29" w14:textId="6FCF5984" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="1A6F3C29" w14:textId="6FCF5984" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037200" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A3/2.3 : Association des femmes de carrière</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037200 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3863B05C" w14:textId="1570246C" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="3863B05C" w14:textId="1570246C" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037201" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A3/2.4 : Filles d’Isabelle</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037201 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="63718D7D" w14:textId="3A879925" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="63718D7D" w14:textId="3A879925" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037202" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A3/2.5 : Fabrique Saint-Stanislas</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037202 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="164DECF9" w14:textId="60E7781B" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="164DECF9" w14:textId="60E7781B" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037203" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A3/2.6 : Club de l’âge d’or</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037203 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4688C9E6" w14:textId="77F768CC" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="4688C9E6" w14:textId="77F768CC" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037204" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A3/2.7 : Les Grands Jardins de Normandin</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037204 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="08B6544D" w14:textId="5EA7EE97" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="08B6544D" w14:textId="5EA7EE97" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037205" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A3/2.8 : Les amies de Saint-Stanislas</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037205 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="55CCB5FC" w14:textId="1AD90147" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="55CCB5FC" w14:textId="1AD90147" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037206" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A3/2.9 : Le Cercle Notre-Dame de la Trappe</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037206 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="296E5E3D" w14:textId="7369836D" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="296E5E3D" w14:textId="7369836D" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037207" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A3/3 : Sports et compétitions</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037207 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A220DE6" w14:textId="0BB637A0" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="0A220DE6" w14:textId="0BB637A0" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037208" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A3/3.1 : Événements sportifs</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037208 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="577BEBD2" w14:textId="2BFEC00A" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="577BEBD2" w14:textId="2BFEC00A" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037209" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A3/4 : Anniversaires de fondation</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037209 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4812CB21" w14:textId="6DA3BBE5" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="4812CB21" w14:textId="6DA3BBE5" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037210" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A3/4.1 : 50 ans de Saint-Stanislas</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037210 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="140783C9" w14:textId="7CE694BF" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="140783C9" w14:textId="7CE694BF" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037211" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A3/4.2 : 150 ans du Saguenay-Lac-Saint-Jean</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037211 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F5784D7" w14:textId="60F3751D" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="7F5784D7" w14:textId="60F3751D" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037212" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A3/5 : Politique</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037212 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B902F9A" w14:textId="26DDC993" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="5B902F9A" w14:textId="26DDC993" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037213" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A3/5.1 : Élections Martin Cauvier (libéral)</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037213 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="457F1EC1" w14:textId="57462887" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="457F1EC1" w14:textId="57462887" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037214" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A3/5.2 : Suzanne Beauchamp-Niquet (fédéral)</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037214 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="38CBBCF6" w14:textId="0D2F2915" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="38CBBCF6" w14:textId="0D2F2915" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037215" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A3/6 : Municipalités</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037215 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7B1D03F4" w14:textId="0BA2AB81" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="7B1D03F4" w14:textId="0BA2AB81" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037216" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A3/6.1 : Ville de Mistassini</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037216 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="232D98A2" w14:textId="04DE9D8F" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="232D98A2" w14:textId="04DE9D8F" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037217" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A3/6.2 : Municipalité de Saint-Stanislas</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037217 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="27455565" w14:textId="58FE538B" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="27455565" w14:textId="58FE538B" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037218" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A4 Loisirs</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037218 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29E9D5AA" w14:textId="05CF998A" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="29E9D5AA" w14:textId="05CF998A" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037219" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A4/1 : Chasse</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037219 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0AB6A9A9" w14:textId="6598D09A" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="0AB6A9A9" w14:textId="6598D09A" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037220" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A4/2 : Chalet</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037220 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C977623" w14:textId="141C4C3F" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="1C977623" w14:textId="141C4C3F" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037221" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A5 Histoire</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037221 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="799BE9F6" w14:textId="1CC34D9E" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="799BE9F6" w14:textId="1CC34D9E" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037222" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/A5/1 : Commerces de Saint-Stanislas</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037222 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D6B8CFB" w14:textId="1654325C" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="6D6B8CFB" w14:textId="1654325C" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037223" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B Documents iconographiques</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037223 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="520C7AE2" w14:textId="62BCC5E5" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="520C7AE2" w14:textId="62BCC5E5" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037224" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B1 Famille</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037224 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43D31A20" w14:textId="5DA42943" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="43D31A20" w14:textId="5DA42943" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037225" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B1/1 : Famille Solange Tremblay et Normand Fortin</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037225 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="149E184B" w14:textId="29542524" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="149E184B" w14:textId="29542524" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037226" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B1/2 : Famille Patrick Tremblay et Jeanne Simard</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037226 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1016A07C" w14:textId="509DBC1D" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="1016A07C" w14:textId="509DBC1D" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037227" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B1/3 : Famille Arthur Fortin</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037227 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F17611B" w14:textId="050890E8" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="4F17611B" w14:textId="050890E8" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037228" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B1/4 : Famille Philippe Girard</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037228 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4EF51B27" w14:textId="3F6594C4" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="4EF51B27" w14:textId="3F6594C4" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037229" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B1/5 : Famille Jeanne Simard</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037229 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C1F98E9" w14:textId="6F4D9BC0" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="2C1F98E9" w14:textId="6F4D9BC0" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037230" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B1/6 : Famille Solange Tremblay et Marcel Girard</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037230 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5339F225" w14:textId="006FAC99" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="5339F225" w14:textId="006FAC99" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037231" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B1/7 : Famille Marcel Girard</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037231 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="710B4490" w14:textId="6070A486" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="710B4490" w14:textId="6070A486" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037232" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B1/8 : Mariages et anniversaires</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037232 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="58524152" w14:textId="18EFA2F9" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="58524152" w14:textId="18EFA2F9" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037233" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B1/9 : Autres ancêtres</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037233 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="66A0CE1D" w14:textId="44CA744A" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="66A0CE1D" w14:textId="44CA744A" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037234" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B1/10 : Amis de la famille et parenté</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037234 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42101AE2" w14:textId="08C2FB7C" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="42101AE2" w14:textId="08C2FB7C" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037235" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B1/11 : Décès</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037235 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7EE41C9A" w14:textId="32DC29A1" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="7EE41C9A" w14:textId="32DC29A1" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037236" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B1/12 : Membres de la famille non identifiés</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037236 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="102A2B3F" w14:textId="03FC343F" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="102A2B3F" w14:textId="03FC343F" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037237" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B2 Occupations professionnelles</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037237 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3CC9C78F" w14:textId="58124A0C" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="3CC9C78F" w14:textId="58124A0C" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037238" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B2/1 : Foresterie</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037238 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="23F99137" w14:textId="7964DA0F" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="23F99137" w14:textId="7964DA0F" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037239" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B2/2 : Pont Domi</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037239 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3844C3C5" w14:textId="1B95C32A" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="3844C3C5" w14:textId="1B95C32A" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037240" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B2/3 : Agriculture et cueillette</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037240 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41173FC6" w14:textId="789B471D" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="41173FC6" w14:textId="789B471D" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037241" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B2/4 : Boucherie</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037241 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33F6554A" w14:textId="50748BA6" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="33F6554A" w14:textId="50748BA6" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037242" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B2/5 : Politique</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037242 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C32C0DE" w14:textId="7B412098" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="0C32C0DE" w14:textId="7B412098" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037243" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B3 Implications</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037243 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="121DB4FB" w14:textId="01852AB1" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="121DB4FB" w14:textId="01852AB1" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037244" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B3/1 : Festivals et carnavals</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037244 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18B4BABB" w14:textId="22FD2CA2" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="18B4BABB" w14:textId="22FD2CA2" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037245" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B3/1.1 : Festival du Bleuet</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037245 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="686C5E97" w14:textId="2B100461" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="686C5E97" w14:textId="2B100461" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037246" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>P280/B3/1.2 : Festival western</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037246 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2075ABB6" w14:textId="20450E15" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="2075ABB6" w14:textId="20450E15" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037247" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B3/1.3 : Festival du Faisan</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037247 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5D492B53" w14:textId="0F965977" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="5D492B53" w14:textId="0F965977" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037248" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B3/1.4 : Parade à Girardville</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037248 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B0FF08F" w14:textId="206CC339" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="5B0FF08F" w14:textId="206CC339" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037249" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B3/1.5 : Carnaval de Québec</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037249 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0D8C7CE3" w14:textId="590AAA59" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="0D8C7CE3" w14:textId="590AAA59" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037250" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>P280/B3/1.6 : Festival western de St-Tite</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037250 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="619FC942" w14:textId="74E05BEE" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="619FC942" w14:textId="74E05BEE" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037251" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>P280/B3/1.7 : Carnaval de Saint-Stanislas</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037251 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="49F8DD0A" w14:textId="009D4990" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="49F8DD0A" w14:textId="009D4990" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037252" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B3/2 : Organismes</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037252 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B44B055" w14:textId="1CC3279F" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="6B44B055" w14:textId="1CC3279F" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037253" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B3/2.1 : Cercle des Fermières</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037253 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="452D95B4" w14:textId="27877775" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="452D95B4" w14:textId="27877775" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037254" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B3/2.2 : Filles d’Isabelle</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037254 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00D4F8BB" w14:textId="48876D03" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="00D4F8BB" w14:textId="48876D03" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037255" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B3/2.3 : Centre de femmes</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037255 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0556C55A" w14:textId="2AFF074E" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="0556C55A" w14:textId="2AFF074E" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037256" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B3/2.4 : Club de l’âge d’or</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037256 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6CDDAFA3" w14:textId="59B63E78" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="6CDDAFA3" w14:textId="59B63E78" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037257" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B3/2.5 : Fabrique de Saint-Stanislas</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037257 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>24</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0FA7F06B" w14:textId="47B73864" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="0FA7F06B" w14:textId="47B73864" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037258" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B3/3 : Sports et compétitions</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037258 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>24</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="38BEF830" w14:textId="722F6D64" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="38BEF830" w14:textId="722F6D64" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037259" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B3/3.1 : Jeux du Québec 1985</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037259 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>24</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11440F93" w14:textId="1A048D2C" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="11440F93" w14:textId="1A048D2C" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037260" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B3/4 : Célébrations</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037260 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>24</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7B162E79" w14:textId="4D0DBC19" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="7B162E79" w14:textId="4D0DBC19" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037261" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B3/4.1 : 50 ans de Saint-Stanislas</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037261 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>24</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D01E161" w14:textId="4C8D383A" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="1D01E161" w14:textId="4C8D383A" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037262" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B4 Loisirs</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037262 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C2FFECF" w14:textId="4B58A390" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="6C2FFECF" w14:textId="4B58A390" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037263" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B4/1 : Chasse et pêche</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037263 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="084F2A5D" w14:textId="4B361F8D" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="084F2A5D" w14:textId="4B361F8D" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037264" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B4/2 : Camping</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037264 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6018D945" w14:textId="26E50826" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="6018D945" w14:textId="26E50826" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037265" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B4/3 : Voyages</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037265 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="345421B4" w14:textId="4606833D" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="345421B4" w14:textId="4606833D" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037266" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B4/4 : Motoneige</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037266 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1A9DD6FA" w14:textId="3EBF9995" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="1A9DD6FA" w14:textId="3EBF9995" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037267" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B5 Santé</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037267 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="344CED78" w14:textId="0FE602F1" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="344CED78" w14:textId="0FE602F1" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037268" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B5/1 : Séjour à l’hôpital Jeanne Simard</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037268 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="063ED45D" w14:textId="0742964B" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="063ED45D" w14:textId="0742964B" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037269" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B6 Éducation</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037269 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>26</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33659701" w14:textId="4483B7C5" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="33659701" w14:textId="4483B7C5" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037270" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B6/1 : Religieuses et enseignantes</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037270 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>26</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B5EC313" w14:textId="56237953" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="5B5EC313" w14:textId="56237953" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037271" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B7 Transports</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037271 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>26</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5D6E9534" w14:textId="4CB80FD5" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="5D6E9534" w14:textId="4CB80FD5" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037272" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B7/1 : Camions</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037272 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>26</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="765EDBE8" w14:textId="7349CA31" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="765EDBE8" w14:textId="7349CA31" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037273" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B7/2 : Vélos</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037273 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>26</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="30274254" w14:textId="2728DD03" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="30274254" w14:textId="2728DD03" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037274" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B7/3 : Voitures</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037274 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>26</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D284B7B" w14:textId="33133996" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="6D284B7B" w14:textId="33133996" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037275" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B8 Animaux et insectes</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037275 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>27</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3DE4AC03" w14:textId="05662CA5" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="3DE4AC03" w14:textId="05662CA5" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037276" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B8/1 : Animaux en forêt</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037276 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>27</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="08A7D286" w14:textId="049B0AED" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="08A7D286" w14:textId="049B0AED" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037277" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B8/2 : Animaux de la ferme</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037277 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>27</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29441395" w14:textId="307750D9" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="29441395" w14:textId="307750D9" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037278" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B8/3 : Animaux domestiques</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037278 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>27</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33AFF7BF" w14:textId="08AA214D" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="33AFF7BF" w14:textId="08AA214D" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037279" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B8/4 : Insectes</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037279 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>27</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00C03235" w14:textId="124A26B2" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="00C03235" w14:textId="124A26B2" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037280" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B9 Bâtiments et lieux</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037280 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>27</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6852CA3B" w14:textId="44EBC37F" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="6852CA3B" w14:textId="44EBC37F" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037281" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B9/1 : Saint-Stanislas</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037281 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>27</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B25355E" w14:textId="5796DF24" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="4B25355E" w14:textId="5796DF24" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037282" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B9/1.1 : Résidences et dépendances Saint-Stanislas</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037282 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>28</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D7D26B8" w14:textId="31AEE86E" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="6D7D26B8" w14:textId="31AEE86E" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037283" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B9/1.2 : Église et presbytère Saint-Stanislas</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037283 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>28</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="75435D4C" w14:textId="0789DBA1" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="75435D4C" w14:textId="0789DBA1" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037284" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B9/1.3 : Lac Éden (Lac Clair), Saint-Stanislas</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037284 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>28</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="345F2193" w14:textId="03946924" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="345F2193" w14:textId="03946924" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037285" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B9/1.4 : Écoles de Saint-Stanislas</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037285 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>28</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4097CCB5" w14:textId="5A69CA13" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="4097CCB5" w14:textId="5A69CA13" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037286" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B9/2 : Dolbeau</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037286 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>29</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1A952076" w14:textId="10EAD52A" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="1A952076" w14:textId="10EAD52A" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037287" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B9/2.1 : Maison Dolbeau</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037287 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>29</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="660B0723" w14:textId="5776692C" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="660B0723" w14:textId="5776692C" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037288" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B9/3 : Normandin</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037288 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>29</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="501DB35D" w14:textId="43C79F95" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="501DB35D" w14:textId="43C79F95" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037289" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/B9/3.1 : Grands Jardins de Normandin</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037289 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>29</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E76D4F9" w14:textId="674ABCD6" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="1E76D4F9" w14:textId="674ABCD6" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037290" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/C Documents audiovisuels</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037290 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>29</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4FD5144C" w14:textId="30C755AE" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="4FD5144C" w14:textId="30C755AE" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037291" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/C1 Images en mouvement</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037291 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>30</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C787828" w14:textId="1F33AAF3" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="3C787828" w14:textId="1F33AAF3" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037292" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/C1/1 : VHS</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037292 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>30</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="74A67A7C" w14:textId="44A04FE6" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="74A67A7C" w14:textId="44A04FE6" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037293" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/C1/2 : Bobines de film</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037293 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>34</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31B5CCBA" w14:textId="30B6CF04" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="31B5CCBA" w14:textId="30B6CF04" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037294" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/C2 Enregistrements sonores</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037294 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>40</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="267BC1C8" w14:textId="1506A151" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="267BC1C8" w14:textId="1506A151" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037295" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P280/C2/1 : </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037295 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>40</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="74C5D0B2" w14:textId="2CB96C2C" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="74C5D0B2" w14:textId="2CB96C2C" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037296" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P280/C2/2 : </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037296 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>40</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="63E441F6" w14:textId="68EA199E" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="63E441F6" w14:textId="68EA199E" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037297" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/D Objets</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037297 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>40</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="46C3599A" w14:textId="41A9FF2C" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="46C3599A" w14:textId="41A9FF2C" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037298" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/D1 Épinglettes</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037298 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>40</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F513D9D" w14:textId="25E9A6E0" w:rsidR="00932660" w:rsidRDefault="00932660">
+    <w:p w14:paraId="4F513D9D" w14:textId="25E9A6E0" w:rsidR="00932660" w:rsidRDefault="00A815BA">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc226037299" w:history="1">
-        <w:r w:rsidRPr="007B232D">
+        <w:r w:rsidR="00932660" w:rsidRPr="007B232D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P280/D1/1 : Implication</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc226037299 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00932660">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>41</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00932660">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="7AB5939D" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc226037179"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2547058E" w14:textId="39E9D30D" w:rsidR="00931389" w:rsidRDefault="007F33D1" w:rsidP="00923766">
+    <w:p w14:paraId="2547058E" w14:textId="090D32F0" w:rsidR="00931389" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC">
         <w:t>280</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC">
         <w:t>Solange Tremblay</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC" w:rsidRPr="00FB32BC">
         <w:t>– [1900-</w:t>
       </w:r>
+      <w:r w:rsidR="00A815BA">
+        <w:t>201</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00FB32BC">
-        <w:t>2010</w:t>
+        <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC" w:rsidRPr="00FB32BC">
         <w:t xml:space="preserve">]. – </w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00B54104">
         <w:t>,4</w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC" w:rsidRPr="00FB32BC">
         <w:t xml:space="preserve"> cm de documents textuels. – 8</w:t>
       </w:r>
       <w:r w:rsidR="005546F6">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC" w:rsidRPr="00FB32BC">
         <w:t xml:space="preserve">photographies numérisées (disque dur externe Archives et serveur Voute:K). – </w:t>
       </w:r>
       <w:r w:rsidR="00B54104">
         <w:t>513</w:t>
       </w:r>
       <w:r w:rsidR="005546F6">
         <w:t> </w:t>
       </w:r>
@@ -9882,51 +9872,50 @@
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F8931E7" w14:textId="4F722ED3" w:rsidR="006C3CF6" w:rsidRDefault="006C3CF6" w:rsidP="006C3CF6">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>7 cm de documents textuels;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12A22A39" w14:textId="6D05F392" w:rsidR="006C3CF6" w:rsidRDefault="006C3CF6" w:rsidP="006C3CF6">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>175 photographies [1907-2020];</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33D69D97" w14:textId="29DCE1AE" w:rsidR="006C3CF6" w:rsidRDefault="006C3CF6" w:rsidP="006C3CF6">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>4 négatifs;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53887144" w14:textId="665D180D" w:rsidR="006C3CF6" w:rsidRDefault="006C3CF6" w:rsidP="006C3CF6">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>2 coupures de presse;</w:t>
@@ -10066,51 +10055,50 @@
         <w:t>Avec l'ajout du 13 décembre 2023, le fonds a été déplacé dans une boîte</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00827B75">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> seul, en plus d'une boîte de documents VHS. Il y a eu donation de plusieurs photographies de Saint-Stanislas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CE18A83" w14:textId="77777777" w:rsidR="00BC476B" w:rsidRDefault="00BC476B" w:rsidP="00FB32BC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Avec les ajouts du 19 février 2024, le fonds comprend désormais 2 boîtes individuelles. Les ajouts du 14 mai 2025 ont été rangés dans les dossiers correspondants et de nouveaux dossiers ont également été créés à la date de réception par les archivistes Marie-Chantale Savard et Frédérique Fradet. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D1802A8" w14:textId="77777777" w:rsidR="00BC476B" w:rsidRDefault="00BC476B" w:rsidP="00FB32BC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E7C693F" w14:textId="0B7E499C" w:rsidR="00BC476B" w:rsidRDefault="00BC476B" w:rsidP="00FB32BC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Les documents audiovisuels (VHS et bobines), reçues le 19 février 2024 et le 14 mai 2025, se trouvent dans la rangée de l’audiovisuel, dans la voûte de la Société d’histoire. Le tout sera numérisé à un tarif réduit à 50 %.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E3E5EB5" w14:textId="77777777" w:rsidR="00D32499" w:rsidRDefault="00D32499" w:rsidP="00FB32BC">
       <w:pPr>
@@ -10198,55 +10186,51 @@
     </w:p>
     <w:p w14:paraId="328C2E2F" w14:textId="77777777" w:rsidR="00D32499" w:rsidRPr="00D32499" w:rsidRDefault="00D32499" w:rsidP="00D32499"/>
     <w:p w14:paraId="494C7F90" w14:textId="747871B9" w:rsidR="00D32499" w:rsidRDefault="00D32499" w:rsidP="00FB32BC">
       <w:r w:rsidRPr="00D32499">
         <w:t>L'ajout du 20 mars 2024 correspond à un annuaire téléphonique de l'Abitibi-Témiscamingue de 1986, déposé dans la bibliothèque de la Société d'histoire, ainsi qu'une cinquantaine de photographies familiales datant de 1956 à 2006. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45851C65" w14:textId="77777777" w:rsidR="00B227D8" w:rsidRDefault="00B227D8" w:rsidP="00FB32BC"/>
     <w:p w14:paraId="5916CFC5" w14:textId="04EF423A" w:rsidR="00B227D8" w:rsidRDefault="00B227D8" w:rsidP="00FB32BC">
       <w:r>
         <w:t xml:space="preserve">Les ajouts de 2025 </w:t>
       </w:r>
       <w:r w:rsidRPr="00B227D8">
         <w:t xml:space="preserve">traitent des différentes implications de Mme Solange Tremblay à Saint-Stanislas, notamment dans le Cercle des Fermières, les Filles d'Isabelle et le Festival du Faisan. De même, on y retrouve des images de Mme Tremblay au Congrès du Parti Libéral à Ottawa en 1982, des vacances au chalet du Lac Éden et plusieurs événements municipaux ou familiaux. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Les photographies ont été prises entre 1930 et 2014. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B227D8">
         <w:t>Ils contiennent également des films de famille sur bobines ou VHS des années 1970.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EA33FA4" w14:textId="77777777" w:rsidR="00AC444A" w:rsidRDefault="00AC444A" w:rsidP="00FB32BC"/>
     <w:p w14:paraId="27686D7B" w14:textId="3E10659F" w:rsidR="00FB32BC" w:rsidRDefault="00D32499" w:rsidP="00FB32BC">
       <w:r w:rsidRPr="00D32499">
-        <w:t xml:space="preserve">Les ajouts de 2026 concernent l'implication comme agente officielle du Parti Libéral de la donatrice, Mme Solange Tremblay, dans les années 1980, son bénévolat pour le Centre de Femmes du pays Maria-Chapdelaine en 2011, plusieurs autres implications de Mme Tremblay, en particulier le Cercle des Fermières et le Festival du Faisan, et des souvenirs </w:t>
-[...3 lines deleted...]
-        <w:t>à Saint-Stanislas de 1966 à 2015 ou lors du centenaire de Mistassini en 1992, de même que de nombreuses photographies de famille et de loisirs personnels entre 1907 et 2020.</w:t>
+        <w:t>Les ajouts de 2026 concernent l'implication comme agente officielle du Parti Libéral de la donatrice, Mme Solange Tremblay, dans les années 1980, son bénévolat pour le Centre de Femmes du pays Maria-Chapdelaine en 2011, plusieurs autres implications de Mme Tremblay, en particulier le Cercle des Fermières et le Festival du Faisan, et des souvenirs à Saint-Stanislas de 1966 à 2015 ou lors du centenaire de Mistassini en 1992, de même que de nombreuses photographies de famille et de loisirs personnels entre 1907 et 2020.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31325122" w14:textId="77777777" w:rsidR="00D32499" w:rsidRPr="00A674F8" w:rsidRDefault="00D32499" w:rsidP="00FB32BC"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
     <w:p w14:paraId="60BC7670" w14:textId="59DB1F18" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t>Ce fonds n’est pas traité</w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC">
@@ -10467,123 +10451,98 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (standard</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00D32499">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A4222B7" w14:textId="7CA3C3A1" w:rsidR="00D32499" w:rsidRDefault="00D32499" w:rsidP="00D32499">
       <w:r w:rsidRPr="00D32499">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>R06 E0</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> T07</w:t>
+        <w:t>R06 E08 T07</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="754DB2BF" w14:textId="7B051B9C" w:rsidR="00D32499" w:rsidRDefault="00D32499" w:rsidP="00D32499">
       <w:r>
-        <w:t xml:space="preserve">Ajouts </w:t>
-[...5 lines deleted...]
-        <w:t>2026</w:t>
+        <w:t>Ajouts 2025-2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40CF4937" w14:textId="77777777" w:rsidR="00D32499" w:rsidRDefault="00D32499" w:rsidP="00D32499"/>
     <w:p w14:paraId="6B389852" w14:textId="77777777" w:rsidR="00D32499" w:rsidRPr="00D32499" w:rsidRDefault="00D32499" w:rsidP="00D32499">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32499">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Boîte audiovisuel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75387DB8" w14:textId="77777777" w:rsidR="00D32499" w:rsidRDefault="00D32499" w:rsidP="00D32499">
       <w:r>
         <w:t>VHS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="133BE678" w14:textId="77777777" w:rsidR="00D32499" w:rsidRDefault="00D32499" w:rsidP="00D32499">
       <w:r>
         <w:t>R? E? T?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C054F59" w14:textId="77777777" w:rsidR="00D32499" w:rsidRDefault="00D32499" w:rsidP="00D32499"/>
     <w:p w14:paraId="750FAC50" w14:textId="75527EE2" w:rsidR="00D32499" w:rsidRPr="00D32499" w:rsidRDefault="00D32499" w:rsidP="00D32499">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32499">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>S</w:t>
-[...6 lines deleted...]
-        <w:t>erveur « Voute:K »</w:t>
+        <w:t>Serveur « Voute:K »</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62E4D47F" w14:textId="1992B77B" w:rsidR="00D32499" w:rsidRPr="00B227D8" w:rsidRDefault="00D32499" w:rsidP="00D32499">
       <w:r>
         <w:t>Photos numérisées</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D181A47" w14:textId="77777777" w:rsidR="00B227D8" w:rsidRDefault="00B227D8" w:rsidP="00923766"/>
     <w:p w14:paraId="75999BF8" w14:textId="04AF3D5C" w:rsidR="00D32499" w:rsidRPr="00D32499" w:rsidRDefault="00D32499" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32499">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Plan d’urgence : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="741EEDA3" w14:textId="77777777" w:rsidR="00D32499" w:rsidRDefault="00D32499" w:rsidP="00923766"/>
     <w:p w14:paraId="50C4798D" w14:textId="77777777" w:rsidR="00D32499" w:rsidRPr="00D32499" w:rsidRDefault="00D32499" w:rsidP="00D32499">
@@ -10609,85 +10568,83 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43B6BFA7" w14:textId="77777777" w:rsidR="00D32499" w:rsidRPr="00D32499" w:rsidRDefault="00D32499" w:rsidP="00D32499">
       <w:pPr>
         <w:rPr>
           <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32499">
         <w:rPr>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>P280 (à sauver prioritairement en cas de sinistre)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54E33FC2" w14:textId="77777777" w:rsidR="00D32499" w:rsidRPr="00D32499" w:rsidRDefault="00D32499" w:rsidP="00D32499">
       <w:pPr>
         <w:rPr>
           <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32499">
         <w:rPr>
           <w:color w:val="EE0000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Identifié priorité 2 du Plan des mesures d’urgence de la SHGMC.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72B97B84" w14:textId="77777777" w:rsidR="00D32499" w:rsidRPr="00A674F8" w:rsidRDefault="00D32499" w:rsidP="00923766"/>
     <w:p w14:paraId="0F0D749B" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="123F20FF" w14:textId="4B626A65" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc226037180"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc226037180"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC">
         <w:t>280</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC">
         <w:t>textuels</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="6CC0D2CA" w14:textId="11882336" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Années extrêmes.</w:t>
       </w:r>
       <w:r w:rsidRPr="007A7F60">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> – X cm</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -10815,67 +10772,67 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A87C948" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="00923766"/>
     <w:p w14:paraId="7641C4CA" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="54278054" w14:textId="48685092" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc226037181"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc226037181"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC">
         <w:t>280</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r w:rsidR="008D2706">
         <w:t xml:space="preserve">Généalogie et </w:t>
       </w:r>
       <w:r w:rsidR="00F27E73">
         <w:t>famille</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="0EC3131C" w14:textId="497F0304" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Années extrêmes.</w:t>
       </w:r>
       <w:r w:rsidRPr="007A7F60">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> – X cm</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -10977,64 +10934,64 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77BCE9B0" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="09B9323A" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="3" w:name="_Toc226037182"/>
+            <w:bookmarkStart w:id="4" w:name="_Toc226037182"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00FB32BC">
               <w:t>280</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="002C791D">
               <w:t>Famille Tremblay</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22964C39" w14:textId="69605EFF" w:rsidR="00E57F6F" w:rsidRDefault="000471D4" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="002C791D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2015. </w:t>
             </w:r>
             <w:r w:rsidR="00942943">
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années extrêmes.</w:t>
             </w:r>
@@ -11093,70 +11050,70 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0CB3FBD5" w14:textId="20C8960B" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="002C791D" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FD0D02D" w14:textId="38A2CB32" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Toc226037183"/>
+            <w:bookmarkStart w:id="5" w:name="_Toc226037183"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00FB32BC">
               <w:t>280</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A1/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="002C791D">
               <w:t>Famille Girard</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
           <w:p w14:paraId="38CF3839" w14:textId="558A2A61" w:rsidR="00C11F5D" w:rsidRDefault="000471D4" w:rsidP="00C11F5D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="002C791D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2015. </w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>– X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
@@ -11247,64 +11204,64 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="065FD2AC" w14:textId="12B5E53B" w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00F27E73" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3323DDAC" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00AB6798" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="_Toc226037184"/>
+            <w:bookmarkStart w:id="6" w:name="_Toc226037184"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00FB32BC">
               <w:t>280</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">/A1/3 : </w:t>
             </w:r>
             <w:r w:rsidR="00C53495">
               <w:t>Famille Patrick Tremblay et Jeanne Simard</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
           <w:p w14:paraId="00EB894D" w14:textId="77777777" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années extrêmes.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
@@ -11408,67 +11365,67 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="61BF5158" w14:textId="24AD780E" w:rsidR="00F27E73" w:rsidRPr="00A674F8" w:rsidRDefault="00F27E73" w:rsidP="00F27E73">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DE38049" w14:textId="7CE0ACBE" w:rsidR="00F27E73" w:rsidRDefault="00F27E73" w:rsidP="00F27E73">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="6" w:name="_Toc226037185"/>
+            <w:bookmarkStart w:id="7" w:name="_Toc226037185"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Invitations mariages</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
           <w:p w14:paraId="0DD26087" w14:textId="77777777" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années extrêmes.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
@@ -11556,80 +11513,79 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="7D604892" w14:textId="77777777" w:rsidR="00F27E73" w:rsidRDefault="00F27E73" w:rsidP="00F27E73"/>
           <w:p w14:paraId="03A08C64" w14:textId="605A2592" w:rsidR="00F27E73" w:rsidRDefault="00F27E73" w:rsidP="00F27E73"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F625CD" w:rsidRPr="00A674F8" w14:paraId="36BAD2C8" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="50836323" w14:textId="0999B3F0" w:rsidR="00F625CD" w:rsidRPr="00A674F8" w:rsidRDefault="00F625CD" w:rsidP="00F625CD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6898A4B3" w14:textId="5058DBA6" w:rsidR="00F625CD" w:rsidRDefault="00F625CD" w:rsidP="00F625CD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="_Toc226037186"/>
+            <w:bookmarkStart w:id="8" w:name="_Toc226037186"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Anniversaires</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
           <w:p w14:paraId="42F34ECE" w14:textId="406B09B5" w:rsidR="00F625CD" w:rsidRDefault="00F625CD" w:rsidP="00F625CD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>– 2007</w:t>
             </w:r>
             <w:r w:rsidRPr="00F625CD">
               <w:t>. – 1</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> page de documents textuels; coul., plastifiée, 8 ½ x 14 po.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B22FE45" w14:textId="77777777" w:rsidR="00F625CD" w:rsidRDefault="00F625CD" w:rsidP="00F625CD"/>
           <w:p w14:paraId="588150D7" w14:textId="77777777" w:rsidR="00F625CD" w:rsidRPr="00AB6798" w:rsidRDefault="00F625CD" w:rsidP="00F625CD">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
@@ -11655,64 +11611,64 @@
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62B53A86" w14:textId="03873B56" w:rsidR="00F625CD" w:rsidRDefault="00F625CD" w:rsidP="00F625CD">
             <w:r>
               <w:t>Copie plastifiée en couleur.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B7F1E50" w14:textId="77777777" w:rsidR="00F625CD" w:rsidRDefault="00F625CD" w:rsidP="00F625CD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71B92678" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="009A57B7"/>
     <w:p w14:paraId="6705B676" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="6135CA38" w14:textId="1E967BEA" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc226037187"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc226037187"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC">
         <w:t>280</w:t>
       </w:r>
       <w:r w:rsidR="00E57F6F" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A2 </w:t>
       </w:r>
       <w:r w:rsidR="008F0833">
         <w:t>Occupations professionnelles</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="29E34461" w14:textId="504DA903" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Années extrêmes.</w:t>
       </w:r>
       <w:r w:rsidRPr="007A7F60">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> – X </w:t>
       </w:r>
       <w:r w:rsidRPr="000471D4">
         <w:rPr>
           <w:highlight w:val="yellow"/>
@@ -11817,70 +11773,70 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13D2183A" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DF82922" w14:textId="33BCA5A6" w:rsidR="00561EAD" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="9" w:name="_Toc226037188"/>
+            <w:bookmarkStart w:id="10" w:name="_Toc226037188"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00FB32BC">
               <w:t>280</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="007B70ED">
               <w:t>Expérience</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
           <w:p w14:paraId="596CF79C" w14:textId="77777777" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années extrêmes.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
@@ -11998,73 +11954,73 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="58870BD2" w14:textId="4C0DBBB1" w:rsidR="00A27F8C" w:rsidRPr="00A674F8" w:rsidRDefault="00A27F8C" w:rsidP="00A27F8C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45E65030" w14:textId="4380851B" w:rsidR="00A27F8C" w:rsidRDefault="00A27F8C" w:rsidP="00A27F8C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="10" w:name="_Toc226037189"/>
+            <w:bookmarkStart w:id="11" w:name="_Toc226037189"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Politique</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
           <w:p w14:paraId="0B7743A0" w14:textId="77777777" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années extrêmes.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
@@ -12159,185 +12115,184 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="223FA8B5" w14:textId="4E995CA0" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="002C791D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F37DF1F" w14:textId="0CEACC4D" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="11" w:name="_Toc226037190"/>
+            <w:bookmarkStart w:id="12" w:name="_Toc226037190"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00FB32BC">
               <w:t>280</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00A27F8C">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="002C791D">
               <w:t>Éducation</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
           <w:p w14:paraId="49BDFA24" w14:textId="77777777" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années extrêmes.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18320CA6" w14:textId="77777777" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4"/>
           <w:p w14:paraId="531C006A" w14:textId="77777777" w:rsidR="000471D4" w:rsidRPr="00AB6798" w:rsidRDefault="000471D4" w:rsidP="000471D4">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7448C09D" w14:textId="141B79C0" w:rsidR="000471D4" w:rsidRPr="00A674F8" w:rsidRDefault="000471D4" w:rsidP="000471D4">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Ce dossier comprend </w:t>
             </w:r>
             <w:r w:rsidR="00B56C30">
               <w:t>des diplômes d’étude de Solange Tremblay (Fortin) et de son époux Marcel Girard ainsi que des certificats liés à des formations et des cours.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D77B162" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="13DCBFAA" w14:textId="451E2974" w:rsidR="00C11F5D" w:rsidRDefault="00A27F8C" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Études, diplômes (copies). </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D45133C" w14:textId="6D43D76D" w:rsidR="00B56C30" w:rsidRPr="00A674F8" w:rsidRDefault="00B56C30" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Voir aussi certificats de reconnaissance. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16B1A60A" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0C8CDB1D" w14:textId="4FD1573A" w:rsidR="002A5FA2" w:rsidRDefault="002A5FA2" w:rsidP="00923766"/>
     <w:p w14:paraId="2D0C25C3" w14:textId="77777777" w:rsidR="008F0833" w:rsidRDefault="008F0833" w:rsidP="00923766"/>
     <w:p w14:paraId="1F504C7F" w14:textId="19167562" w:rsidR="008F0833" w:rsidRPr="00A674F8" w:rsidRDefault="008F0833" w:rsidP="008F0833">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc226037191"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc226037191"/>
       <w:r>
         <w:t>P280</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>/A</w:t>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Implication</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="5FA3CC58" w14:textId="69A8139E" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Années extrêmes.</w:t>
       </w:r>
       <w:r w:rsidRPr="007A7F60">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> – X </w:t>
       </w:r>
       <w:r w:rsidRPr="000471D4">
         <w:rPr>
           <w:highlight w:val="yellow"/>
@@ -12448,58 +12403,58 @@
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2032C610" w14:textId="2E92E545" w:rsidR="008F0833" w:rsidRDefault="008F0833" w:rsidP="008F0833">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="13" w:name="_Toc226037192"/>
+            <w:bookmarkStart w:id="14" w:name="_Toc226037192"/>
             <w:r w:rsidRPr="008F0833">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>P280/A3/1 : Festivals et carnavals</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
           <w:p w14:paraId="426ADB3B" w14:textId="77777777" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années extrêmes.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
@@ -12548,58 +12503,58 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="199BF89A" w14:textId="43B3EB2C" w:rsidR="008F0833" w:rsidRPr="00A674F8" w:rsidRDefault="008F0833" w:rsidP="00491934">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50E4A41C" w14:textId="1F0DCFC2" w:rsidR="008F0833" w:rsidRDefault="008F0833" w:rsidP="00991C81">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="14" w:name="_Toc226037193"/>
+            <w:bookmarkStart w:id="15" w:name="_Toc226037193"/>
             <w:r>
               <w:t xml:space="preserve">P280/A3/1.1 : Festival </w:t>
             </w:r>
             <w:r w:rsidR="00EA6927">
               <w:t>du bleuet (Mistassini)</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
           <w:p w14:paraId="26124CA2" w14:textId="77777777" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années extrêmes.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
@@ -12687,58 +12642,58 @@
           <w:p w14:paraId="3C52288C" w14:textId="298CCD5F" w:rsidR="00EA6927" w:rsidRPr="00A674F8" w:rsidRDefault="00EA6927" w:rsidP="00EA6927">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19AF8CCE" w14:textId="7A8F8466" w:rsidR="00EA6927" w:rsidRPr="00146B91" w:rsidRDefault="00EA6927" w:rsidP="00991C81">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="15" w:name="_Toc226037194"/>
+            <w:bookmarkStart w:id="16" w:name="_Toc226037194"/>
             <w:r w:rsidRPr="00146B91">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>P280/A3/1.2 : Festival western (Dolbeau)</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
           <w:p w14:paraId="59A5DD39" w14:textId="77777777" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années extrêmes.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
@@ -12827,55 +12782,55 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="673DE049" w14:textId="0F65BC12" w:rsidR="00EA6927" w:rsidRPr="00A674F8" w:rsidRDefault="00EA6927" w:rsidP="00EA6927">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CECC293" w14:textId="073DF4FF" w:rsidR="00EA6927" w:rsidRDefault="00EA6927" w:rsidP="00991C81">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="16" w:name="_Toc226037195"/>
+            <w:bookmarkStart w:id="17" w:name="_Toc226037195"/>
             <w:r>
               <w:t>P280/A3/1.3 : Festival du faisan (Saint-Stanislas)</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="17"/>
           </w:p>
           <w:p w14:paraId="757B7DB6" w14:textId="77777777" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années extrêmes.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
@@ -12964,55 +12919,55 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="30B419CE" w14:textId="7898CC00" w:rsidR="00EA6927" w:rsidRPr="00A674F8" w:rsidRDefault="00EA6927" w:rsidP="00EA6927">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18D72798" w14:textId="0B987A66" w:rsidR="00EA6927" w:rsidRDefault="00EA6927" w:rsidP="00991C81">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="17" w:name="_Toc226037196"/>
+            <w:bookmarkStart w:id="18" w:name="_Toc226037196"/>
             <w:r>
               <w:t>P280/A3/1.4 : Carnaval (Saint-Stanislas)</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="18"/>
           </w:p>
           <w:p w14:paraId="2C9B2B4B" w14:textId="77777777" w:rsidR="00EA6927" w:rsidRDefault="00EA6927" w:rsidP="00EA6927">
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>1992-1994. – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22370D6C" w14:textId="77777777" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4"/>
           <w:p w14:paraId="350ABB7B" w14:textId="77777777" w:rsidR="000471D4" w:rsidRPr="00AB6798" w:rsidRDefault="000471D4" w:rsidP="000471D4">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
@@ -13074,74 +13029,73 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="084EBD1F" w14:textId="57D8A59A" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="00EA6927"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F0833" w:rsidRPr="00A674F8" w14:paraId="1FD52AA2" w14:textId="77777777" w:rsidTr="00491934">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2B92F717" w14:textId="6851BCBE" w:rsidR="008F0833" w:rsidRPr="00A674F8" w:rsidRDefault="008F0833" w:rsidP="00491934">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="401DECD2" w14:textId="3D4830BB" w:rsidR="008F0833" w:rsidRPr="007A7F60" w:rsidRDefault="008F0833" w:rsidP="00491934">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="18" w:name="_Toc226037197"/>
+            <w:bookmarkStart w:id="19" w:name="_Toc226037197"/>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>P280/A3/2 : Organismes</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
           <w:p w14:paraId="2F878E6A" w14:textId="77777777" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années extrêmes.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
@@ -13190,55 +13144,55 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1DCB1EF5" w14:textId="2038EC73" w:rsidR="00421D85" w:rsidRPr="00A674F8" w:rsidRDefault="00421D85" w:rsidP="00421D85">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E4F236C" w14:textId="5795A6D8" w:rsidR="00421D85" w:rsidRDefault="00421D85" w:rsidP="00991C81">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="19" w:name="_Toc226037198"/>
+            <w:bookmarkStart w:id="20" w:name="_Toc226037198"/>
             <w:r>
               <w:t>P280/A3/2.1 : Cercle des Fermières</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="20"/>
           </w:p>
           <w:p w14:paraId="4D0EBEB9" w14:textId="7CA5A00F" w:rsidR="00421D85" w:rsidRDefault="00421D85" w:rsidP="00421D85">
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r w:rsidRPr="00421D85">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>. – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49B7ACE7" w14:textId="77777777" w:rsidR="00421D85" w:rsidRDefault="00421D85" w:rsidP="00421D85"/>
           <w:p w14:paraId="2670F0C3" w14:textId="77777777" w:rsidR="00421D85" w:rsidRDefault="00421D85" w:rsidP="00421D85">
             <w:pPr>
               <w:rPr>
@@ -13328,55 +13282,55 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6099698A" w14:textId="22F4026D" w:rsidR="00421D85" w:rsidRPr="00A674F8" w:rsidRDefault="00421D85" w:rsidP="00421D85">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="060DC999" w14:textId="06BA6F4A" w:rsidR="00421D85" w:rsidRDefault="00421D85" w:rsidP="00991C81">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="20" w:name="_Toc226037199"/>
+            <w:bookmarkStart w:id="21" w:name="_Toc226037199"/>
             <w:r>
               <w:t>P280/A3/2.2 : Centre de femmes pays Maria-Chapdelaine</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
           <w:p w14:paraId="59FB9652" w14:textId="27B0B431" w:rsidR="00421D85" w:rsidRDefault="00421D85" w:rsidP="00421D85">
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="00421D85">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>2012-2014. – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23C2BA48" w14:textId="77777777" w:rsidR="00421D85" w:rsidRDefault="00421D85" w:rsidP="00421D85"/>
           <w:p w14:paraId="0071249E" w14:textId="77777777" w:rsidR="00421D85" w:rsidRDefault="00421D85" w:rsidP="00421D85">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
@@ -13410,55 +13364,55 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5A0C4CD2" w14:textId="05B94583" w:rsidR="00991C81" w:rsidRPr="00A674F8" w:rsidRDefault="00991C81" w:rsidP="00991C81">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FAC731B" w14:textId="7BF440BC" w:rsidR="00991C81" w:rsidRDefault="00991C81" w:rsidP="00991C81">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="21" w:name="_Toc226037200"/>
+            <w:bookmarkStart w:id="22" w:name="_Toc226037200"/>
             <w:r>
               <w:t>P280/A3/2.3 : Association des femmes de carrière</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="22"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05C89559" w14:textId="77777777" w:rsidR="00991C81" w:rsidRDefault="00991C81" w:rsidP="00991C81">
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années</w:t>
             </w:r>
             <w:r w:rsidRPr="00421D85">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>. – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B163632" w14:textId="77777777" w:rsidR="00991C81" w:rsidRDefault="00991C81" w:rsidP="00991C81"/>
@@ -13501,55 +13455,55 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4FE05822" w14:textId="16CBE46F" w:rsidR="00991C81" w:rsidRPr="00A674F8" w:rsidRDefault="00991C81" w:rsidP="00991C81">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2707351E" w14:textId="77777777" w:rsidR="00991C81" w:rsidRDefault="00991C81" w:rsidP="00991C81">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="22" w:name="_Toc226037201"/>
+            <w:bookmarkStart w:id="23" w:name="_Toc226037201"/>
             <w:r>
               <w:t>P280/A3/2.4 : Filles d’Isabelle</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="23"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A8D7B9D" w14:textId="77777777" w:rsidR="00991C81" w:rsidRDefault="00991C81" w:rsidP="00991C81">
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années</w:t>
             </w:r>
             <w:r w:rsidRPr="00421D85">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>. – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00CC2D53" w14:textId="77777777" w:rsidR="00991C81" w:rsidRDefault="00991C81" w:rsidP="00991C81"/>
@@ -13557,115 +13511,114 @@
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1FFDF2C8" w14:textId="77777777" w:rsidR="00991C81" w:rsidRDefault="00991C81" w:rsidP="00991C81">
             <w:r>
               <w:t>Ce dossier comprend…</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53CAB146" w14:textId="5C1B3748" w:rsidR="007B7D3E" w:rsidRDefault="007B7D3E" w:rsidP="007B7D3E">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
-            <w:bookmarkStart w:id="23" w:name="_Hlk219274861"/>
+            <w:bookmarkStart w:id="24" w:name="_Hlk219274861"/>
             <w:r>
               <w:t>Programme groupe Filles d’Isabelle Mistassini 17-18 juin 1980</w:t>
             </w:r>
             <w:r w:rsidR="001C4FCD">
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B47DE44" w14:textId="16F03BCF" w:rsidR="001C4FCD" w:rsidRPr="00421D85" w:rsidRDefault="001C4FCD" w:rsidP="007B7D3E">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Carte de membre (carnet), 1976-1981</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="23"/>
+          <w:bookmarkEnd w:id="24"/>
           <w:p w14:paraId="6CA1DD86" w14:textId="77777777" w:rsidR="00991C81" w:rsidRDefault="00991C81" w:rsidP="00991C81">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00491934" w:rsidRPr="00A674F8" w14:paraId="0946B585" w14:textId="77777777" w:rsidTr="00491934">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="26DACE84" w14:textId="7BC3243D" w:rsidR="00491934" w:rsidRPr="00A674F8" w:rsidRDefault="00491934" w:rsidP="00491934">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08522C27" w14:textId="5A30F2EF" w:rsidR="00491934" w:rsidRDefault="00491934" w:rsidP="00491934">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="24" w:name="_Toc226037202"/>
+            <w:bookmarkStart w:id="25" w:name="_Toc226037202"/>
             <w:r>
               <w:t>P280/A3/2.5 : Fabrique Saint-Stanislas</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkEnd w:id="25"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53748E89" w14:textId="77777777" w:rsidR="00491934" w:rsidRDefault="00491934" w:rsidP="00491934">
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années</w:t>
             </w:r>
             <w:r w:rsidRPr="00421D85">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>. – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="398D0AB7" w14:textId="77777777" w:rsidR="00491934" w:rsidRDefault="00491934" w:rsidP="00491934"/>
@@ -13706,55 +13659,55 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6F5F84EF" w14:textId="28730DB4" w:rsidR="000F5E11" w:rsidRPr="00A674F8" w:rsidRDefault="000F5E11" w:rsidP="000F5E11">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60E18509" w14:textId="62A24AC7" w:rsidR="000F5E11" w:rsidRDefault="000F5E11" w:rsidP="000F5E11">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="25" w:name="_Toc226037203"/>
+            <w:bookmarkStart w:id="26" w:name="_Toc226037203"/>
             <w:r>
               <w:t>P280/A3/2.6 : Club de l’âge d’or</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="26"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46B99185" w14:textId="77777777" w:rsidR="000F5E11" w:rsidRDefault="000F5E11" w:rsidP="000F5E11">
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années</w:t>
             </w:r>
             <w:r w:rsidRPr="00421D85">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>. – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="581080B1" w14:textId="77777777" w:rsidR="000F5E11" w:rsidRDefault="000F5E11" w:rsidP="000F5E11"/>
@@ -13816,55 +13769,55 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2BA28ED8" w14:textId="410970DC" w:rsidR="00F625CD" w:rsidRPr="00A674F8" w:rsidRDefault="00F625CD" w:rsidP="00F625CD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="223B7F97" w14:textId="62B877DC" w:rsidR="00F625CD" w:rsidRDefault="00F625CD" w:rsidP="00F625CD">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="26" w:name="_Toc226037204"/>
+            <w:bookmarkStart w:id="27" w:name="_Toc226037204"/>
             <w:r>
               <w:t>P280/A3/2.7 : Les Grands Jardins de Normandin</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="26"/>
+            <w:bookmarkEnd w:id="27"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F9A8B43" w14:textId="19A2D4DA" w:rsidR="00F625CD" w:rsidRDefault="00F625CD" w:rsidP="00F625CD">
             <w:r>
               <w:t>– 1997</w:t>
             </w:r>
             <w:r w:rsidRPr="00F625CD">
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">1 page de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46DD6726" w14:textId="77777777" w:rsidR="00F625CD" w:rsidRDefault="00F625CD" w:rsidP="00F625CD"/>
           <w:p w14:paraId="36CB0688" w14:textId="77777777" w:rsidR="00F625CD" w:rsidRDefault="00F625CD" w:rsidP="00F625CD">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
@@ -13937,55 +13890,55 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="55F0BD2A" w14:textId="5D8F3AF9" w:rsidR="00F625CD" w:rsidRPr="00A674F8" w:rsidRDefault="00F625CD" w:rsidP="00F625CD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5AD64CEE" w14:textId="6A42AA26" w:rsidR="00F625CD" w:rsidRDefault="00F625CD" w:rsidP="00F625CD">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="27" w:name="_Toc226037205"/>
+            <w:bookmarkStart w:id="28" w:name="_Toc226037205"/>
             <w:r>
               <w:t>P280/A3/2.8 : Les amies de Saint-Stanislas</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="27"/>
+            <w:bookmarkEnd w:id="28"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A522492" w14:textId="6613E0F1" w:rsidR="00F625CD" w:rsidRDefault="00F625CD" w:rsidP="00F625CD">
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="004F0827">
               <w:t>[2003]</w:t>
             </w:r>
             <w:r w:rsidRPr="00F625CD">
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">1 page de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C51D445" w14:textId="77777777" w:rsidR="00F625CD" w:rsidRDefault="00F625CD" w:rsidP="00F625CD"/>
           <w:p w14:paraId="1A49561A" w14:textId="77777777" w:rsidR="00F625CD" w:rsidRDefault="00F625CD" w:rsidP="00F625CD">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
@@ -14061,55 +14014,55 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="53E8201D" w14:textId="37A818F8" w:rsidR="00F7548B" w:rsidRPr="00A674F8" w:rsidRDefault="00F7548B" w:rsidP="00F7548B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46D2A96D" w14:textId="70A5ED0C" w:rsidR="00F7548B" w:rsidRDefault="00F7548B" w:rsidP="00F7548B">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="28" w:name="_Toc226037206"/>
+            <w:bookmarkStart w:id="29" w:name="_Toc226037206"/>
             <w:r>
               <w:t>P280/A3/2.9 : Le Cercle Notre-Dame de la Trappe</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="28"/>
+            <w:bookmarkEnd w:id="29"/>
           </w:p>
           <w:p w14:paraId="1ABA9171" w14:textId="6F409563" w:rsidR="00F7548B" w:rsidRDefault="00F7548B" w:rsidP="00F7548B">
             <w:r>
               <w:t>– 1979</w:t>
             </w:r>
             <w:r w:rsidRPr="00F625CD">
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">x cm de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="026A6389" w14:textId="77777777" w:rsidR="00F7548B" w:rsidRDefault="00F7548B" w:rsidP="00F7548B"/>
           <w:p w14:paraId="46793D2F" w14:textId="77777777" w:rsidR="00F7548B" w:rsidRDefault="00F7548B" w:rsidP="00F7548B">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
@@ -14122,101 +14075,99 @@
           <w:p w14:paraId="413EFE61" w14:textId="77777777" w:rsidR="00F7548B" w:rsidRDefault="00F7548B" w:rsidP="00F7548B">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="28B1A4BC" w14:textId="77777777" w:rsidR="00F7548B" w:rsidRPr="000F5E11" w:rsidRDefault="00F7548B" w:rsidP="00F7548B">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B24E6AF" w14:textId="4C0FA996" w:rsidR="00F7548B" w:rsidRDefault="00F7548B" w:rsidP="00F7548B">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Original.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A7F60" w:rsidRPr="00A674F8" w14:paraId="2D21389C" w14:textId="77777777" w:rsidTr="00491934">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="41B56A79" w14:textId="7F14B718" w:rsidR="007A7F60" w:rsidRPr="00A674F8" w:rsidRDefault="007A7F60" w:rsidP="007A7F60">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58C0FF51" w14:textId="60C1143A" w:rsidR="007A7F60" w:rsidRPr="00F7548B" w:rsidRDefault="007A7F60" w:rsidP="00F7548B">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="29" w:name="_Toc226037207"/>
+            <w:bookmarkStart w:id="30" w:name="_Toc226037207"/>
             <w:r w:rsidRPr="00F7548B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>P280/A3/3 : Sports et compétitions</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="29"/>
+            <w:bookmarkEnd w:id="30"/>
           </w:p>
           <w:p w14:paraId="1945CDE7" w14:textId="77777777" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années extrêmes.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
@@ -14305,58 +14256,58 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="603D53CE" w14:textId="5A0CD799" w:rsidR="007A7F60" w:rsidRPr="00A674F8" w:rsidRDefault="007A7F60" w:rsidP="007A7F60">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39B7EBA3" w14:textId="3AB9D8BF" w:rsidR="007A7F60" w:rsidRDefault="007A7F60" w:rsidP="007A7F60">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="30" w:name="_Toc226037208"/>
+            <w:bookmarkStart w:id="31" w:name="_Toc226037208"/>
             <w:r>
               <w:t xml:space="preserve">P280/A3/3.1 : </w:t>
             </w:r>
             <w:r w:rsidR="002C791D">
               <w:t>Événements sportifs</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="30"/>
+            <w:bookmarkEnd w:id="31"/>
           </w:p>
           <w:p w14:paraId="5FD7AAFF" w14:textId="7085D30E" w:rsidR="007A7F60" w:rsidRDefault="002C791D" w:rsidP="007A7F60">
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>1985-1987</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>. – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60D576AE" w14:textId="77777777" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4"/>
           <w:p w14:paraId="7836ED37" w14:textId="77777777" w:rsidR="000471D4" w:rsidRPr="00AB6798" w:rsidRDefault="000471D4" w:rsidP="000471D4">
             <w:pPr>
               <w:rPr>
@@ -14482,76 +14433,76 @@
           <w:p w14:paraId="494835DB" w14:textId="43020BC5" w:rsidR="00E75EB0" w:rsidRPr="00A674F8" w:rsidRDefault="00E75EB0" w:rsidP="00E75EB0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="408A60CE" w14:textId="6230B8CE" w:rsidR="00E75EB0" w:rsidRPr="007A7F60" w:rsidRDefault="00E75EB0" w:rsidP="00E75EB0">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="31" w:name="_Toc226037209"/>
+            <w:bookmarkStart w:id="32" w:name="_Toc226037209"/>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>P280/A3/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00312190">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Anniversaires de fondation</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="31"/>
+            <w:bookmarkEnd w:id="32"/>
           </w:p>
           <w:p w14:paraId="17B08951" w14:textId="77777777" w:rsidR="00E75EB0" w:rsidRDefault="00E75EB0" w:rsidP="00E75EB0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années extrêmes.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
@@ -14613,64 +14564,64 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1ECC9C21" w14:textId="5A42184A" w:rsidR="00E75EB0" w:rsidRPr="00A674F8" w:rsidRDefault="00E75EB0" w:rsidP="00E75EB0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34AAC558" w14:textId="6F7D1236" w:rsidR="00E75EB0" w:rsidRDefault="00E75EB0" w:rsidP="00E75EB0">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="32" w:name="_Toc226037210"/>
+            <w:bookmarkStart w:id="33" w:name="_Toc226037210"/>
             <w:r>
               <w:t>P280/A3/</w:t>
             </w:r>
             <w:r w:rsidR="00312190">
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">.1 : </w:t>
             </w:r>
             <w:r w:rsidR="00312190">
               <w:t>50 ans de Saint-Stanislas</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="32"/>
+            <w:bookmarkEnd w:id="33"/>
           </w:p>
           <w:p w14:paraId="1661A17B" w14:textId="77777777" w:rsidR="00E75EB0" w:rsidRDefault="00E75EB0" w:rsidP="00E75EB0">
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>1985-1987</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>. – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A7C9D5D" w14:textId="77777777" w:rsidR="00E75EB0" w:rsidRDefault="00E75EB0" w:rsidP="00E75EB0"/>
           <w:p w14:paraId="59ADBCAB" w14:textId="77777777" w:rsidR="00E75EB0" w:rsidRPr="00AB6798" w:rsidRDefault="00E75EB0" w:rsidP="00E75EB0">
             <w:pPr>
               <w:rPr>
@@ -14772,68 +14723,67 @@
               <w:t>à la cote P280/B3/4.1 du présent fonds.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A8E55A9" w14:textId="56CCE801" w:rsidR="00312190" w:rsidRPr="00312190" w:rsidRDefault="00312190" w:rsidP="00312190"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B56C30" w:rsidRPr="00A674F8" w14:paraId="5AA5A2DE" w14:textId="77777777" w:rsidTr="00491934">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="30815B5B" w14:textId="4A4B1B61" w:rsidR="00B56C30" w:rsidRPr="00A674F8" w:rsidRDefault="00B56C30" w:rsidP="00B56C30">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E66299C" w14:textId="4B6B7953" w:rsidR="00B56C30" w:rsidRDefault="00B56C30" w:rsidP="00B56C30">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="33" w:name="_Toc226037211"/>
+            <w:bookmarkStart w:id="34" w:name="_Toc226037211"/>
             <w:r>
               <w:t>P280/A3/4.2 : 150 ans du Saguenay-Lac-Saint-Jean</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="33"/>
+            <w:bookmarkEnd w:id="34"/>
           </w:p>
           <w:p w14:paraId="7057298C" w14:textId="26596ED6" w:rsidR="00B56C30" w:rsidRDefault="00B56C30" w:rsidP="00B56C30">
             <w:r w:rsidRPr="00B56C30">
               <w:t xml:space="preserve">– 1988. </w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>– X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5AE1E4EE" w14:textId="77777777" w:rsidR="00B56C30" w:rsidRDefault="00B56C30" w:rsidP="00B56C30"/>
           <w:p w14:paraId="27186F14" w14:textId="77777777" w:rsidR="00B56C30" w:rsidRPr="00AB6798" w:rsidRDefault="00B56C30" w:rsidP="00B56C30">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
@@ -14893,76 +14843,76 @@
           <w:p w14:paraId="69DD4A1D" w14:textId="097C4AB0" w:rsidR="0057468D" w:rsidRPr="00A674F8" w:rsidRDefault="0057468D" w:rsidP="0057468D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0049E515" w14:textId="2718D13D" w:rsidR="0057468D" w:rsidRPr="007A7F60" w:rsidRDefault="0057468D" w:rsidP="0057468D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="34" w:name="_Toc226037212"/>
+            <w:bookmarkStart w:id="35" w:name="_Toc226037212"/>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>P280/A3/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Politique</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="34"/>
+            <w:bookmarkEnd w:id="35"/>
           </w:p>
           <w:p w14:paraId="2DE61160" w14:textId="77777777" w:rsidR="0057468D" w:rsidRDefault="0057468D" w:rsidP="0057468D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années extrêmes.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
@@ -15012,55 +14962,55 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="40F8A063" w14:textId="3AF4811A" w:rsidR="0057468D" w:rsidRPr="00A674F8" w:rsidRDefault="0057468D" w:rsidP="0057468D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5109A127" w14:textId="0EC5A46E" w:rsidR="0057468D" w:rsidRDefault="0057468D" w:rsidP="0057468D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="35" w:name="_Toc226037213"/>
+            <w:bookmarkStart w:id="36" w:name="_Toc226037213"/>
             <w:r>
               <w:t>P280/A3/5.1 : Élections Martin Cauvier (libéral)</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="35"/>
+            <w:bookmarkEnd w:id="36"/>
           </w:p>
           <w:p w14:paraId="797845C8" w14:textId="3A65C1F0" w:rsidR="0057468D" w:rsidRDefault="0057468D" w:rsidP="0057468D">
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>1988</w:t>
             </w:r>
             <w:r w:rsidR="007A7C85">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>-1989</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>. – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels</w:t>
@@ -15126,55 +15076,55 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="25F6DF3C" w14:textId="53C5022E" w:rsidR="007A7C85" w:rsidRPr="00A674F8" w:rsidRDefault="007A7C85" w:rsidP="007A7C85">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47F18C68" w14:textId="7B2C8BE0" w:rsidR="007A7C85" w:rsidRDefault="007A7C85" w:rsidP="007A7C85">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="36" w:name="_Toc226037214"/>
+            <w:bookmarkStart w:id="37" w:name="_Toc226037214"/>
             <w:r>
               <w:t>P280/A3/5.2 : Suzanne Beauchamp-Niquet (fédéral)</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="36"/>
+            <w:bookmarkEnd w:id="37"/>
           </w:p>
           <w:p w14:paraId="18A448A0" w14:textId="0DFE60FD" w:rsidR="007A7C85" w:rsidRDefault="007A7C85" w:rsidP="007A7C85">
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>1983</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>. – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7182E99B" w14:textId="77777777" w:rsidR="007A7C85" w:rsidRDefault="007A7C85" w:rsidP="007A7C85"/>
           <w:p w14:paraId="4648C416" w14:textId="77777777" w:rsidR="007A7C85" w:rsidRPr="00AB6798" w:rsidRDefault="007A7C85" w:rsidP="007A7C85">
             <w:pPr>
               <w:rPr>
@@ -15227,76 +15177,76 @@
           <w:p w14:paraId="6946C91B" w14:textId="17E0A45D" w:rsidR="00115E34" w:rsidRPr="00A674F8" w:rsidRDefault="00115E34" w:rsidP="00115E34">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="200E4BB8" w14:textId="3B7F7327" w:rsidR="00115E34" w:rsidRPr="007A7F60" w:rsidRDefault="00115E34" w:rsidP="00115E34">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="37" w:name="_Toc226037215"/>
+            <w:bookmarkStart w:id="38" w:name="_Toc226037215"/>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>P280/A3/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Municipalités</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="37"/>
+            <w:bookmarkEnd w:id="38"/>
           </w:p>
           <w:p w14:paraId="5F7B93B4" w14:textId="77777777" w:rsidR="00115E34" w:rsidRDefault="00115E34" w:rsidP="00115E34">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années extrêmes.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
@@ -15331,68 +15281,67 @@
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00115E34" w:rsidRPr="00A674F8" w14:paraId="23CACE3D" w14:textId="77777777" w:rsidTr="00491934">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6F451285" w14:textId="2AD3036B" w:rsidR="00115E34" w:rsidRPr="00A674F8" w:rsidRDefault="00115E34" w:rsidP="00115E34">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C36D870" w14:textId="76E5D9AA" w:rsidR="00115E34" w:rsidRDefault="00115E34" w:rsidP="00115E34">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="38" w:name="_Toc226037216"/>
+            <w:bookmarkStart w:id="39" w:name="_Toc226037216"/>
             <w:r>
               <w:t>P280/A3/6.1 : Ville de Mistassini</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="38"/>
+            <w:bookmarkEnd w:id="39"/>
           </w:p>
           <w:p w14:paraId="5F1A4635" w14:textId="0D4EF496" w:rsidR="00115E34" w:rsidRDefault="00115E34" w:rsidP="00115E34">
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E045379" w14:textId="77777777" w:rsidR="00115E34" w:rsidRDefault="00115E34" w:rsidP="00115E34"/>
           <w:p w14:paraId="5702F1DE" w14:textId="77777777" w:rsidR="00115E34" w:rsidRPr="00AB6798" w:rsidRDefault="00115E34" w:rsidP="00115E34">
             <w:pPr>
               <w:rPr>
@@ -15444,55 +15393,55 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4B4E34BD" w14:textId="6F0BCD25" w:rsidR="00115E34" w:rsidRPr="00A674F8" w:rsidRDefault="00115E34" w:rsidP="00115E34">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32CA0146" w14:textId="35BB37A4" w:rsidR="00115E34" w:rsidRDefault="00115E34" w:rsidP="00115E34">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="39" w:name="_Toc226037217"/>
+            <w:bookmarkStart w:id="40" w:name="_Toc226037217"/>
             <w:r>
               <w:t>P280/A3/6.2 : Municipalité de Saint-Stanislas</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="39"/>
+            <w:bookmarkEnd w:id="40"/>
           </w:p>
           <w:p w14:paraId="0A9FA596" w14:textId="77777777" w:rsidR="00115E34" w:rsidRDefault="00115E34" w:rsidP="00115E34">
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29A02616" w14:textId="77777777" w:rsidR="00115E34" w:rsidRDefault="00115E34" w:rsidP="00115E34"/>
           <w:p w14:paraId="7FE1F57A" w14:textId="77777777" w:rsidR="00115E34" w:rsidRPr="00AB6798" w:rsidRDefault="00115E34" w:rsidP="00115E34">
             <w:pPr>
               <w:rPr>
@@ -15517,67 +15466,67 @@
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="124A24E2" w14:textId="77777777" w:rsidR="00115E34" w:rsidRDefault="00115E34" w:rsidP="00115E34">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7FE56B3F" w14:textId="1C512934" w:rsidR="008F0833" w:rsidRDefault="008F0833" w:rsidP="00923766"/>
     <w:p w14:paraId="70A6659D" w14:textId="77777777" w:rsidR="008F0833" w:rsidRDefault="008F0833" w:rsidP="00923766"/>
     <w:p w14:paraId="3280D7DE" w14:textId="07F86849" w:rsidR="008F0833" w:rsidRPr="00A674F8" w:rsidRDefault="008F0833" w:rsidP="008F0833">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc226037218"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc226037218"/>
       <w:r>
         <w:t>P280</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>/A</w:t>
       </w:r>
       <w:r>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Loisirs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="2006166C" w14:textId="4ECF4E67" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Années extrêmes.</w:t>
       </w:r>
       <w:r w:rsidRPr="007A7F60">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> – X </w:t>
       </w:r>
       <w:r w:rsidRPr="000471D4">
         <w:rPr>
           <w:highlight w:val="yellow"/>
@@ -15694,67 +15643,67 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D68F8FC" w14:textId="77777777" w:rsidR="008F0833" w:rsidRPr="00A674F8" w:rsidRDefault="008F0833" w:rsidP="00491934">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F24A1C1" w14:textId="0FFD44B7" w:rsidR="008F0833" w:rsidRDefault="008F0833" w:rsidP="00491934">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="41" w:name="_Toc226037219"/>
+            <w:bookmarkStart w:id="42" w:name="_Toc226037219"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00A27F8C">
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Chasse</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="41"/>
+            <w:bookmarkEnd w:id="42"/>
           </w:p>
           <w:p w14:paraId="427684D0" w14:textId="77777777" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années extrêmes.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
@@ -15855,67 +15804,67 @@
       <w:tr w:rsidR="008F0833" w:rsidRPr="00A674F8" w14:paraId="5A8430CE" w14:textId="77777777" w:rsidTr="00491934">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="24190969" w14:textId="77777777" w:rsidR="008F0833" w:rsidRPr="00A674F8" w:rsidRDefault="008F0833" w:rsidP="00491934">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F8ACED8" w14:textId="333F063C" w:rsidR="008F0833" w:rsidRPr="00B321DF" w:rsidRDefault="008F0833" w:rsidP="00491934">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="42" w:name="_Toc226037220"/>
+            <w:bookmarkStart w:id="43" w:name="_Toc226037220"/>
             <w:r>
               <w:t>P280/A</w:t>
             </w:r>
             <w:r w:rsidR="00A27F8C">
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Chalet</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="42"/>
+            <w:bookmarkEnd w:id="43"/>
           </w:p>
           <w:p w14:paraId="6F9EC25F" w14:textId="456263A7" w:rsidR="000471D4" w:rsidRDefault="000471D4" w:rsidP="000471D4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r w:rsidR="000F5E11">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>-1993</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
@@ -16065,68 +16014,67 @@
               <w:t xml:space="preserve">Voir aussi les photographies du </w:t>
             </w:r>
             <w:r w:rsidRPr="000F5E11">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Lac Clair</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> dans le présent fonds.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3661A1AD" w14:textId="77777777" w:rsidR="008F0833" w:rsidRDefault="008F0833" w:rsidP="00491934"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7499272D" w14:textId="2562E22F" w:rsidR="008F0833" w:rsidRDefault="008F0833" w:rsidP="00923766"/>
     <w:p w14:paraId="5D8BF206" w14:textId="5CD0BEEC" w:rsidR="006E0846" w:rsidRDefault="006E0846" w:rsidP="00923766"/>
     <w:p w14:paraId="64A8234B" w14:textId="5BA9F057" w:rsidR="006E0846" w:rsidRPr="00A674F8" w:rsidRDefault="006E0846" w:rsidP="006E0846">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc226037221"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc226037221"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P280</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>/A</w:t>
       </w:r>
       <w:r w:rsidR="00B57DD6">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B57DD6">
         <w:t>Histoire</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="215EDE46" w14:textId="633DF28E" w:rsidR="006E0846" w:rsidRDefault="006E0846" w:rsidP="006E0846">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Années extrêmes.</w:t>
       </w:r>
       <w:r w:rsidRPr="007A7F60">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> – X </w:t>
       </w:r>
       <w:r w:rsidRPr="000471D4">
         <w:rPr>
           <w:highlight w:val="yellow"/>
@@ -16243,67 +16191,67 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20B55B2A" w14:textId="77777777" w:rsidR="006E0846" w:rsidRPr="00A674F8" w:rsidRDefault="006E0846" w:rsidP="00A41F50">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="687729E8" w14:textId="21706F9B" w:rsidR="006E0846" w:rsidRDefault="006E0846" w:rsidP="00A41F50">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="44" w:name="_Toc226037222"/>
+            <w:bookmarkStart w:id="45" w:name="_Toc226037222"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00B57DD6">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00B57DD6">
               <w:t>Commerces de Saint-Stanislas</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="44"/>
+            <w:bookmarkEnd w:id="45"/>
           </w:p>
           <w:p w14:paraId="3E8F8658" w14:textId="77777777" w:rsidR="006E0846" w:rsidRDefault="006E0846" w:rsidP="00A41F50">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Années extrêmes.</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7F60">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> – X cm</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
@@ -16370,67 +16318,67 @@
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="69A400DF" w14:textId="77777777" w:rsidR="006E0846" w:rsidRPr="00A674F8" w:rsidRDefault="006E0846" w:rsidP="00A41F50">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4F394F68" w14:textId="77777777" w:rsidR="006E0846" w:rsidRPr="00A674F8" w:rsidRDefault="006E0846" w:rsidP="00923766"/>
     <w:p w14:paraId="718717C6" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="66A8040F" w14:textId="09140552" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc226037223"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc226037223"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC">
         <w:t>280</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents iconographiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:p w14:paraId="56B09A79" w14:textId="447D75B0" w:rsidR="00696AE2" w:rsidRDefault="008466E3" w:rsidP="00696AE2">
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00B54104">
         <w:t xml:space="preserve"> 1938-201</w:t>
       </w:r>
       <w:r w:rsidR="00AA1582">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00B54104">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1F3F">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>8 photographies numérisées</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB32BC">
         <w:t xml:space="preserve"> (disque dur externe Archives et serveur Voute:K). – </w:t>
@@ -16527,67 +16475,67 @@
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F2B1A0B" w14:textId="2EE0ED7B" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00E73CD9" w:rsidP="00696AE2">
       <w:r>
         <w:t>Afin de faciliter le repérage</w:t>
       </w:r>
       <w:r w:rsidR="008466E3">
         <w:t>…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13930FA9" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0BCC7CF2" w14:textId="323DAFFA" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc226037224"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc226037224"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC">
         <w:t>280</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00EE637F">
         <w:t>Famille</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="3EE20C62" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0101D57C" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E67AD45" w14:textId="539D5088" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidR="000B2211">
         <w:t xml:space="preserve">les dossiers : </w:t>
       </w:r>
       <w:r w:rsidR="003A4652">
         <w:rPr>
           <w:i/>
@@ -16624,67 +16572,67 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7F52A41F" w14:textId="7A78D76C" w:rsidR="002A5FA2" w:rsidRPr="00A674F8" w:rsidRDefault="002A5FA2" w:rsidP="002A5FA2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08ED4366" w14:textId="0202BB2A" w:rsidR="002A5FA2" w:rsidRPr="00B321DF" w:rsidRDefault="002A5FA2" w:rsidP="00EE637F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="47" w:name="_Toc226037225"/>
+            <w:bookmarkStart w:id="48" w:name="_Toc226037225"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Famille Solange Tremblay et Normand Fortin</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="47"/>
+            <w:bookmarkEnd w:id="48"/>
           </w:p>
           <w:p w14:paraId="06867456" w14:textId="77777777" w:rsidR="0069656E" w:rsidRDefault="0069656E" w:rsidP="0069656E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -16812,73 +16760,73 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5E861D08" w14:textId="0BF820E7" w:rsidR="002A5FA2" w:rsidRPr="00A674F8" w:rsidRDefault="002A5FA2" w:rsidP="002A5FA2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4912EBD9" w14:textId="44812542" w:rsidR="002A5FA2" w:rsidRPr="00B321DF" w:rsidRDefault="002A5FA2" w:rsidP="00EE637F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="48" w:name="_Toc226037226"/>
+            <w:bookmarkStart w:id="49" w:name="_Toc226037226"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r w:rsidR="00EE637F">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Famille Patrick Tremblay et Jeanne Simard</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="48"/>
+            <w:bookmarkEnd w:id="49"/>
           </w:p>
           <w:p w14:paraId="5DBBBE75" w14:textId="764198C7" w:rsidR="0069656E" w:rsidRDefault="0069656E" w:rsidP="0069656E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -16897,51 +16845,50 @@
               <w:t xml:space="preserve"> photographies. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D8F01CE" w14:textId="77777777" w:rsidR="00993863" w:rsidRDefault="00993863" w:rsidP="0069656E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="634D1582" w14:textId="77777777" w:rsidR="00993863" w:rsidRPr="00AB6798" w:rsidRDefault="00993863" w:rsidP="00993863">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75EECAEE" w14:textId="50FC331C" w:rsidR="002A5FA2" w:rsidRDefault="00993863" w:rsidP="002A5FA2">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Ce dossier comprend </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
@@ -16969,84 +16916,84 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="64EC0A43" w14:textId="5D8AB259" w:rsidR="002A5FA2" w:rsidRDefault="002A5FA2" w:rsidP="002A5FA2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Les parents de Solange Tremblay, soit son père Patrick Tremblay et sa mère Jeanne Simard, ou des membres de la famille proche, notamment à Saint-Stanislas.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7180AC0F" w14:textId="7A8A5AF8" w:rsidR="005B6D9E" w:rsidRDefault="005B6D9E" w:rsidP="002A5FA2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="49" w:name="_Hlk219275435"/>
+            <w:bookmarkStart w:id="50" w:name="_Hlk219275435"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
             <w:r w:rsidRPr="005B6D9E">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> anniversaire de mariage du couple Tremblay-Simard en 197</w:t>
             </w:r>
             <w:r w:rsidR="00BF016E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="49"/>
+          <w:bookmarkEnd w:id="50"/>
           <w:p w14:paraId="7963D59A" w14:textId="77777777" w:rsidR="002A5FA2" w:rsidRDefault="002A5FA2" w:rsidP="002A5FA2">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6A493009" w14:textId="77777777" w:rsidR="000B6E27" w:rsidRDefault="000B6E27" w:rsidP="000B6E27">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14C4B432" w14:textId="77777777" w:rsidR="000B6E27" w:rsidRDefault="000B6E27" w:rsidP="000B6E27">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -17078,86 +17025,85 @@
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A5FA2" w:rsidRPr="00A674F8" w14:paraId="3807344E" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="66BA0FA3" w14:textId="55F62815" w:rsidR="002A5FA2" w:rsidRPr="00A674F8" w:rsidRDefault="002A5FA2" w:rsidP="002A5FA2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F6CA058" w14:textId="0D25D145" w:rsidR="002A5FA2" w:rsidRPr="00B321DF" w:rsidRDefault="002A5FA2" w:rsidP="00EE637F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="50" w:name="_Toc226037227"/>
+            <w:bookmarkStart w:id="51" w:name="_Toc226037227"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r w:rsidR="00EE637F">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Famille Arthur Fortin</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="50"/>
+            <w:bookmarkEnd w:id="51"/>
           </w:p>
           <w:p w14:paraId="68AD5C53" w14:textId="77777777" w:rsidR="0069656E" w:rsidRDefault="0069656E" w:rsidP="0069656E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -17316,73 +17262,73 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="78F71628" w14:textId="46132742" w:rsidR="002A5FA2" w:rsidRPr="00A674F8" w:rsidRDefault="002A5FA2" w:rsidP="002A5FA2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67D5E2AB" w14:textId="08F21894" w:rsidR="002A5FA2" w:rsidRPr="00B321DF" w:rsidRDefault="002A5FA2" w:rsidP="00EE637F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="51" w:name="_Toc226037228"/>
+            <w:bookmarkStart w:id="52" w:name="_Toc226037228"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Famille Philippe Girard</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="51"/>
+            <w:bookmarkEnd w:id="52"/>
           </w:p>
           <w:p w14:paraId="3C9CDBE9" w14:textId="77777777" w:rsidR="0069656E" w:rsidRDefault="0069656E" w:rsidP="0069656E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -17504,73 +17450,73 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="518D1E35" w14:textId="4A8EA97F" w:rsidR="005546F6" w:rsidRPr="00A674F8" w:rsidRDefault="005546F6" w:rsidP="005546F6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E094613" w14:textId="5072D47C" w:rsidR="005546F6" w:rsidRPr="00B321DF" w:rsidRDefault="005546F6" w:rsidP="00EE637F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="52" w:name="_Toc226037229"/>
+            <w:bookmarkStart w:id="53" w:name="_Toc226037229"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Famille Jeanne Simard</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="52"/>
+            <w:bookmarkEnd w:id="53"/>
           </w:p>
           <w:p w14:paraId="469E2922" w14:textId="77777777" w:rsidR="0069656E" w:rsidRDefault="0069656E" w:rsidP="0069656E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -17692,73 +17638,73 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="155F05DE" w14:textId="061A8546" w:rsidR="0058683E" w:rsidRPr="00A674F8" w:rsidRDefault="0058683E" w:rsidP="0058683E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42777B9D" w14:textId="3D6936D3" w:rsidR="0058683E" w:rsidRPr="00B321DF" w:rsidRDefault="0058683E" w:rsidP="00EE637F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="53" w:name="_Toc226037230"/>
+            <w:bookmarkStart w:id="54" w:name="_Toc226037230"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Famille Solange Tremblay et Marcel Girard</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="53"/>
+            <w:bookmarkEnd w:id="54"/>
           </w:p>
           <w:p w14:paraId="459D8257" w14:textId="1E31A64D" w:rsidR="0069656E" w:rsidRDefault="0069656E" w:rsidP="0069656E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r w:rsidR="000B6E27">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>, 1978</w:t>
@@ -17880,86 +17826,85 @@
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00594199" w:rsidRPr="00A674F8" w14:paraId="14BDF0EB" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5D6FA37E" w14:textId="2BB95036" w:rsidR="00594199" w:rsidRPr="00A674F8" w:rsidRDefault="00594199" w:rsidP="00594199">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F46F610" w14:textId="069BDB64" w:rsidR="00594199" w:rsidRPr="00B321DF" w:rsidRDefault="00594199" w:rsidP="00594199">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="54" w:name="_Toc226037231"/>
+            <w:bookmarkStart w:id="55" w:name="_Toc226037231"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Famille Marcel Girard</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="54"/>
+            <w:bookmarkEnd w:id="55"/>
           </w:p>
           <w:p w14:paraId="605ACAD5" w14:textId="77777777" w:rsidR="00594199" w:rsidRDefault="00594199" w:rsidP="00594199">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -18127,76 +18072,76 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="124AAD11" w14:textId="2390089B" w:rsidR="000C70A7" w:rsidRPr="00A674F8" w:rsidRDefault="000C70A7" w:rsidP="000C70A7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67A6ED89" w14:textId="4A2D43E0" w:rsidR="000C70A7" w:rsidRPr="00B321DF" w:rsidRDefault="000C70A7" w:rsidP="00EE637F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="55" w:name="_Toc226037232"/>
+            <w:bookmarkStart w:id="56" w:name="_Toc226037232"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r w:rsidR="00594199">
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Mariages</w:t>
             </w:r>
             <w:r w:rsidR="00ED7AD5">
               <w:t xml:space="preserve"> et anniversaires</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="55"/>
+            <w:bookmarkEnd w:id="56"/>
           </w:p>
           <w:p w14:paraId="09F388B3" w14:textId="6F8C4A17" w:rsidR="000C70A7" w:rsidRDefault="000C70A7" w:rsidP="000C70A7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -18359,73 +18304,73 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0299BB8A" w14:textId="0D3E9EBF" w:rsidR="00EE637F" w:rsidRPr="00A674F8" w:rsidRDefault="00EE637F" w:rsidP="00EE637F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="365CAC0D" w14:textId="7B000409" w:rsidR="00EE637F" w:rsidRPr="00B321DF" w:rsidRDefault="00EE637F" w:rsidP="00EE637F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="56" w:name="_Toc226037233"/>
+            <w:bookmarkStart w:id="57" w:name="_Toc226037233"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00594199">
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Autres ancêtres</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="56"/>
+            <w:bookmarkEnd w:id="57"/>
           </w:p>
           <w:p w14:paraId="1C413E13" w14:textId="77777777" w:rsidR="00EE637F" w:rsidRDefault="00EE637F" w:rsidP="00EE637F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– [18--]. – 1 photographie; ferrotype, n&amp;b. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DF72018" w14:textId="77777777" w:rsidR="00EE637F" w:rsidRDefault="00EE637F" w:rsidP="00EE637F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2C0C4F47" w14:textId="77777777" w:rsidR="00993863" w:rsidRPr="00AB6798" w:rsidRDefault="00993863" w:rsidP="00993863">
             <w:pPr>
               <w:rPr>
                 <w:i/>
@@ -18554,76 +18499,76 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5F4BC04F" w14:textId="33433055" w:rsidR="000C70A7" w:rsidRPr="00A674F8" w:rsidRDefault="000C70A7" w:rsidP="000C70A7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33A1F03E" w14:textId="677D0977" w:rsidR="000C70A7" w:rsidRPr="00B321DF" w:rsidRDefault="000C70A7" w:rsidP="00EE637F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="57" w:name="_Toc226037234"/>
+            <w:bookmarkStart w:id="58" w:name="_Toc226037234"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r w:rsidR="00594199">
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Amis de la famille</w:t>
             </w:r>
             <w:r w:rsidR="0056432C">
               <w:t xml:space="preserve"> et parenté</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="57"/>
+            <w:bookmarkEnd w:id="58"/>
           </w:p>
           <w:p w14:paraId="668A3950" w14:textId="77777777" w:rsidR="000C70A7" w:rsidRDefault="000C70A7" w:rsidP="000C70A7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -18801,86 +18746,85 @@
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000C70A7" w:rsidRPr="00A674F8" w14:paraId="28C00F08" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6AC1A44A" w14:textId="04E8BB1E" w:rsidR="000C70A7" w:rsidRPr="00A674F8" w:rsidRDefault="000C70A7" w:rsidP="000C70A7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F5F1F6C" w14:textId="4FB1B227" w:rsidR="000C70A7" w:rsidRPr="00B321DF" w:rsidRDefault="000C70A7" w:rsidP="00EE637F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="58" w:name="_Toc226037235"/>
+            <w:bookmarkStart w:id="59" w:name="_Toc226037235"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/1</w:t>
             </w:r>
             <w:r w:rsidR="00594199">
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Décès</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="58"/>
+            <w:bookmarkEnd w:id="59"/>
           </w:p>
           <w:p w14:paraId="2F4574E9" w14:textId="473E32ED" w:rsidR="000C70A7" w:rsidRDefault="000C70A7" w:rsidP="000C70A7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00894FEA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1974-2019.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
@@ -18974,51 +18918,51 @@
           </w:p>
           <w:p w14:paraId="017BBD35" w14:textId="76AB4B3B" w:rsidR="000C70A7" w:rsidRDefault="000C70A7" w:rsidP="000C70A7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Avis de décès et images de cérémonies funèbres, notamment des funérailles.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04DBD0D2" w14:textId="2C0A391A" w:rsidR="00B918B5" w:rsidRDefault="00B918B5" w:rsidP="00B918B5">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="59" w:name="_Hlk219279385"/>
+            <w:bookmarkStart w:id="60" w:name="_Hlk219279385"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1974-2006. 1</w:t>
             </w:r>
             <w:r w:rsidR="00667CEE">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photos de défunts ou de cercueils (ajout 2025);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1058AC16" w14:textId="30DBDDD7" w:rsidR="00667CEE" w:rsidRDefault="00667CEE" w:rsidP="00B918B5">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
@@ -19084,115 +19028,115 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="391A66AA" w14:textId="332A949A" w:rsidR="00B918B5" w:rsidRDefault="00B918B5" w:rsidP="00B918B5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Voir aussi Bâtiments et lieux, Église et presbytère de Saint-Stanislas dans le présent fonds.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="59"/>
+          <w:bookmarkEnd w:id="60"/>
           <w:p w14:paraId="21C8A073" w14:textId="77777777" w:rsidR="000C70A7" w:rsidRDefault="000C70A7" w:rsidP="000C70A7">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E760C3" w:rsidRPr="00A674F8" w14:paraId="475C518B" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="420F50CC" w14:textId="3815697E" w:rsidR="00E760C3" w:rsidRPr="00A674F8" w:rsidRDefault="00E760C3" w:rsidP="00E760C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="287CCC3C" w14:textId="5A01CD98" w:rsidR="00E760C3" w:rsidRPr="00B321DF" w:rsidRDefault="00E760C3" w:rsidP="00E760C3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="60" w:name="_Toc226037236"/>
+            <w:bookmarkStart w:id="61" w:name="_Toc226037236"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/1</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00667CEE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:t>Membres de la famille non identifiés</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="60"/>
+            <w:bookmarkEnd w:id="61"/>
           </w:p>
           <w:p w14:paraId="56B3DBE2" w14:textId="77777777" w:rsidR="00E760C3" w:rsidRDefault="00E760C3" w:rsidP="00E760C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -19257,61 +19201,61 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79FF959C" w14:textId="2AB7F895" w:rsidR="00E760C3" w:rsidRDefault="00E760C3" w:rsidP="00E760C3">
             <w:r>
               <w:t>Pour voir des images de membres de la famille identifiés, consultez les dossiers précédents du présent fonds, de P280/B1/1 à B1/7 inclusivement.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="609B7820" w14:textId="77777777" w:rsidR="00E760C3" w:rsidRDefault="00E760C3" w:rsidP="00E760C3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4DAAFF10" w14:textId="39E24904" w:rsidR="00593D7D" w:rsidRDefault="00593D7D" w:rsidP="00593D7D"/>
     <w:p w14:paraId="391803AF" w14:textId="77777777" w:rsidR="00EE637F" w:rsidRDefault="00EE637F" w:rsidP="00593D7D"/>
     <w:p w14:paraId="7475C7C8" w14:textId="60DAB9C3" w:rsidR="00EE637F" w:rsidRPr="00A674F8" w:rsidRDefault="00EE637F" w:rsidP="00EE637F">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_Toc226037237"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc226037237"/>
       <w:r>
         <w:t>P280/B2</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Occupations professionnelles</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
     </w:p>
     <w:p w14:paraId="657E3971" w14:textId="77777777" w:rsidR="00EE637F" w:rsidRPr="00A674F8" w:rsidRDefault="00EE637F" w:rsidP="00EE637F"/>
     <w:p w14:paraId="366E9292" w14:textId="6683B306" w:rsidR="00EE637F" w:rsidRPr="00AB6798" w:rsidRDefault="00EE637F" w:rsidP="00EE637F">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Portée et contenu</w:t>
       </w:r>
       <w:r w:rsidR="00667CEE">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
@@ -19359,79 +19303,79 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3407E86C" w14:textId="77777777" w:rsidR="00593D7D" w:rsidRPr="00A674F8" w:rsidRDefault="00593D7D" w:rsidP="00E73CD9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E6C4862" w14:textId="404E6EA7" w:rsidR="00593D7D" w:rsidRPr="00B321DF" w:rsidRDefault="00593D7D" w:rsidP="00E73CD9">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="62" w:name="_Toc226037238"/>
+            <w:bookmarkStart w:id="63" w:name="_Toc226037238"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00EE637F">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00EE637F">
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00667CEE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00EE637F">
               <w:t>Foresterie</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="62"/>
+            <w:bookmarkEnd w:id="63"/>
           </w:p>
           <w:p w14:paraId="2E0FA07A" w14:textId="010AFB50" w:rsidR="0069656E" w:rsidRDefault="0069656E" w:rsidP="0069656E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -19606,92 +19550,91 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00593D7D" w:rsidRPr="00A674F8" w14:paraId="7210041A" w14:textId="77777777" w:rsidTr="00E73CD9">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0E5F8D69" w14:textId="77777777" w:rsidR="00593D7D" w:rsidRPr="00A674F8" w:rsidRDefault="00593D7D" w:rsidP="00E73CD9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49A19F63" w14:textId="523B5296" w:rsidR="00EE637F" w:rsidRPr="00EE637F" w:rsidRDefault="00593D7D" w:rsidP="00E73CD9">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="63" w:name="_Toc226037239"/>
+            <w:bookmarkStart w:id="64" w:name="_Toc226037239"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00E73CD9">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00667CEE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00E73CD9">
               <w:t>Pont Domi</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="63"/>
+            <w:bookmarkEnd w:id="64"/>
           </w:p>
           <w:p w14:paraId="0FE9066D" w14:textId="77777777" w:rsidR="0069656E" w:rsidRDefault="0069656E" w:rsidP="0069656E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -19825,76 +19768,76 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="29254951" w14:textId="0282D87C" w:rsidR="00B575B7" w:rsidRPr="00A674F8" w:rsidRDefault="00B575B7" w:rsidP="00B575B7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70B7C431" w14:textId="41356305" w:rsidR="00B575B7" w:rsidRPr="00EE637F" w:rsidRDefault="00B575B7" w:rsidP="00B575B7">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="64" w:name="_Toc226037240"/>
+            <w:bookmarkStart w:id="65" w:name="_Toc226037240"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00667CEE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:t>Agriculture et cueillette</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="64"/>
+            <w:bookmarkEnd w:id="65"/>
           </w:p>
           <w:p w14:paraId="54EE8004" w14:textId="77777777" w:rsidR="00B575B7" w:rsidRDefault="00B575B7" w:rsidP="00B575B7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -20071,76 +20014,76 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="44576B94" w14:textId="32DE3571" w:rsidR="00594199" w:rsidRPr="00A674F8" w:rsidRDefault="00594199" w:rsidP="00594199">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11B511AF" w14:textId="731F42EA" w:rsidR="00594199" w:rsidRPr="00EE637F" w:rsidRDefault="00594199" w:rsidP="00594199">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="65" w:name="_Toc226037241"/>
+            <w:bookmarkStart w:id="66" w:name="_Toc226037241"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00667CEE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:t>Boucherie</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="65"/>
+            <w:bookmarkEnd w:id="66"/>
           </w:p>
           <w:p w14:paraId="6A74340C" w14:textId="77777777" w:rsidR="00594199" w:rsidRDefault="00594199" w:rsidP="00594199">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -20274,73 +20217,73 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0C1CA0AD" w14:textId="4AD77ADD" w:rsidR="002E6ABC" w:rsidRPr="00A674F8" w:rsidRDefault="002E6ABC" w:rsidP="002E6ABC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4791537D" w14:textId="34220DB8" w:rsidR="002E6ABC" w:rsidRPr="00EE637F" w:rsidRDefault="002E6ABC" w:rsidP="002E6ABC">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="66" w:name="_Toc226037242"/>
+            <w:bookmarkStart w:id="67" w:name="_Toc226037242"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>5 </w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:t>Politique</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="66"/>
+            <w:bookmarkEnd w:id="67"/>
           </w:p>
           <w:p w14:paraId="2D3CCF22" w14:textId="52F228F9" w:rsidR="002E6ABC" w:rsidRDefault="002E6ABC" w:rsidP="002E6ABC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– 1982. – 16 photographies. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10E31456" w14:textId="77777777" w:rsidR="002E6ABC" w:rsidRDefault="002E6ABC" w:rsidP="002E6ABC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="728FD791" w14:textId="77777777" w:rsidR="002E6ABC" w:rsidRPr="00AB6798" w:rsidRDefault="002E6ABC" w:rsidP="002E6ABC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
@@ -20363,61 +20306,61 @@
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="414CC0EC" w14:textId="4285F4E5" w:rsidR="002E6ABC" w:rsidRDefault="002E6ABC" w:rsidP="002E6ABC">
             <w:r>
               <w:t>Ce dossier présente des r</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>encontres avec des personnalités politiques telles que la député dolbienne Mme Suzanne Beauchamp-Niquet, le ministre Pierre Trudeau et la présidente du PLQ, Mme Céline Tardif, lors de la présence de Solange Tremblay au Congrès du Parti Libéral à Ottawa en 1982.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="52A359C3" w14:textId="77777777" w:rsidR="0069656E" w:rsidRPr="00A674F8" w:rsidRDefault="0069656E" w:rsidP="00696AE2"/>
     <w:p w14:paraId="4184AC1E" w14:textId="70650BB2" w:rsidR="00593D7D" w:rsidRDefault="00593D7D" w:rsidP="00696AE2"/>
     <w:p w14:paraId="695D97C6" w14:textId="29EEB8A2" w:rsidR="00776E4F" w:rsidRPr="00A674F8" w:rsidRDefault="00776E4F" w:rsidP="00776E4F">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="67" w:name="_Toc226037243"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc226037243"/>
       <w:r>
         <w:t>P280/B3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Implications</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
     </w:p>
     <w:p w14:paraId="46948855" w14:textId="77777777" w:rsidR="00776E4F" w:rsidRPr="00A674F8" w:rsidRDefault="00776E4F" w:rsidP="00776E4F"/>
     <w:p w14:paraId="4B3EF2F4" w14:textId="3C836368" w:rsidR="00776E4F" w:rsidRPr="00AB6798" w:rsidRDefault="00776E4F" w:rsidP="00776E4F">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Portée et contenu</w:t>
       </w:r>
       <w:r w:rsidR="00667CEE">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
@@ -20503,70 +20446,70 @@
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="499A360F" w14:textId="0E88C40C" w:rsidR="00776E4F" w:rsidRPr="007B7D3E" w:rsidRDefault="00776E4F" w:rsidP="00C17497">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="68" w:name="_Toc226037244"/>
+            <w:bookmarkStart w:id="69" w:name="_Toc226037244"/>
             <w:r w:rsidRPr="007B7D3E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>P280/B3/1</w:t>
             </w:r>
             <w:r w:rsidR="00667CEE">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007B7D3E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>: Festivals et carnavals</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="68"/>
+            <w:bookmarkEnd w:id="69"/>
           </w:p>
           <w:p w14:paraId="3C18BCE9" w14:textId="77777777" w:rsidR="00776E4F" w:rsidRDefault="00776E4F" w:rsidP="00C17497">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -20644,89 +20587,88 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00776E4F" w:rsidRPr="00A674F8" w14:paraId="2CF63997" w14:textId="77777777" w:rsidTr="00C17497">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="54C7A0DF" w14:textId="24F0525B" w:rsidR="00776E4F" w:rsidRPr="00A674F8" w:rsidRDefault="00776E4F" w:rsidP="00776E4F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3294355E" w14:textId="5587D412" w:rsidR="00776E4F" w:rsidRPr="00B321DF" w:rsidRDefault="00776E4F" w:rsidP="00776E4F">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="69" w:name="_Toc226037245"/>
+            <w:bookmarkStart w:id="70" w:name="_Toc226037245"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>1.1</w:t>
             </w:r>
             <w:r w:rsidR="00667CEE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="0077509D">
               <w:t>Festival du Bleuet</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="69"/>
+            <w:bookmarkEnd w:id="70"/>
           </w:p>
           <w:p w14:paraId="7AD0157C" w14:textId="3769EDAA" w:rsidR="00776E4F" w:rsidRDefault="00776E4F" w:rsidP="00776E4F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00C64506">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1971-[199-]</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -20846,58 +20788,58 @@
           <w:p w14:paraId="7A2658E5" w14:textId="61075971" w:rsidR="00C64506" w:rsidRPr="00A674F8" w:rsidRDefault="00C64506" w:rsidP="00C64506">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71FF3F4E" w14:textId="5D7D125F" w:rsidR="00C64506" w:rsidRPr="00146B91" w:rsidRDefault="00C64506" w:rsidP="00C64506">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="70" w:name="_Toc226037246"/>
+            <w:bookmarkStart w:id="71" w:name="_Toc226037246"/>
             <w:r w:rsidRPr="00146B91">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>P280/B3/1.2 : Festival western</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="70"/>
+            <w:bookmarkEnd w:id="71"/>
           </w:p>
           <w:p w14:paraId="682C8BD2" w14:textId="1CB92578" w:rsidR="00C64506" w:rsidRPr="00146B91" w:rsidRDefault="00C64506" w:rsidP="00C64506">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00146B91">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="00146B91">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1995.</w:t>
             </w:r>
             <w:r w:rsidRPr="00146B91">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
@@ -21018,76 +20960,76 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="73847378" w14:textId="3418F0C5" w:rsidR="00C64506" w:rsidRPr="00A674F8" w:rsidRDefault="00C64506" w:rsidP="00C64506">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BD99793" w14:textId="6219F1F4" w:rsidR="00C64506" w:rsidRPr="00B321DF" w:rsidRDefault="00C64506" w:rsidP="00C64506">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="71" w:name="_Toc226037247"/>
+            <w:bookmarkStart w:id="72" w:name="_Toc226037247"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>1.3</w:t>
             </w:r>
             <w:r w:rsidR="00667CEE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:t>Festival du Faisan</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="71"/>
+            <w:bookmarkEnd w:id="72"/>
           </w:p>
           <w:p w14:paraId="2598AC5C" w14:textId="0797246D" w:rsidR="00C64506" w:rsidRDefault="00C64506" w:rsidP="00C64506">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -21243,76 +21185,76 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="04F4D981" w14:textId="7E27DB0F" w:rsidR="00C64506" w:rsidRPr="00A674F8" w:rsidRDefault="00C64506" w:rsidP="00C64506">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A0BCE93" w14:textId="6A64CD57" w:rsidR="00C64506" w:rsidRPr="00B321DF" w:rsidRDefault="00C64506" w:rsidP="00C64506">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="72" w:name="_Toc226037248"/>
+            <w:bookmarkStart w:id="73" w:name="_Toc226037248"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>1.4</w:t>
             </w:r>
             <w:r w:rsidR="00667CEE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:t>Parade à Girardville</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="72"/>
+            <w:bookmarkEnd w:id="73"/>
           </w:p>
           <w:p w14:paraId="1200CE9F" w14:textId="77777777" w:rsidR="00C64506" w:rsidRDefault="00C64506" w:rsidP="00C64506">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -21433,76 +21375,76 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4B88754C" w14:textId="76B330FB" w:rsidR="00C64506" w:rsidRPr="00A674F8" w:rsidRDefault="00C64506" w:rsidP="00C64506">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="536B163A" w14:textId="40186608" w:rsidR="00C64506" w:rsidRPr="00B321DF" w:rsidRDefault="00C64506" w:rsidP="00C64506">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="73" w:name="_Toc226037249"/>
+            <w:bookmarkStart w:id="74" w:name="_Toc226037249"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>1.5</w:t>
             </w:r>
             <w:r w:rsidR="00667CEE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:t>Carnaval de Québec</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="73"/>
+            <w:bookmarkEnd w:id="74"/>
           </w:p>
           <w:p w14:paraId="4E409173" w14:textId="77777777" w:rsidR="00C64506" w:rsidRDefault="00C64506" w:rsidP="00C64506">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -21622,58 +21564,58 @@
           <w:p w14:paraId="5AA8027B" w14:textId="0406C853" w:rsidR="0057468D" w:rsidRPr="00A674F8" w:rsidRDefault="0057468D" w:rsidP="0057468D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="133FDC7D" w14:textId="7E618BEC" w:rsidR="0057468D" w:rsidRPr="00146B91" w:rsidRDefault="0057468D" w:rsidP="0057468D">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="74" w:name="_Toc226037250"/>
+            <w:bookmarkStart w:id="75" w:name="_Toc226037250"/>
             <w:r w:rsidRPr="00146B91">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>P280/B3/1.6 : Festival western de St-Tite</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="74"/>
+            <w:bookmarkEnd w:id="75"/>
           </w:p>
           <w:p w14:paraId="13FA7411" w14:textId="77777777" w:rsidR="0057468D" w:rsidRDefault="0057468D" w:rsidP="0057468D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -21797,76 +21739,76 @@
           <w:p w14:paraId="7960FDCC" w14:textId="321EA8E5" w:rsidR="003A4652" w:rsidRPr="00A674F8" w:rsidRDefault="003A4652" w:rsidP="003A4652">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D4224A5" w14:textId="469B0301" w:rsidR="003A4652" w:rsidRPr="00146B91" w:rsidRDefault="003A4652" w:rsidP="003A4652">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="75" w:name="_Toc226037251"/>
+            <w:bookmarkStart w:id="76" w:name="_Toc226037251"/>
             <w:r w:rsidRPr="00146B91">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>P280/B3/1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00146B91">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Carnaval de Saint-Stanislas</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="75"/>
+            <w:bookmarkEnd w:id="76"/>
           </w:p>
           <w:p w14:paraId="4D84A468" w14:textId="24CB030F" w:rsidR="003A4652" w:rsidRDefault="003A4652" w:rsidP="003A4652">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– 1980. – </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies. </w:t>
@@ -21916,86 +21858,85 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C64506" w:rsidRPr="00A674F8" w14:paraId="30C92AAB" w14:textId="77777777" w:rsidTr="00C17497">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4C7AE18F" w14:textId="41DF844B" w:rsidR="00C64506" w:rsidRPr="00A674F8" w:rsidRDefault="00C64506" w:rsidP="00C64506">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36E31846" w14:textId="57C04FEA" w:rsidR="00C64506" w:rsidRPr="00181E12" w:rsidRDefault="00C64506" w:rsidP="00C64506">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="76" w:name="_Toc226037252"/>
+            <w:bookmarkStart w:id="77" w:name="_Toc226037252"/>
             <w:r w:rsidRPr="00181E12">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>P280/B3/2</w:t>
             </w:r>
             <w:r w:rsidR="00667CEE">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00181E12">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>: Organismes</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="76"/>
+            <w:bookmarkEnd w:id="77"/>
           </w:p>
           <w:p w14:paraId="412705E7" w14:textId="77777777" w:rsidR="00C64506" w:rsidRDefault="00C64506" w:rsidP="00C64506">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -22081,76 +22022,76 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1B2F3899" w14:textId="38F39FC3" w:rsidR="00C64506" w:rsidRPr="00A674F8" w:rsidRDefault="00C64506" w:rsidP="00C64506">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7544C3FE" w14:textId="093D925F" w:rsidR="00C64506" w:rsidRPr="00B321DF" w:rsidRDefault="00C64506" w:rsidP="00C64506">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="77" w:name="_Toc226037253"/>
+            <w:bookmarkStart w:id="78" w:name="_Toc226037253"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2.1</w:t>
             </w:r>
             <w:r w:rsidR="00667CEE">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:t>Cercle des Fermières</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="77"/>
+            <w:bookmarkEnd w:id="78"/>
           </w:p>
           <w:p w14:paraId="6A1FE467" w14:textId="0612D44A" w:rsidR="00C64506" w:rsidRDefault="00C64506" w:rsidP="00C64506">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -22297,73 +22238,73 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="13ED9AD7" w14:textId="3502F981" w:rsidR="00BE4FD0" w:rsidRPr="00A674F8" w:rsidRDefault="00BE4FD0" w:rsidP="00BE4FD0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E2A8D4C" w14:textId="230CA97F" w:rsidR="00BE4FD0" w:rsidRPr="00B321DF" w:rsidRDefault="00BE4FD0" w:rsidP="00BE4FD0">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="78" w:name="_Toc226037254"/>
+            <w:bookmarkStart w:id="79" w:name="_Toc226037254"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2.2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Filles d’Isabelle</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="78"/>
+            <w:bookmarkEnd w:id="79"/>
           </w:p>
           <w:p w14:paraId="517B88BB" w14:textId="2FC2F60F" w:rsidR="00BE4FD0" w:rsidRDefault="00BE4FD0" w:rsidP="00BE4FD0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00BF016E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1982-1983, </w:t>
             </w:r>
             <w:r w:rsidRPr="00BF016E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2001</w:t>
             </w:r>
@@ -22444,73 +22385,73 @@
             <w:r w:rsidR="008F0833">
               <w:t xml:space="preserve">le dossier </w:t>
             </w:r>
             <w:r w:rsidR="008F0833" w:rsidRPr="007B7D3E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Implication </w:t>
             </w:r>
             <w:r w:rsidR="008F0833">
               <w:t xml:space="preserve">dans les documents textuels du présent fonds à la </w:t>
             </w:r>
             <w:r w:rsidR="007B7D3E">
               <w:t>cote P280/A3/2.4 du présent fonds.</w:t>
             </w:r>
             <w:r w:rsidR="008F0833">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7866DC8F" w14:textId="77777777" w:rsidR="0001776F" w:rsidRDefault="0001776F" w:rsidP="00BE4FD0"/>
           <w:p w14:paraId="364C7512" w14:textId="4557888D" w:rsidR="0001776F" w:rsidRPr="00B321DF" w:rsidRDefault="0001776F" w:rsidP="0001776F">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="79" w:name="_Toc226037255"/>
+            <w:bookmarkStart w:id="80" w:name="_Toc226037255"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2.3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Centre de femmes</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="79"/>
+            <w:bookmarkEnd w:id="80"/>
           </w:p>
           <w:p w14:paraId="2E340B35" w14:textId="4B5EC3EF" w:rsidR="0001776F" w:rsidRDefault="0001776F" w:rsidP="0001776F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Année</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>. – 4 photographie</w:t>
@@ -22566,122 +22507,121 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2F1B205A" w14:textId="592D0D7D" w:rsidR="00724AD1" w:rsidRPr="00A674F8" w:rsidRDefault="00724AD1" w:rsidP="00724AD1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="306B5239" w14:textId="1237F8AF" w:rsidR="00724AD1" w:rsidRPr="00B321DF" w:rsidRDefault="00724AD1" w:rsidP="00724AD1">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="80" w:name="_Toc226037256"/>
+            <w:bookmarkStart w:id="81" w:name="_Toc226037256"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2.4 </w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:t>Club de l’âge d’or</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="80"/>
+            <w:bookmarkEnd w:id="81"/>
           </w:p>
           <w:p w14:paraId="203E1812" w14:textId="09A60EA9" w:rsidR="00724AD1" w:rsidRDefault="00724AD1" w:rsidP="00724AD1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– [1992-2000]. – 4 photographies; coul.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="092E2955" w14:textId="77777777" w:rsidR="00724AD1" w:rsidRDefault="00724AD1" w:rsidP="00724AD1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4AF45D99" w14:textId="77777777" w:rsidR="00724AD1" w:rsidRPr="00AB6798" w:rsidRDefault="00724AD1" w:rsidP="00724AD1">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Portée et contenu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BB78782" w14:textId="50639AAE" w:rsidR="00724AD1" w:rsidRDefault="00724AD1" w:rsidP="00724AD1">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Ce dossier représente des sorties du Club de l’âge d’or de Saint-Stanislas, dont la donatrice, Mme Solange Tremblay, a fait partie, entre 1992 et 2000. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="386D74AF" w14:textId="0939D21C" w:rsidR="00724AD1" w:rsidRDefault="00724AD1" w:rsidP="00724AD1">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Érablière Ouellet, etc.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A2225BB" w14:textId="77777777" w:rsidR="00724AD1" w:rsidRDefault="00724AD1" w:rsidP="00724AD1"/>
           <w:p w14:paraId="6B0E4DB3" w14:textId="0F235BF6" w:rsidR="00724AD1" w:rsidRPr="00724AD1" w:rsidRDefault="00724AD1" w:rsidP="00724AD1">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00724AD1">
               <w:rPr>
@@ -22696,86 +22636,85 @@
               <w:t>Originales.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EB4EB25" w14:textId="002CDC6C" w:rsidR="00724AD1" w:rsidRPr="00724AD1" w:rsidRDefault="00724AD1" w:rsidP="00724AD1"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0072400D" w:rsidRPr="00A674F8" w14:paraId="21827F2A" w14:textId="77777777" w:rsidTr="00C17497">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4096DFC0" w14:textId="5C9AF1B0" w:rsidR="0072400D" w:rsidRPr="00A674F8" w:rsidRDefault="0072400D" w:rsidP="0072400D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F36CFB2" w14:textId="7B729978" w:rsidR="0072400D" w:rsidRPr="00B321DF" w:rsidRDefault="0072400D" w:rsidP="0072400D">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="81" w:name="_Toc226037257"/>
+            <w:bookmarkStart w:id="82" w:name="_Toc226037257"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2.5 </w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:t>Fabrique de Saint-Stanislas</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="81"/>
+            <w:bookmarkEnd w:id="82"/>
           </w:p>
           <w:p w14:paraId="34CAA293" w14:textId="4AD9940D" w:rsidR="0072400D" w:rsidRDefault="0072400D" w:rsidP="0072400D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– 1974. – 4 négatifs; coul.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CCBC31B" w14:textId="77777777" w:rsidR="0072400D" w:rsidRDefault="0072400D" w:rsidP="0072400D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1008DD9F" w14:textId="77777777" w:rsidR="0072400D" w:rsidRPr="00AB6798" w:rsidRDefault="0072400D" w:rsidP="0072400D">
             <w:pPr>
               <w:rPr>
                 <w:i/>
@@ -22845,88 +22784,88 @@
           <w:p w14:paraId="06B0FFC3" w14:textId="2C5225F5" w:rsidR="00181E12" w:rsidRPr="00A674F8" w:rsidRDefault="00181E12" w:rsidP="00181E12">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6686E96A" w14:textId="17CE6E29" w:rsidR="00181E12" w:rsidRPr="00181E12" w:rsidRDefault="00181E12" w:rsidP="00181E12">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="82" w:name="_Toc226037258"/>
+            <w:bookmarkStart w:id="83" w:name="_Toc226037258"/>
             <w:r w:rsidRPr="00181E12">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>P280/B3/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00181E12">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Sport</w:t>
             </w:r>
             <w:r w:rsidR="004371EE">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> et compétitions</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="82"/>
+            <w:bookmarkEnd w:id="83"/>
           </w:p>
           <w:p w14:paraId="60B5774D" w14:textId="77777777" w:rsidR="00181E12" w:rsidRDefault="00181E12" w:rsidP="00181E12">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -22998,73 +22937,73 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6ADB8A42" w14:textId="29F40AED" w:rsidR="00181E12" w:rsidRPr="00A674F8" w:rsidRDefault="00181E12" w:rsidP="00181E12">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1253E437" w14:textId="3943AFC4" w:rsidR="00181E12" w:rsidRPr="00B321DF" w:rsidRDefault="00181E12" w:rsidP="00181E12">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="83" w:name="_Toc226037259"/>
+            <w:bookmarkStart w:id="84" w:name="_Toc226037259"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>3.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Jeux du Québec 1985</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="83"/>
+            <w:bookmarkEnd w:id="84"/>
           </w:p>
           <w:p w14:paraId="3766DBB6" w14:textId="77777777" w:rsidR="00181E12" w:rsidRDefault="00181E12" w:rsidP="00181E12">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -23189,76 +23128,76 @@
           <w:p w14:paraId="42BC408D" w14:textId="6E45FDB6" w:rsidR="00006C7A" w:rsidRPr="00A674F8" w:rsidRDefault="00006C7A" w:rsidP="00006C7A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E232BA7" w14:textId="0E4705E3" w:rsidR="00006C7A" w:rsidRPr="00181E12" w:rsidRDefault="00006C7A" w:rsidP="00006C7A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="84" w:name="_Toc226037260"/>
+            <w:bookmarkStart w:id="85" w:name="_Toc226037260"/>
             <w:r w:rsidRPr="00181E12">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>P280/B3/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00181E12">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Célébrations</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="84"/>
+            <w:bookmarkEnd w:id="85"/>
           </w:p>
           <w:p w14:paraId="764E54F2" w14:textId="77777777" w:rsidR="00006C7A" w:rsidRDefault="00006C7A" w:rsidP="00006C7A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -23330,73 +23269,73 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6D9CC308" w14:textId="54A6B005" w:rsidR="00006C7A" w:rsidRPr="00A674F8" w:rsidRDefault="00006C7A" w:rsidP="00006C7A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19BBA5E8" w14:textId="0561F21F" w:rsidR="00006C7A" w:rsidRPr="00B321DF" w:rsidRDefault="00006C7A" w:rsidP="00006C7A">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="85" w:name="_Toc226037261"/>
+            <w:bookmarkStart w:id="86" w:name="_Toc226037261"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>4.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>50 ans de Saint-Stanislas</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="85"/>
+            <w:bookmarkEnd w:id="86"/>
           </w:p>
           <w:p w14:paraId="4ED872F2" w14:textId="77777777" w:rsidR="00006C7A" w:rsidRDefault="00006C7A" w:rsidP="00006C7A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -23440,62 +23379,61 @@
               <w:t>Ce dossier c</w:t>
             </w:r>
             <w:r w:rsidR="00804E12">
               <w:t>oncerne les activités des fêtes du 50</w:t>
             </w:r>
             <w:r w:rsidR="00804E12" w:rsidRPr="00804E12">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidR="00804E12">
               <w:t xml:space="preserve"> anniversaire de fondation de la municipalité de Saint-Stanislas, au Lac-St-Jean, dans les années 1970. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31F3041E" w14:textId="77777777" w:rsidR="00006C7A" w:rsidRDefault="00006C7A" w:rsidP="00006C7A"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F7EAA71" w14:textId="22F45EBF" w:rsidR="00776E4F" w:rsidRDefault="00776E4F" w:rsidP="00696AE2"/>
     <w:p w14:paraId="13E387B4" w14:textId="1AD9AE5A" w:rsidR="00181E12" w:rsidRDefault="00181E12" w:rsidP="00696AE2"/>
     <w:p w14:paraId="77384810" w14:textId="0306AA7C" w:rsidR="00181E12" w:rsidRPr="00A674F8" w:rsidRDefault="00181E12" w:rsidP="00181E12">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="86" w:name="_Toc226037262"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc226037262"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P280/B4</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Loisirs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="87"/>
     </w:p>
     <w:p w14:paraId="4531792F" w14:textId="77777777" w:rsidR="00181E12" w:rsidRPr="00A674F8" w:rsidRDefault="00181E12" w:rsidP="00181E12"/>
     <w:p w14:paraId="1602E528" w14:textId="77777777" w:rsidR="00181E12" w:rsidRPr="00AB6798" w:rsidRDefault="00181E12" w:rsidP="00181E12">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="081DE449" w14:textId="77777777" w:rsidR="00181E12" w:rsidRDefault="00181E12" w:rsidP="00181E12">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -23566,73 +23504,73 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="010F4B97" w14:textId="77777777" w:rsidR="00181E12" w:rsidRPr="00A674F8" w:rsidRDefault="00181E12" w:rsidP="00C17497">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42D38E3C" w14:textId="6B3F399B" w:rsidR="00181E12" w:rsidRPr="00B321DF" w:rsidRDefault="00181E12" w:rsidP="00C17497">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="87" w:name="_Toc226037263"/>
+            <w:bookmarkStart w:id="88" w:name="_Toc226037263"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Chasse et pêche</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="87"/>
+            <w:bookmarkEnd w:id="88"/>
           </w:p>
           <w:p w14:paraId="49047E59" w14:textId="77777777" w:rsidR="00181E12" w:rsidRDefault="00181E12" w:rsidP="00C17497">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -23753,73 +23691,73 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4A0E77C8" w14:textId="36C1CB3E" w:rsidR="00594199" w:rsidRPr="00A674F8" w:rsidRDefault="00594199" w:rsidP="00594199">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="439ECB50" w14:textId="71C348D7" w:rsidR="00594199" w:rsidRPr="00B321DF" w:rsidRDefault="00594199" w:rsidP="00594199">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="88" w:name="_Toc226037264"/>
+            <w:bookmarkStart w:id="89" w:name="_Toc226037264"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Camping</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="88"/>
+            <w:bookmarkEnd w:id="89"/>
           </w:p>
           <w:p w14:paraId="3DEA81F9" w14:textId="77777777" w:rsidR="00594199" w:rsidRDefault="00594199" w:rsidP="00594199">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -23878,73 +23816,73 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="46A714CF" w14:textId="3FA0078E" w:rsidR="00594199" w:rsidRPr="00A674F8" w:rsidRDefault="00594199" w:rsidP="00594199">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="794EA96D" w14:textId="41097BA3" w:rsidR="00594199" w:rsidRPr="00B321DF" w:rsidRDefault="00594199" w:rsidP="00594199">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="89" w:name="_Toc226037265"/>
+            <w:bookmarkStart w:id="90" w:name="_Toc226037265"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Voyages</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="89"/>
+            <w:bookmarkEnd w:id="90"/>
           </w:p>
           <w:p w14:paraId="59C6A871" w14:textId="6BD5EE39" w:rsidR="00594199" w:rsidRDefault="00594199" w:rsidP="00594199">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r w:rsidR="003044B9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>, 2003</w:t>
@@ -24045,73 +23983,73 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="26A6427F" w14:textId="2C868BEC" w:rsidR="006E25E8" w:rsidRPr="00A674F8" w:rsidRDefault="006E25E8" w:rsidP="006E25E8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40B29C5A" w14:textId="1B18C098" w:rsidR="006E25E8" w:rsidRPr="00B321DF" w:rsidRDefault="006E25E8" w:rsidP="006E25E8">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="90" w:name="_Toc226037266"/>
+            <w:bookmarkStart w:id="91" w:name="_Toc226037266"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Motoneige</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="90"/>
+            <w:bookmarkEnd w:id="91"/>
           </w:p>
           <w:p w14:paraId="1F24EFD8" w14:textId="0561F04C" w:rsidR="006E25E8" w:rsidRDefault="006E25E8" w:rsidP="006E25E8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -24143,61 +24081,61 @@
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F9A79CB" w14:textId="77777777" w:rsidR="006E25E8" w:rsidRDefault="006E25E8" w:rsidP="006E25E8">
             <w:r>
               <w:t xml:space="preserve">Ce dossier comprend </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5351B6BC" w14:textId="1FA140D7" w:rsidR="006E25E8" w:rsidRDefault="006E25E8" w:rsidP="006E25E8"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2C0281BF" w14:textId="341A7973" w:rsidR="00181E12" w:rsidRDefault="00181E12" w:rsidP="00696AE2"/>
     <w:p w14:paraId="76B20B96" w14:textId="27737F64" w:rsidR="00636E8B" w:rsidRDefault="00636E8B" w:rsidP="00696AE2"/>
     <w:p w14:paraId="130FD332" w14:textId="5DEF4489" w:rsidR="00636E8B" w:rsidRPr="00A674F8" w:rsidRDefault="00636E8B" w:rsidP="00636E8B">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="91" w:name="_Toc226037267"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc226037267"/>
       <w:r>
         <w:t>P280/B5</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Santé</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="91"/>
+      <w:bookmarkEnd w:id="92"/>
     </w:p>
     <w:p w14:paraId="6125E560" w14:textId="77777777" w:rsidR="00636E8B" w:rsidRPr="00A674F8" w:rsidRDefault="00636E8B" w:rsidP="00636E8B"/>
     <w:p w14:paraId="05DD8745" w14:textId="77777777" w:rsidR="00636E8B" w:rsidRPr="00AB6798" w:rsidRDefault="00636E8B" w:rsidP="00636E8B">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E9B0B0E" w14:textId="77777777" w:rsidR="00636E8B" w:rsidRDefault="00636E8B" w:rsidP="00636E8B">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -24268,73 +24206,73 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57B32D51" w14:textId="77777777" w:rsidR="00636E8B" w:rsidRPr="00A674F8" w:rsidRDefault="00636E8B" w:rsidP="00C17497">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0FDE62EE" w14:textId="63EC65BF" w:rsidR="00636E8B" w:rsidRPr="00B321DF" w:rsidRDefault="00636E8B" w:rsidP="00C17497">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="92" w:name="_Toc226037268"/>
+            <w:bookmarkStart w:id="93" w:name="_Toc226037268"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Séjour à l’hôpital Jeanne Simard</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="92"/>
+            <w:bookmarkEnd w:id="93"/>
           </w:p>
           <w:p w14:paraId="61860A84" w14:textId="77777777" w:rsidR="00636E8B" w:rsidRDefault="00636E8B" w:rsidP="00C17497">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -24428,61 +24366,61 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="0748CD05" w14:textId="77777777" w:rsidR="00636E8B" w:rsidRDefault="00636E8B" w:rsidP="00C17497">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0EEDF8E2" w14:textId="77777777" w:rsidR="00636E8B" w:rsidRPr="00A674F8" w:rsidRDefault="00636E8B" w:rsidP="00C17497">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="14EAE996" w14:textId="15646CB8" w:rsidR="00636E8B" w:rsidRDefault="00636E8B" w:rsidP="00696AE2"/>
     <w:p w14:paraId="48AB7F8C" w14:textId="7648FA3E" w:rsidR="00602381" w:rsidRDefault="00602381" w:rsidP="00696AE2"/>
     <w:p w14:paraId="06E53FB4" w14:textId="1F649138" w:rsidR="00602381" w:rsidRPr="00A674F8" w:rsidRDefault="00602381" w:rsidP="00602381">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="93" w:name="_Toc226037269"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc226037269"/>
       <w:r>
         <w:t>P280/B6</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E4F42">
         <w:t>Éducation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="93"/>
+      <w:bookmarkEnd w:id="94"/>
     </w:p>
     <w:p w14:paraId="23C990FE" w14:textId="77777777" w:rsidR="00602381" w:rsidRPr="00A674F8" w:rsidRDefault="00602381" w:rsidP="00602381"/>
     <w:p w14:paraId="06CC2762" w14:textId="77777777" w:rsidR="00602381" w:rsidRPr="00AB6798" w:rsidRDefault="00602381" w:rsidP="00602381">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="610F9C89" w14:textId="77777777" w:rsidR="00602381" w:rsidRDefault="00602381" w:rsidP="00602381">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -24553,76 +24491,76 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0EF1B37A" w14:textId="77777777" w:rsidR="00602381" w:rsidRPr="00A674F8" w:rsidRDefault="00602381" w:rsidP="00C17497">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="697F191F" w14:textId="1515C3C7" w:rsidR="00602381" w:rsidRPr="00B321DF" w:rsidRDefault="00602381" w:rsidP="00C17497">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="94" w:name="_Toc226037270"/>
+            <w:bookmarkStart w:id="95" w:name="_Toc226037270"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="0089776D">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="008E4F42">
               <w:t>Religieuses et enseignantes</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="94"/>
+            <w:bookmarkEnd w:id="95"/>
           </w:p>
           <w:p w14:paraId="4BF3B73E" w14:textId="77777777" w:rsidR="00602381" w:rsidRDefault="00602381" w:rsidP="00C17497">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -24716,61 +24654,61 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="47B13DFC" w14:textId="77777777" w:rsidR="00602381" w:rsidRDefault="00602381" w:rsidP="00C17497">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="75A3BC31" w14:textId="77777777" w:rsidR="00602381" w:rsidRPr="00A674F8" w:rsidRDefault="00602381" w:rsidP="00C17497">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="68B51B4D" w14:textId="0C71E2C5" w:rsidR="00602381" w:rsidRDefault="00602381" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0815475B" w14:textId="335F32D8" w:rsidR="008E4F42" w:rsidRDefault="008E4F42" w:rsidP="00696AE2"/>
     <w:p w14:paraId="1B089330" w14:textId="678CCA89" w:rsidR="008E4F42" w:rsidRPr="00A674F8" w:rsidRDefault="008E4F42" w:rsidP="008E4F42">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="95" w:name="_Toc226037271"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc226037271"/>
       <w:r>
         <w:t>P280/B7</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Transports</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="95"/>
+      <w:bookmarkEnd w:id="96"/>
     </w:p>
     <w:p w14:paraId="33034A1E" w14:textId="77777777" w:rsidR="008E4F42" w:rsidRPr="00A674F8" w:rsidRDefault="008E4F42" w:rsidP="008E4F42"/>
     <w:p w14:paraId="203F24C9" w14:textId="77777777" w:rsidR="008E4F42" w:rsidRPr="00AB6798" w:rsidRDefault="008E4F42" w:rsidP="008E4F42">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3172FC3A" w14:textId="47D7963C" w:rsidR="008E4F42" w:rsidRPr="008A17C8" w:rsidRDefault="008E4F42" w:rsidP="008E4F42">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidR="008A17C8">
@@ -24815,73 +24753,73 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5CBC3DE1" w14:textId="77777777" w:rsidR="008E4F42" w:rsidRPr="00A674F8" w:rsidRDefault="008E4F42" w:rsidP="009953CD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C9ECEE2" w14:textId="620EAA0C" w:rsidR="008E4F42" w:rsidRPr="00B321DF" w:rsidRDefault="008E4F42" w:rsidP="009953CD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="96" w:name="_Toc226037272"/>
+            <w:bookmarkStart w:id="97" w:name="_Toc226037272"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B7</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Camions</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="96"/>
+            <w:bookmarkEnd w:id="97"/>
           </w:p>
           <w:p w14:paraId="33738E64" w14:textId="77777777" w:rsidR="008E4F42" w:rsidRDefault="008E4F42" w:rsidP="009953CD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -24999,76 +24937,76 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7243E9DD" w14:textId="77777777" w:rsidR="008E4F42" w:rsidRPr="00A674F8" w:rsidRDefault="008E4F42" w:rsidP="009953CD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="326FA717" w14:textId="34AB54AA" w:rsidR="008E4F42" w:rsidRPr="00B321DF" w:rsidRDefault="008E4F42" w:rsidP="009953CD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="97" w:name="_Toc226037273"/>
+            <w:bookmarkStart w:id="98" w:name="_Toc226037273"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B7</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Vélo</w:t>
             </w:r>
             <w:r w:rsidR="008A17C8">
               <w:t>s</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="97"/>
+            <w:bookmarkEnd w:id="98"/>
           </w:p>
           <w:p w14:paraId="0069F51A" w14:textId="77777777" w:rsidR="008E4F42" w:rsidRDefault="008E4F42" w:rsidP="009953CD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -25184,73 +25122,73 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2C0B5F34" w14:textId="250AB18F" w:rsidR="008E4F42" w:rsidRPr="00A674F8" w:rsidRDefault="008E4F42" w:rsidP="008E4F42">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="264A6E47" w14:textId="477F1009" w:rsidR="008E4F42" w:rsidRPr="00B321DF" w:rsidRDefault="008E4F42" w:rsidP="008E4F42">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="98" w:name="_Toc226037274"/>
+            <w:bookmarkStart w:id="99" w:name="_Toc226037274"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B7</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Voitures</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="98"/>
+            <w:bookmarkEnd w:id="99"/>
           </w:p>
           <w:p w14:paraId="10755D88" w14:textId="77777777" w:rsidR="008E4F42" w:rsidRDefault="008E4F42" w:rsidP="008E4F42">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -25342,62 +25280,61 @@
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="23A5C191" w14:textId="77777777" w:rsidR="008E4F42" w:rsidRDefault="008E4F42" w:rsidP="008E4F42">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4B5007CF" w14:textId="77777777" w:rsidR="008E4F42" w:rsidRDefault="008E4F42" w:rsidP="008E4F42">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="662E5891" w14:textId="5F0BE808" w:rsidR="008E4F42" w:rsidRDefault="008E4F42" w:rsidP="00696AE2"/>
     <w:p w14:paraId="66D15A23" w14:textId="087BEBC0" w:rsidR="008E4F42" w:rsidRDefault="008E4F42" w:rsidP="00696AE2"/>
     <w:p w14:paraId="1D5CA9EF" w14:textId="1B7B19D8" w:rsidR="008E4F42" w:rsidRPr="00A674F8" w:rsidRDefault="008E4F42" w:rsidP="008E4F42">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="99" w:name="_Toc226037275"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc226037275"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P280/B8</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Animaux et insectes</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="99"/>
+      <w:bookmarkEnd w:id="100"/>
     </w:p>
     <w:p w14:paraId="06EFEA34" w14:textId="06D404DD" w:rsidR="008E4F42" w:rsidRDefault="00E072EE" w:rsidP="008E4F42">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidRPr="000C70A7">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Années extrêmes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. – </w:t>
@@ -25476,73 +25413,73 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28B9D9FE" w14:textId="77777777" w:rsidR="008E4F42" w:rsidRPr="00A674F8" w:rsidRDefault="008E4F42" w:rsidP="009953CD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7CECA03D" w14:textId="3215735A" w:rsidR="008E4F42" w:rsidRPr="00B321DF" w:rsidRDefault="008E4F42" w:rsidP="009953CD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="100" w:name="_Toc226037276"/>
+            <w:bookmarkStart w:id="101" w:name="_Toc226037276"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B8</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00FB5AEA">
               <w:t>Animaux en forêt</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="100"/>
+            <w:bookmarkEnd w:id="101"/>
           </w:p>
           <w:p w14:paraId="1CCC427E" w14:textId="77777777" w:rsidR="008E4F42" w:rsidRDefault="008E4F42" w:rsidP="009953CD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -25663,73 +25600,73 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3C588447" w14:textId="517E6B4D" w:rsidR="00FB5AEA" w:rsidRPr="00A674F8" w:rsidRDefault="00FB5AEA" w:rsidP="00FB5AEA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79E73E50" w14:textId="6DC9A767" w:rsidR="00FB5AEA" w:rsidRPr="00B321DF" w:rsidRDefault="00FB5AEA" w:rsidP="00FB5AEA">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="101" w:name="_Toc226037277"/>
+            <w:bookmarkStart w:id="102" w:name="_Toc226037277"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B8</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Animaux de la ferme</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="101"/>
+            <w:bookmarkEnd w:id="102"/>
           </w:p>
           <w:p w14:paraId="374E7EFF" w14:textId="77777777" w:rsidR="00FB5AEA" w:rsidRDefault="00FB5AEA" w:rsidP="00FB5AEA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -25838,73 +25775,73 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="57000F26" w14:textId="7433920A" w:rsidR="00FB5AEA" w:rsidRPr="00A674F8" w:rsidRDefault="00FB5AEA" w:rsidP="00FB5AEA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79767454" w14:textId="060E009B" w:rsidR="00FB5AEA" w:rsidRPr="00B321DF" w:rsidRDefault="00FB5AEA" w:rsidP="00FB5AEA">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="102" w:name="_Toc226037278"/>
+            <w:bookmarkStart w:id="103" w:name="_Toc226037278"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B8</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Animaux domestiques</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="102"/>
+            <w:bookmarkEnd w:id="103"/>
           </w:p>
           <w:p w14:paraId="5059AD88" w14:textId="77777777" w:rsidR="00FB5AEA" w:rsidRDefault="00FB5AEA" w:rsidP="00FB5AEA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -26013,73 +25950,73 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1D43FE3F" w14:textId="0DD474EE" w:rsidR="00FB5AEA" w:rsidRPr="00A674F8" w:rsidRDefault="00FB5AEA" w:rsidP="00FB5AEA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A9678CC" w14:textId="311DF648" w:rsidR="00FB5AEA" w:rsidRPr="00B321DF" w:rsidRDefault="00FB5AEA" w:rsidP="00FB5AEA">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="103" w:name="_Toc226037279"/>
+            <w:bookmarkStart w:id="104" w:name="_Toc226037279"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B8</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Insectes</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="103"/>
+            <w:bookmarkEnd w:id="104"/>
           </w:p>
           <w:p w14:paraId="69A4F5A3" w14:textId="77777777" w:rsidR="00FB5AEA" w:rsidRDefault="00FB5AEA" w:rsidP="00FB5AEA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -26164,61 +26101,61 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="547D7E71" w14:textId="77777777" w:rsidR="00FB5AEA" w:rsidRDefault="00FB5AEA" w:rsidP="00FB5AEA">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="150FE1F8" w14:textId="77777777" w:rsidR="008E4F42" w:rsidRDefault="008E4F42" w:rsidP="00696AE2"/>
     <w:p w14:paraId="3BD286A7" w14:textId="5D2353AC" w:rsidR="00593D7D" w:rsidRDefault="00593D7D" w:rsidP="00696AE2"/>
     <w:p w14:paraId="438618AA" w14:textId="792CCB7D" w:rsidR="005B5555" w:rsidRPr="00A674F8" w:rsidRDefault="005B5555" w:rsidP="005B5555">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="104" w:name="_Toc226037280"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc226037280"/>
       <w:r>
         <w:t>P280/B9</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Bâtiments et lieux</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="104"/>
+      <w:bookmarkEnd w:id="105"/>
     </w:p>
     <w:p w14:paraId="0A6D0981" w14:textId="19898833" w:rsidR="005B5555" w:rsidRDefault="00E072EE" w:rsidP="005B5555">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidRPr="000C70A7">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Années extrêmes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. – </w:t>
@@ -26310,80 +26247,80 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68A2BC44" w14:textId="3F45FA23" w:rsidR="005B5555" w:rsidRPr="007B7D3E" w:rsidRDefault="005B5555" w:rsidP="005B5555">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="105" w:name="_Toc226037281"/>
+            <w:bookmarkStart w:id="106" w:name="_Toc226037281"/>
             <w:r w:rsidRPr="007B7D3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>P280/B</w:t>
             </w:r>
             <w:r w:rsidR="001775D5" w:rsidRPr="007B7D3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="007B7D3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="001775D5" w:rsidRPr="007B7D3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Saint-Stanislas</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="105"/>
+            <w:bookmarkEnd w:id="106"/>
           </w:p>
           <w:p w14:paraId="461D75DD" w14:textId="77777777" w:rsidR="005B5555" w:rsidRDefault="005B5555" w:rsidP="005B5555">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -26465,86 +26402,85 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D0707F" w:rsidRPr="00A674F8" w14:paraId="4DAC393E" w14:textId="77777777" w:rsidTr="005B5555">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="259B5395" w14:textId="0CF696E3" w:rsidR="00D0707F" w:rsidRPr="00A674F8" w:rsidRDefault="00D0707F" w:rsidP="005B5555">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58CE9E38" w14:textId="77777777" w:rsidR="00D0707F" w:rsidRPr="00B321DF" w:rsidRDefault="00D0707F" w:rsidP="00D0707F">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="106" w:name="_Toc226037282"/>
+            <w:bookmarkStart w:id="107" w:name="_Toc226037282"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B9</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>1.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Résidences et dépendances Saint-Stanislas</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="106"/>
+            <w:bookmarkEnd w:id="107"/>
           </w:p>
           <w:p w14:paraId="0998B844" w14:textId="77777777" w:rsidR="00D0707F" w:rsidRDefault="00D0707F" w:rsidP="00D0707F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -26653,100 +26589,100 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="46C65D09" w14:textId="77777777" w:rsidR="005B5555" w:rsidRPr="00A674F8" w:rsidRDefault="005B5555" w:rsidP="005B5555">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42EBF43E" w14:textId="5AC9276D" w:rsidR="005B5555" w:rsidRPr="00B321DF" w:rsidRDefault="005B5555" w:rsidP="00D0707F">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="107" w:name="_Toc226037283"/>
+            <w:bookmarkStart w:id="108" w:name="_Toc226037283"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="001775D5">
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00D0707F">
               <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="001775D5">
               <w:t>Église et presbytère Saint-Stanislas</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="107"/>
+            <w:bookmarkEnd w:id="108"/>
           </w:p>
           <w:p w14:paraId="7105BD6C" w14:textId="11E61954" w:rsidR="005B5555" w:rsidRDefault="005B5555" w:rsidP="005B5555">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
-            <w:bookmarkStart w:id="108" w:name="_Hlk219282207"/>
+            <w:bookmarkStart w:id="109" w:name="_Hlk219282207"/>
             <w:r w:rsidR="00DB4844">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1948, 1968, 1983-2012</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="108"/>
+            <w:bookmarkEnd w:id="109"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0440BC58" w14:textId="77777777" w:rsidR="005B5555" w:rsidRDefault="005B5555" w:rsidP="005B5555">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
@@ -26885,82 +26821,82 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1C9203E3" w14:textId="210CC790" w:rsidR="001775D5" w:rsidRPr="00A674F8" w:rsidRDefault="001775D5" w:rsidP="001775D5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0250A8E5" w14:textId="50FC4997" w:rsidR="001775D5" w:rsidRPr="00B321DF" w:rsidRDefault="001775D5" w:rsidP="00D0707F">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="109" w:name="_Toc226037284"/>
+            <w:bookmarkStart w:id="110" w:name="_Toc226037284"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B9</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00D0707F">
               <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Lac Éden </w:t>
             </w:r>
             <w:r w:rsidR="005B6D9E">
               <w:t xml:space="preserve">(Lac Clair), </w:t>
             </w:r>
             <w:r>
               <w:t>Saint-Stanislas</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="109"/>
+            <w:bookmarkEnd w:id="110"/>
           </w:p>
           <w:p w14:paraId="6B6C1AE7" w14:textId="77777777" w:rsidR="001775D5" w:rsidRDefault="001775D5" w:rsidP="001775D5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -27013,59 +26949,59 @@
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Chalet au lac Éden (qui est maintenant une pourvoirie, le Domaine du lac Éden à Saint-Stanislas), avant d’être le lac Éden, c’était appelé lac Clair. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6298EDCB" w14:textId="77777777" w:rsidR="005B6D9E" w:rsidRDefault="005B6D9E" w:rsidP="001775D5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="74DE32BB" w14:textId="30D6487C" w:rsidR="005B6D9E" w:rsidRDefault="005B6D9E" w:rsidP="00F96020">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="110" w:name="_Hlk219275886"/>
+            <w:bookmarkStart w:id="111" w:name="_Hlk219275886"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[1960-2007]. Un album, 43 photographies (ajout 2025).</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="110"/>
+          <w:bookmarkEnd w:id="111"/>
           <w:p w14:paraId="3238052E" w14:textId="77777777" w:rsidR="005B6D9E" w:rsidRDefault="005B6D9E" w:rsidP="005B6D9E">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0A0D7334" w14:textId="3E130097" w:rsidR="005B6D9E" w:rsidRPr="005B6D9E" w:rsidRDefault="005B6D9E" w:rsidP="001775D5">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B6D9E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
           </w:p>
@@ -27111,73 +27047,73 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="679948BD" w14:textId="79DBAFF5" w:rsidR="000B6E27" w:rsidRPr="00A674F8" w:rsidRDefault="000B6E27" w:rsidP="000B6E27">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BFA560B" w14:textId="755E509F" w:rsidR="000B6E27" w:rsidRPr="00B321DF" w:rsidRDefault="000B6E27" w:rsidP="000B6E27">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="111" w:name="_Toc226037285"/>
+            <w:bookmarkStart w:id="112" w:name="_Toc226037285"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B9</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>1.4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Écoles de Saint-Stanislas</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="111"/>
+            <w:bookmarkEnd w:id="112"/>
           </w:p>
           <w:p w14:paraId="4DC3D091" w14:textId="7FD719A4" w:rsidR="000B6E27" w:rsidRDefault="000B6E27" w:rsidP="000B6E27">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– [ca 1930-1940]. – 1 photographie. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C252C28" w14:textId="77777777" w:rsidR="000B6E27" w:rsidRDefault="000B6E27" w:rsidP="000B6E27">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="691BE06E" w14:textId="77777777" w:rsidR="000B6E27" w:rsidRPr="00AB6798" w:rsidRDefault="000B6E27" w:rsidP="000B6E27">
             <w:pPr>
               <w:rPr>
                 <w:i/>
@@ -27234,76 +27170,75 @@
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E072EE" w:rsidRPr="00A674F8" w14:paraId="31CE6FB8" w14:textId="77777777" w:rsidTr="00491934">
         <w:trPr>
           <w:trHeight w:val="1834"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="74662740" w14:textId="7268E325" w:rsidR="00E072EE" w:rsidRPr="00A674F8" w:rsidRDefault="00E072EE" w:rsidP="00E072EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CDF002C" w14:textId="5851AF2A" w:rsidR="00E072EE" w:rsidRPr="007B7D3E" w:rsidRDefault="00E072EE" w:rsidP="00E072EE">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="112" w:name="_Toc226037286"/>
+            <w:bookmarkStart w:id="113" w:name="_Toc226037286"/>
             <w:r w:rsidRPr="007B7D3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>P280/B9/2 : Dolbeau</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="112"/>
+            <w:bookmarkEnd w:id="113"/>
           </w:p>
           <w:p w14:paraId="52166A08" w14:textId="77777777" w:rsidR="00E072EE" w:rsidRDefault="00E072EE" w:rsidP="00E072EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -27375,73 +27310,73 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="60F3D4F7" w14:textId="32B085CA" w:rsidR="00E072EE" w:rsidRPr="00A674F8" w:rsidRDefault="00E072EE" w:rsidP="00E072EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="390960B6" w14:textId="5515E6C0" w:rsidR="00E072EE" w:rsidRPr="00B321DF" w:rsidRDefault="00E072EE" w:rsidP="00E072EE">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="113" w:name="_Toc226037287"/>
+            <w:bookmarkStart w:id="114" w:name="_Toc226037287"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B9</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Maison Dolbeau</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="113"/>
+            <w:bookmarkEnd w:id="114"/>
           </w:p>
           <w:p w14:paraId="37D00726" w14:textId="77777777" w:rsidR="00E072EE" w:rsidRDefault="00E072EE" w:rsidP="00E072EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="000C70A7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années extrêmes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
@@ -27554,59 +27489,59 @@
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1412C032" w14:textId="1046350E" w:rsidR="007B7D3E" w:rsidRPr="007B7D3E" w:rsidRDefault="007B7D3E" w:rsidP="007B7D3E">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="114" w:name="_Toc226037288"/>
+            <w:bookmarkStart w:id="115" w:name="_Toc226037288"/>
             <w:r w:rsidRPr="007B7D3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>P280/B9/3 : Normandin</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="114"/>
+            <w:bookmarkEnd w:id="115"/>
           </w:p>
           <w:p w14:paraId="2E64014D" w14:textId="3B2BE9C6" w:rsidR="007B7D3E" w:rsidRDefault="007B7D3E" w:rsidP="007B7D3E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– 1998. – 7 photographies. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D92B738" w14:textId="77777777" w:rsidR="007B7D3E" w:rsidRDefault="007B7D3E" w:rsidP="007B7D3E">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="108BCDCB" w14:textId="77777777" w:rsidR="007B7D3E" w:rsidRPr="00AB6798" w:rsidRDefault="007B7D3E" w:rsidP="007B7D3E">
             <w:pPr>
               <w:rPr>
                 <w:i/>
@@ -27677,73 +27612,73 @@
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6EC3375A" w14:textId="1E0FC18C" w:rsidR="007B7D3E" w:rsidRPr="00A674F8" w:rsidRDefault="007B7D3E" w:rsidP="007B7D3E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D80C8C9" w14:textId="3B0404C2" w:rsidR="007B7D3E" w:rsidRPr="00B321DF" w:rsidRDefault="007B7D3E" w:rsidP="007B7D3E">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="115" w:name="_Toc226037289"/>
+            <w:bookmarkStart w:id="116" w:name="_Toc226037289"/>
             <w:r>
               <w:t>P280</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B9</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>3.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Grands Jardins de Normandin</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="115"/>
+            <w:bookmarkEnd w:id="116"/>
           </w:p>
           <w:p w14:paraId="0B3F67AF" w14:textId="77777777" w:rsidR="007B7D3E" w:rsidRDefault="007B7D3E" w:rsidP="007B7D3E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– 1998. – 7 photographies. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13E2A11E" w14:textId="77777777" w:rsidR="007B7D3E" w:rsidRDefault="007B7D3E" w:rsidP="007B7D3E">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="784BBD62" w14:textId="77777777" w:rsidR="007B7D3E" w:rsidRPr="00AB6798" w:rsidRDefault="007B7D3E" w:rsidP="007B7D3E">
             <w:pPr>
               <w:rPr>
                 <w:i/>
@@ -27754,107 +27689,106 @@
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CAD4F5E" w14:textId="03ECD395" w:rsidR="007B7D3E" w:rsidRDefault="007B7D3E" w:rsidP="007B7D3E">
             <w:r>
               <w:t>Ce dossier concerne une visite de Solange Tremblay aux Grands Jardins de Normandin et de ses parterres floraux grandioses, à Normandin, au Lac-St-Jean, en 1998.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="522F6AA2" w14:textId="77777777" w:rsidR="007B7D3E" w:rsidRDefault="007B7D3E" w:rsidP="007B7D3E">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2F4DD350" w14:textId="77777777" w:rsidR="005B5555" w:rsidRDefault="005B5555" w:rsidP="00696AE2"/>
     <w:p w14:paraId="6582818A" w14:textId="5AB07A06" w:rsidR="005B5555" w:rsidRDefault="005B5555" w:rsidP="00696AE2"/>
     <w:p w14:paraId="3F4631CA" w14:textId="77777777" w:rsidR="005B5555" w:rsidRPr="00A674F8" w:rsidRDefault="005B5555" w:rsidP="00696AE2"/>
     <w:p w14:paraId="68C0FA1F" w14:textId="3CC7A275" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="116" w:name="_Toc226037290"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc226037290"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC">
         <w:t>280</w:t>
       </w:r>
       <w:r>
         <w:t>/C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Documents audiovisuels</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="116"/>
+      <w:bookmarkEnd w:id="117"/>
     </w:p>
     <w:p w14:paraId="4E4871A8" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="4C3D1BE3" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00AB6798" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F63B5D8" w14:textId="516D0C12" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC">
         <w:t>7 VHS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F440C45" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="40975CA7" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00AB6798" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09CA453E" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -27865,67 +27799,67 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FCF1572" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="3676798D" w14:textId="5DDD401A" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="117" w:name="_Toc226037291"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc226037291"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC">
         <w:t>280</w:t>
       </w:r>
       <w:r>
         <w:t>/C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC">
         <w:t>Images en mouvement</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="117"/>
+      <w:bookmarkEnd w:id="118"/>
     </w:p>
     <w:p w14:paraId="7A21E678" w14:textId="0C6D560F" w:rsidR="00287473" w:rsidRDefault="00113EEB" w:rsidP="00287473">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007371C4">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>–19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>86</w:t>
       </w:r>
       <w:r w:rsidRPr="007371C4">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>-19</w:t>
       </w:r>
@@ -28045,67 +27979,67 @@
           </w:tcPr>
           <w:p w14:paraId="13C0EBD1" w14:textId="5E829C84" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00F94DE7" w:rsidP="00F94DE7">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Rangée de l’audiovisuel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B235C58" w14:textId="4C533922" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00287473" w:rsidP="00E73CD9">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="118" w:name="_Toc226037292"/>
+            <w:bookmarkStart w:id="119" w:name="_Toc226037292"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00FB32BC">
               <w:t>280</w:t>
             </w:r>
             <w:r>
               <w:t>/C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="008D41CC">
               <w:t>VHS</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="118"/>
+            <w:bookmarkEnd w:id="119"/>
           </w:p>
           <w:p w14:paraId="11925195" w14:textId="517B6180" w:rsidR="008D41CC" w:rsidRDefault="00113EEB" w:rsidP="00E73CD9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007371C4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>86</w:t>
             </w:r>
             <w:r w:rsidRPr="007371C4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-19</w:t>
             </w:r>
@@ -28511,84 +28445,83 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="00C009AD">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>VHS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41FF1628" w14:textId="20992B9C" w:rsidR="00C009AD" w:rsidRDefault="00C009AD" w:rsidP="00C009AD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C009AD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Spécificités</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="00C009AD">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Amateur, Couleur, Film sonore</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05CAB3F0" w14:textId="3A42B382" w:rsidR="00C009AD" w:rsidRPr="00C009AD" w:rsidRDefault="00C009AD" w:rsidP="00973CC9">
+          <w:p w14:paraId="05CAB3F0" w14:textId="3A42B382" w:rsidR="00C009AD" w:rsidRPr="00C009AD" w:rsidRDefault="00A815BA" w:rsidP="00973CC9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r w:rsidRPr="00C009AD">
+              <w:r w:rsidR="00C009AD" w:rsidRPr="00C009AD">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Lien LaVoute.tv</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00C009AD">
+            <w:r w:rsidR="00C009AD" w:rsidRPr="00C009AD">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (montage incomplet en ligne)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44893C86" w14:textId="2015D8DF" w:rsidR="00C009AD" w:rsidRPr="00C009AD" w:rsidRDefault="00C009AD" w:rsidP="00973CC9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C009AD">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Document numérisé</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="501DA69D" w14:textId="77777777" w:rsidR="00C009AD" w:rsidRPr="00973CC9" w:rsidRDefault="00C009AD" w:rsidP="00973CC9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
@@ -29050,51 +28983,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1995 République Dominicaine</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="112D73A4" w14:textId="77777777" w:rsidR="00A27F24" w:rsidRDefault="00A27F24" w:rsidP="00A27F24">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="17BA079D" w14:textId="7EE93AEE" w:rsidR="00A27F24" w:rsidRDefault="00A27F24" w:rsidP="00A27F24">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>P280/C1/1,15</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56C2CBE1" w14:textId="6375A720" w:rsidR="00A27F24" w:rsidRDefault="00BF6448" w:rsidP="00A27F24">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Brunch des Tremblay 88-89-91</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A145946" w14:textId="77777777" w:rsidR="00A27F24" w:rsidRDefault="00A27F24" w:rsidP="00A27F24">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="49B1806F" w14:textId="4CF2BAAE" w:rsidR="00A27F24" w:rsidRDefault="00A27F24" w:rsidP="00A27F24">
             <w:pPr>
@@ -30641,51 +30573,50 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006121BC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Description : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40BFBFE5" w14:textId="2DDA53BD" w:rsidR="00E106A3" w:rsidRDefault="00E106A3" w:rsidP="00E106A3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006121BC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Date :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009F3632">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Hiver 1986</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="173182CB" w14:textId="3CCEAE9D" w:rsidR="00E106A3" w:rsidRDefault="00E106A3" w:rsidP="00E106A3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006121BC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -31378,80 +31309,79 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F94DE7" w:rsidRPr="00A674F8" w14:paraId="663EC6AC" w14:textId="77777777" w:rsidTr="00E73CD9">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="736D86E2" w14:textId="5281311C" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7" w:rsidP="00F94DE7">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Rangée de l’audiovisuel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4145F1F6" w14:textId="64E053BF" w:rsidR="00F94DE7" w:rsidRPr="00B321DF" w:rsidRDefault="00F94DE7" w:rsidP="00F94DE7">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="119" w:name="_Toc226037293"/>
+            <w:bookmarkStart w:id="120" w:name="_Toc226037293"/>
             <w:r>
               <w:t>P280/C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Bobines de film</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="119"/>
+            <w:bookmarkEnd w:id="120"/>
           </w:p>
           <w:p w14:paraId="6242A323" w14:textId="010852E3" w:rsidR="00F94DE7" w:rsidRDefault="00113EEB" w:rsidP="00F94DE7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007371C4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">–1957-1970. – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="007371C4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> heures 2</w:t>
             </w:r>
@@ -31590,51 +31520,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Chalet Lac Eden</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="416A4FB2" w14:textId="77777777" w:rsidR="00146B91" w:rsidRDefault="00146B91" w:rsidP="00146B91">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="64D6B37A" w14:textId="4812396C" w:rsidR="00146B91" w:rsidRDefault="00146B91" w:rsidP="00146B91">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>P280/C1/2,3</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="210B1173" w14:textId="3C265907" w:rsidR="00146B91" w:rsidRDefault="008A3D57" w:rsidP="00146B91">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A3D57">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Identification :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00146B91">
               <w:rPr>
@@ -31816,58 +31745,58 @@
               </w:rPr>
               <w:t xml:space="preserve"> Film 8 mm</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="668B038D" w14:textId="791F6F2E" w:rsidR="008A3D57" w:rsidRDefault="008A3D57" w:rsidP="008A3D57">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A3D57">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Spécificités :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Amateur, couleur, film muet</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="039E0C73" w14:textId="474A8334" w:rsidR="008A3D57" w:rsidRDefault="008A3D57" w:rsidP="008A3D57">
+          <w:p w14:paraId="039E0C73" w14:textId="474A8334" w:rsidR="008A3D57" w:rsidRDefault="00A815BA" w:rsidP="008A3D57">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r w:rsidRPr="008A3D57">
+              <w:r w:rsidR="008A3D57" w:rsidRPr="008A3D57">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Lien LaVoute.tv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="77CD20A7" w14:textId="3CBFDE60" w:rsidR="008A3D57" w:rsidRDefault="008A3D57" w:rsidP="008A3D57">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Document numérisé</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="362E92F0" w14:textId="77777777" w:rsidR="00146B91" w:rsidRDefault="00146B91" w:rsidP="00146B91">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -32135,58 +32064,58 @@
               </w:rPr>
               <w:t xml:space="preserve"> Film 8 mm</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6816CC14" w14:textId="5BE30422" w:rsidR="008A3D57" w:rsidRPr="00DF0F00" w:rsidRDefault="008A3D57" w:rsidP="008A3D57">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF0F00">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Spécificités :</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF0F00">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Amateur, Couleur, Film muet</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3635A80A" w14:textId="6DD40559" w:rsidR="008A3D57" w:rsidRPr="00590DC2" w:rsidRDefault="008A3D57" w:rsidP="008A3D57">
+          <w:p w14:paraId="3635A80A" w14:textId="6DD40559" w:rsidR="008A3D57" w:rsidRPr="00590DC2" w:rsidRDefault="00A815BA" w:rsidP="008A3D57">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r w:rsidRPr="00590DC2">
+              <w:r w:rsidR="008A3D57" w:rsidRPr="00590DC2">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Lien LaVoute.tv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="3A91C02F" w14:textId="4FC89ABE" w:rsidR="008A3D57" w:rsidRPr="00590DC2" w:rsidRDefault="008A3D57" w:rsidP="008A3D57">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00590DC2">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Document numérisé</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41CBAA39" w14:textId="77777777" w:rsidR="008A3D57" w:rsidRPr="00590DC2" w:rsidRDefault="008A3D57" w:rsidP="008A3D57">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -32293,51 +32222,50 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3205C4E9" w14:textId="73DE0775" w:rsidR="00146B91" w:rsidRDefault="00146B91" w:rsidP="00146B91">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P280/C1/2,9</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2568936F" w14:textId="0A1849DF" w:rsidR="00146B91" w:rsidRDefault="00146B91" w:rsidP="00146B91">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>8 janvier 1980 : Noël 1980, Roland</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="127AFA79" w14:textId="77777777" w:rsidR="00146B91" w:rsidRDefault="00146B91" w:rsidP="00146B91">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="225FF1E4" w14:textId="0463AC1C" w:rsidR="00146B91" w:rsidRDefault="00146B91" w:rsidP="00146B91">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P280/C1/2,10</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C0F1EFF" w14:textId="0BA00379" w:rsidR="00146B91" w:rsidRDefault="00146B91" w:rsidP="00146B91">
             <w:pPr>
@@ -32610,58 +32538,58 @@
               </w:rPr>
               <w:t xml:space="preserve"> Film 8 mm</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58BA128E" w14:textId="1ECEF371" w:rsidR="007476F2" w:rsidRDefault="007476F2" w:rsidP="007476F2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007476F2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Spécificités :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Amateur, Couleur, Film muet</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55E3BBE1" w14:textId="5B1180F9" w:rsidR="007476F2" w:rsidRDefault="007476F2" w:rsidP="007476F2">
+          <w:p w14:paraId="55E3BBE1" w14:textId="5B1180F9" w:rsidR="007476F2" w:rsidRDefault="00A815BA" w:rsidP="007476F2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidRPr="007476F2">
+              <w:r w:rsidR="007476F2" w:rsidRPr="007476F2">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Lien LaVoute.tv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="5685B2DD" w14:textId="3190A06D" w:rsidR="007476F2" w:rsidRDefault="007476F2" w:rsidP="007476F2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Document numérisé</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5890822E" w14:textId="77777777" w:rsidR="007476F2" w:rsidRDefault="007476F2" w:rsidP="007476F2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -32929,51 +32857,50 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Identification : </w:t>
             </w:r>
             <w:r w:rsidR="00981EE8" w:rsidRPr="00DF0F00">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Elisabeth, fête noel, Patrick Tremblay, Marcel </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BF20C2F" w14:textId="0CE6DF13" w:rsidR="0078340A" w:rsidRPr="00DF0F00" w:rsidRDefault="00D26386" w:rsidP="0078340A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF0F00">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Titre : </w:t>
             </w:r>
             <w:r w:rsidRPr="00DF0F00">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noël chez les Tremblay à Saint-Stanislas, 1982</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19F97312" w14:textId="3317A705" w:rsidR="00D26386" w:rsidRPr="00D26386" w:rsidRDefault="00D26386" w:rsidP="00D26386">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D26386">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
@@ -33193,58 +33120,58 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D26386">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Spécificités</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="00D26386">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Amateur, Couleur, Film muet</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76DDA99C" w14:textId="499BA29F" w:rsidR="00D26386" w:rsidRPr="00590DC2" w:rsidRDefault="00D26386" w:rsidP="0078340A">
+          <w:p w14:paraId="76DDA99C" w14:textId="499BA29F" w:rsidR="00D26386" w:rsidRPr="00590DC2" w:rsidRDefault="00A815BA" w:rsidP="0078340A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r w:rsidRPr="00590DC2">
+              <w:r w:rsidR="00D26386" w:rsidRPr="00590DC2">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Lien LaVoute.tv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="44FDEC83" w14:textId="56B22671" w:rsidR="00D26386" w:rsidRPr="00590DC2" w:rsidRDefault="00D26386" w:rsidP="0078340A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00590DC2">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Document numérisé</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5433C844" w14:textId="77777777" w:rsidR="00D26386" w:rsidRPr="00590DC2" w:rsidRDefault="00D26386" w:rsidP="0078340A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -33740,77 +33667,76 @@
               </w:rPr>
               <w:t xml:space="preserve"> VHS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A3C55A7" w14:textId="77777777" w:rsidR="00E106A3" w:rsidRDefault="00E106A3" w:rsidP="00E106A3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006121BC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Spécificités :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Amateur, Couleur, Film muet</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67AEC421" w14:textId="77777777" w:rsidR="00E106A3" w:rsidRDefault="00E106A3" w:rsidP="00E106A3">
+          <w:p w14:paraId="67AEC421" w14:textId="77777777" w:rsidR="00E106A3" w:rsidRDefault="00A815BA" w:rsidP="00E106A3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r w:rsidRPr="006121BC">
+              <w:r w:rsidR="00E106A3" w:rsidRPr="006121BC">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Lien LaVoute.tv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="36A7055F" w14:textId="77777777" w:rsidR="00E106A3" w:rsidRDefault="00E106A3" w:rsidP="00E106A3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Document numérisé</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F0AB37A" w14:textId="77777777" w:rsidR="0078340A" w:rsidRDefault="0078340A" w:rsidP="0078340A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="28941AC6" w14:textId="4A2E16D2" w:rsidR="0078340A" w:rsidRPr="0078340A" w:rsidRDefault="0078340A" w:rsidP="0078340A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0078340A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P280/C1/2,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -34343,58 +34269,51 @@
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Scène rurale avec des vaches dans un pâturage près de la grange et circulant sur le chemin. Festival du Faisan à Saint-Stanislas en 1976, remise de trophées et vie familiale.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="181BBE56" w14:textId="5E48AFFE" w:rsidR="00B63372" w:rsidRDefault="00B63372" w:rsidP="00B63372">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B63372">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Plans :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Moto. Vaches dans un champ. Enfants et voitures sur le chemin de terre. Vaches devant la grange. Passage des vaches sur la route. Chien. Solange Tremblay portant un chandail du Festival du Faisan. Enclos des faisans. </w:t>
-[...6 lines deleted...]
-              <w:t>Kiosque d’artisanat. Groupes de personnes autour d’un repas. Allocutions et distribution de cadeaux et trophées. Présentation de trophées. Enfants et personnes âgées. Famille dans une maison. Enfant jouant avec une moto jouet. Famille dans la cuisine. Hommes portant un chandail du Festival du Faisan devant leur trophée.</w:t>
+              <w:t xml:space="preserve"> Moto. Vaches dans un champ. Enfants et voitures sur le chemin de terre. Vaches devant la grange. Passage des vaches sur la route. Chien. Solange Tremblay portant un chandail du Festival du Faisan. Enclos des faisans. Kiosque d’artisanat. Groupes de personnes autour d’un repas. Allocutions et distribution de cadeaux et trophées. Présentation de trophées. Enfants et personnes âgées. Famille dans une maison. Enfant jouant avec une moto jouet. Famille dans la cuisine. Hommes portant un chandail du Festival du Faisan devant leur trophée.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B61AA94" w14:textId="77777777" w:rsidR="00B63372" w:rsidRDefault="00B63372" w:rsidP="00B63372">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006121BC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Date :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1976</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CD9D897" w14:textId="079C569F" w:rsidR="00B63372" w:rsidRDefault="00B63372" w:rsidP="00B63372">
             <w:pPr>
@@ -34485,58 +34404,58 @@
               </w:rPr>
               <w:t xml:space="preserve"> Film 8 mm</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="465D1F01" w14:textId="77777777" w:rsidR="00B63372" w:rsidRDefault="00B63372" w:rsidP="00B63372">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006121BC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Spécificités :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Amateur, Couleur, Film muet</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D7B443F" w14:textId="5C771065" w:rsidR="00B63372" w:rsidRDefault="00B63372" w:rsidP="00B63372">
+          <w:p w14:paraId="7D7B443F" w14:textId="5C771065" w:rsidR="00B63372" w:rsidRDefault="00A815BA" w:rsidP="00B63372">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r w:rsidRPr="006121BC">
+              <w:r w:rsidR="00B63372" w:rsidRPr="006121BC">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Lien LaVoute.tv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7CF631C0" w14:textId="77777777" w:rsidR="00B63372" w:rsidRDefault="00B63372" w:rsidP="00B63372">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Document numérisé</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C7D7170" w14:textId="77777777" w:rsidR="0078340A" w:rsidRDefault="0078340A" w:rsidP="0078340A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -34729,58 +34648,58 @@
               </w:rPr>
               <w:t xml:space="preserve"> Film 8 mm</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="681DE30C" w14:textId="77777777" w:rsidR="006121BC" w:rsidRDefault="006121BC" w:rsidP="006121BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006121BC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Spécificités :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Amateur, Couleur, Film muet</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D9C23F1" w14:textId="6483038C" w:rsidR="006121BC" w:rsidRDefault="006121BC" w:rsidP="006121BC">
+          <w:p w14:paraId="5D9C23F1" w14:textId="6483038C" w:rsidR="006121BC" w:rsidRDefault="00A815BA" w:rsidP="006121BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r w:rsidRPr="006121BC">
+              <w:r w:rsidR="006121BC" w:rsidRPr="006121BC">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Lien LaVoute.tv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="337AA83D" w14:textId="4A1BB38F" w:rsidR="0078340A" w:rsidRDefault="006121BC" w:rsidP="006121BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Document numérisé</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EE6D7D8" w14:textId="77777777" w:rsidR="006121BC" w:rsidRDefault="006121BC" w:rsidP="006121BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -34969,51 +34888,50 @@
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Description : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Activité de chasse au faisan à Saint-Stanislas dans les années 1970, possiblement dans le cadre du Festival du Faisan.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="743D56A5" w14:textId="0BF27AC4" w:rsidR="002D6BC1" w:rsidRDefault="002D6BC1" w:rsidP="002D6BC1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D6BC1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Plans :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Jeux d’enfants à l’extérieur du chalet. Hommes regardant un plan ou une carte. Groupe de chasseurs en tenue de chasse. Discussions près d’un grand chapiteau. Fusils ou filets à la main. Parcours du champ avec dossards orange. Distribution de bières O’Keefe. Présentation de trophées de chasse (les faisans).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7031E58F" w14:textId="3A5B3F82" w:rsidR="002D6BC1" w:rsidRDefault="002D6BC1" w:rsidP="002D6BC1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006121BC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Date :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -35111,58 +35029,58 @@
               </w:rPr>
               <w:t xml:space="preserve"> Film 8 mm</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62DC3208" w14:textId="77777777" w:rsidR="002D6BC1" w:rsidRDefault="002D6BC1" w:rsidP="002D6BC1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006121BC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Spécificités :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Amateur, Couleur, Film muet</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="347847D4" w14:textId="3FCE4AB3" w:rsidR="002D6BC1" w:rsidRDefault="002D6BC1" w:rsidP="002D6BC1">
+          <w:p w14:paraId="347847D4" w14:textId="3FCE4AB3" w:rsidR="002D6BC1" w:rsidRDefault="00A815BA" w:rsidP="002D6BC1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r w:rsidRPr="006121BC">
+              <w:r w:rsidR="002D6BC1" w:rsidRPr="006121BC">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Lien LaVoute.tv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="05687193" w14:textId="77777777" w:rsidR="002D6BC1" w:rsidRDefault="002D6BC1" w:rsidP="002D6BC1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Document numérisé</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DE222EA" w14:textId="77777777" w:rsidR="0078340A" w:rsidRDefault="0078340A" w:rsidP="0078340A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -35234,114 +35152,114 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D8FD01D" w14:textId="77777777" w:rsidR="0078340A" w:rsidRDefault="0078340A" w:rsidP="00F94DE7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4BDC8749" w14:textId="77777777" w:rsidR="00F94DE7" w:rsidRDefault="00F94DE7" w:rsidP="00F94DE7">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4DDEEC39" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="009A57B7"/>
     <w:p w14:paraId="7C1918C0" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="69D779FB" w14:textId="0536B878" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="120" w:name="_Toc226037294"/>
+      <w:bookmarkStart w:id="121" w:name="_Toc226037294"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00FB32BC">
         <w:t>280</w:t>
       </w:r>
       <w:r>
         <w:t>/C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidR="00F94DE7">
         <w:t>Enregistrements sonores</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="120"/>
+      <w:bookmarkEnd w:id="121"/>
     </w:p>
     <w:p w14:paraId="0A6F7252" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00287473" w:rsidRPr="00A674F8" w14:paraId="05B2D203" w14:textId="77777777" w:rsidTr="00E73CD9">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="708168FC" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00E73CD9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FA58A67" w14:textId="32CEA9D7" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00287473" w:rsidP="00E73CD9">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="121" w:name="_Toc226037295"/>
+            <w:bookmarkStart w:id="122" w:name="_Toc226037295"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00FB32BC">
               <w:t>280</w:t>
             </w:r>
             <w:r>
               <w:t>/C2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -35356,51 +35274,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="121"/>
+            <w:bookmarkEnd w:id="122"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CBB58D2" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00E73CD9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3A4B7477" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00E73CD9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BBFBC96" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00E73CD9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -35409,51 +35327,51 @@
       <w:tr w:rsidR="00287473" w:rsidRPr="00A674F8" w14:paraId="383CECC4" w14:textId="77777777" w:rsidTr="00E73CD9">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="382F78F5" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00E73CD9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10402DDE" w14:textId="35AE5B29" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00287473" w:rsidP="00E73CD9">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="122" w:name="_Toc226037296"/>
+            <w:bookmarkStart w:id="123" w:name="_Toc226037296"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00FB32BC">
               <w:t>280</w:t>
             </w:r>
             <w:r>
               <w:t>/C2/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -35468,90 +35386,90 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="122"/>
+            <w:bookmarkEnd w:id="123"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="092C4F7B" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00E73CD9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="03F1CD25" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00E73CD9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6E57C567" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00E73CD9"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1453E7DC" w14:textId="6A602E8C" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="06E698F0" w14:textId="5785EE20" w:rsidR="00645F67" w:rsidRDefault="00645F67" w:rsidP="00287473"/>
     <w:p w14:paraId="3D364F9F" w14:textId="2EC5DF02" w:rsidR="00645F67" w:rsidRPr="00A674F8" w:rsidRDefault="00645F67" w:rsidP="00645F67">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="123" w:name="_Toc226037297"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc226037297"/>
       <w:r>
         <w:t>P280/D</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Objets</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="123"/>
+      <w:bookmarkEnd w:id="124"/>
     </w:p>
     <w:p w14:paraId="679967F1" w14:textId="77777777" w:rsidR="00645F67" w:rsidRDefault="00645F67" w:rsidP="00645F67"/>
     <w:p w14:paraId="033578F2" w14:textId="77777777" w:rsidR="00645F67" w:rsidRPr="00AB6798" w:rsidRDefault="00645F67" w:rsidP="00645F67">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="356DA113" w14:textId="410A7A85" w:rsidR="00645F67" w:rsidRPr="00A674F8" w:rsidRDefault="00645F67" w:rsidP="00645F67">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00E56E99">
         <w:t xml:space="preserve">des objets amassés par Mme Solange Tremblay, donatrice, </w:t>
       </w:r>
       <w:r w:rsidR="00247D66">
         <w:t>lors d’activités de bénévolat</w:t>
       </w:r>
@@ -35607,77 +35525,76 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CAF22DB" w14:textId="77777777" w:rsidR="00645F67" w:rsidRPr="00A674F8" w:rsidRDefault="00645F67" w:rsidP="00645F67"/>
     <w:p w14:paraId="55D900C0" w14:textId="53630113" w:rsidR="00645F67" w:rsidRPr="00A674F8" w:rsidRDefault="00645F67" w:rsidP="00645F67">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="124" w:name="_Toc226037298"/>
+      <w:bookmarkStart w:id="125" w:name="_Toc226037298"/>
       <w:r>
         <w:t>P280/</w:t>
       </w:r>
       <w:r w:rsidR="00247D66">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00247D66">
         <w:t>Épinglettes</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="124"/>
+      <w:bookmarkEnd w:id="125"/>
     </w:p>
     <w:p w14:paraId="00FEB3C0" w14:textId="77777777" w:rsidR="00645F67" w:rsidRPr="00A674F8" w:rsidRDefault="00645F67" w:rsidP="00645F67"/>
     <w:p w14:paraId="464272BD" w14:textId="77777777" w:rsidR="00645F67" w:rsidRPr="00AB6798" w:rsidRDefault="00645F67" w:rsidP="00645F67">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E389A05" w14:textId="7759CC7B" w:rsidR="00645F67" w:rsidRPr="00A674F8" w:rsidRDefault="00645F67" w:rsidP="00645F67">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00247D66">
         <w:t xml:space="preserve">2 épinglettes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C79A38E" w14:textId="77777777" w:rsidR="00645F67" w:rsidRPr="00A674F8" w:rsidRDefault="00645F67" w:rsidP="00645F67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00645F67" w:rsidRPr="00A674F8" w14:paraId="4E818CBA" w14:textId="77777777" w:rsidTr="00E73CD9">
         <w:trPr>
@@ -35690,64 +35607,64 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41847499" w14:textId="77777777" w:rsidR="00645F67" w:rsidRPr="00A674F8" w:rsidRDefault="00645F67" w:rsidP="00E73CD9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1179EEA5" w14:textId="39AAA7F6" w:rsidR="00645F67" w:rsidRPr="00B321DF" w:rsidRDefault="00645F67" w:rsidP="00E73CD9">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="125" w:name="_Toc226037299"/>
+            <w:bookmarkStart w:id="126" w:name="_Toc226037299"/>
             <w:r>
               <w:t>P280/</w:t>
             </w:r>
             <w:r w:rsidR="00247D66">
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00247D66">
               <w:t>Implication</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="125"/>
+            <w:bookmarkEnd w:id="126"/>
           </w:p>
           <w:p w14:paraId="0DC4FA59" w14:textId="4A699419" w:rsidR="00645F67" w:rsidRDefault="00247D66" w:rsidP="00E73CD9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- 2 épinglettes.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F6368FC" w14:textId="77777777" w:rsidR="00247D66" w:rsidRDefault="00247D66" w:rsidP="00E73CD9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="58C4E9F8" w14:textId="3BEF4D68" w:rsidR="00645F67" w:rsidRDefault="00645F67" w:rsidP="00E73CD9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -35805,131 +35722,132 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="480D31A5" w14:textId="77777777" w:rsidR="00645F67" w:rsidRPr="00A674F8" w:rsidRDefault="00645F67" w:rsidP="00287473"/>
     <w:p w14:paraId="71F28F6D" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="017544C2" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="1C85BA0B" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="79255CDB" w14:textId="77777777" w:rsidR="0083195A" w:rsidRDefault="0083195A" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2046E5E1" w14:textId="77777777" w:rsidR="0083195A" w:rsidRDefault="0083195A" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="13172E46" w14:textId="77777777" w:rsidR="00491934" w:rsidRDefault="00491934" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0497FABC" wp14:editId="557A9EAA">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -35952,156 +35870,156 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
           <w:pict>
             <v:shapetype w14:anchorId="50C7CF1E" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
             </v:shapetype>
             <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMQZZE2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddRbIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahR&#10;cDzs3jIQPmgyuneECr7Rw7p8fip0btxEFd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppR&#10;T1xue7lIkqW0uiNeaPWAHy3WX/urVbCrzNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeS&#10;mc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AID0Qf/FAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAExBlkTZAAAAAwEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" fillcolor="black" stroked="f">
               <v:fill r:id="rId1" o:title="" type="pattern"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="7B57016D" w14:textId="2267325B" w:rsidR="00491934" w:rsidRPr="009D2B71" w:rsidRDefault="00491934" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>P280 Fonds Solange Tremblay</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="008D64A5">
+    <w:r w:rsidR="00A815BA" w:rsidRPr="00A815BA">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
-      <w:t>7</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="00491934" w:rsidRDefault="00491934" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4F0D117E" w14:textId="77777777" w:rsidR="0083195A" w:rsidRDefault="0083195A" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1205D7A8" w14:textId="77777777" w:rsidR="0083195A" w:rsidRDefault="0083195A" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="2B7F7F98" w14:textId="2C8441CE" w:rsidR="00491934" w:rsidRDefault="00491934">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Normand Fortin est le frère de Gemma Fortin, elle-même épouse de Jean-Charles Savard. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="00834AB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC3073BA"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36170,51 +36088,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="07E17F62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38EADE30"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36283,51 +36201,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="1B1B14CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1276A098"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36396,51 +36314,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="293B02F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="03FE8A84"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36509,51 +36427,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="3397536A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B380C4DA"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36622,51 +36540,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="3A7A226E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D223136"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36735,51 +36653,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="3D3725DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59B03388"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36848,51 +36766,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="40635A7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="41828810"/>
     <w:lvl w:ilvl="0" w:tplc="A674605C">
       <w:start w:val="7"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36961,51 +36879,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="47EB5347"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D48D46C"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37074,51 +36992,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="493F4294"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE5C1256"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37187,51 +37105,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="4B4B31B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="02A03278"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37300,51 +37218,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11">
     <w:nsid w:val="4B787944"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08AC257C"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37413,51 +37331,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12">
     <w:nsid w:val="4E8B7EC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="306C0FA8"/>
     <w:lvl w:ilvl="0" w:tplc="A674605C">
       <w:start w:val="7"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1065" w:hanging="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37526,51 +37444,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13">
     <w:nsid w:val="52735521"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27E629A8"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37639,51 +37557,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14">
     <w:nsid w:val="56CF1DCC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A9FCAA1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -37788,51 +37706,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15">
     <w:nsid w:val="5E081B31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="960A715C"/>
     <w:lvl w:ilvl="0" w:tplc="A674605C">
       <w:start w:val="7"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37901,51 +37819,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16">
     <w:nsid w:val="5E9E2F7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8042DE78"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -38014,51 +37932,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17">
     <w:nsid w:val="624C3C54"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5D7CDDF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -38163,51 +38081,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18">
     <w:nsid w:val="71692564"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="69626B2E"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -38276,51 +38194,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19">
     <w:nsid w:val="75E0603B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED708FA8"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -38389,51 +38307,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20">
     <w:nsid w:val="7B4A1BC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="31329B18"/>
     <w:lvl w:ilvl="0" w:tplc="A674605C">
       <w:start w:val="7"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1065" w:hanging="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -38502,141 +38420,140 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1116488339">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1277060282">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="577011086">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1617323570">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1204832198">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1237590130">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1251352734">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="173109863">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1969319408">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1426607106">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1289510211">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1583635467">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="463549576">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="487866377">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="444738418">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1949580382">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="2024892886">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="555623137">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="135340864">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1329672386">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="367071264">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="100"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00006C7A"/>
     <w:rsid w:val="00016CEE"/>
     <w:rsid w:val="0001776F"/>
     <w:rsid w:val="00022E06"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="000471D4"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000652DA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="00083A2F"/>
     <w:rsid w:val="000A440C"/>
     <w:rsid w:val="000A6B7A"/>
     <w:rsid w:val="000B2211"/>
     <w:rsid w:val="000B2BA6"/>
     <w:rsid w:val="000B6E27"/>
     <w:rsid w:val="000B7F56"/>
     <w:rsid w:val="000C70A7"/>
     <w:rsid w:val="000E2377"/>
     <w:rsid w:val="000F5E11"/>
     <w:rsid w:val="000F7851"/>
@@ -38820,50 +38737,51 @@
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="00973CC9"/>
     <w:rsid w:val="00981EE8"/>
     <w:rsid w:val="00991C81"/>
     <w:rsid w:val="00993863"/>
     <w:rsid w:val="009953CD"/>
     <w:rsid w:val="009A57B7"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009C41AF"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009F0832"/>
     <w:rsid w:val="009F3632"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A01CDF"/>
     <w:rsid w:val="00A05DAE"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A122C2"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A27F24"/>
     <w:rsid w:val="00A27F8C"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A66A38"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A763DF"/>
+    <w:rsid w:val="00A815BA"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AA0634"/>
     <w:rsid w:val="00AA1582"/>
     <w:rsid w:val="00AA48C7"/>
     <w:rsid w:val="00AA707A"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AB6798"/>
     <w:rsid w:val="00AC444A"/>
     <w:rsid w:val="00AD1D1C"/>
     <w:rsid w:val="00AE7D8B"/>
     <w:rsid w:val="00B06E0D"/>
     <w:rsid w:val="00B11D09"/>
     <w:rsid w:val="00B148D8"/>
     <w:rsid w:val="00B227D8"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B321DF"/>
     <w:rsid w:val="00B3412B"/>
     <w:rsid w:val="00B34E8C"/>
     <w:rsid w:val="00B35C93"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B514D4"/>
     <w:rsid w:val="00B54104"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B56C30"/>
@@ -38990,61 +38908,61 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -39372,55 +39290,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006C3CF6"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00102316"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
@@ -39431,50 +39344,51 @@
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="008F0833"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
@@ -39922,102 +39836,107 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00B54104"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Mentionnonrsolue">
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00807BDD"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
     <w:name w:val="Titre 1 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00102316"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -40382,82 +40301,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E7D40B4-8277-4663-A26A-1272CFFD02E3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C34FB9C0-C12D-44E3-BEF6-A4B41E472F6D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2017 v2</Template>
   <TotalTime></TotalTime>
   <Pages>42</Pages>
-  <Words>9046</Words>
-  <Characters>51110</Characters>
+  <Words>9274</Words>
+  <Characters>51013</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2323</Lines>
-  <Paragraphs>1718</Paragraphs>
+  <Lines>425</Lines>
+  <Paragraphs>120</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>58438</CharactersWithSpaces>
+  <CharactersWithSpaces>60167</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>